--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -141,54 +141,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -244,52 +240,50 @@
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
-    <p:sldId id="331" r:id="rId78"/>
-    <p:sldId id="332" r:id="rId79"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -462,55 +456,53 @@
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
-  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -570,51 +562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இஸ்ரவேல் புத்திரர்மேல் இனிக் கடுங்கோபம் வராதபடிக்கு, நீங்கள் பரிசுத்த ஸ்தலத்தின் காவலையும் பலிபீடத்தின் காவலையும் காக்கக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[4. உன்னோடே கூடிக்கொண்டு, கூடாரத்துக்கடுத்த எல்லாப் பணிவிடையையும் செய்ய, ஆசரிப்புக் கூடாரத்தின் காவலைக்காக்கக்கடவர்கள்; அந்நியன் ஒருவனும் உங்களிடத்தில் சேரக் கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -679,51 +671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆசரிப்புக் கூடாரத்தின் பணிவிடையைச் செய்ய, கர்த்தருக்குக் கொடுக்கப்பட்ட உங்கள் சகோதரராகிய லேவியரை நான் இஸ்ரவேல் புத்திரரிலிருந்து பிரித்து, உங்களுக்குத் தத்தமாகக் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[4. உன்னோடே கூடிக்கொண்டு, கூடாரத்துக்கடுத்த எல்லாப் பணிவிடையையும் செய்ய, ஆசரிப்புக் கூடாரத்தின் காவலைக்காக்கக்கடவர்கள்; அந்நியன் ஒருவனும் உங்களிடத்தில் சேரக் கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -788,51 +780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆசரிப்புக் கூடாரத்தின் பணிவிடையைச் செய்ய, கர்த்தருக்குக் கொடுக்கப்பட்ட உங்கள் சகோதரராகிய லேவியரை நான் இஸ்ரவேல் புத்திரரிலிருந்து பிரித்து, உங்களுக்குத் தத்தமாகக் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[5. இஸ்ரவேல் புத்திரர்மேல் இனிக் கடுங்கோபம் வராதபடிக்கு, நீங்கள் பரிசுத்த ஸ்தலத்தின் காவலையும் பலிபீடத்தின் காவலையும் காக்கக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -897,51 +889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால் நீயும் உன்னோடேகூட உன் குமாரரும் பலிபீடத்துக்கும் திரைக்கு உட்புறத்துக்கும் அடுத்த எல்லாவற்றையும் செய்யும்பொருட்டு, உங்கள் ஆசாரிய ஊழியத்தைக் காத்துச் சேவிக்கக்கடவீர்கள்; உங்கள் ஆசாரிய ஊழியத்தை உங்களுக்கு தத்தமாக அருளினேன்; அதைச்செய்யும்படி சேருகிற அந்நியன் கொலைசெய்யப்படக்கடவன் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. இஸ்ரவேல் புத்திரர்மேல் இனிக் கடுங்கோபம் வராதபடிக்கு, நீங்கள் பரிசுத்த ஸ்தலத்தின் காவலையும் பலிபீடத்தின் காவலையும் காக்கக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1006,51 +998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால் நீயும் உன்னோடேகூட உன் குமாரரும் பலிபீடத்துக்கும் திரைக்கு உட்புறத்துக்கும் அடுத்த எல்லாவற்றையும் செய்யும்பொருட்டு, உங்கள் ஆசாரிய ஊழியத்தைக் காத்துச் சேவிக்கக்கடவீர்கள்; உங்கள் ஆசாரிய ஊழியத்தை உங்களுக்கு தத்தமாக அருளினேன்; அதைச்செய்யும்படி சேருகிற அந்நியன் கொலைசெய்யப்படக்கடவன் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. ஆசரிப்புக் கூடாரத்தின் பணிவிடையைச் செய்ய, கர்த்தருக்குக் கொடுக்கப்பட்ட உங்கள் சகோதரராகிய லேவியரை நான் இஸ்ரவேல் புத்திரரிலிருந்து பிரித்து, உங்களுக்குத் தத்தமாகக் கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1115,51 +1107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால் நீயும் உன்னோடேகூட உன் குமாரரும் பலிபீடத்துக்கும் திரைக்கு உட்புறத்துக்கும் அடுத்த எல்லாவற்றையும் செய்யும்பொருட்டு, உங்கள் ஆசாரிய ஊழியத்தைக் காத்துச் சேவிக்கக்கடவீர்கள்; உங்கள் ஆசாரிய ஊழியத்தை உங்களுக்கு தத்தமாக அருளினேன்; அதைச்செய்யும்படி சேருகிற அந்நியன் கொலைசெய்யப்படக்கடவன் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. ஆசரிப்புக் கூடாரத்தின் பணிவிடையைச் செய்ய, கர்த்தருக்குக் கொடுக்கப்பட்ட உங்கள் சகோதரராகிய லேவியரை நான் இஸ்ரவேல் புத்திரரிலிருந்து பிரித்து, உங்களுக்குத் தத்தமாகக் கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1224,51 +1216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்னும் கர்த்தர் ஆரோனை நோக்கி: இஸ்ரவேல் புத்திரர் பரிசுத்தப்படுத்துகிறவைகளிலெல்லாம் எனக்கு ஏறெடுத்துப்படைக்கப்படும் படைப்புகளைக் காத்துக்கொண்டிருக்கிறீர்களே, அவைகளை உனக்குக் கொடுத்தேன்; அபிஷேகத்தினிமித்தம் அவைகளை உனக்கும் உன் குமாரருக்கும் நித்திய கட்டளையாகக் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[6. ஆசரிப்புக் கூடாரத்தின் பணிவிடையைச் செய்ய, கர்த்தருக்குக் கொடுக்கப்பட்ட உங்கள் சகோதரராகிய லேவியரை நான் இஸ்ரவேல் புத்திரரிலிருந்து பிரித்து, உங்களுக்குத் தத்தமாகக் கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1333,51 +1325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்னும் கர்த்தர் ஆரோனை நோக்கி: இஸ்ரவேல் புத்திரர் பரிசுத்தப்படுத்துகிறவைகளிலெல்லாம் எனக்கு ஏறெடுத்துப்படைக்கப்படும் படைப்புகளைக் காத்துக்கொண்டிருக்கிறீர்களே, அவைகளை உனக்குக் கொடுத்தேன்; அபிஷேகத்தினிமித்தம் அவைகளை உனக்கும் உன் குமாரருக்கும் நித்திய கட்டளையாகக் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[7. ஆகையால் நீயும் உன்னோடேகூட உன் குமாரரும் பலிபீடத்துக்கும் திரைக்கு உட்புறத்துக்கும் அடுத்த எல்லாவற்றையும் செய்யும்பொருட்டு, உங்கள் ஆசாரிய ஊழியத்தைக் காத்துச் சேவிக்கக்கடவீர்கள்; உங்கள் ஆசாரிய ஊழியத்தை உங்களுக்கு தத்தமாக அருளினேன்; அதைச்செய்யும்படி சேருகிற அந்நியன் கொலைசெய்யப்படக்கடவன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1442,51 +1434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்னும் கர்த்தர் ஆரோனை நோக்கி: இஸ்ரவேல் புத்திரர் பரிசுத்தப்படுத்துகிறவைகளிலெல்லாம் எனக்கு ஏறெடுத்துப்படைக்கப்படும் படைப்புகளைக் காத்துக்கொண்டிருக்கிறீர்களே, அவைகளை உனக்குக் கொடுத்தேன்; அபிஷேகத்தினிமித்தம் அவைகளை உனக்கும் உன் குமாரருக்கும் நித்திய கட்டளையாகக் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[7. ஆகையால் நீயும் உன்னோடேகூட உன் குமாரரும் பலிபீடத்துக்கும் திரைக்கு உட்புறத்துக்கும் அடுத்த எல்லாவற்றையும் செய்யும்பொருட்டு, உங்கள் ஆசாரிய ஊழியத்தைக் காத்துச் சேவிக்கக்கடவீர்கள்; உங்கள் ஆசாரிய ஊழியத்தை உங்களுக்கு தத்தமாக அருளினேன்; அதைச்செய்யும்படி சேருகிற அந்நியன் கொலைசெய்யப்படக்கடவன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1551,51 +1543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மகா பரிசுத்தமானவைகளிலே, அக்கினிக்கு உட்படுத்தப்படாமல் உன்னுடையதாயிருப்பது எவையெனில், அவர்கள் எனக்குப் படைக்கும் எல்லாப் படைப்பும், எல்லாப் போஜனபலியும், எல்லாப் பாவநிவாரணபலியும், எல்லாக் குற்றநிவாரணபலியும், உனக்கும் உன் குமாரருக்கும் பரிசுத்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[7. ஆகையால் நீயும் உன்னோடேகூட உன் குமாரரும் பலிபீடத்துக்கும் திரைக்கு உட்புறத்துக்கும் அடுத்த எல்லாவற்றையும் செய்யும்பொருட்டு, உங்கள் ஆசாரிய ஊழியத்தைக் காத்துச் சேவிக்கக்கடவீர்கள்; உங்கள் ஆசாரிய ஊழியத்தை உங்களுக்கு தத்தமாக அருளினேன்; அதைச்செய்யும்படி சேருகிற அந்நியன் கொலைசெய்யப்படக்கடவன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1660,51 +1652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உன் தகப்பனாகிய லேவியின் கோத்திரத்தாரான உன் சகோதரரையும் உன்னோடே கூடியிருக்கவும் உன்னிடத்திலே சேவிக்கவும் அவர்களைச் சேர்த்துக்கொள்; நீயும் உன் குமாரருமோ சாட்சியின் கூடாரத்துக்குமுன் ஊழியம் செய்யக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[1. பின்பு கர்த்தர் ஆரோனை நோக்கி: நீயும் உன்னோடேகூட உன் குமாரரும் உன் தகப்பன் வம்சத்தாரும் பரிசுத்த ஸ்தலத்தைப்பற்றிய அக்கிரமத்தைச் சுமக்கவேண்டும்; நீயும் உன்னோடேகூட உன் குமாரரும் உங்கள் ஆசாரிய ஊழியத்தைப்பற்றிய அக்கிரமத்தைச் சுமக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1769,51 +1761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மகா பரிசுத்தமானவைகளிலே, அக்கினிக்கு உட்படுத்தப்படாமல் உன்னுடையதாயிருப்பது எவையெனில், அவர்கள் எனக்குப் படைக்கும் எல்லாப் படைப்பும், எல்லாப் போஜனபலியும், எல்லாப் பாவநிவாரணபலியும், எல்லாக் குற்றநிவாரணபலியும், உனக்கும் உன் குமாரருக்கும் பரிசுத்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[8. பின்னும் கர்த்தர் ஆரோனை நோக்கி: இஸ்ரவேல் புத்திரர் பரிசுத்தப்படுத்துகிறவைகளிலெல்லாம் எனக்கு ஏறெடுத்துப்படைக்கப்படும் படைப்புகளைக் காத்துக்கொண்டிருக்கிறீர்களே, அவைகளை உனக்குக் கொடுத்தேன்; அபிஷேகத்தினிமித்தம் அவைகளை உனக்கும் உன் குமாரருக்கும் நித்திய கட்டளையாகக் கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1878,51 +1870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மகா பரிசுத்தமானவைகளிலே, அக்கினிக்கு உட்படுத்தப்படாமல் உன்னுடையதாயிருப்பது எவையெனில், அவர்கள் எனக்குப் படைக்கும் எல்லாப் படைப்பும், எல்லாப் போஜனபலியும், எல்லாப் பாவநிவாரணபலியும், எல்லாக் குற்றநிவாரணபலியும், உனக்கும் உன் குமாரருக்கும் பரிசுத்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[8. பின்னும் கர்த்தர் ஆரோனை நோக்கி: இஸ்ரவேல் புத்திரர் பரிசுத்தப்படுத்துகிறவைகளிலெல்லாம் எனக்கு ஏறெடுத்துப்படைக்கப்படும் படைப்புகளைக் காத்துக்கொண்டிருக்கிறீர்களே, அவைகளை உனக்குக் கொடுத்தேன்; அபிஷேகத்தினிமித்தம் அவைகளை உனக்கும் உன் குமாரருக்கும் நித்திய கட்டளையாகக் கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1987,51 +1979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பரிசுத்த ஸ்தலத்திலே அவைகளைப் புசிக்கவேண்டும்; ஆண்மக்கள் யாவரும் அவைகளைப் புசிக்கலாம்; அவைகள் உனக்குப் பரிசுத்தமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[8. பின்னும் கர்த்தர் ஆரோனை நோக்கி: இஸ்ரவேல் புத்திரர் பரிசுத்தப்படுத்துகிறவைகளிலெல்லாம் எனக்கு ஏறெடுத்துப்படைக்கப்படும் படைப்புகளைக் காத்துக்கொண்டிருக்கிறீர்களே, அவைகளை உனக்குக் கொடுத்தேன்; அபிஷேகத்தினிமித்தம் அவைகளை உனக்கும் உன் குமாரருக்கும் நித்திய கட்டளையாகக் கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2096,51 +2088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இஸ்ரவேல் புத்திரர் ஏறெடுத்துப்டைக்கிறதும் அசைவாட்டுகிறதுமான அவர்களுடைய எல்லாக் காணிக்கைகளின் படைப்பும் உன்னுடையவைகளாயிருக்கும். அவைகளை உனக்கும் உன் குமாரருக்கும் உன் குமாரத்திகளுக்கும் நித்திய நியமமாகக் கொடுத்தேன்; உன் வீட்டிலே சுத்தமானவர்கள் எல்லாரும் அவைகளைப் புசிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[9. மகா பரிசுத்தமானவைகளிலே, அக்கினிக்கு உட்படுத்தப்படாமல் உன்னுடையதாயிருப்பது எவையெனில், அவர்கள் எனக்குப் படைக்கும் எல்லாப் படைப்பும், எல்லாப் போஜனபலியும், எல்லாப் பாவநிவாரணபலியும், எல்லாக் குற்றநிவாரணபலியும், உனக்கும் உன் குமாரருக்கும் பரிசுத்தமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2205,51 +2197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இஸ்ரவேல் புத்திரர் ஏறெடுத்துப்டைக்கிறதும் அசைவாட்டுகிறதுமான அவர்களுடைய எல்லாக் காணிக்கைகளின் படைப்பும் உன்னுடையவைகளாயிருக்கும். அவைகளை உனக்கும் உன் குமாரருக்கும் உன் குமாரத்திகளுக்கும் நித்திய நியமமாகக் கொடுத்தேன்; உன் வீட்டிலே சுத்தமானவர்கள் எல்லாரும் அவைகளைப் புசிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[9. மகா பரிசுத்தமானவைகளிலே, அக்கினிக்கு உட்படுத்தப்படாமல் உன்னுடையதாயிருப்பது எவையெனில், அவர்கள் எனக்குப் படைக்கும் எல்லாப் படைப்பும், எல்லாப் போஜனபலியும், எல்லாப் பாவநிவாரணபலியும், எல்லாக் குற்றநிவாரணபலியும், உனக்கும் உன் குமாரருக்கும் பரிசுத்தமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2314,51 +2306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இஸ்ரவேல் புத்திரர் ஏறெடுத்துப்டைக்கிறதும் அசைவாட்டுகிறதுமான அவர்களுடைய எல்லாக் காணிக்கைகளின் படைப்பும் உன்னுடையவைகளாயிருக்கும். அவைகளை உனக்கும் உன் குமாரருக்கும் உன் குமாரத்திகளுக்கும் நித்திய நியமமாகக் கொடுத்தேன்; உன் வீட்டிலே சுத்தமானவர்கள் எல்லாரும் அவைகளைப் புசிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[9. மகா பரிசுத்தமானவைகளிலே, அக்கினிக்கு உட்படுத்தப்படாமல் உன்னுடையதாயிருப்பது எவையெனில், அவர்கள் எனக்குப் படைக்கும் எல்லாப் படைப்பும், எல்லாப் போஜனபலியும், எல்லாப் பாவநிவாரணபலியும், எல்லாக் குற்றநிவாரணபலியும், உனக்கும் உன் குமாரருக்கும் பரிசுத்தமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2423,51 +2415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்கள் கர்த்தருக்குக் கொடுக்கும் அவர்களுடைய முதற்பலன்களாகிய உச்சிதமான எண்ணெயையும், உச்சிதமான திராட்சரசத்தையும், தானியத்தையும் உனக்கு உரியதாகக் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[10. பரிசுத்த ஸ்தலத்திலே அவைகளைப் புசிக்கவேண்டும்; ஆண்மக்கள் யாவரும் அவைகளைப் புசிக்கலாம்; அவைகள் உனக்குப் பரிசுத்தமாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2532,51 +2524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்கள் கர்த்தருக்குக் கொடுக்கும் அவர்களுடைய முதற்பலன்களாகிய உச்சிதமான எண்ணெயையும், உச்சிதமான திராட்சரசத்தையும், தானியத்தையும் உனக்கு உரியதாகக் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[10. பரிசுத்த ஸ்தலத்திலே அவைகளைப் புசிக்கவேண்டும்; ஆண்மக்கள் யாவரும் அவைகளைப் புசிக்கலாம்; அவைகள் உனக்குப் பரிசுத்தமாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2641,51 +2633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தங்கள் தேசத்தில் முதற்பழுத்த பலனில் அவர்கள் கர்த்தருக்குக் கொண்டு வருவதெல்லாம் உனக்கு உரியதாகும்; உன் வீட்டிலே சுத்தமாயிருப்பவர்கள் யாவரும் அவைகளைப் புசிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[11. இஸ்ரவேல் புத்திரர் ஏறெடுத்துப்டைக்கிறதும் அசைவாட்டுகிறதுமான அவர்களுடைய எல்லாக் காணிக்கைகளின் படைப்பும் உன்னுடையவைகளாயிருக்கும். அவைகளை உனக்கும் உன் குமாரருக்கும் உன் குமாரத்திகளுக்கும் நித்திய நியமமாகக் கொடுத்தேன்; உன் வீட்டிலே சுத்தமானவர்கள் எல்லாரும் அவைகளைப் புசிக்கலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2750,51 +2742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தங்கள் தேசத்தில் முதற்பழுத்த பலனில் அவர்கள் கர்த்தருக்குக் கொண்டு வருவதெல்லாம் உனக்கு உரியதாகும்; உன் வீட்டிலே சுத்தமாயிருப்பவர்கள் யாவரும் அவைகளைப் புசிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[11. இஸ்ரவேல் புத்திரர் ஏறெடுத்துப்டைக்கிறதும் அசைவாட்டுகிறதுமான அவர்களுடைய எல்லாக் காணிக்கைகளின் படைப்பும் உன்னுடையவைகளாயிருக்கும். அவைகளை உனக்கும் உன் குமாரருக்கும் உன் குமாரத்திகளுக்கும் நித்திய நியமமாகக் கொடுத்தேன்; உன் வீட்டிலே சுத்தமானவர்கள் எல்லாரும் அவைகளைப் புசிக்கலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2859,51 +2851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உன் தகப்பனாகிய லேவியின் கோத்திரத்தாரான உன் சகோதரரையும் உன்னோடே கூடியிருக்கவும் உன்னிடத்திலே சேவிக்கவும் அவர்களைச் சேர்த்துக்கொள்; நீயும் உன் குமாரருமோ சாட்சியின் கூடாரத்துக்குமுன் ஊழியம் செய்யக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[1. பின்பு கர்த்தர் ஆரோனை நோக்கி: நீயும் உன்னோடேகூட உன் குமாரரும் உன் தகப்பன் வம்சத்தாரும் பரிசுத்த ஸ்தலத்தைப்பற்றிய அக்கிரமத்தைச் சுமக்கவேண்டும்; நீயும் உன்னோடேகூட உன் குமாரரும் உங்கள் ஆசாரிய ஊழியத்தைப்பற்றிய அக்கிரமத்தைச் சுமக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2968,51 +2960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இஸ்ரவேலிலே சாபத்தீடாக நேர்ந்துகொள்ளப்பட்டதெல்லாம் உனக்கு உரியதாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[11. இஸ்ரவேல் புத்திரர் ஏறெடுத்துப்டைக்கிறதும் அசைவாட்டுகிறதுமான அவர்களுடைய எல்லாக் காணிக்கைகளின் படைப்பும் உன்னுடையவைகளாயிருக்கும். அவைகளை உனக்கும் உன் குமாரருக்கும் உன் குமாரத்திகளுக்கும் நித்திய நியமமாகக் கொடுத்தேன்; உன் வீட்டிலே சுத்தமானவர்கள் எல்லாரும் அவைகளைப் புசிக்கலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3077,51 +3069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மனிதரிலும் மிருகங்களிலும் அவர்கள் கர்த்தருக்குச் செலுத்தும் சமஸ்த பிராணிகளுக்குள்ளே கர்ப்பந்திறந்து பிறக்கும் யாவும் உனக்கு உரியதாயிருக்கும்; ஆனாலும் மனிதரின் முதற்பேற்றை அகத்தியமாய் மீட்கவேண்டும்; தீட்டான மிருகஜீவனின் தலையீற்றையும் மீட்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[12. அவர்கள் கர்த்தருக்குக் கொடுக்கும் அவர்களுடைய முதற்பலன்களாகிய உச்சிதமான எண்ணெயையும், உச்சிதமான திராட்சரசத்தையும், தானியத்தையும் உனக்கு உரியதாகக் கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3186,51 +3178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மனிதரிலும் மிருகங்களிலும் அவர்கள் கர்த்தருக்குச் செலுத்தும் சமஸ்த பிராணிகளுக்குள்ளே கர்ப்பந்திறந்து பிறக்கும் யாவும் உனக்கு உரியதாயிருக்கும்; ஆனாலும் மனிதரின் முதற்பேற்றை அகத்தியமாய் மீட்கவேண்டும்; தீட்டான மிருகஜீவனின் தலையீற்றையும் மீட்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[12. அவர்கள் கர்த்தருக்குக் கொடுக்கும் அவர்களுடைய முதற்பலன்களாகிய உச்சிதமான எண்ணெயையும், உச்சிதமான திராட்சரசத்தையும், தானியத்தையும் உனக்கு உரியதாகக் கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3295,51 +3287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மனிதரிலும் மிருகங்களிலும் அவர்கள் கர்த்தருக்குச் செலுத்தும் சமஸ்த பிராணிகளுக்குள்ளே கர்ப்பந்திறந்து பிறக்கும் யாவும் உனக்கு உரியதாயிருக்கும்; ஆனாலும் மனிதரின் முதற்பேற்றை அகத்தியமாய் மீட்கவேண்டும்; தீட்டான மிருகஜீவனின் தலையீற்றையும் மீட்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[13. தங்கள் தேசத்தில் முதற்பழுத்த பலனில் அவர்கள் கர்த்தருக்குக் கொண்டு வருவதெல்லாம் உனக்கு உரியதாகும்; உன் வீட்டிலே சுத்தமாயிருப்பவர்கள் யாவரும் அவைகளைப் புசிக்கலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3404,51 +3396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மீட்கவேண்டியவைகள் ஒரு மாதத்திற்கு மேற்பட்டதனால், உன் மதிப்புக்கு இசைய பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்கின்படி ஐந்து சேக்கல் பணத்தாலே அவைகளை மீட்கவேண்டும்; ஒரு சேக்கல் இருபது கேரா.]]></a:t>
+              <a:t><![CDATA[13. தங்கள் தேசத்தில் முதற்பழுத்த பலனில் அவர்கள் கர்த்தருக்குக் கொண்டு வருவதெல்லாம் உனக்கு உரியதாகும்; உன் வீட்டிலே சுத்தமாயிருப்பவர்கள் யாவரும் அவைகளைப் புசிக்கலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3513,51 +3505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மீட்கவேண்டியவைகள் ஒரு மாதத்திற்கு மேற்பட்டதனால், உன் மதிப்புக்கு இசைய பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்கின்படி ஐந்து சேக்கல் பணத்தாலே அவைகளை மீட்கவேண்டும்; ஒரு சேக்கல் இருபது கேரா.]]></a:t>
+              <a:t><![CDATA[14. இஸ்ரவேலிலே சாபத்தீடாக நேர்ந்துகொள்ளப்பட்டதெல்லாம் உனக்கு உரியதாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3622,51 +3614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மீட்கவேண்டியவைகள் ஒரு மாதத்திற்கு மேற்பட்டதனால், உன் மதிப்புக்கு இசைய பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்கின்படி ஐந்து சேக்கல் பணத்தாலே அவைகளை மீட்கவேண்டும்; ஒரு சேக்கல் இருபது கேரா.]]></a:t>
+              <a:t><![CDATA[15. மனிதரிலும் மிருகங்களிலும் அவர்கள் கர்த்தருக்குச் செலுத்தும் சமஸ்த பிராணிகளுக்குள்ளே கர்ப்பந்திறந்து பிறக்கும் யாவும் உனக்கு உரியதாயிருக்கும்; ஆனாலும் மனிதரின் முதற்பேற்றை அகத்தியமாய் மீட்கவேண்டும்; தீட்டான மிருகஜீவனின் தலையீற்றையும் மீட்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3731,51 +3723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மாட்டின் தலையீற்றும், செம்மறியாட்டின் தலையீற்றும், வெள்ளாட்டின் தலையீற்றுமோ மீட்கப்படவேண்டாம்; அவைகள் பரிசுத்தமானவைகள்; அவைகளின் இரத்தத்தைப் பலிபீடத்தின்மேல் தெளித்து, அவைகளின் கொழுப்பைக் கர்த்தருக்குச் சுகந்த வாசனையான தகனமாகத் தகனிக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[15. மனிதரிலும் மிருகங்களிலும் அவர்கள் கர்த்தருக்குச் செலுத்தும் சமஸ்த பிராணிகளுக்குள்ளே கர்ப்பந்திறந்து பிறக்கும் யாவும் உனக்கு உரியதாயிருக்கும்; ஆனாலும் மனிதரின் முதற்பேற்றை அகத்தியமாய் மீட்கவேண்டும்; தீட்டான மிருகஜீவனின் தலையீற்றையும் மீட்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3840,51 +3832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மாட்டின் தலையீற்றும், செம்மறியாட்டின் தலையீற்றும், வெள்ளாட்டின் தலையீற்றுமோ மீட்கப்படவேண்டாம்; அவைகள் பரிசுத்தமானவைகள்; அவைகளின் இரத்தத்தைப் பலிபீடத்தின்மேல் தெளித்து, அவைகளின் கொழுப்பைக் கர்த்தருக்குச் சுகந்த வாசனையான தகனமாகத் தகனிக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[15. மனிதரிலும் மிருகங்களிலும் அவர்கள் கர்த்தருக்குச் செலுத்தும் சமஸ்த பிராணிகளுக்குள்ளே கர்ப்பந்திறந்து பிறக்கும் யாவும் உனக்கு உரியதாயிருக்கும்; ஆனாலும் மனிதரின் முதற்பேற்றை அகத்தியமாய் மீட்கவேண்டும்; தீட்டான மிருகஜீவனின் தலையீற்றையும் மீட்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3949,51 +3941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மாட்டின் தலையீற்றும், செம்மறியாட்டின் தலையீற்றும், வெள்ளாட்டின் தலையீற்றுமோ மீட்கப்படவேண்டாம்; அவைகள் பரிசுத்தமானவைகள்; அவைகளின் இரத்தத்தைப் பலிபீடத்தின்மேல் தெளித்து, அவைகளின் கொழுப்பைக் கர்த்தருக்குச் சுகந்த வாசனையான தகனமாகத் தகனிக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[16. மீட்கவேண்டியவைகள் ஒரு மாதத்திற்கு மேற்பட்டதனால், உன் மதிப்புக்கு இசைய பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்கின்படி ஐந்து சேக்கல் பணத்தாலே அவைகளை மீட்கவேண்டும்; ஒரு சேக்கல் இருபது கேரா.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4058,51 +4050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உன் தகப்பனாகிய லேவியின் கோத்திரத்தாரான உன் சகோதரரையும் உன்னோடே கூடியிருக்கவும் உன்னிடத்திலே சேவிக்கவும் அவர்களைச் சேர்த்துக்கொள்; நீயும் உன் குமாரருமோ சாட்சியின் கூடாரத்துக்குமுன் ஊழியம் செய்யக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[1. பின்பு கர்த்தர் ஆரோனை நோக்கி: நீயும் உன்னோடேகூட உன் குமாரரும் உன் தகப்பன் வம்சத்தாரும் பரிசுத்த ஸ்தலத்தைப்பற்றிய அக்கிரமத்தைச் சுமக்கவேண்டும்; நீயும் உன்னோடேகூட உன் குமாரரும் உங்கள் ஆசாரிய ஊழியத்தைப்பற்றிய அக்கிரமத்தைச் சுமக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4167,51 +4159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அசைவாட்டும் மார்க்கண்டத்தைப்போலும் வலது முன்னந்தொடையைப்போலும் அவைகளின் மாம்சமும் உன்னுடையதாகும்.]]></a:t>
+              <a:t><![CDATA[16. மீட்கவேண்டியவைகள் ஒரு மாதத்திற்கு மேற்பட்டதனால், உன் மதிப்புக்கு இசைய பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்கின்படி ஐந்து சேக்கல் பணத்தாலே அவைகளை மீட்கவேண்டும்; ஒரு சேக்கல் இருபது கேரா.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4276,51 +4268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இஸ்ரவேல் புத்திரர் கர்த்தருக்கு ஏறெடுத்துப் படைக்கிற பரிசுத்த படைப்புகளையெல்லாம் உனக்கும் உன் குமாரருக்கும் உன் குமாரத்திகளுக்கும் நித்திய கட்டளையாகக் கொடுத்தேன்; கர்த்தருடைய சந்நிதியில் இது உனக்கும் உன் சந்ததிக்கும் என்றைக்கும் செல்லும் மாறாத உடன்படிக்கை என்றார்.]]></a:t>
+              <a:t><![CDATA[16. மீட்கவேண்டியவைகள் ஒரு மாதத்திற்கு மேற்பட்டதனால், உன் மதிப்புக்கு இசைய பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்கின்படி ஐந்து சேக்கல் பணத்தாலே அவைகளை மீட்கவேண்டும்; ஒரு சேக்கல் இருபது கேரா.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4385,51 +4377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இஸ்ரவேல் புத்திரர் கர்த்தருக்கு ஏறெடுத்துப் படைக்கிற பரிசுத்த படைப்புகளையெல்லாம் உனக்கும் உன் குமாரருக்கும் உன் குமாரத்திகளுக்கும் நித்திய கட்டளையாகக் கொடுத்தேன்; கர்த்தருடைய சந்நிதியில் இது உனக்கும் உன் சந்ததிக்கும் என்றைக்கும் செல்லும் மாறாத உடன்படிக்கை என்றார்.]]></a:t>
+              <a:t><![CDATA[17. மாட்டின் தலையீற்றும், செம்மறியாட்டின் தலையீற்றும், வெள்ளாட்டின் தலையீற்றுமோ மீட்கப்படவேண்டாம்; அவைகள் பரிசுத்தமானவைகள்; அவைகளின் இரத்தத்தைப் பலிபீடத்தின்மேல் தெளித்து, அவைகளின் கொழுப்பைக் கர்த்தருக்குச் சுகந்த வாசனையான தகனமாகத் தகனிக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4494,51 +4486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இஸ்ரவேல் புத்திரர் கர்த்தருக்கு ஏறெடுத்துப் படைக்கிற பரிசுத்த படைப்புகளையெல்லாம் உனக்கும் உன் குமாரருக்கும் உன் குமாரத்திகளுக்கும் நித்திய கட்டளையாகக் கொடுத்தேன்; கர்த்தருடைய சந்நிதியில் இது உனக்கும் உன் சந்ததிக்கும் என்றைக்கும் செல்லும் மாறாத உடன்படிக்கை என்றார்.]]></a:t>
+              <a:t><![CDATA[17. மாட்டின் தலையீற்றும், செம்மறியாட்டின் தலையீற்றும், வெள்ளாட்டின் தலையீற்றுமோ மீட்கப்படவேண்டாம்; அவைகள் பரிசுத்தமானவைகள்; அவைகளின் இரத்தத்தைப் பலிபீடத்தின்மேல் தெளித்து, அவைகளின் கொழுப்பைக் கர்த்தருக்குச் சுகந்த வாசனையான தகனமாகத் தகனிக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4603,51 +4595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பின்னும் கர்த்தர் ஆரோனை நோக்கி: அவர்களுடைய தேசத்தில் நீ ஒன்றையும் சுதந்தரித்துக்கொள்ளவேண்டாம், அவர்கள் நடுவே உனக்குப் பங்கு உண்டாயிருக்கவும் வேண்டாம்; இஸ்ரவேல் புத்திரர் நடுவில் நானே உன் பங்கும் உன் சுதந்தரமுமாய் இருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[18. அசைவாட்டும் மார்க்கண்டத்தைப்போலும் வலது முன்னந்தொடையைப்போலும் அவைகளின் மாம்சமும் உன்னுடையதாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4712,51 +4704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பின்னும் கர்த்தர் ஆரோனை நோக்கி: அவர்களுடைய தேசத்தில் நீ ஒன்றையும் சுதந்தரித்துக்கொள்ளவேண்டாம், அவர்கள் நடுவே உனக்குப் பங்கு உண்டாயிருக்கவும் வேண்டாம்; இஸ்ரவேல் புத்திரர் நடுவில் நானே உன் பங்கும் உன் சுதந்தரமுமாய் இருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[18. அசைவாட்டும் மார்க்கண்டத்தைப்போலும் வலது முன்னந்தொடையைப்போலும் அவைகளின் மாம்சமும் உன்னுடையதாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4821,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இதோ, லேவியின் புத்திரர் ஆசரிப்புக் கூடாரத்தின் பணிவிடையைச் செய்கிற அவர்களுடைய வேலைக்காக, இஸ்ரவேலருக்குள்ளவை எல்லாவற்றிலும் தசமபாகத்தை அவர்களுக்குச் சுதந்தரமாகக் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[19. இஸ்ரவேல் புத்திரர் கர்த்தருக்கு ஏறெடுத்துப் படைக்கிற பரிசுத்த படைப்புகளையெல்லாம் உனக்கும் உன் குமாரருக்கும் உன் குமாரத்திகளுக்கும் நித்திய கட்டளையாகக் கொடுத்தேன்; கர்த்தருடைய சந்நிதியில் இது உனக்கும் உன் சந்ததிக்கும் என்றைக்கும் செல்லும் மாறாத உடன்படிக்கை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4930,51 +4922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இதோ, லேவியின் புத்திரர் ஆசரிப்புக் கூடாரத்தின் பணிவிடையைச் செய்கிற அவர்களுடைய வேலைக்காக, இஸ்ரவேலருக்குள்ளவை எல்லாவற்றிலும் தசமபாகத்தை அவர்களுக்குச் சுதந்தரமாகக் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[19. இஸ்ரவேல் புத்திரர் கர்த்தருக்கு ஏறெடுத்துப் படைக்கிற பரிசுத்த படைப்புகளையெல்லாம் உனக்கும் உன் குமாரருக்கும் உன் குமாரத்திகளுக்கும் நித்திய கட்டளையாகக் கொடுத்தேன்; கர்த்தருடைய சந்நிதியில் இது உனக்கும் உன் சந்ததிக்கும் என்றைக்கும் செல்லும் மாறாத உடன்படிக்கை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5039,51 +5031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இஸ்ரவேல் புத்திரர் குற்றஞ்சுமந்து சாகாதபடிக்கு, இனி ஆசரிப்புக் கூடாரத்தைக் கிட்டாதிருக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[19. இஸ்ரவேல் புத்திரர் கர்த்தருக்கு ஏறெடுத்துப் படைக்கிற பரிசுத்த படைப்புகளையெல்லாம் உனக்கும் உன் குமாரருக்கும் உன் குமாரத்திகளுக்கும் நித்திய கட்டளையாகக் கொடுத்தேன்; கர்த்தருடைய சந்நிதியில் இது உனக்கும் உன் சந்ததிக்கும் என்றைக்கும் செல்லும் மாறாத உடன்படிக்கை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5148,51 +5140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இஸ்ரவேல் புத்திரர் குற்றஞ்சுமந்து சாகாதபடிக்கு, இனி ஆசரிப்புக் கூடாரத்தைக் கிட்டாதிருக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[20. பின்னும் கர்த்தர் ஆரோனை நோக்கி: அவர்களுடைய தேசத்தில் நீ ஒன்றையும் சுதந்தரித்துக்கொள்ளவேண்டாம், அவர்கள் நடுவே உனக்குப் பங்கு உண்டாயிருக்கவும் வேண்டாம்; இஸ்ரவேல் புத்திரர் நடுவில் நானே உன் பங்கும் உன் சுதந்தரமுமாய் இருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5257,51 +5249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் உன் காவலையும் கூடாரம் அனைத்தின் காவலையும் காக்கக்கடவர்கள்; ஆகிலும் அவர்களும் நீங்களும் சாகாதபடிக்கு, அவர்கள் பரிசுத்த ஸ்தலத்தின் பணிமுட்டுகளண்டையிலும் பலிபீடத்தண்டையிலும் சேராமல்,]]></a:t>
+              <a:t><![CDATA[2. உன் தகப்பனாகிய லேவியின் கோத்திரத்தாரான உன் சகோதரரையும் உன்னோடே கூடியிருக்கவும் உன்னிடத்திலே சேவிக்கவும் அவர்களைச் சேர்த்துக்கொள்; நீயும் உன் குமாரருமோ சாட்சியின் கூடாரத்துக்குமுன் ஊழியம் செய்யக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5366,51 +5358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. லேவியர்மாத்திரம் ஆசரிப்புக் கூடாரத்துக்கடுத்த வேலைகளைச் செய்யவேண்டும்; அவர்கள் தங்கள் அக்கிரமத்தைச் சுமப்பார்கள்; இஸ்ரவேல் புத்திரர் நடுவே அவர்களுக்குச் சுதந்தரம் இல்லை என்பது உங்கள் தலைமுறைதோறும் நித்திய கட்டளையாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[20. பின்னும் கர்த்தர் ஆரோனை நோக்கி: அவர்களுடைய தேசத்தில் நீ ஒன்றையும் சுதந்தரித்துக்கொள்ளவேண்டாம், அவர்கள் நடுவே உனக்குப் பங்கு உண்டாயிருக்கவும் வேண்டாம்; இஸ்ரவேல் புத்திரர் நடுவில் நானே உன் பங்கும் உன் சுதந்தரமுமாய் இருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5475,51 +5467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. லேவியர்மாத்திரம் ஆசரிப்புக் கூடாரத்துக்கடுத்த வேலைகளைச் செய்யவேண்டும்; அவர்கள் தங்கள் அக்கிரமத்தைச் சுமப்பார்கள்; இஸ்ரவேல் புத்திரர் நடுவே அவர்களுக்குச் சுதந்தரம் இல்லை என்பது உங்கள் தலைமுறைதோறும் நித்திய கட்டளையாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[20. பின்னும் கர்த்தர் ஆரோனை நோக்கி: அவர்களுடைய தேசத்தில் நீ ஒன்றையும் சுதந்தரித்துக்கொள்ளவேண்டாம், அவர்கள் நடுவே உனக்குப் பங்கு உண்டாயிருக்கவும் வேண்டாம்; இஸ்ரவேல் புத்திரர் நடுவில் நானே உன் பங்கும் உன் சுதந்தரமுமாய் இருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5584,51 +5576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. லேவியர்மாத்திரம் ஆசரிப்புக் கூடாரத்துக்கடுத்த வேலைகளைச் செய்யவேண்டும்; அவர்கள் தங்கள் அக்கிரமத்தைச் சுமப்பார்கள்; இஸ்ரவேல் புத்திரர் நடுவே அவர்களுக்குச் சுதந்தரம் இல்லை என்பது உங்கள் தலைமுறைதோறும் நித்திய கட்டளையாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[21. இதோ, லேவியின் புத்திரர் ஆசரிப்புக் கூடாரத்தின் பணிவிடையைச் செய்கிற அவர்களுடைய வேலைக்காக, இஸ்ரவேலருக்குள்ளவை எல்லாவற்றிலும் தசமபாகத்தை அவர்களுக்குச் சுதந்தரமாகக் கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5693,51 +5685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இஸ்ரவேல் புத்திரர் கர்த்தருக்கு ஏறெடுத்துப் படைக்கும் படைப்பாகிய தசமபாகத்தை லேவியருக்குச் சுதந்தரமாகக் கொடுத்தேன்; ஆகையால் இஸ்ரவேல் புத்திரரின் நடுவே அவர்களுக்குச் சுதந்தரமில்லையென்று அவர்களுக்குச் சொன்னேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. இதோ, லேவியின் புத்திரர் ஆசரிப்புக் கூடாரத்தின் பணிவிடையைச் செய்கிற அவர்களுடைய வேலைக்காக, இஸ்ரவேலருக்குள்ளவை எல்லாவற்றிலும் தசமபாகத்தை அவர்களுக்குச் சுதந்தரமாகக் கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5802,51 +5794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இஸ்ரவேல் புத்திரர் கர்த்தருக்கு ஏறெடுத்துப் படைக்கும் படைப்பாகிய தசமபாகத்தை லேவியருக்குச் சுதந்தரமாகக் கொடுத்தேன்; ஆகையால் இஸ்ரவேல் புத்திரரின் நடுவே அவர்களுக்குச் சுதந்தரமில்லையென்று அவர்களுக்குச் சொன்னேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[22. இஸ்ரவேல் புத்திரர் குற்றஞ்சுமந்து சாகாதபடிக்கு, இனி ஆசரிப்புக் கூடாரத்தைக் கிட்டாதிருக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5911,51 +5903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இஸ்ரவேல் புத்திரர் கர்த்தருக்கு ஏறெடுத்துப் படைக்கும் படைப்பாகிய தசமபாகத்தை லேவியருக்குச் சுதந்தரமாகக் கொடுத்தேன்; ஆகையால் இஸ்ரவேல் புத்திரரின் நடுவே அவர்களுக்குச் சுதந்தரமில்லையென்று அவர்களுக்குச் சொன்னேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[23. லேவியர்மாத்திரம் ஆசரிப்புக் கூடாரத்துக்கடுத்த வேலைகளைச் செய்யவேண்டும்; அவர்கள் தங்கள் அக்கிரமத்தைச் சுமப்பார்கள்; இஸ்ரவேல் புத்திரர் நடுவே அவர்களுக்குச் சுதந்தரம் இல்லை என்பது உங்கள் தலைமுறைதோறும் நித்திய கட்டளையாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6020,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[23. லேவியர்மாத்திரம் ஆசரிப்புக் கூடாரத்துக்கடுத்த வேலைகளைச் செய்யவேண்டும்; அவர்கள் தங்கள் அக்கிரமத்தைச் சுமப்பார்கள்; இஸ்ரவேல் புத்திரர் நடுவே அவர்களுக்குச் சுதந்தரம் இல்லை என்பது உங்கள் தலைமுறைதோறும் நித்திய கட்டளையாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6129,51 +6121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீ லேவியரோடே சொல்லவேண்டியது என்னவென்றால்: இஸ்ரவேல் புத்திரர் கையில் வாங்கிக்கொள்ளும்படி நான் உங்களுக்குச் சுதந்தரமாகக் கொடுத்த தசமபாகத்தை நீங்கள் அவர்கள் கையில் வாங்கும்போது, தசமபாகத்தில் பத்தில் ஒரு பங்கைக் கர்த்தருக்கு ஏறெடுத்துப்படைக்கும் படைப்பாகச் செலுத்தவேண்டும்.]]></a:t>
+              <a:t><![CDATA[24. இஸ்ரவேல் புத்திரர் கர்த்தருக்கு ஏறெடுத்துப் படைக்கும் படைப்பாகிய தசமபாகத்தை லேவியருக்குச் சுதந்தரமாகக் கொடுத்தேன்; ஆகையால் இஸ்ரவேல் புத்திரரின் நடுவே அவர்களுக்குச் சுதந்தரமில்லையென்று அவர்களுக்குச் சொன்னேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6238,51 +6230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீ லேவியரோடே சொல்லவேண்டியது என்னவென்றால்: இஸ்ரவேல் புத்திரர் கையில் வாங்கிக்கொள்ளும்படி நான் உங்களுக்குச் சுதந்தரமாகக் கொடுத்த தசமபாகத்தை நீங்கள் அவர்கள் கையில் வாங்கும்போது, தசமபாகத்தில் பத்தில் ஒரு பங்கைக் கர்த்தருக்கு ஏறெடுத்துப்படைக்கும் படைப்பாகச் செலுத்தவேண்டும்.]]></a:t>
+              <a:t><![CDATA[24. இஸ்ரவேல் புத்திரர் கர்த்தருக்கு ஏறெடுத்துப் படைக்கும் படைப்பாகிய தசமபாகத்தை லேவியருக்குச் சுதந்தரமாகக் கொடுத்தேன்; ஆகையால் இஸ்ரவேல் புத்திரரின் நடுவே அவர்களுக்குச் சுதந்தரமில்லையென்று அவர்களுக்குச் சொன்னேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6347,51 +6339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீ லேவியரோடே சொல்லவேண்டியது என்னவென்றால்: இஸ்ரவேல் புத்திரர் கையில் வாங்கிக்கொள்ளும்படி நான் உங்களுக்குச் சுதந்தரமாகக் கொடுத்த தசமபாகத்தை நீங்கள் அவர்கள் கையில் வாங்கும்போது, தசமபாகத்தில் பத்தில் ஒரு பங்கைக் கர்த்தருக்கு ஏறெடுத்துப்படைக்கும் படைப்பாகச் செலுத்தவேண்டும்.]]></a:t>
+              <a:t><![CDATA[24. இஸ்ரவேல் புத்திரர் கர்த்தருக்கு ஏறெடுத்துப் படைக்கும் படைப்பாகிய தசமபாகத்தை லேவியருக்குச் சுதந்தரமாகக் கொடுத்தேன்; ஆகையால் இஸ்ரவேல் புத்திரரின் நடுவே அவர்களுக்குச் சுதந்தரமில்லையென்று அவர்களுக்குச் சொன்னேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6456,51 +6448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் உன் காவலையும் கூடாரம் அனைத்தின் காவலையும் காக்கக்கடவர்கள்; ஆகிலும் அவர்களும் நீங்களும் சாகாதபடிக்கு, அவர்கள் பரிசுத்த ஸ்தலத்தின் பணிமுட்டுகளண்டையிலும் பலிபீடத்தண்டையிலும் சேராமல்,]]></a:t>
+              <a:t><![CDATA[2. உன் தகப்பனாகிய லேவியின் கோத்திரத்தாரான உன் சகோதரரையும் உன்னோடே கூடியிருக்கவும் உன்னிடத்திலே சேவிக்கவும் அவர்களைச் சேர்த்துக்கொள்; நீயும் உன் குமாரருமோ சாட்சியின் கூடாரத்துக்குமுன் ஊழியம் செய்யக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6565,51 +6557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீங்கள் ஏறெடுத்துப் படைக்கும் இந்தப் படைப்பு களத்தின் தானியத்தைப்போலும், ஆலையின் இரசத்தைப்போலும் உங்களுக்கு எண்ணப்படும்.]]></a:t>
+              <a:t><![CDATA[25. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6674,51 +6666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீங்கள் ஏறெடுத்துப் படைக்கும் இந்தப் படைப்பு களத்தின் தானியத்தைப்போலும், ஆலையின் இரசத்தைப்போலும் உங்களுக்கு எண்ணப்படும்.]]></a:t>
+              <a:t><![CDATA[26. நீ லேவியரோடே சொல்லவேண்டியது என்னவென்றால்: இஸ்ரவேல் புத்திரர் கையில் வாங்கிக்கொள்ளும்படி நான் உங்களுக்குச் சுதந்தரமாகக் கொடுத்த தசமபாகத்தை நீங்கள் அவர்கள் கையில் வாங்கும்போது, தசமபாகத்தில் பத்தில் ஒரு பங்கைக் கர்த்தருக்கு ஏறெடுத்துப்படைக்கும் படைப்பாகச் செலுத்தவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6783,51 +6775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இப்படியே நீங்கள் இஸ்ரவேல் புத்திரர் கையில் வாங்கும் தசமபாகமாகிய உங்கள் பங்குகளிலெல்லாம் நீங்களும் கர்த்தருக்கு என்று ஒரு படைப்பை ஏறெடுத்துப் படைத்து, அந்தப் படைப்பை ஆசாரியனாகிய ஆரோனுக்குக் கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[26. நீ லேவியரோடே சொல்லவேண்டியது என்னவென்றால்: இஸ்ரவேல் புத்திரர் கையில் வாங்கிக்கொள்ளும்படி நான் உங்களுக்குச் சுதந்தரமாகக் கொடுத்த தசமபாகத்தை நீங்கள் அவர்கள் கையில் வாங்கும்போது, தசமபாகத்தில் பத்தில் ஒரு பங்கைக் கர்த்தருக்கு ஏறெடுத்துப்படைக்கும் படைப்பாகச் செலுத்தவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6892,51 +6884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இப்படியே நீங்கள் இஸ்ரவேல் புத்திரர் கையில் வாங்கும் தசமபாகமாகிய உங்கள் பங்குகளிலெல்லாம் நீங்களும் கர்த்தருக்கு என்று ஒரு படைப்பை ஏறெடுத்துப் படைத்து, அந்தப் படைப்பை ஆசாரியனாகிய ஆரோனுக்குக் கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[26. நீ லேவியரோடே சொல்லவேண்டியது என்னவென்றால்: இஸ்ரவேல் புத்திரர் கையில் வாங்கிக்கொள்ளும்படி நான் உங்களுக்குச் சுதந்தரமாகக் கொடுத்த தசமபாகத்தை நீங்கள் அவர்கள் கையில் வாங்கும்போது, தசமபாகத்தில் பத்தில் ஒரு பங்கைக் கர்த்தருக்கு ஏறெடுத்துப்படைக்கும் படைப்பாகச் செலுத்தவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7001,51 +6993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இப்படியே நீங்கள் இஸ்ரவேல் புத்திரர் கையில் வாங்கும் தசமபாகமாகிய உங்கள் பங்குகளிலெல்லாம் நீங்களும் கர்த்தருக்கு என்று ஒரு படைப்பை ஏறெடுத்துப் படைத்து, அந்தப் படைப்பை ஆசாரியனாகிய ஆரோனுக்குக் கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[27. நீங்கள் ஏறெடுத்துப் படைக்கும் இந்தப் படைப்பு களத்தின் தானியத்தைப்போலும், ஆலையின் இரசத்தைப்போலும் உங்களுக்கு எண்ணப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7110,51 +7102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உங்களுக்குக் கொடுக்கப்படுகிற ஒவ்வொரு காணிக்கையிலுமுள்ள உச்சிதமான பரிசுத்த பங்கையெல்லாம் கர்த்தருக்கு ஏறெடுத்துப் படைக்கும் படைப்பாகச் செலுத்தவேண்டும்.]]></a:t>
+              <a:t><![CDATA[27. நீங்கள் ஏறெடுத்துப் படைக்கும் இந்தப் படைப்பு களத்தின் தானியத்தைப்போலும், ஆலையின் இரசத்தைப்போலும் உங்களுக்கு எண்ணப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7219,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உங்களுக்குக் கொடுக்கப்படுகிற ஒவ்வொரு காணிக்கையிலுமுள்ள உச்சிதமான பரிசுத்த பங்கையெல்லாம் கர்த்தருக்கு ஏறெடுத்துப் படைக்கும் படைப்பாகச் செலுத்தவேண்டும்.]]></a:t>
+              <a:t><![CDATA[28. இப்படியே நீங்கள் இஸ்ரவேல் புத்திரர் கையில் வாங்கும் தசமபாகமாகிய உங்கள் பங்குகளிலெல்லாம் நீங்களும் கர்த்தருக்கு என்று ஒரு படைப்பை ஏறெடுத்துப் படைத்து, அந்தப் படைப்பை ஆசாரியனாகிய ஆரோனுக்குக் கொடுக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7328,51 +7320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆதலால் நீ அவர்களோடே சொல்லவேண்டியது என்னவென்றால்: அதில் உச்சிதமானதை நீங்கள் ஏறெடுத்துப் படைக்கும்போது, அது களத்தின் வரத்திலும் ஆலையின் வரத்திலும் இருந்து எடுத்துச் செலுத்துகிறதுபோல லேவியருக்கு எண்ணப்படும்.]]></a:t>
+              <a:t><![CDATA[28. இப்படியே நீங்கள் இஸ்ரவேல் புத்திரர் கையில் வாங்கும் தசமபாகமாகிய உங்கள் பங்குகளிலெல்லாம் நீங்களும் கர்த்தருக்கு என்று ஒரு படைப்பை ஏறெடுத்துப் படைத்து, அந்தப் படைப்பை ஆசாரியனாகிய ஆரோனுக்குக் கொடுக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7437,51 +7429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆதலால் நீ அவர்களோடே சொல்லவேண்டியது என்னவென்றால்: அதில் உச்சிதமானதை நீங்கள் ஏறெடுத்துப் படைக்கும்போது, அது களத்தின் வரத்திலும் ஆலையின் வரத்திலும் இருந்து எடுத்துச் செலுத்துகிறதுபோல லேவியருக்கு எண்ணப்படும்.]]></a:t>
+              <a:t><![CDATA[29. உங்களுக்குக் கொடுக்கப்படுகிற ஒவ்வொரு காணிக்கையிலுமுள்ள உச்சிதமான பரிசுத்த பங்கையெல்லாம் கர்த்தருக்கு ஏறெடுத்துப் படைக்கும் படைப்பாகச் செலுத்தவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7546,51 +7538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆதலால் நீ அவர்களோடே சொல்லவேண்டியது என்னவென்றால்: அதில் உச்சிதமானதை நீங்கள் ஏறெடுத்துப் படைக்கும்போது, அது களத்தின் வரத்திலும் ஆலையின் வரத்திலும் இருந்து எடுத்துச் செலுத்துகிறதுபோல லேவியருக்கு எண்ணப்படும்.]]></a:t>
+              <a:t><![CDATA[29. உங்களுக்குக் கொடுக்கப்படுகிற ஒவ்வொரு காணிக்கையிலுமுள்ள உச்சிதமான பரிசுத்த பங்கையெல்லாம் கர்த்தருக்கு ஏறெடுத்துப் படைக்கும் படைப்பாகச் செலுத்தவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7655,51 +7647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன்னோடே கூடிக்கொண்டு, கூடாரத்துக்கடுத்த எல்லாப் பணிவிடையையும் செய்ய, ஆசரிப்புக் கூடாரத்தின் காவலைக்காக்கக்கடவர்கள்; அந்நியன் ஒருவனும் உங்களிடத்தில் சேரக் கூடாது.]]></a:t>
+              <a:t><![CDATA[2. உன் தகப்பனாகிய லேவியின் கோத்திரத்தாரான உன் சகோதரரையும் உன்னோடே கூடியிருக்கவும் உன்னிடத்திலே சேவிக்கவும் அவர்களைச் சேர்த்துக்கொள்; நீயும் உன் குமாரருமோ சாட்சியின் கூடாரத்துக்குமுன் ஊழியம் செய்யக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7764,51 +7756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அதை நீங்களும் உங்கள் குடும்பத்தாரும் எவ்விடத்திலும் புசிக்கலாம்; அது நீங்கள் ஆசரிப்புக் கூடாரத்திலே செய்யும் பணிவிடைக்கு ஈடான உங்கள் சம்பளம்.]]></a:t>
+              <a:t><![CDATA[30. ஆதலால் நீ அவர்களோடே சொல்லவேண்டியது என்னவென்றால்: அதில் உச்சிதமானதை நீங்கள் ஏறெடுத்துப் படைக்கும்போது, அது களத்தின் வரத்திலும் ஆலையின் வரத்திலும் இருந்து எடுத்துச் செலுத்துகிறதுபோல லேவியருக்கு எண்ணப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7873,51 +7865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அதை நீங்களும் உங்கள் குடும்பத்தாரும் எவ்விடத்திலும் புசிக்கலாம்; அது நீங்கள் ஆசரிப்புக் கூடாரத்திலே செய்யும் பணிவிடைக்கு ஈடான உங்கள் சம்பளம்.]]></a:t>
+              <a:t><![CDATA[30. ஆதலால் நீ அவர்களோடே சொல்லவேண்டியது என்னவென்றால்: அதில் உச்சிதமானதை நீங்கள் ஏறெடுத்துப் படைக்கும்போது, அது களத்தின் வரத்திலும் ஆலையின் வரத்திலும் இருந்து எடுத்துச் செலுத்துகிறதுபோல லேவியருக்கு எண்ணப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7982,51 +7974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இப்படி அதில் உச்சிதமானதை ஏறெடுத்துப் படைத்தீர்களானால், நீங்கள் அதினிமித்தம் பாவம் சுமக்கமாட்டீர்கள்; நீங்கள் சாகாதிருக்கும்படிக்கு, இஸ்ரவேல் புத்திரரின் பரிசுத்தமானவைகளைத் தீட்டுப்படுத்தலாகாது என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[31. அதை நீங்களும் உங்கள் குடும்பத்தாரும் எவ்விடத்திலும் புசிக்கலாம்; அது நீங்கள் ஆசரிப்புக் கூடாரத்திலே செய்யும் பணிவிடைக்கு ஈடான உங்கள் சம்பளம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8091,51 +8083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இப்படி அதில் உச்சிதமானதை ஏறெடுத்துப் படைத்தீர்களானால், நீங்கள் அதினிமித்தம் பாவம் சுமக்கமாட்டீர்கள்; நீங்கள் சாகாதிருக்கும்படிக்கு, இஸ்ரவேல் புத்திரரின் பரிசுத்தமானவைகளைத் தீட்டுப்படுத்தலாகாது என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[31. அதை நீங்களும் உங்கள் குடும்பத்தாரும் எவ்விடத்திலும் புசிக்கலாம்; அது நீங்கள் ஆசரிப்புக் கூடாரத்திலே செய்யும் பணிவிடைக்கு ஈடான உங்கள் சம்பளம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8309,269 +8301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு கர்த்தர் ஆரோனை நோக்கி: நீயும் உன்னோடேகூட உன் குமாரரும் உன் தகப்பன் வம்சத்தாரும் பரிசுத்த ஸ்தலத்தைப்பற்றிய அக்கிரமத்தைச் சுமக்கவேண்டும்; நீயும் உன்னோடேகூட உன் குமாரரும் உங்கள் ஆசாரிய ஊழியத்தைப்பற்றிய அக்கிரமத்தைச் சுமக்கவேண்டும்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[1. பின்பு கர்த்தர் ஆரோனை நோக்கி: நீயும் உன்னோடேகூட உன் குமாரரும் உன் தகப்பன் வம்சத்தாரும் பரிசுத்த ஸ்தலத்தைப்பற்றிய அக்கிரமத்தைச் சுமக்கவேண்டும்; நீயும் உன்னோடேகூட உன் குமாரரும் உங்கள் ஆசாரிய ஊழியத்தைப்பற்றிய அக்கிரமத்தைச் சுமக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[32. இப்படி அதில் உச்சிதமானதை ஏறெடுத்துப் படைத்தீர்களானால், நீங்கள் அதினிமித்தம் பாவம் சுமக்கமாட்டீர்கள்; நீங்கள் சாகாதிருக்கும்படிக்கு, இஸ்ரவேல் புத்திரரின் பரிசுத்தமானவைகளைத் தீட்டுப்படுத்தலாகாது என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8636,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன்னோடே கூடிக்கொண்டு, கூடாரத்துக்கடுத்த எல்லாப் பணிவிடையையும் செய்ய, ஆசரிப்புக் கூடாரத்தின் காவலைக்காக்கக்கடவர்கள்; அந்நியன் ஒருவனும் உங்களிடத்தில் சேரக் கூடாது.]]></a:t>
+              <a:t><![CDATA[3. அவர்கள் உன் காவலையும் கூடாரம் அனைத்தின் காவலையும் காக்கக்கடவர்கள்; ஆகிலும் அவர்களும் நீங்களும் சாகாதபடிக்கு, அவர்கள் பரிசுத்த ஸ்தலத்தின் பணிமுட்டுகளண்டையிலும் பலிபீடத்தண்டையிலும் சேராமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8745,51 +8519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இஸ்ரவேல் புத்திரர்மேல் இனிக் கடுங்கோபம் வராதபடிக்கு, நீங்கள் பரிசுத்த ஸ்தலத்தின் காவலையும் பலிபீடத்தின் காவலையும் காக்கக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. அவர்கள் உன் காவலையும் கூடாரம் அனைத்தின் காவலையும் காக்கக்கடவர்கள்; ஆகிலும் அவர்களும் நீங்களும் சாகாதபடிக்கு, அவர்கள் பரிசுத்த ஸ்தலத்தின் பணிமுட்டுகளண்டையிலும் பலிபீடத்தண்டையிலும் சேராமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8824,51 +8598,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488431" r:id="rId1"/>
+    <p:sldLayoutId id="2473386397" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9444,66 +9218,50 @@
 
 <file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9620,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[no wrath any more upon the children of Israel.]]></a:t>
+              <a:t><![CDATA[4. അവർ നിന്നോടു ചേർന്നു സമാഗമനക്കുടാരം സംബന്ധിച്ചുള്ള സകലവേലെക്കുമായി കൂടാരത്തിന്റെ കാര്യം നോക്കേണം;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And I, behold, I have taken your brethren the Levites from among the children of Israel: to you]]></a:t>
+              <a:t><![CDATA[ഒരു അന്യനും നിങ്ങളോടു അടുക്കരുതു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they are given as a gift for the LORD, to do the service of the tabernacle of the congregation.]]></a:t>
+              <a:t><![CDATA[5. യിസ്രായേൽമക്കളുടെ മേൽ ഇനി ക്രോധം വരാതിരിക്കേണ്ടതിന്നു വിശുദ്ധമന്ദിരത്തിന്റെയും യാഗപീഠത്തിന്റെയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Therefore you and your sons with you shall keep your priest's office for everything of the altar,]]></a:t>
+              <a:t><![CDATA[കാര്യം നിങ്ങൾ നോക്കേണം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and within the vail; and all of you shall serve: I have given your priest's office unto you as a]]></a:t>
+              <a:t><![CDATA[6. ലേവ്യരായ നിങ്ങളുടെ സഹോദരന്മാരെയോ ഞാൻ യിസ്രായേൽമക്കളുടെ ഇടയിൽനിന്നു എടുത്തിരിക്കുന്നു; യഹോവെക്കു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[service of gift: and the stranger that comes nigh shall be put to death.]]></a:t>
+              <a:t><![CDATA[ദാനമായിരിക്കുന്ന അവരെ സമാഗമനക്കുടാരം സംബന്ധിച്ചുള്ള വേല ചെയ്യേണ്ടതിന്നു ഞാൻ നിങ്ങൾക്കു ദാനം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And the LORD spoke unto Aaron, Behold, I also have given you the charge of mine heave offerings]]></a:t>
+              <a:t><![CDATA[ചെയ്തിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of all the hallowed things of the children of Israel; unto you have I given them by reason of the]]></a:t>
+              <a:t><![CDATA[7. ആകയാൽ നീയും നിന്റെ പുത്രന്മാരും യാഗപീഠത്തിങ്കലും തിരശ്ശീലെക്കകത്തും ഉള്ള സകലകാര്യത്തിലും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[anointing, and to your sons, by an ordinance for ever.]]></a:t>
+              <a:t><![CDATA[നിങ്ങളുടെ പൌരോഹിത്യം അനുഷ്ഠിച്ചു ശുശ്രൂഷ ചെയ്യേണം; പൌരോഹിത്യം ഞാൻ നിങ്ങൾക്കു ദാനം ചെയ്തിരിക്കുന്നു;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. This shall be yours of the most holy things, reserved from the fire: every oblation of theirs,]]></a:t>
+              <a:t><![CDATA[അന്യൻ അടുത്തുവന്നാൽ മരണശിക്ഷ അനുഭവിക്കേണം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And your brethren also of the tribe of Levi, the tribe of your father, bring you with you, that]]></a:t>
+              <a:t><![CDATA[1. പിന്നെ യഹോവ അഹരോനോടു അരുളിച്ചെയ്തതെന്തെന്നാൽ: നീയും നിന്റെ പുത്രന്മാരും നിന്റെ പിതൃഭവനവും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[every food offering of theirs, and every sin offering of theirs, and every trespass offering of]]></a:t>
+              <a:t><![CDATA[8. യഹോവ പിന്നെയും അഹരോനോടു അരുളിച്ചെയ്തതു: ഇതാ, എന്റെ ഉദർച്ചാർപ്പണങ്ങളുടെ കാര്യം ഞാൻ നിന്നെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[theirs which they shall render unto me, shall be most holy for you and for your sons.]]></a:t>
+              <a:t><![CDATA[ഭരമേല്പിച്ചിരിക്കുന്നു; യിസ്രായേൽമക്കളുടെ സകലവസ്തുക്കളിലും അവയെ ഞാൻ നിനക്കും നിന്റെ പുത്രന്മാർക്കും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. In the most holy place shall you eat it; every male shall eat it: it shall be holy unto you.]]></a:t>
+              <a:t><![CDATA[ഓഹരിയായും ശാശ്വതവാകാശമായും തന്നിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And this is yours; the heave offering of their gift, with all the wave offerings of the children]]></a:t>
+              <a:t><![CDATA[9. തീയിൽ ദഹിപ്പിക്കാത്തതായി അതിവിശുദ്ധവസ്തുക്കളിൽവെച്ചു ഇതു നിനക്കുള്ളതായിരിക്കേണം; അവർ എനിക്കു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Israel: I have given them unto you, and to your sons and to your daughters with you, by a statute]]></a:t>
+              <a:t><![CDATA[അർപ്പിക്കുന്ന അവരുടെ എല്ലാവഴിപാടും സകലഭോജനയാഗവും സകലപാപയാഗവും സകലഅകൃത്യയാഗവും അതിവിശുദ്ധമായി]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for ever: every one that is clean in your house shall eat of it.]]></a:t>
+              <a:t><![CDATA[നിനക്കും നിന്റെ പുത്രന്മാർക്കും ഇരിക്കേണം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. All the best of the oil, and all the best of the wine, and of the wheat, the first-fruits of]]></a:t>
+              <a:t><![CDATA[10. അതി വിശുദ്ധവസ്തുവായിട്ടു അതു ഭക്ഷിക്കേണം; ആണുങ്ങളെല്ലാം അതു ഭക്ഷിക്കേണം. അതു നിനക്കുവേണ്ടി]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them which they shall offer unto the LORD, them have I given you.]]></a:t>
+              <a:t><![CDATA[വിശുദ്ധമായിരിക്കേണം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And whatsoever is first ripe in the land, which they shall bring unto the LORD, shall be yours;]]></a:t>
+              <a:t><![CDATA[11. യിസ്രായേൽമക്കളുടെ ദാനമായുള്ള ഉദർച്ചാർപ്പണമായ ഇതു അവരുടെ സകലനീരാജനയാഗങ്ങളോടുംകൂടെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[every one that is clean in yours house shall eat of it.]]></a:t>
+              <a:t><![CDATA[നിനക്കുള്ളതാകുന്നു; ഇവയെ ഞാൻ നിനക്കും നിന്റെ പുത്രന്മാർക്കും പുത്രിമാർക്കും ശാശ്വതാവകാശമായി]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they may be joined unto you, and minister unto you: but you and your sons with you shall minister]]></a:t>
+              <a:t><![CDATA[വിശുദ്ധമന്ദിരം സംബന്ധിച്ചുണ്ടാകുന്ന അകൃത്യം വഹിക്കേണം; നീയും നിന്റെ പുത്രന്മാരും നിങ്ങളുടെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Every thing devoted in Israel shall be yours.]]></a:t>
+              <a:t><![CDATA[തന്നിരിക്കുന്നു; നിന്റെ വീട്ടിൽ ശുദ്ധിയുള്ളവന്നെല്ലാം അതു ഭക്ഷിക്കാം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Every thing that opens the womb in all flesh, which they bring unto the LORD, whether it be of]]></a:t>
+              <a:t><![CDATA[12. എണ്ണയിൽ വിശേഷമായതൊക്കെയും പുതുവീഞ്ഞിലും ധാന്യത്തിലും വിശേഷമായതൊക്കെയും ഇങ്ങനെ അവർ യഹോവെക്കു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[men or beasts, shall be yours: nevertheless the firstborn of man shall you surely redeem, and the]]></a:t>
+              <a:t><![CDATA[അർപ്പിക്കുന്ന ആദ്യഫലമൊക്കെയും ഞാൻ നിനക്കു തന്നിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[first born of unclean beasts shall you redeem.]]></a:t>
+              <a:t><![CDATA[13. അവർ തങ്ങളുടെ ദേശത്തുള്ള എല്ലാറ്റിലും യഹോവെക്കു കൊണ്ടുവരുന്ന ആദ്യഫലങ്ങൾ നിനക്കു ആയിരിക്കേണം;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And those that are to be redeemed from a month old shall you redeem, according to yours]]></a:t>
+              <a:t><![CDATA[നിന്റെ വീട്ടിൽ ശുദ്ധിയുള്ളവന്നെല്ലാം അതു ഭക്ഷിക്കാം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[estimation, for the money of five shekels, after the shekel of the sanctuary, which is twenty]]></a:t>
+              <a:t><![CDATA[14. യിസ്രായേലിൽ ശപഥാർപ്പിതമായതു ഒക്കെയും നിനക്കു ഇരിക്കേണം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[gerahs.]]></a:t>
+              <a:t><![CDATA[15. മനുഷ്യരിൽ ആകട്ടെ മൃഗങ്ങളിൽ ആകട്ടെ സകല ജഡത്തിലും അവർ യഹോവെക്കു കൊണ്ടുവരുന്ന കടിഞ്ഞൂൽ ഒക്കെയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. But the first born of a cow, or the first born of a sheep, or the first born of a goat, you]]></a:t>
+              <a:t><![CDATA[നിനക്കു ഇരിക്കേണം; മനുഷ്യന്റെ കടിഞ്ഞൂലിനെയോ വീണ്ടെടുക്കേണം; അശുദ്ധമൃഗങ്ങളുടെ കടിഞ്ഞൂലിനെയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13580,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall not redeem; they are holy: you shall sprinkle their blood upon the altar, and shall burn their]]></a:t>
+              <a:t><![CDATA[വീണ്ടെടുക്കേണം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13712,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fat for an offering made by fire, for a sweet savour unto the LORD.]]></a:t>
+              <a:t><![CDATA[16. വീണ്ടെടുപ്പു വിലയോ: ഒരു മാസംമുതൽ മേലോട്ടു പ്രായമുള്ളതിനെ നിന്റെ മതിപ്പുപ്രകാരം അഞ്ചു ശേക്കെൽ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13844,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[before the tabernacle of witness.]]></a:t>
+              <a:t><![CDATA[പൌരോഹിത്യം സംബന്ധിച്ചുണ്ടാകുന്ന അകൃത്യവും വഹിക്കേണം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13976,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And the flesh of them shall be yours, as the wave breast and as the right shoulder are yours.]]></a:t>
+              <a:t><![CDATA[ദ്രവ്യംകൊടുത്തു വീണ്ടെടുക്കേണം. ശേക്കെൽ ഒന്നിന്നു ഇരുപതു ഗേരപ്രകാരം വിശുദ്ധമന്ദിരത്തിലെ തൂക്കം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14108,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. All the heave offerings of the holy things, which the children of Israel offer unto the LORD,]]></a:t>
+              <a:t><![CDATA[തന്നേ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14240,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[have I given you, and your sons and your daughters with you, by a statute for ever: it is a covenant]]></a:t>
+              <a:t><![CDATA[17. എന്നാൽ പശു, ആടു, കോലാടു എന്നിവയുടെ കടിഞ്ഞൂലിനെ വീണ്ടെടുക്കരുതു; അവ വിശുദ്ധമാകുന്നു; അവയുടെ രക്തം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14372,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of salt for ever before the LORD unto you and to your seed with you.]]></a:t>
+              <a:t><![CDATA[യാഗപീഠത്തിന്മേൽ തളിച്ചു മേദസ്സു യഹോവെക്കു സൌരഭ്യവാസനയായ ദഹനയാഗമായി ദഹിപ്പിക്കേണം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14504,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And the LORD spoke unto Aaron, You shall have no inheritance in their land, neither shall you]]></a:t>
+              <a:t><![CDATA[18. നീരാജനം ചെയ്ത നെഞ്ചും വലത്തെ കൈക്കുറകും നിനക്കുള്ളതായിരിക്കുന്നതുപോലെ തന്നേ അവയുടെ മാംസവും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14636,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[have any part among them: I am your part and yours inheritance among the children of Israel.]]></a:t>
+              <a:t><![CDATA[നിനക്കു ഇരിക്കേണം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14768,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And, behold, I have given the children of Levi all the tenth in Israel for an inheritance, for]]></a:t>
+              <a:t><![CDATA[19. യിസ്രായേൽമക്കൾ യഹോവെക്കു അർപ്പിക്കുന്ന വിശുദ്ധവസ്തുക്കളിൽ ഉദർച്ചാർപ്പണങ്ങളെല്ലാം ഞാൻ നിനക്കും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14900,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their service which they serve, even the service of the tabernacle of the congregation.]]></a:t>
+              <a:t><![CDATA[നിന്റെ പുത്രന്മാർക്കും പുത്രിമാർക്കും ശാശ്വതാവകാശമായി തന്നിരിക്കുന്നു; യഹോവയുടെ സന്നിധിയിൽ നിനക്കും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15032,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Neither must the children of Israel henceforth come nigh the tabernacle of the congregation,]]></a:t>
+              <a:t><![CDATA[നിന്റെ സന്തതിക്കും ഇതു എന്നേക്കും ഒരു ലവണനിയമം ആകുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15164,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[lest they bear sin, and die.]]></a:t>
+              <a:t><![CDATA[20. യഹോവ പിന്നെയും അഹരോനോടു: നിനക്കു അവരുടെ ഭൂമിയിൽ ഒരു അവകാശവും ഉണ്ടാകരുതു; അവരുടെ ഇടയിൽ നിനക്കു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15296,51 +15054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And they shall keep your charge, and the charge of all the tabernacle: only they shall not come]]></a:t>
+              <a:t><![CDATA[2. നിന്റെ പിതൃഗോത്രമായ ലേവിഗോത്രത്തിലുള്ള നിന്റെ സഹോദരന്മാരെയും നിന്നോടുകൂടെ അടുത്തുവരുമാറാക്കേണം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15428,51 +15186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. But the Levites shall do the service of the tabernacle of the congregation, and they shall bear]]></a:t>
+              <a:t><![CDATA[ഒരു ഓഹരിയും അരുതു; യിസ്രായേൽമക്കളുടെ ഇടയിൽ ഞാൻ തന്നേ നിന്റെ ഓഹരിയും അവകാശവും ആകുന്നു എന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15560,51 +15318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their iniquity: it shall be a statute for ever throughout your generations, that among the children]]></a:t>
+              <a:t><![CDATA[അരുളിച്ചെയ്തു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15692,51 +15450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Israel they have no inheritance.]]></a:t>
+              <a:t><![CDATA[21. ലേവ്യർക്കോ ഞാൻ സാമഗമനക്കുടാരം സംബന്ധിച്ചു അവർ ചെയ്യുന്ന വേലെക്കു യിസ്രായേലിൽ ഉള്ള ദശാംശം എല്ലാം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15824,51 +15582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. But the tithes of the children of Israel, which they offer as an heave offering unto the LORD, I]]></a:t>
+              <a:t><![CDATA[അവകാശമായി കൊടുത്തിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15956,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[have given to the Levites to inherit: therefore I have said unto them, Among the children of Israel]]></a:t>
+              <a:t><![CDATA[22. യിസ്രായേൽമക്കൾ പാപം വഹിച്ചു മരിക്കാതിരിക്കേണ്ടതിന്നു മേലാൽ സമാഗമനക്കുടാരത്തോടു അടുക്കരുതു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16088,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they shall have no inheritance.]]></a:t>
+              <a:t><![CDATA[23. ലേവ്യർ സമാഗമനക്കുടാരം സംബന്ധിച്ചുള്ള വേല ചെയ്കയും അവരുടെ അകൃത്യം വഹിക്കയും വേണം; അതു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16220,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And the LORD spoke unto Moses, saying,]]></a:t>
+              <a:t><![CDATA[തലമുറതലമുറയായി എന്നേക്കുമുള്ള ചട്ടമായിരിക്കേണം; അവർക്കു യിസ്രായേൽമക്കളുടെ ഇടയിൽ അവകാശം ഉണ്ടാകരുതു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16352,51 +16110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Thus speak unto the Levites, and say unto them, When all of you take of the children of Israel]]></a:t>
+              <a:t><![CDATA[24. യിസ്രായേൽമക്കൾ യഹോവെക്കു ഉദർച്ചാർപ്പണമായി അർപ്പിക്കുന്ന ദശാംശം ഞാൻ ലേവ്യർക്കു അവകാശമായി]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16484,51 +16242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the tithes which I have given you from them for your inheritance, then all of you shall offer up an]]></a:t>
+              <a:t><![CDATA[കൊടുത്തിരിക്കുന്നു; അതുകൊണ്ടു അവർക്കു യിസ്രായേൽമക്കളുടെ ഇടയിൽ അവകാശം അരുതു എന്നു ഞാൻ അവരോടു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16616,51 +16374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[heave offering of it for the LORD, even a tenth part of the tithe.]]></a:t>
+              <a:t><![CDATA[കല്പിച്ചിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16748,51 +16506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[nigh the vessels of the sanctuary and the altar, that neither they, nor all of you also, die.]]></a:t>
+              <a:t><![CDATA[അവർ നിന്നോടു ചേർന്നു നിനക്കു ശുശ്രൂഷ ചെയ്യേണം; നീയും നിന്റെ പുത്രന്മാരുമോ സാക്ഷ്യകൂടാരത്തിങ്കൽ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16880,51 +16638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And this your heave offering shall be reckoned unto you, as though it were the corn of the]]></a:t>
+              <a:t><![CDATA[25. യഹോവ പിന്നെയും മോശെയോടു അരുളിച്ചെയ്തതു:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17012,51 +16770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[threshing floor, and as the fullness of the winepress.]]></a:t>
+              <a:t><![CDATA[26. നീ ലേവ്യരോടു പറയേണ്ടതു എന്തെന്നാൽ: യിസ്രായേൽമക്കളുടെ പക്കൽനിന്നു ഞാൻ നിങ്ങളുടെ അവകാശമായി]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17144,51 +16902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Thus all of you also shall offer an heave offering unto the LORD of all your tithes, which all]]></a:t>
+              <a:t><![CDATA[നിങ്ങൾക്കു തന്നിരിക്കുന്ന ദശാംശം അവരോടു വാങ്ങുമ്പോൾ ദശാംശത്തിന്റെ പത്തിലൊന്നു നിങ്ങൾ യഹോവെക്കു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17276,51 +17034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of you receive of the children of Israel; and all of you shall give thereof the LORD's heave]]></a:t>
+              <a:t><![CDATA[ഉദർച്ചാർപ്പണമായി അർപ്പിക്കേണം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17408,51 +17166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[offering to Aaron the priest.]]></a:t>
+              <a:t><![CDATA[27. നിങ്ങളുടെ ഈ ഉദർച്ചാർപ്പണം കളത്തിലെ ധാന്യംപോലെയും മുന്തിരിച്ചക്കിലെ നിറവുപോലെയും നിങ്ങളുടെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17540,51 +17298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Out of all your gifts all of you shall offer every heave offering of the LORD, of all the best]]></a:t>
+              <a:t><![CDATA[പേർക്കു എണ്ണും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17672,51 +17430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thereof, even the hallowed part thereof out of it.]]></a:t>
+              <a:t><![CDATA[28. ഇങ്ങനെ യിസ്രായേൽ മക്കളോടു നിങ്ങൾ വാങ്ങുന്ന സകലദശാംശത്തിൽനിന്നും യഹോവെക്കു ഒരു ഉദർച്ചാർപ്പണം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17804,51 +17562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Therefore you shall say unto them, When all of you have heaved the best thereof from it, then it]]></a:t>
+              <a:t><![CDATA[അർപ്പിക്കേണം; യഹോവെക്കുള്ള ആ ഉദർച്ചാർപ്പണം നിങ്ങൾ പുരോഹിതനായ അഹരോന്നു കൊടുക്കേണം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17936,51 +17694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall be counted unto the Levites as the increase of the threshing floor, and as the increase of the]]></a:t>
+              <a:t><![CDATA[29. നിങ്ങൾക്കുള്ള സകലദാനങ്ങളിലും ഉത്തമമായ എല്ലാറ്റിന്റെയും വിശുദ്ധഭാഗം നിങ്ങൾ യഹോവെക്കു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18068,51 +17826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[winepress.]]></a:t>
+              <a:t><![CDATA[ഉദർച്ചാർപ്പണമായി അർപ്പിക്കേണം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18200,51 +17958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And they shall be joined unto you, and keep the charge of the tabernacle of the congregation, for]]></a:t>
+              <a:t><![CDATA[ശുശ്രൂഷ ചെയ്യേണം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18332,51 +18090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And all of you shall eat it in every place, all of you and your households: for it is your]]></a:t>
+              <a:t><![CDATA[30. ആകയാൽ നീ അവരോടു പറയേണ്ടതെന്തെന്നാൽ: നിങ്ങൾ അതിന്റെ ഉത്തമഭാഗം ഉദർച്ചാർപ്പണമായി അർപ്പിക്കുമ്പോൾ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18464,51 +18222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[reward for your service in the tabernacle of the congregation.]]></a:t>
+              <a:t><![CDATA[അതു കളത്തിലെ അനുഭവം പോലെയും മുന്തിരിച്ചക്കിലെ അനുഭവംപോലെയും ലേവ്യർക്കു എണ്ണും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18596,51 +18354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And all of you shall bear no sin by reason of it, when all of you have heaved from it the best]]></a:t>
+              <a:t><![CDATA[31. അതു നിങ്ങൾക്കും നിങ്ങളുടെ കുടുംബങ്ങൾക്കും എല്ലാടത്തുവെച്ചും ഭക്ഷിക്കാം; അതു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18728,51 +18486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of it: neither shall all of you pollute the holy things of the children of Israel, lest all of you]]></a:t>
+              <a:t><![CDATA[സമാഗമനക്കുടാരത്തിങ്കൽ നിങ്ങൾ ചെയ്യുന്ന വേലെക്കുള്ള ശമ്പളം ആകുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18860,51 +18618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[die.]]></a:t>
+              <a:t><![CDATA[32. അതിന്റെ ഉത്തമഭാഗം ഉദർച്ചചെയ്താൽ പിന്നെ നിങ്ങൾ അതു നിമിത്തം പാപം വഹിക്കയില്ല; നിങ്ങൾ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18992,315 +18750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the LORD said unto Aaron, You and your sons and your father's house with you shall bear the]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[priesthood.]]></a:t>
+              <a:t><![CDATA[യിസ്രായേൽമക്കളുടെ വിശുദ്ധവസ്തുക്കൾ അശുദ്ധമാക്കുകയും അതിനാൽ മരിച്ചു പോവാൻ ഇടവരികയുമില്ല.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19388,51 +18882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all the service of the tabernacle: and a stranger shall not come nigh unto you.]]></a:t>
+              <a:t><![CDATA[3. അവർ നിനക്കും കൂടാരത്തിന്നൊക്കെയും ആവശ്യമുള്ള കാര്യം നോക്കേണം; എന്നാൽ അവരും നിങ്ങളും കൂടെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19520,51 +19014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And all of you shall keep the charge of the sanctuary, and the charge of the altar: that there be]]></a:t>
+              <a:t><![CDATA[മരിക്കാതിരിക്കേണ്ടതിന്നു അവർ വിശുദ്ധമന്ദിരത്തിലെ ഉപകരണങ്ങളോടും യാഗപീഠത്തോടും അടുക്കരുതു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19581,91 +19075,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 18]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme70">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
   <a:themeElements>
-    <a:clrScheme name="Theme70">
+    <a:clrScheme name="Theme11">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme70">
+    <a:fontScheme name="Theme11">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19691,51 +19185,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme70">
+    <a:fmtScheme name="Theme11">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -19866,51 +19360,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>77</Slides>
+  <Slides>75</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>