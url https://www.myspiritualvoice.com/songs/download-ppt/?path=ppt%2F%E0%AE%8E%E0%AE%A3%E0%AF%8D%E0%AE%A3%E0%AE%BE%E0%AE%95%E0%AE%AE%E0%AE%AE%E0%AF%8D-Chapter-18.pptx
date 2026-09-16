--- v1 (2026-07-18)
+++ v2 (2026-09-16)
@@ -141,50 +141,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -240,50 +248,54 @@
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -456,53 +468,57 @@
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
-  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -562,51 +578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன்னோடே கூடிக்கொண்டு, கூடாரத்துக்கடுத்த எல்லாப் பணிவிடையையும் செய்ய, ஆசரிப்புக் கூடாரத்தின் காவலைக்காக்கக்கடவர்கள்; அந்நியன் ஒருவனும் உங்களிடத்தில் சேரக் கூடாது.]]></a:t>
+              <a:t><![CDATA[4. And they shall be joined unto you, and keep the charge of the tabernacle of the congregation, for all the service of the tabernacle: and a stranger shall not come nigh unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -671,51 +687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன்னோடே கூடிக்கொண்டு, கூடாரத்துக்கடுத்த எல்லாப் பணிவிடையையும் செய்ய, ஆசரிப்புக் கூடாரத்தின் காவலைக்காக்கக்கடவர்கள்; அந்நியன் ஒருவனும் உங்களிடத்தில் சேரக் கூடாது.]]></a:t>
+              <a:t><![CDATA[4. And they shall be joined unto you, and keep the charge of the tabernacle of the congregation, for all the service of the tabernacle: and a stranger shall not come nigh unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -780,51 +796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இஸ்ரவேல் புத்திரர்மேல் இனிக் கடுங்கோபம் வராதபடிக்கு, நீங்கள் பரிசுத்த ஸ்தலத்தின் காவலையும் பலிபீடத்தின் காவலையும் காக்கக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[5. And all of you shall keep the charge of the sanctuary, and the charge of the altar: that there be no wrath any more upon the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -889,51 +905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இஸ்ரவேல் புத்திரர்மேல் இனிக் கடுங்கோபம் வராதபடிக்கு, நீங்கள் பரிசுத்த ஸ்தலத்தின் காவலையும் பலிபீடத்தின் காவலையும் காக்கக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[5. And all of you shall keep the charge of the sanctuary, and the charge of the altar: that there be no wrath any more upon the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -998,51 +1014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆசரிப்புக் கூடாரத்தின் பணிவிடையைச் செய்ய, கர்த்தருக்குக் கொடுக்கப்பட்ட உங்கள் சகோதரராகிய லேவியரை நான் இஸ்ரவேல் புத்திரரிலிருந்து பிரித்து, உங்களுக்குத் தத்தமாகக் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[6. And I, behold, I have taken your brethren the Levites from among the children of Israel: to you they are given as a gift for the LORD, to do the service of the tabernacle of the congregation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1107,51 +1123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆசரிப்புக் கூடாரத்தின் பணிவிடையைச் செய்ய, கர்த்தருக்குக் கொடுக்கப்பட்ட உங்கள் சகோதரராகிய லேவியரை நான் இஸ்ரவேல் புத்திரரிலிருந்து பிரித்து, உங்களுக்குத் தத்தமாகக் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[6. And I, behold, I have taken your brethren the Levites from among the children of Israel: to you they are given as a gift for the LORD, to do the service of the tabernacle of the congregation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1216,51 +1232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆசரிப்புக் கூடாரத்தின் பணிவிடையைச் செய்ய, கர்த்தருக்குக் கொடுக்கப்பட்ட உங்கள் சகோதரராகிய லேவியரை நான் இஸ்ரவேல் புத்திரரிலிருந்து பிரித்து, உங்களுக்குத் தத்தமாகக் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[7. Therefore you and your sons with you shall keep your priest's office for everything of the altar, and within the vail; and all of you shall serve: I have given your priest's office unto you as a service of gift: and the stranger that comes nigh shall be put to death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1325,51 +1341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால் நீயும் உன்னோடேகூட உன் குமாரரும் பலிபீடத்துக்கும் திரைக்கு உட்புறத்துக்கும் அடுத்த எல்லாவற்றையும் செய்யும்பொருட்டு, உங்கள் ஆசாரிய ஊழியத்தைக் காத்துச் சேவிக்கக்கடவீர்கள்; உங்கள் ஆசாரிய ஊழியத்தை உங்களுக்கு தத்தமாக அருளினேன்; அதைச்செய்யும்படி சேருகிற அந்நியன் கொலைசெய்யப்படக்கடவன் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. Therefore you and your sons with you shall keep your priest's office for everything of the altar, and within the vail; and all of you shall serve: I have given your priest's office unto you as a service of gift: and the stranger that comes nigh shall be put to death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1434,51 +1450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால் நீயும் உன்னோடேகூட உன் குமாரரும் பலிபீடத்துக்கும் திரைக்கு உட்புறத்துக்கும் அடுத்த எல்லாவற்றையும் செய்யும்பொருட்டு, உங்கள் ஆசாரிய ஊழியத்தைக் காத்துச் சேவிக்கக்கடவீர்கள்; உங்கள் ஆசாரிய ஊழியத்தை உங்களுக்கு தத்தமாக அருளினேன்; அதைச்செய்யும்படி சேருகிற அந்நியன் கொலைசெய்யப்படக்கடவன் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. Therefore you and your sons with you shall keep your priest's office for everything of the altar, and within the vail; and all of you shall serve: I have given your priest's office unto you as a service of gift: and the stranger that comes nigh shall be put to death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1543,51 +1559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால் நீயும் உன்னோடேகூட உன் குமாரரும் பலிபீடத்துக்கும் திரைக்கு உட்புறத்துக்கும் அடுத்த எல்லாவற்றையும் செய்யும்பொருட்டு, உங்கள் ஆசாரிய ஊழியத்தைக் காத்துச் சேவிக்கக்கடவீர்கள்; உங்கள் ஆசாரிய ஊழியத்தை உங்களுக்கு தத்தமாக அருளினேன்; அதைச்செய்யும்படி சேருகிற அந்நியன் கொலைசெய்யப்படக்கடவன் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. Therefore you and your sons with you shall keep your priest's office for everything of the altar, and within the vail; and all of you shall serve: I have given your priest's office unto you as a service of gift: and the stranger that comes nigh shall be put to death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1652,51 +1668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு கர்த்தர் ஆரோனை நோக்கி: நீயும் உன்னோடேகூட உன் குமாரரும் உன் தகப்பன் வம்சத்தாரும் பரிசுத்த ஸ்தலத்தைப்பற்றிய அக்கிரமத்தைச் சுமக்கவேண்டும்; நீயும் உன்னோடேகூட உன் குமாரரும் உங்கள் ஆசாரிய ஊழியத்தைப்பற்றிய அக்கிரமத்தைச் சுமக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[1. And the LORD said unto Aaron, You and your sons and your father's house with you shall bear the iniquity of the sanctuary: and you and your sons with you shall bear the iniquity of your priesthood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1761,51 +1777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்னும் கர்த்தர் ஆரோனை நோக்கி: இஸ்ரவேல் புத்திரர் பரிசுத்தப்படுத்துகிறவைகளிலெல்லாம் எனக்கு ஏறெடுத்துப்படைக்கப்படும் படைப்புகளைக் காத்துக்கொண்டிருக்கிறீர்களே, அவைகளை உனக்குக் கொடுத்தேன்; அபிஷேகத்தினிமித்தம் அவைகளை உனக்கும் உன் குமாரருக்கும் நித்திய கட்டளையாகக் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[8. And the LORD spoke unto Aaron, Behold, I also have given you the charge of mine heave offerings of all the hallowed things of the children of Israel; unto you have I given them by reason of the anointing, and to your sons, by an ordinance for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1870,51 +1886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்னும் கர்த்தர் ஆரோனை நோக்கி: இஸ்ரவேல் புத்திரர் பரிசுத்தப்படுத்துகிறவைகளிலெல்லாம் எனக்கு ஏறெடுத்துப்படைக்கப்படும் படைப்புகளைக் காத்துக்கொண்டிருக்கிறீர்களே, அவைகளை உனக்குக் கொடுத்தேன்; அபிஷேகத்தினிமித்தம் அவைகளை உனக்கும் உன் குமாரருக்கும் நித்திய கட்டளையாகக் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[8. And the LORD spoke unto Aaron, Behold, I also have given you the charge of mine heave offerings of all the hallowed things of the children of Israel; unto you have I given them by reason of the anointing, and to your sons, by an ordinance for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1979,51 +1995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்னும் கர்த்தர் ஆரோனை நோக்கி: இஸ்ரவேல் புத்திரர் பரிசுத்தப்படுத்துகிறவைகளிலெல்லாம் எனக்கு ஏறெடுத்துப்படைக்கப்படும் படைப்புகளைக் காத்துக்கொண்டிருக்கிறீர்களே, அவைகளை உனக்குக் கொடுத்தேன்; அபிஷேகத்தினிமித்தம் அவைகளை உனக்கும் உன் குமாரருக்கும் நித்திய கட்டளையாகக் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[8. And the LORD spoke unto Aaron, Behold, I also have given you the charge of mine heave offerings of all the hallowed things of the children of Israel; unto you have I given them by reason of the anointing, and to your sons, by an ordinance for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2088,51 +2104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மகா பரிசுத்தமானவைகளிலே, அக்கினிக்கு உட்படுத்தப்படாமல் உன்னுடையதாயிருப்பது எவையெனில், அவர்கள் எனக்குப் படைக்கும் எல்லாப் படைப்பும், எல்லாப் போஜனபலியும், எல்லாப் பாவநிவாரணபலியும், எல்லாக் குற்றநிவாரணபலியும், உனக்கும் உன் குமாரருக்கும் பரிசுத்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[9. This shall be yours of the most holy things, reserved from the fire: every oblation of theirs, every food offering of theirs, and every sin offering of theirs, and every trespass offering of theirs which they shall render unto me, shall be most holy for you and for your sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2197,51 +2213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மகா பரிசுத்தமானவைகளிலே, அக்கினிக்கு உட்படுத்தப்படாமல் உன்னுடையதாயிருப்பது எவையெனில், அவர்கள் எனக்குப் படைக்கும் எல்லாப் படைப்பும், எல்லாப் போஜனபலியும், எல்லாப் பாவநிவாரணபலியும், எல்லாக் குற்றநிவாரணபலியும், உனக்கும் உன் குமாரருக்கும் பரிசுத்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[9. This shall be yours of the most holy things, reserved from the fire: every oblation of theirs, every food offering of theirs, and every sin offering of theirs, and every trespass offering of theirs which they shall render unto me, shall be most holy for you and for your sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2306,51 +2322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மகா பரிசுத்தமானவைகளிலே, அக்கினிக்கு உட்படுத்தப்படாமல் உன்னுடையதாயிருப்பது எவையெனில், அவர்கள் எனக்குப் படைக்கும் எல்லாப் படைப்பும், எல்லாப் போஜனபலியும், எல்லாப் பாவநிவாரணபலியும், எல்லாக் குற்றநிவாரணபலியும், உனக்கும் உன் குமாரருக்கும் பரிசுத்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[9. This shall be yours of the most holy things, reserved from the fire: every oblation of theirs, every food offering of theirs, and every sin offering of theirs, and every trespass offering of theirs which they shall render unto me, shall be most holy for you and for your sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2415,51 +2431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பரிசுத்த ஸ்தலத்திலே அவைகளைப் புசிக்கவேண்டும்; ஆண்மக்கள் யாவரும் அவைகளைப் புசிக்கலாம்; அவைகள் உனக்குப் பரிசுத்தமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[10. In the most holy place shall you eat it; every male shall eat it: it shall be holy unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2524,51 +2540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பரிசுத்த ஸ்தலத்திலே அவைகளைப் புசிக்கவேண்டும்; ஆண்மக்கள் யாவரும் அவைகளைப் புசிக்கலாம்; அவைகள் உனக்குப் பரிசுத்தமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[10. In the most holy place shall you eat it; every male shall eat it: it shall be holy unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2633,51 +2649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இஸ்ரவேல் புத்திரர் ஏறெடுத்துப்டைக்கிறதும் அசைவாட்டுகிறதுமான அவர்களுடைய எல்லாக் காணிக்கைகளின் படைப்பும் உன்னுடையவைகளாயிருக்கும். அவைகளை உனக்கும் உன் குமாரருக்கும் உன் குமாரத்திகளுக்கும் நித்திய நியமமாகக் கொடுத்தேன்; உன் வீட்டிலே சுத்தமானவர்கள் எல்லாரும் அவைகளைப் புசிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[11. And this is yours; the heave offering of their gift, with all the wave offerings of the children of Israel: I have given them unto you, and to your sons and to your daughters with you, by a statute for ever: every one that is clean in your house shall eat of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2742,51 +2758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இஸ்ரவேல் புத்திரர் ஏறெடுத்துப்டைக்கிறதும் அசைவாட்டுகிறதுமான அவர்களுடைய எல்லாக் காணிக்கைகளின் படைப்பும் உன்னுடையவைகளாயிருக்கும். அவைகளை உனக்கும் உன் குமாரருக்கும் உன் குமாரத்திகளுக்கும் நித்திய நியமமாகக் கொடுத்தேன்; உன் வீட்டிலே சுத்தமானவர்கள் எல்லாரும் அவைகளைப் புசிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[11. And this is yours; the heave offering of their gift, with all the wave offerings of the children of Israel: I have given them unto you, and to your sons and to your daughters with you, by a statute for ever: every one that is clean in your house shall eat of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2851,51 +2867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு கர்த்தர் ஆரோனை நோக்கி: நீயும் உன்னோடேகூட உன் குமாரரும் உன் தகப்பன் வம்சத்தாரும் பரிசுத்த ஸ்தலத்தைப்பற்றிய அக்கிரமத்தைச் சுமக்கவேண்டும்; நீயும் உன்னோடேகூட உன் குமாரரும் உங்கள் ஆசாரிய ஊழியத்தைப்பற்றிய அக்கிரமத்தைச் சுமக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[1. And the LORD said unto Aaron, You and your sons and your father's house with you shall bear the iniquity of the sanctuary: and you and your sons with you shall bear the iniquity of your priesthood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2960,51 +2976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இஸ்ரவேல் புத்திரர் ஏறெடுத்துப்டைக்கிறதும் அசைவாட்டுகிறதுமான அவர்களுடைய எல்லாக் காணிக்கைகளின் படைப்பும் உன்னுடையவைகளாயிருக்கும். அவைகளை உனக்கும் உன் குமாரருக்கும் உன் குமாரத்திகளுக்கும் நித்திய நியமமாகக் கொடுத்தேன்; உன் வீட்டிலே சுத்தமானவர்கள் எல்லாரும் அவைகளைப் புசிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[11. And this is yours; the heave offering of their gift, with all the wave offerings of the children of Israel: I have given them unto you, and to your sons and to your daughters with you, by a statute for ever: every one that is clean in your house shall eat of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3069,51 +3085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்கள் கர்த்தருக்குக் கொடுக்கும் அவர்களுடைய முதற்பலன்களாகிய உச்சிதமான எண்ணெயையும், உச்சிதமான திராட்சரசத்தையும், தானியத்தையும் உனக்கு உரியதாகக் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[12. All the best of the oil, and all the best of the wine, and of the wheat, the first-fruits of them which they shall offer unto the LORD, them have I given you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3178,51 +3194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்கள் கர்த்தருக்குக் கொடுக்கும் அவர்களுடைய முதற்பலன்களாகிய உச்சிதமான எண்ணெயையும், உச்சிதமான திராட்சரசத்தையும், தானியத்தையும் உனக்கு உரியதாகக் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[12. All the best of the oil, and all the best of the wine, and of the wheat, the first-fruits of them which they shall offer unto the LORD, them have I given you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3287,51 +3303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தங்கள் தேசத்தில் முதற்பழுத்த பலனில் அவர்கள் கர்த்தருக்குக் கொண்டு வருவதெல்லாம் உனக்கு உரியதாகும்; உன் வீட்டிலே சுத்தமாயிருப்பவர்கள் யாவரும் அவைகளைப் புசிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[13. And whatsoever is first ripe in the land, which they shall bring unto the LORD, shall be yours; every one that is clean in yours house shall eat of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3396,51 +3412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தங்கள் தேசத்தில் முதற்பழுத்த பலனில் அவர்கள் கர்த்தருக்குக் கொண்டு வருவதெல்லாம் உனக்கு உரியதாகும்; உன் வீட்டிலே சுத்தமாயிருப்பவர்கள் யாவரும் அவைகளைப் புசிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[13. And whatsoever is first ripe in the land, which they shall bring unto the LORD, shall be yours; every one that is clean in yours house shall eat of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3505,51 +3521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இஸ்ரவேலிலே சாபத்தீடாக நேர்ந்துகொள்ளப்பட்டதெல்லாம் உனக்கு உரியதாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[14. Every thing devoted in Israel shall be yours.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3614,51 +3630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மனிதரிலும் மிருகங்களிலும் அவர்கள் கர்த்தருக்குச் செலுத்தும் சமஸ்த பிராணிகளுக்குள்ளே கர்ப்பந்திறந்து பிறக்கும் யாவும் உனக்கு உரியதாயிருக்கும்; ஆனாலும் மனிதரின் முதற்பேற்றை அகத்தியமாய் மீட்கவேண்டும்; தீட்டான மிருகஜீவனின் தலையீற்றையும் மீட்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[15. Every thing that opens the womb in all flesh, which they bring unto the LORD, whether it be of men or beasts, shall be yours: nevertheless the firstborn of man shall you surely redeem, and the first born of unclean beasts shall you redeem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3723,51 +3739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மனிதரிலும் மிருகங்களிலும் அவர்கள் கர்த்தருக்குச் செலுத்தும் சமஸ்த பிராணிகளுக்குள்ளே கர்ப்பந்திறந்து பிறக்கும் யாவும் உனக்கு உரியதாயிருக்கும்; ஆனாலும் மனிதரின் முதற்பேற்றை அகத்தியமாய் மீட்கவேண்டும்; தீட்டான மிருகஜீவனின் தலையீற்றையும் மீட்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[15. Every thing that opens the womb in all flesh, which they bring unto the LORD, whether it be of men or beasts, shall be yours: nevertheless the firstborn of man shall you surely redeem, and the first born of unclean beasts shall you redeem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3832,51 +3848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மனிதரிலும் மிருகங்களிலும் அவர்கள் கர்த்தருக்குச் செலுத்தும் சமஸ்த பிராணிகளுக்குள்ளே கர்ப்பந்திறந்து பிறக்கும் யாவும் உனக்கு உரியதாயிருக்கும்; ஆனாலும் மனிதரின் முதற்பேற்றை அகத்தியமாய் மீட்கவேண்டும்; தீட்டான மிருகஜீவனின் தலையீற்றையும் மீட்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[15. Every thing that opens the womb in all flesh, which they bring unto the LORD, whether it be of men or beasts, shall be yours: nevertheless the firstborn of man shall you surely redeem, and the first born of unclean beasts shall you redeem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3941,51 +3957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மீட்கவேண்டியவைகள் ஒரு மாதத்திற்கு மேற்பட்டதனால், உன் மதிப்புக்கு இசைய பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்கின்படி ஐந்து சேக்கல் பணத்தாலே அவைகளை மீட்கவேண்டும்; ஒரு சேக்கல் இருபது கேரா.]]></a:t>
+              <a:t><![CDATA[16. And those that are to be redeemed from a month old shall you redeem, according to yours estimation, for the money of five shekels, after the shekel of the sanctuary, which is twenty gerahs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4050,51 +4066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு கர்த்தர் ஆரோனை நோக்கி: நீயும் உன்னோடேகூட உன் குமாரரும் உன் தகப்பன் வம்சத்தாரும் பரிசுத்த ஸ்தலத்தைப்பற்றிய அக்கிரமத்தைச் சுமக்கவேண்டும்; நீயும் உன்னோடேகூட உன் குமாரரும் உங்கள் ஆசாரிய ஊழியத்தைப்பற்றிய அக்கிரமத்தைச் சுமக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[1. And the LORD said unto Aaron, You and your sons and your father's house with you shall bear the iniquity of the sanctuary: and you and your sons with you shall bear the iniquity of your priesthood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4159,51 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மீட்கவேண்டியவைகள் ஒரு மாதத்திற்கு மேற்பட்டதனால், உன் மதிப்புக்கு இசைய பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்கின்படி ஐந்து சேக்கல் பணத்தாலே அவைகளை மீட்கவேண்டும்; ஒரு சேக்கல் இருபது கேரா.]]></a:t>
+              <a:t><![CDATA[16. And those that are to be redeemed from a month old shall you redeem, according to yours estimation, for the money of five shekels, after the shekel of the sanctuary, which is twenty gerahs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4268,51 +4284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மீட்கவேண்டியவைகள் ஒரு மாதத்திற்கு மேற்பட்டதனால், உன் மதிப்புக்கு இசைய பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்கின்படி ஐந்து சேக்கல் பணத்தாலே அவைகளை மீட்கவேண்டும்; ஒரு சேக்கல் இருபது கேரா.]]></a:t>
+              <a:t><![CDATA[17. But the first born of a cow, or the first born of a sheep, or the first born of a goat, you shall not redeem; they are holy: you shall sprinkle their blood upon the altar, and shall burn their fat for an offering made by fire, for a sweet savour unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4377,51 +4393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மாட்டின் தலையீற்றும், செம்மறியாட்டின் தலையீற்றும், வெள்ளாட்டின் தலையீற்றுமோ மீட்கப்படவேண்டாம்; அவைகள் பரிசுத்தமானவைகள்; அவைகளின் இரத்தத்தைப் பலிபீடத்தின்மேல் தெளித்து, அவைகளின் கொழுப்பைக் கர்த்தருக்குச் சுகந்த வாசனையான தகனமாகத் தகனிக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[17. But the first born of a cow, or the first born of a sheep, or the first born of a goat, you shall not redeem; they are holy: you shall sprinkle their blood upon the altar, and shall burn their fat for an offering made by fire, for a sweet savour unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4486,51 +4502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மாட்டின் தலையீற்றும், செம்மறியாட்டின் தலையீற்றும், வெள்ளாட்டின் தலையீற்றுமோ மீட்கப்படவேண்டாம்; அவைகள் பரிசுத்தமானவைகள்; அவைகளின் இரத்தத்தைப் பலிபீடத்தின்மேல் தெளித்து, அவைகளின் கொழுப்பைக் கர்த்தருக்குச் சுகந்த வாசனையான தகனமாகத் தகனிக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[17. But the first born of a cow, or the first born of a sheep, or the first born of a goat, you shall not redeem; they are holy: you shall sprinkle their blood upon the altar, and shall burn their fat for an offering made by fire, for a sweet savour unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4595,51 +4611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அசைவாட்டும் மார்க்கண்டத்தைப்போலும் வலது முன்னந்தொடையைப்போலும் அவைகளின் மாம்சமும் உன்னுடையதாகும்.]]></a:t>
+              <a:t><![CDATA[18. And the flesh of them shall be yours, as the wave breast and as the right shoulder are yours.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4704,51 +4720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அசைவாட்டும் மார்க்கண்டத்தைப்போலும் வலது முன்னந்தொடையைப்போலும் அவைகளின் மாம்சமும் உன்னுடையதாகும்.]]></a:t>
+              <a:t><![CDATA[19. All the heave offerings of the holy things, which the children of Israel offer unto the LORD, have I given you, and your sons and your daughters with you, by a statute for ever: it is a covenant of salt for ever before the LORD unto you and to your seed with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4813,51 +4829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இஸ்ரவேல் புத்திரர் கர்த்தருக்கு ஏறெடுத்துப் படைக்கிற பரிசுத்த படைப்புகளையெல்லாம் உனக்கும் உன் குமாரருக்கும் உன் குமாரத்திகளுக்கும் நித்திய கட்டளையாகக் கொடுத்தேன்; கர்த்தருடைய சந்நிதியில் இது உனக்கும் உன் சந்ததிக்கும் என்றைக்கும் செல்லும் மாறாத உடன்படிக்கை என்றார்.]]></a:t>
+              <a:t><![CDATA[19. All the heave offerings of the holy things, which the children of Israel offer unto the LORD, have I given you, and your sons and your daughters with you, by a statute for ever: it is a covenant of salt for ever before the LORD unto you and to your seed with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4922,51 +4938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இஸ்ரவேல் புத்திரர் கர்த்தருக்கு ஏறெடுத்துப் படைக்கிற பரிசுத்த படைப்புகளையெல்லாம் உனக்கும் உன் குமாரருக்கும் உன் குமாரத்திகளுக்கும் நித்திய கட்டளையாகக் கொடுத்தேன்; கர்த்தருடைய சந்நிதியில் இது உனக்கும் உன் சந்ததிக்கும் என்றைக்கும் செல்லும் மாறாத உடன்படிக்கை என்றார்.]]></a:t>
+              <a:t><![CDATA[19. All the heave offerings of the holy things, which the children of Israel offer unto the LORD, have I given you, and your sons and your daughters with you, by a statute for ever: it is a covenant of salt for ever before the LORD unto you and to your seed with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5031,51 +5047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இஸ்ரவேல் புத்திரர் கர்த்தருக்கு ஏறெடுத்துப் படைக்கிற பரிசுத்த படைப்புகளையெல்லாம் உனக்கும் உன் குமாரருக்கும் உன் குமாரத்திகளுக்கும் நித்திய கட்டளையாகக் கொடுத்தேன்; கர்த்தருடைய சந்நிதியில் இது உனக்கும் உன் சந்ததிக்கும் என்றைக்கும் செல்லும் மாறாத உடன்படிக்கை என்றார்.]]></a:t>
+              <a:t><![CDATA[20. And the LORD spoke unto Aaron, You shall have no inheritance in their land, neither shall you have any part among them: I am your part and yours inheritance among the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5140,51 +5156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பின்னும் கர்த்தர் ஆரோனை நோக்கி: அவர்களுடைய தேசத்தில் நீ ஒன்றையும் சுதந்தரித்துக்கொள்ளவேண்டாம், அவர்கள் நடுவே உனக்குப் பங்கு உண்டாயிருக்கவும் வேண்டாம்; இஸ்ரவேல் புத்திரர் நடுவில் நானே உன் பங்கும் உன் சுதந்தரமுமாய் இருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[20. And the LORD spoke unto Aaron, You shall have no inheritance in their land, neither shall you have any part among them: I am your part and yours inheritance among the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5249,51 +5265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உன் தகப்பனாகிய லேவியின் கோத்திரத்தாரான உன் சகோதரரையும் உன்னோடே கூடியிருக்கவும் உன்னிடத்திலே சேவிக்கவும் அவர்களைச் சேர்த்துக்கொள்; நீயும் உன் குமாரருமோ சாட்சியின் கூடாரத்துக்குமுன் ஊழியம் செய்யக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[2. And your brethren also of the tribe of Levi, the tribe of your father, bring you with you, that they may be joined unto you, and minister unto you: but you and your sons with you shall minister before the tabernacle of witness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5358,51 +5374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பின்னும் கர்த்தர் ஆரோனை நோக்கி: அவர்களுடைய தேசத்தில் நீ ஒன்றையும் சுதந்தரித்துக்கொள்ளவேண்டாம், அவர்கள் நடுவே உனக்குப் பங்கு உண்டாயிருக்கவும் வேண்டாம்; இஸ்ரவேல் புத்திரர் நடுவில் நானே உன் பங்கும் உன் சுதந்தரமுமாய் இருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[20. And the LORD spoke unto Aaron, You shall have no inheritance in their land, neither shall you have any part among them: I am your part and yours inheritance among the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5467,51 +5483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பின்னும் கர்த்தர் ஆரோனை நோக்கி: அவர்களுடைய தேசத்தில் நீ ஒன்றையும் சுதந்தரித்துக்கொள்ளவேண்டாம், அவர்கள் நடுவே உனக்குப் பங்கு உண்டாயிருக்கவும் வேண்டாம்; இஸ்ரவேல் புத்திரர் நடுவில் நானே உன் பங்கும் உன் சுதந்தரமுமாய் இருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[21. And, behold, I have given the children of Levi all the tenth in Israel for an inheritance, for their service which they serve, even the service of the tabernacle of the congregation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5576,51 +5592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இதோ, லேவியின் புத்திரர் ஆசரிப்புக் கூடாரத்தின் பணிவிடையைச் செய்கிற அவர்களுடைய வேலைக்காக, இஸ்ரவேலருக்குள்ளவை எல்லாவற்றிலும் தசமபாகத்தை அவர்களுக்குச் சுதந்தரமாகக் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[21. And, behold, I have given the children of Levi all the tenth in Israel for an inheritance, for their service which they serve, even the service of the tabernacle of the congregation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5685,51 +5701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இதோ, லேவியின் புத்திரர் ஆசரிப்புக் கூடாரத்தின் பணிவிடையைச் செய்கிற அவர்களுடைய வேலைக்காக, இஸ்ரவேலருக்குள்ளவை எல்லாவற்றிலும் தசமபாகத்தை அவர்களுக்குச் சுதந்தரமாகக் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[22. Neither must the children of Israel henceforth come nigh the tabernacle of the congregation, lest they bear sin, and die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5794,51 +5810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இஸ்ரவேல் புத்திரர் குற்றஞ்சுமந்து சாகாதபடிக்கு, இனி ஆசரிப்புக் கூடாரத்தைக் கிட்டாதிருக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[22. Neither must the children of Israel henceforth come nigh the tabernacle of the congregation, lest they bear sin, and die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5903,51 +5919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. லேவியர்மாத்திரம் ஆசரிப்புக் கூடாரத்துக்கடுத்த வேலைகளைச் செய்யவேண்டும்; அவர்கள் தங்கள் அக்கிரமத்தைச் சுமப்பார்கள்; இஸ்ரவேல் புத்திரர் நடுவே அவர்களுக்குச் சுதந்தரம் இல்லை என்பது உங்கள் தலைமுறைதோறும் நித்திய கட்டளையாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[23. But the Levites shall do the service of the tabernacle of the congregation, and they shall bear their iniquity: it shall be a statute for ever throughout your generations, that among the children of Israel they have no inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6012,51 +6028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. லேவியர்மாத்திரம் ஆசரிப்புக் கூடாரத்துக்கடுத்த வேலைகளைச் செய்யவேண்டும்; அவர்கள் தங்கள் அக்கிரமத்தைச் சுமப்பார்கள்; இஸ்ரவேல் புத்திரர் நடுவே அவர்களுக்குச் சுதந்தரம் இல்லை என்பது உங்கள் தலைமுறைதோறும் நித்திய கட்டளையாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[23. But the Levites shall do the service of the tabernacle of the congregation, and they shall bear their iniquity: it shall be a statute for ever throughout your generations, that among the children of Israel they have no inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6121,51 +6137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இஸ்ரவேல் புத்திரர் கர்த்தருக்கு ஏறெடுத்துப் படைக்கும் படைப்பாகிய தசமபாகத்தை லேவியருக்குச் சுதந்தரமாகக் கொடுத்தேன்; ஆகையால் இஸ்ரவேல் புத்திரரின் நடுவே அவர்களுக்குச் சுதந்தரமில்லையென்று அவர்களுக்குச் சொன்னேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[23. But the Levites shall do the service of the tabernacle of the congregation, and they shall bear their iniquity: it shall be a statute for ever throughout your generations, that among the children of Israel they have no inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6230,51 +6246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இஸ்ரவேல் புத்திரர் கர்த்தருக்கு ஏறெடுத்துப் படைக்கும் படைப்பாகிய தசமபாகத்தை லேவியருக்குச் சுதந்தரமாகக் கொடுத்தேன்; ஆகையால் இஸ்ரவேல் புத்திரரின் நடுவே அவர்களுக்குச் சுதந்தரமில்லையென்று அவர்களுக்குச் சொன்னேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[24. But the tithes of the children of Israel, which they offer as an heave offering unto the LORD, I have given to the Levites to inherit: therefore I have said unto them, Among the children of Israel they shall have no inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6339,51 +6355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இஸ்ரவேல் புத்திரர் கர்த்தருக்கு ஏறெடுத்துப் படைக்கும் படைப்பாகிய தசமபாகத்தை லேவியருக்குச் சுதந்தரமாகக் கொடுத்தேன்; ஆகையால் இஸ்ரவேல் புத்திரரின் நடுவே அவர்களுக்குச் சுதந்தரமில்லையென்று அவர்களுக்குச் சொன்னேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[24. But the tithes of the children of Israel, which they offer as an heave offering unto the LORD, I have given to the Levites to inherit: therefore I have said unto them, Among the children of Israel they shall have no inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6448,51 +6464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உன் தகப்பனாகிய லேவியின் கோத்திரத்தாரான உன் சகோதரரையும் உன்னோடே கூடியிருக்கவும் உன்னிடத்திலே சேவிக்கவும் அவர்களைச் சேர்த்துக்கொள்; நீயும் உன் குமாரருமோ சாட்சியின் கூடாரத்துக்குமுன் ஊழியம் செய்யக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[2. And your brethren also of the tribe of Levi, the tribe of your father, bring you with you, that they may be joined unto you, and minister unto you: but you and your sons with you shall minister before the tabernacle of witness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6557,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[24. But the tithes of the children of Israel, which they offer as an heave offering unto the LORD, I have given to the Levites to inherit: therefore I have said unto them, Among the children of Israel they shall have no inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6666,51 +6682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீ லேவியரோடே சொல்லவேண்டியது என்னவென்றால்: இஸ்ரவேல் புத்திரர் கையில் வாங்கிக்கொள்ளும்படி நான் உங்களுக்குச் சுதந்தரமாகக் கொடுத்த தசமபாகத்தை நீங்கள் அவர்கள் கையில் வாங்கும்போது, தசமபாகத்தில் பத்தில் ஒரு பங்கைக் கர்த்தருக்கு ஏறெடுத்துப்படைக்கும் படைப்பாகச் செலுத்தவேண்டும்.]]></a:t>
+              <a:t><![CDATA[25. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6775,51 +6791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீ லேவியரோடே சொல்லவேண்டியது என்னவென்றால்: இஸ்ரவேல் புத்திரர் கையில் வாங்கிக்கொள்ளும்படி நான் உங்களுக்குச் சுதந்தரமாகக் கொடுத்த தசமபாகத்தை நீங்கள் அவர்கள் கையில் வாங்கும்போது, தசமபாகத்தில் பத்தில் ஒரு பங்கைக் கர்த்தருக்கு ஏறெடுத்துப்படைக்கும் படைப்பாகச் செலுத்தவேண்டும்.]]></a:t>
+              <a:t><![CDATA[26. Thus speak unto the Levites, and say unto them, When all of you take of the children of Israel the tithes which I have given you from them for your inheritance, then all of you shall offer up an heave offering of it for the LORD, even a tenth part of the tithe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6884,51 +6900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீ லேவியரோடே சொல்லவேண்டியது என்னவென்றால்: இஸ்ரவேல் புத்திரர் கையில் வாங்கிக்கொள்ளும்படி நான் உங்களுக்குச் சுதந்தரமாகக் கொடுத்த தசமபாகத்தை நீங்கள் அவர்கள் கையில் வாங்கும்போது, தசமபாகத்தில் பத்தில் ஒரு பங்கைக் கர்த்தருக்கு ஏறெடுத்துப்படைக்கும் படைப்பாகச் செலுத்தவேண்டும்.]]></a:t>
+              <a:t><![CDATA[26. Thus speak unto the Levites, and say unto them, When all of you take of the children of Israel the tithes which I have given you from them for your inheritance, then all of you shall offer up an heave offering of it for the LORD, even a tenth part of the tithe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6993,51 +7009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீங்கள் ஏறெடுத்துப் படைக்கும் இந்தப் படைப்பு களத்தின் தானியத்தைப்போலும், ஆலையின் இரசத்தைப்போலும் உங்களுக்கு எண்ணப்படும்.]]></a:t>
+              <a:t><![CDATA[26. Thus speak unto the Levites, and say unto them, When all of you take of the children of Israel the tithes which I have given you from them for your inheritance, then all of you shall offer up an heave offering of it for the LORD, even a tenth part of the tithe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7102,51 +7118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீங்கள் ஏறெடுத்துப் படைக்கும் இந்தப் படைப்பு களத்தின் தானியத்தைப்போலும், ஆலையின் இரசத்தைப்போலும் உங்களுக்கு எண்ணப்படும்.]]></a:t>
+              <a:t><![CDATA[27. And this your heave offering shall be reckoned unto you, as though it were the corn of the threshing floor, and as the fullness of the winepress.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7211,51 +7227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இப்படியே நீங்கள் இஸ்ரவேல் புத்திரர் கையில் வாங்கும் தசமபாகமாகிய உங்கள் பங்குகளிலெல்லாம் நீங்களும் கர்த்தருக்கு என்று ஒரு படைப்பை ஏறெடுத்துப் படைத்து, அந்தப் படைப்பை ஆசாரியனாகிய ஆரோனுக்குக் கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[27. And this your heave offering shall be reckoned unto you, as though it were the corn of the threshing floor, and as the fullness of the winepress.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7320,51 +7336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இப்படியே நீங்கள் இஸ்ரவேல் புத்திரர் கையில் வாங்கும் தசமபாகமாகிய உங்கள் பங்குகளிலெல்லாம் நீங்களும் கர்த்தருக்கு என்று ஒரு படைப்பை ஏறெடுத்துப் படைத்து, அந்தப் படைப்பை ஆசாரியனாகிய ஆரோனுக்குக் கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[28. Thus all of you also shall offer an heave offering unto the LORD of all your tithes, which all of you receive of the children of Israel; and all of you shall give thereof the LORD's heave offering to Aaron the priest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7429,51 +7445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உங்களுக்குக் கொடுக்கப்படுகிற ஒவ்வொரு காணிக்கையிலுமுள்ள உச்சிதமான பரிசுத்த பங்கையெல்லாம் கர்த்தருக்கு ஏறெடுத்துப் படைக்கும் படைப்பாகச் செலுத்தவேண்டும்.]]></a:t>
+              <a:t><![CDATA[28. Thus all of you also shall offer an heave offering unto the LORD of all your tithes, which all of you receive of the children of Israel; and all of you shall give thereof the LORD's heave offering to Aaron the priest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7538,51 +7554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உங்களுக்குக் கொடுக்கப்படுகிற ஒவ்வொரு காணிக்கையிலுமுள்ள உச்சிதமான பரிசுத்த பங்கையெல்லாம் கர்த்தருக்கு ஏறெடுத்துப் படைக்கும் படைப்பாகச் செலுத்தவேண்டும்.]]></a:t>
+              <a:t><![CDATA[28. Thus all of you also shall offer an heave offering unto the LORD of all your tithes, which all of you receive of the children of Israel; and all of you shall give thereof the LORD's heave offering to Aaron the priest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7647,51 +7663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உன் தகப்பனாகிய லேவியின் கோத்திரத்தாரான உன் சகோதரரையும் உன்னோடே கூடியிருக்கவும் உன்னிடத்திலே சேவிக்கவும் அவர்களைச் சேர்த்துக்கொள்; நீயும் உன் குமாரருமோ சாட்சியின் கூடாரத்துக்குமுன் ஊழியம் செய்யக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[2. And your brethren also of the tribe of Levi, the tribe of your father, bring you with you, that they may be joined unto you, and minister unto you: but you and your sons with you shall minister before the tabernacle of witness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7756,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆதலால் நீ அவர்களோடே சொல்லவேண்டியது என்னவென்றால்: அதில் உச்சிதமானதை நீங்கள் ஏறெடுத்துப் படைக்கும்போது, அது களத்தின் வரத்திலும் ஆலையின் வரத்திலும் இருந்து எடுத்துச் செலுத்துகிறதுபோல லேவியருக்கு எண்ணப்படும்.]]></a:t>
+              <a:t><![CDATA[29. Out of all your gifts all of you shall offer every heave offering of the LORD, of all the best thereof, even the hallowed part thereof out of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7865,51 +7881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆதலால் நீ அவர்களோடே சொல்லவேண்டியது என்னவென்றால்: அதில் உச்சிதமானதை நீங்கள் ஏறெடுத்துப் படைக்கும்போது, அது களத்தின் வரத்திலும் ஆலையின் வரத்திலும் இருந்து எடுத்துச் செலுத்துகிறதுபோல லேவியருக்கு எண்ணப்படும்.]]></a:t>
+              <a:t><![CDATA[29. Out of all your gifts all of you shall offer every heave offering of the LORD, of all the best thereof, even the hallowed part thereof out of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7974,51 +7990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அதை நீங்களும் உங்கள் குடும்பத்தாரும் எவ்விடத்திலும் புசிக்கலாம்; அது நீங்கள் ஆசரிப்புக் கூடாரத்திலே செய்யும் பணிவிடைக்கு ஈடான உங்கள் சம்பளம்.]]></a:t>
+              <a:t><![CDATA[30. Therefore you shall say unto them, When all of you have heaved the best thereof from it, then it shall be counted unto the Levites as the increase of the threshing floor, and as the increase of the winepress.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8083,51 +8099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அதை நீங்களும் உங்கள் குடும்பத்தாரும் எவ்விடத்திலும் புசிக்கலாம்; அது நீங்கள் ஆசரிப்புக் கூடாரத்திலே செய்யும் பணிவிடைக்கு ஈடான உங்கள் சம்பளம்.]]></a:t>
+              <a:t><![CDATA[30. Therefore you shall say unto them, When all of you have heaved the best thereof from it, then it shall be counted unto the Levites as the increase of the threshing floor, and as the increase of the winepress.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8192,51 +8208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இப்படி அதில் உச்சிதமானதை ஏறெடுத்துப் படைத்தீர்களானால், நீங்கள் அதினிமித்தம் பாவம் சுமக்கமாட்டீர்கள்; நீங்கள் சாகாதிருக்கும்படிக்கு, இஸ்ரவேல் புத்திரரின் பரிசுத்தமானவைகளைத் தீட்டுப்படுத்தலாகாது என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[30. Therefore you shall say unto them, When all of you have heaved the best thereof from it, then it shall be counted unto the Levites as the increase of the threshing floor, and as the increase of the winepress.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8301,51 +8317,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இப்படி அதில் உச்சிதமானதை ஏறெடுத்துப் படைத்தீர்களானால், நீங்கள் அதினிமித்தம் பாவம் சுமக்கமாட்டீர்கள்; நீங்கள் சாகாதிருக்கும்படிக்கு, இஸ்ரவேல் புத்திரரின் பரிசுத்தமானவைகளைத் தீட்டுப்படுத்தலாகாது என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[31. And all of you shall eat it in every place, all of you and your households: for it is your reward for your service in the tabernacle of the congregation.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And all of you shall eat it in every place, all of you and your households: for it is your reward for your service in the tabernacle of the congregation.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And all of you shall bear no sin by reason of it, when all of you have heaved from it the best of it: neither shall all of you pollute the holy things of the children of Israel, lest all of you die.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And all of you shall bear no sin by reason of it, when all of you have heaved from it the best of it: neither shall all of you pollute the holy things of the children of Israel, lest all of you die.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And all of you shall bear no sin by reason of it, when all of you have heaved from it the best of it: neither shall all of you pollute the holy things of the children of Israel, lest all of you die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8410,51 +8862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் உன் காவலையும் கூடாரம் அனைத்தின் காவலையும் காக்கக்கடவர்கள்; ஆகிலும் அவர்களும் நீங்களும் சாகாதபடிக்கு, அவர்கள் பரிசுத்த ஸ்தலத்தின் பணிமுட்டுகளண்டையிலும் பலிபீடத்தண்டையிலும் சேராமல்,]]></a:t>
+              <a:t><![CDATA[3. And they shall keep your charge, and the charge of all the tabernacle: only they shall not come nigh the vessels of the sanctuary and the altar, that neither they, nor all of you also, die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8519,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் உன் காவலையும் கூடாரம் அனைத்தின் காவலையும் காக்கக்கடவர்கள்; ஆகிலும் அவர்களும் நீங்களும் சாகாதபடிக்கு, அவர்கள் பரிசுத்த ஸ்தலத்தின் பணிமுட்டுகளண்டையிலும் பலிபீடத்தண்டையிலும் சேராமல்,]]></a:t>
+              <a:t><![CDATA[3. And they shall keep your charge, and the charge of all the tabernacle: only they shall not come nigh the vessels of the sanctuary and the altar, that neither they, nor all of you also, die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8598,51 +9050,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473386397" r:id="rId1"/>
+    <p:sldLayoutId id="2478617180" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9218,50 +9670,82 @@
 
 <file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9378,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. അവർ നിന്നോടു ചേർന്നു സമാഗമനക്കുടാരം സംബന്ധിച്ചുള്ള സകലവേലെക്കുമായി കൂടാരത്തിന്റെ കാര്യം നോക്കേണം;]]></a:t>
+              <a:t><![CDATA[4. உன்னோடே கூடிக்கொண்டு, கூடாரத்துக்கடுத்த எல்லாப் பணிவிடையையும் செய்ய, ஆசரிப்புக் கூடாரத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഒരു അന്യനും നിങ്ങളോടു അടുക്കരുതു.]]></a:t>
+              <a:t><![CDATA[காவலைக்காக்கக்கடவர்கள்; அந்நியன் ஒருவனும் உங்களிடத்தில் சேரக் கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. യിസ്രായേൽമക്കളുടെ മേൽ ഇനി ക്രോധം വരാതിരിക്കേണ്ടതിന്നു വിശുദ്ധമന്ദിരത്തിന്റെയും യാഗപീഠത്തിന്റെയും]]></a:t>
+              <a:t><![CDATA[5. இஸ்ரவேல் புத்திரர்மேல் இனிக் கடுங்கோபம் வராதபடிக்கு, நீங்கள் பரிசுத்த ஸ்தலத்தின் காவலையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കാര്യം നിങ്ങൾ നോക്കേണം.]]></a:t>
+              <a:t><![CDATA[பலிபீடத்தின் காவலையும் காக்கக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ലേവ്യരായ നിങ്ങളുടെ സഹോദരന്മാരെയോ ഞാൻ യിസ്രായേൽമക്കളുടെ ഇടയിൽനിന്നു എടുത്തിരിക്കുന്നു; യഹോവെക്കു]]></a:t>
+              <a:t><![CDATA[6. ஆசரிப்புக் கூடாரத்தின் பணிவிடையைச் செய்ய, கர்த்தருக்குக் கொடுக்கப்பட்ட உங்கள் சகோதரராகிய லேவியரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദാനമായിരിക്കുന്ന അവരെ സമാഗമനക്കുടാരം സംബന്ധിച്ചുള്ള വേല ചെയ്യേണ്ടതിന്നു ഞാൻ നിങ്ങൾക്കു ദാനം]]></a:t>
+              <a:t><![CDATA[நான் இஸ்ரவேல் புத்திரரிலிருந்து பிரித்து, உங்களுக்குத் தத்தமாகக் கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്തിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[7. ஆகையால் நீயும் உன்னோடேகூட உன் குமாரரும் பலிபீடத்துக்கும் திரைக்கு உட்புறத்துக்கும் அடுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ആകയാൽ നീയും നിന്റെ പുത്രന്മാരും യാഗപീഠത്തിങ്കലും തിരശ്ശീലെക്കകത്തും ഉള്ള സകലകാര്യത്തിലും]]></a:t>
+              <a:t><![CDATA[எல்லாவற்றையும் செய்யும்பொருட்டு, உங்கள் ஆசாரிய ஊழியத்தைக் காத்துச் சேவிக்கக்கடவீர்கள்; உங்கள் ஆசாரிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിങ്ങളുടെ പൌരോഹിത്യം അനുഷ്ഠിച്ചു ശുശ്രൂഷ ചെയ്യേണം; പൌരോഹിത്യം ഞാൻ നിങ്ങൾക്കു ദാനം ചെയ്തിരിക്കുന്നു;]]></a:t>
+              <a:t><![CDATA[ஊழியத்தை உங்களுக்கு தத்தமாக அருளினேன்; அதைச்செய்யும்படி சேருகிற அந்நியன் கொலைசெய்யப்படக்கடவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അന്യൻ അടുത്തുവന്നാൽ മരണശിക്ഷ അനുഭവിക്കേണം.]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. പിന്നെ യഹോവ അഹരോനോടു അരുളിച്ചെയ്തതെന്തെന്നാൽ: നീയും നിന്റെ പുത്രന്മാരും നിന്റെ പിതൃഭവനവും]]></a:t>
+              <a:t><![CDATA[1. பின்பு கர்த்தர் ஆரோனை நோக்கி: நீயும் உன்னோடேகூட உன் குமாரரும் உன் தகப்பன் வம்சத்தாரும் பரிசுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. യഹോവ പിന്നെയും അഹരോനോടു അരുളിച്ചെയ്തതു: ഇതാ, എന്റെ ഉദർച്ചാർപ്പണങ്ങളുടെ കാര്യം ഞാൻ നിന്നെ]]></a:t>
+              <a:t><![CDATA[8. பின்னும் கர்த்தர் ஆரோனை நோக்கி: இஸ்ரவேல் புத்திரர் பரிசுத்தப்படுத்துகிறவைகளிலெல்லாம் எனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഭരമേല്പിച്ചിരിക്കുന്നു; യിസ്രായേൽമക്കളുടെ സകലവസ്തുക്കളിലും അവയെ ഞാൻ നിനക്കും നിന്റെ പുത്രന്മാർക്കും]]></a:t>
+              <a:t><![CDATA[ஏறெடுத்துப்படைக்கப்படும் படைப்புகளைக் காத்துக்கொண்டிருக்கிறீர்களே, அவைகளை உனக்குக் கொடுத்தேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഓഹരിയായും ശാശ്വതവാകാശമായും തന്നിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[அபிஷேகத்தினிமித்தம் அவைகளை உனக்கும் உன் குமாரருக்கும் நித்திய கட்டளையாகக் கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. തീയിൽ ദഹിപ്പിക്കാത്തതായി അതിവിശുദ്ധവസ്തുക്കളിൽവെച്ചു ഇതു നിനക്കുള്ളതായിരിക്കേണം; അവർ എനിക്കു]]></a:t>
+              <a:t><![CDATA[9. மகா பரிசுத்தமானவைகளிலே, அக்கினிக்கு உட்படுத்தப்படாமல் உன்னுடையதாயிருப்பது எவையெனில், அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അർപ്പിക്കുന്ന അവരുടെ എല്ലാവഴിപാടും സകലഭോജനയാഗവും സകലപാപയാഗവും സകലഅകൃത്യയാഗവും അതിവിശുദ്ധമായി]]></a:t>
+              <a:t><![CDATA[எனக்குப் படைக்கும் எல்லாப் படைப்பும், எல்லாப் போஜனபலியும், எல்லாப் பாவநிவாரணபலியும், எல்லாக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിനക്കും നിന്റെ പുത്രന്മാർക്കും ഇരിക്കേണം.]]></a:t>
+              <a:t><![CDATA[குற்றநிவாரணபலியும், உனக்கும் உன் குமாரருக்கும் பரிசுத்தமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. അതി വിശുദ്ധവസ്തുവായിട്ടു അതു ഭക്ഷിക്കേണം; ആണുങ്ങളെല്ലാം അതു ഭക്ഷിക്കേണം. അതു നിനക്കുവേണ്ടി]]></a:t>
+              <a:t><![CDATA[10. பரிசுத்த ஸ்தலத்திலே அவைகளைப் புசிக்கவேண்டும்; ஆண்மக்கள் யாவரும் அவைகளைப் புசிக்கலாம்; அவைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിശുദ്ധമായിരിക്കേണം.]]></a:t>
+              <a:t><![CDATA[உனக்குப் பரிசுத்தமாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. യിസ്രായേൽമക്കളുടെ ദാനമായുള്ള ഉദർച്ചാർപ്പണമായ ഇതു അവരുടെ സകലനീരാജനയാഗങ്ങളോടുംകൂടെ]]></a:t>
+              <a:t><![CDATA[11. இஸ்ரவேல் புத்திரர் ஏறெடுத்துப்டைக்கிறதும் அசைவாட்டுகிறதுமான அவர்களுடைய எல்லாக் காணிக்கைகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിനക്കുള്ളതാകുന്നു; ഇവയെ ഞാൻ നിനക്കും നിന്റെ പുത്രന്മാർക്കും പുത്രിമാർക്കും ശാശ്വതാവകാശമായി]]></a:t>
+              <a:t><![CDATA[படைப்பும் உன்னுடையவைகளாயிருக்கும். அவைகளை உனக்கும் உன் குமாரருக்கும் உன் குமாரத்திகளுக்கும் நித்திய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിശുദ്ധമന്ദിരം സംബന്ധിച്ചുണ്ടാകുന്ന അകൃത്യം വഹിക്കേണം; നീയും നിന്റെ പുത്രന്മാരും നിങ്ങളുടെ]]></a:t>
+              <a:t><![CDATA[ஸ்தலத்தைப்பற்றிய அக்கிரமத்தைச் சுமக்கவேண்டும்; நீயும் உன்னோடேகூட உன் குமாரரும் உங்கள் ஆசாரிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +12766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തന്നിരിക്കുന്നു; നിന്റെ വീട്ടിൽ ശുദ്ധിയുള്ളവന്നെല്ലാം അതു ഭക്ഷിക്കാം.]]></a:t>
+              <a:t><![CDATA[நியமமாகக் கொடுத்தேன்; உன் வீட்டிலே சுத்தமானவர்கள் எல்லாரும் அவைகளைப் புசிக்கலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +12898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. എണ്ണയിൽ വിശേഷമായതൊക്കെയും പുതുവീഞ്ഞിലും ധാന്യത്തിലും വിശേഷമായതൊക്കെയും ഇങ്ങനെ അവർ യഹോവെക്കു]]></a:t>
+              <a:t><![CDATA[12. அவர்கள் கர்த்தருக்குக் கொடுக்கும் அவர்களுடைய முதற்பலன்களாகிய உச்சிதமான எண்ணெயையும், உச்சிதமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +13030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അർപ്പിക്കുന്ന ആദ്യഫലമൊക്കെയും ഞാൻ നിനക്കു തന്നിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[திராட்சரசத்தையும், தானியத்தையும் உனக்கு உரியதாகக் கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +13162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. അവർ തങ്ങളുടെ ദേശത്തുള്ള എല്ലാറ്റിലും യഹോവെക്കു കൊണ്ടുവരുന്ന ആദ്യഫലങ്ങൾ നിനക്കു ആയിരിക്കേണം;]]></a:t>
+              <a:t><![CDATA[13. தங்கள் தேசத்தில் முதற்பழுத்த பலனில் அவர்கள் கர்த்தருக்குக் கொண்டு வருவதெல்லாம் உனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +13294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിന്റെ വീട്ടിൽ ശുദ്ധിയുള്ളവന്നെല്ലാം അതു ഭക്ഷിക്കാം.]]></a:t>
+              <a:t><![CDATA[உரியதாகும்; உன் வீட்டிலே சுத்தமாயிருப்பவர்கள் யாவரும் அவைகளைப் புசிக்கலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +13426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. യിസ്രായേലിൽ ശപഥാർപ്പിതമായതു ഒക്കെയും നിനക്കു ഇരിക്കേണം.]]></a:t>
+              <a:t><![CDATA[14. இஸ்ரவேலிலே சாபத்தீடாக நேர்ந்துகொள்ளப்பட்டதெல்லாம் உனக்கு உரியதாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13074,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. മനുഷ്യരിൽ ആകട്ടെ മൃഗങ്ങളിൽ ആകട്ടെ സകല ജഡത്തിലും അവർ യഹോവെക്കു കൊണ്ടുവരുന്ന കടിഞ്ഞൂൽ ഒക്കെയും]]></a:t>
+              <a:t><![CDATA[15. மனிதரிலும் மிருகங்களிலும் அவர்கள் கர்த்தருக்குச் செலுத்தும் சமஸ்த பிராணிகளுக்குள்ளே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13206,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിനക്കു ഇരിക്കേണം; മനുഷ്യന്റെ കടിഞ്ഞൂലിനെയോ വീണ്ടെടുക്കേണം; അശുദ്ധമൃഗങ്ങളുടെ കടിഞ്ഞൂലിനെയും]]></a:t>
+              <a:t><![CDATA[கர்ப்பந்திறந்து பிறக்கும் யாவும் உனக்கு உரியதாயிருக்கும்; ஆனாலும் மனிதரின் முதற்பேற்றை அகத்தியமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13338,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വീണ്ടെടുക്കേണം.]]></a:t>
+              <a:t><![CDATA[மீட்கவேண்டும்; தீட்டான மிருகஜீவனின் தலையீற்றையும் மீட்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13470,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. വീണ്ടെടുപ്പു വിലയോ: ഒരു മാസംമുതൽ മേലോട്ടു പ്രായമുള്ളതിനെ നിന്റെ മതിപ്പുപ്രകാരം അഞ്ചു ശേക്കെൽ]]></a:t>
+              <a:t><![CDATA[16. மீட்கவேண்டியவைகள் ஒரு மாதத்திற்கு மேற்பட்டதனால், உன் மதிப்புக்கு இசைய பரிசுத்த ஸ்தலத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13602,51 +14086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പൌരോഹിത്യം സംബന്ധിച്ചുണ്ടാകുന്ന അകൃത്യവും വഹിക്കേണം.]]></a:t>
+              <a:t><![CDATA[ஊழியத்தைப்பற்றிய அக்கிரமத்தைச் சுமக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13734,51 +14218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദ്രവ്യംകൊടുത്തു വീണ്ടെടുക്കേണം. ശേക്കെൽ ഒന്നിന്നു ഇരുപതു ഗേരപ്രകാരം വിശുദ്ധമന്ദിരത്തിലെ തൂക്കം]]></a:t>
+              <a:t><![CDATA[சேக்கல் கணக்கின்படி ஐந்து சேக்கல் பணத்தாலே அவைகளை மீட்கவேண்டும்; ஒரு சேக்கல் இருபது கேரா.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13866,51 +14350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തന്നേ.]]></a:t>
+              <a:t><![CDATA[17. மாட்டின் தலையீற்றும், செம்மறியாட்டின் தலையீற்றும், வெள்ளாட்டின் தலையீற்றுமோ மீட்கப்படவேண்டாம்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13998,51 +14482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. എന്നാൽ പശു, ആടു, കോലാടു എന്നിവയുടെ കടിഞ്ഞൂലിനെ വീണ്ടെടുക്കരുതു; അവ വിശുദ്ധമാകുന്നു; അവയുടെ രക്തം]]></a:t>
+              <a:t><![CDATA[அவைகள் பரிசுத்தமானவைகள்; அவைகளின் இரத்தத்தைப் பலிபீடத்தின்மேல் தெளித்து, அவைகளின் கொழுப்பைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14130,51 +14614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യാഗപീഠത്തിന്മേൽ തളിച്ചു മേദസ്സു യഹോവെക്കു സൌരഭ്യവാസനയായ ദഹനയാഗമായി ദഹിപ്പിക്കേണം.]]></a:t>
+              <a:t><![CDATA[கர்த்தருக்குச் சுகந்த வாசனையான தகனமாகத் தகனிக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14262,51 +14746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. നീരാജനം ചെയ്ത നെഞ്ചും വലത്തെ കൈക്കുറകും നിനക്കുള്ളതായിരിക്കുന്നതുപോലെ തന്നേ അവയുടെ മാംസവും]]></a:t>
+              <a:t><![CDATA[18. அசைவாட்டும் மார்க்கண்டத்தைப்போலும் வலது முன்னந்தொடையைப்போலும் அவைகளின் மாம்சமும் உன்னுடையதாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14394,51 +14878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിനക്കു ഇരിക്കേണം.]]></a:t>
+              <a:t><![CDATA[19. இஸ்ரவேல் புத்திரர் கர்த்தருக்கு ஏறெடுத்துப் படைக்கிற பரிசுத்த படைப்புகளையெல்லாம் உனக்கும் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14526,51 +15010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. യിസ്രായേൽമക്കൾ യഹോവെക്കു അർപ്പിക്കുന്ന വിശുദ്ധവസ്തുക്കളിൽ ഉദർച്ചാർപ്പണങ്ങളെല്ലാം ഞാൻ നിനക്കും]]></a:t>
+              <a:t><![CDATA[குமாரருக்கும் உன் குமாரத்திகளுக்கும் நித்திய கட்டளையாகக் கொடுத்தேன்; கர்த்தருடைய சந்நிதியில் இது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14658,51 +15142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിന്റെ പുത്രന്മാർക്കും പുത്രിമാർക്കും ശാശ്വതാവകാശമായി തന്നിരിക്കുന്നു; യഹോവയുടെ സന്നിധിയിൽ നിനക്കും]]></a:t>
+              <a:t><![CDATA[உனக்கும் உன் சந்ததிக்கும் என்றைக்கும் செல்லும் மாறாத உடன்படிக்கை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14790,51 +15274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിന്റെ സന്തതിക്കും ഇതു എന്നേക്കും ഒരു ലവണനിയമം ആകുന്നു.]]></a:t>
+              <a:t><![CDATA[20. பின்னும் கர்த்தர் ஆரோனை நோக்கி: அவர்களுடைய தேசத்தில் நீ ஒன்றையும் சுதந்தரித்துக்கொள்ளவேண்டாம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14922,51 +15406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. യഹോവ പിന്നെയും അഹരോനോടു: നിനക്കു അവരുടെ ഭൂമിയിൽ ഒരു അവകാശവും ഉണ്ടാകരുതു; അവരുടെ ഇടയിൽ നിനക്കു]]></a:t>
+              <a:t><![CDATA[அவர்கள் நடுவே உனக்குப் பங்கு உண்டாயிருக்கவும் வேண்டாம்; இஸ்ரவேல் புத்திரர் நடுவில் நானே உன் பங்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15054,51 +15538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. നിന്റെ പിതൃഗോത്രമായ ലേവിഗോത്രത്തിലുള്ള നിന്റെ സഹോദരന്മാരെയും നിന്നോടുകൂടെ അടുത്തുവരുമാറാക്കേണം.]]></a:t>
+              <a:t><![CDATA[2. உன் தகப்பனாகிய லேவியின் கோத்திரத்தாரான உன் சகோதரரையும் உன்னோடே கூடியிருக்கவும் உன்னிடத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15186,51 +15670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഒരു ഓഹരിയും അരുതു; യിസ്രായേൽമക്കളുടെ ഇടയിൽ ഞാൻ തന്നേ നിന്റെ ഓഹരിയും അവകാശവും ആകുന്നു എന്നു]]></a:t>
+              <a:t><![CDATA[உன் சுதந்தரமுமாய் இருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15318,51 +15802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അരുളിച്ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[21. இதோ, லேவியின் புத்திரர் ஆசரிப்புக் கூடாரத்தின் பணிவிடையைச் செய்கிற அவர்களுடைய வேலைக்காக,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15450,51 +15934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ലേവ്യർക്കോ ഞാൻ സാമഗമനക്കുടാരം സംബന്ധിച്ചു അവർ ചെയ്യുന്ന വേലെക്കു യിസ്രായേലിൽ ഉള്ള ദശാംശം എല്ലാം]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலருக்குள்ளவை எல்லாவற்றிலும் தசமபாகத்தை அவர்களுக்குச் சுதந்தரமாகக் கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15582,51 +16066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവകാശമായി കൊടുത്തിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[22. இஸ்ரவேல் புத்திரர் குற்றஞ்சுமந்து சாகாதபடிக்கு, இனி ஆசரிப்புக் கூடாரத்தைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15714,51 +16198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. യിസ്രായേൽമക്കൾ പാപം വഹിച്ചു മരിക്കാതിരിക്കേണ്ടതിന്നു മേലാൽ സമാഗമനക്കുടാരത്തോടു അടുക്കരുതു.]]></a:t>
+              <a:t><![CDATA[கிட்டாதிருக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15846,51 +16330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ലേവ്യർ സമാഗമനക്കുടാരം സംബന്ധിച്ചുള്ള വേല ചെയ്കയും അവരുടെ അകൃത്യം വഹിക്കയും വേണം; അതു]]></a:t>
+              <a:t><![CDATA[23. லேவியர்மாத்திரம் ஆசரிப்புக் கூடாரத்துக்கடுத்த வேலைகளைச் செய்யவேண்டும்; அவர்கள் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15978,51 +16462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തലമുറതലമുറയായി എന്നേക്കുമുള്ള ചട്ടമായിരിക്കേണം; അവർക്കു യിസ്രായേൽമക്കളുടെ ഇടയിൽ അവകാശം ഉണ്ടാകരുതു.]]></a:t>
+              <a:t><![CDATA[அக்கிரமத்தைச் சுமப்பார்கள்; இஸ்ரவேல் புத்திரர் நடுவே அவர்களுக்குச் சுதந்தரம் இல்லை என்பது உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16110,51 +16594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. യിസ്രായേൽമക്കൾ യഹോവെക്കു ഉദർച്ചാർപ്പണമായി അർപ്പിക്കുന്ന ദശാംശം ഞാൻ ലേവ്യർക്കു അവകാശമായി]]></a:t>
+              <a:t><![CDATA[தலைமுறைதோறும் நித்திய கட்டளையாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16242,51 +16726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊടുത്തിരിക്കുന്നു; അതുകൊണ്ടു അവർക്കു യിസ്രായേൽമക്കളുടെ ഇടയിൽ അവകാശം അരുതു എന്നു ഞാൻ അവരോടു]]></a:t>
+              <a:t><![CDATA[24. இஸ்ரவேல் புத்திரர் கர்த்தருக்கு ஏறெடுத்துப் படைக்கும் படைப்பாகிய தசமபாகத்தை லேவியருக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16374,51 +16858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കല്പിച്ചിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[சுதந்தரமாகக் கொடுத்தேன்; ஆகையால் இஸ்ரவேல் புத்திரரின் நடுவே அவர்களுக்குச் சுதந்தரமில்லையென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16506,51 +16990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവർ നിന്നോടു ചേർന്നു നിനക്കു ശുശ്രൂഷ ചെയ്യേണം; നീയും നിന്റെ പുത്രന്മാരുമോ സാക്ഷ്യകൂടാരത്തിങ്കൽ]]></a:t>
+              <a:t><![CDATA[சேவிக்கவும் அவர்களைச் சேர்த்துக்கொள்; நீயும் உன் குமாரருமோ சாட்சியின் கூடாரத்துக்குமுன் ஊழியம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16638,51 +17122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. യഹോവ പിന്നെയും മോശെയോടു അരുളിച്ചെയ്തതു:]]></a:t>
+              <a:t><![CDATA[அவர்களுக்குச் சொன்னேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16770,51 +17254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. നീ ലേവ്യരോടു പറയേണ്ടതു എന്തെന്നാൽ: യിസ്രായേൽമക്കളുടെ പക്കൽനിന്നു ഞാൻ നിങ്ങളുടെ അവകാശമായി]]></a:t>
+              <a:t><![CDATA[25. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16902,51 +17386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിങ്ങൾക്കു തന്നിരിക്കുന്ന ദശാംശം അവരോടു വാങ്ങുമ്പോൾ ദശാംശത്തിന്റെ പത്തിലൊന്നു നിങ്ങൾ യഹോവെക്കു]]></a:t>
+              <a:t><![CDATA[26. நீ லேவியரோடே சொல்லவேண்டியது என்னவென்றால்: இஸ்ரவேல் புத்திரர் கையில் வாங்கிக்கொள்ளும்படி நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17034,51 +17518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉദർച്ചാർപ്പണമായി അർപ്പിക്കേണം.]]></a:t>
+              <a:t><![CDATA[உங்களுக்குச் சுதந்தரமாகக் கொடுத்த தசமபாகத்தை நீங்கள் அவர்கள் கையில் வாங்கும்போது, தசமபாகத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17166,51 +17650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. നിങ്ങളുടെ ഈ ഉദർച്ചാർപ്പണം കളത്തിലെ ധാന്യംപോലെയും മുന്തിരിച്ചക്കിലെ നിറവുപോലെയും നിങ്ങളുടെ]]></a:t>
+              <a:t><![CDATA[பத்தில் ஒரு பங்கைக் கர்த்தருக்கு ஏறெடுத்துப்படைக்கும் படைப்பாகச் செலுத்தவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17298,51 +17782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പേർക്കു എണ്ണും.]]></a:t>
+              <a:t><![CDATA[27. நீங்கள் ஏறெடுத்துப் படைக்கும் இந்தப் படைப்பு களத்தின் தானியத்தைப்போலும், ஆலையின் இரசத்தைப்போலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17430,51 +17914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ഇങ്ങനെ യിസ്രായേൽ മക്കളോടു നിങ്ങൾ വാങ്ങുന്ന സകലദശാംശത്തിൽനിന്നും യഹോവെക്കു ഒരു ഉദർച്ചാർപ്പണം]]></a:t>
+              <a:t><![CDATA[உங்களுக்கு எண்ணப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17562,51 +18046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അർപ്പിക്കേണം; യഹോവെക്കുള്ള ആ ഉദർച്ചാർപ്പണം നിങ്ങൾ പുരോഹിതനായ അഹരോന്നു കൊടുക്കേണം.]]></a:t>
+              <a:t><![CDATA[28. இப்படியே நீங்கள் இஸ்ரவேல் புத்திரர் கையில் வாங்கும் தசமபாகமாகிய உங்கள் பங்குகளிலெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17694,51 +18178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. നിങ്ങൾക്കുള്ള സകലദാനങ്ങളിലും ഉത്തമമായ എല്ലാറ്റിന്റെയും വിശുദ്ധഭാഗം നിങ്ങൾ യഹോവെക്കു]]></a:t>
+              <a:t><![CDATA[நீங்களும் கர்த்தருக்கு என்று ஒரு படைப்பை ஏறெடுத்துப் படைத்து, அந்தப் படைப்பை ஆசாரியனாகிய ஆரோனுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17826,51 +18310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉദർച്ചാർപ്പണമായി അർപ്പിക്കേണം.]]></a:t>
+              <a:t><![CDATA[கொடுக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17958,51 +18442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശുശ്രൂഷ ചെയ്യേണം.]]></a:t>
+              <a:t><![CDATA[செய்யக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18090,51 +18574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ആകയാൽ നീ അവരോടു പറയേണ്ടതെന്തെന്നാൽ: നിങ്ങൾ അതിന്റെ ഉത്തമഭാഗം ഉദർച്ചാർപ്പണമായി അർപ്പിക്കുമ്പോൾ]]></a:t>
+              <a:t><![CDATA[29. உங்களுக்குக் கொடுக்கப்படுகிற ஒவ்வொரு காணிக்கையிலுமுள்ள உச்சிதமான பரிசுத்த பங்கையெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18222,51 +18706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അതു കളത്തിലെ അനുഭവം പോലെയും മുന്തിരിച്ചക്കിലെ അനുഭവംപോലെയും ലേവ്യർക്കു എണ്ണും.]]></a:t>
+              <a:t><![CDATA[கர்த்தருக்கு ஏறெடுத்துப் படைக்கும் படைப்பாகச் செலுத்தவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18354,51 +18838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. അതു നിങ്ങൾക്കും നിങ്ങളുടെ കുടുംബങ്ങൾക്കും എല്ലാടത്തുവെച്ചും ഭക്ഷിക്കാം; അതു]]></a:t>
+              <a:t><![CDATA[30. ஆதலால் நீ அவர்களோடே சொல்லவேண்டியது என்னவென்றால்: அதில் உச்சிதமானதை நீங்கள் ஏறெடுத்துப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18486,51 +18970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സമാഗമനക്കുടാരത്തിങ്കൽ നിങ്ങൾ ചെയ്യുന്ന വേലെക്കുള്ള ശമ്പളം ആകുന്നു.]]></a:t>
+              <a:t><![CDATA[படைக்கும்போது, அது களத்தின் வரத்திலும் ஆலையின் வரத்திலும் இருந்து எடுத்துச் செலுத்துகிறதுபோல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18618,51 +19102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. അതിന്റെ ഉത്തമഭാഗം ഉദർച്ചചെയ്താൽ പിന്നെ നിങ്ങൾ അതു നിമിത്തം പാപം വഹിക്കയില്ല; നിങ്ങൾ]]></a:t>
+              <a:t><![CDATA[லேவியருக்கு எண்ணப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18750,51 +19234,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യിസ്രായേൽമക്കളുടെ വിശുദ്ധവസ്തുക്കൾ അശുദ്ധമാക്കുകയും അതിനാൽ മരിച്ചു പോവാൻ ഇടവരികയുമില്ല.]]></a:t>
+              <a:t><![CDATA[31. அதை நீங்களும் உங்கள் குடும்பத்தாரும் எவ்விடத்திலும் புசிக்கலாம்; அது நீங்கள் ஆசரிப்புக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கூடாரத்திலே செய்யும் பணிவிடைக்கு ஈடான உங்கள் சம்பளம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. இப்படி அதில் உச்சிதமானதை ஏறெடுத்துப் படைத்தீர்களானால், நீங்கள் அதினிமித்தம் பாவம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சுமக்கமாட்டீர்கள்; நீங்கள் சாகாதிருக்கும்படிக்கு, இஸ்ரவேல் புத்திரரின் பரிசுத்தமானவைகளைத்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தீட்டுப்படுத்தலாகாது என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18882,51 +19894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. അവർ നിനക്കും കൂടാരത്തിന്നൊക്കെയും ആവശ്യമുള്ള കാര്യം നോക്കേണം; എന്നാൽ അവരും നിങ്ങളും കൂടെ]]></a:t>
+              <a:t><![CDATA[3. அவர்கள் உன் காவலையும் கூடாரம் அனைத்தின் காவலையும் காக்கக்கடவர்கள்; ஆகிலும் அவர்களும் நீங்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19014,51 +20026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മരിക്കാതിരിക്കേണ്ടതിന്നു അവർ വിശുദ്ധമന്ദിരത്തിലെ ഉപകരണങ്ങളോടും യാഗപീഠത്തോടും അടുക്കരുതു.]]></a:t>
+              <a:t><![CDATA[சாகாதபடிக்கு, அவர்கள் பரிசுத்த ஸ்தலத்தின் பணிமுட்டுகளண்டையிலும் பலிபீடத்தண்டையிலும் சேராமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19075,91 +20087,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 18]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme80">
   <a:themeElements>
-    <a:clrScheme name="Theme11">
+    <a:clrScheme name="Theme80">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme11">
+    <a:fontScheme name="Theme80">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19185,51 +20197,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme11">
+    <a:fmtScheme name="Theme80">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -19360,51 +20372,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>75</Slides>
+  <Slides>79</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>