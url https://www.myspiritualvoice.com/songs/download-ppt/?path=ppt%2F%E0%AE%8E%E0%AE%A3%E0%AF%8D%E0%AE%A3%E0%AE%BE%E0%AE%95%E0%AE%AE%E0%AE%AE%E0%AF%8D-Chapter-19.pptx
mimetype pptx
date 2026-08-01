--- v0 (2026-06-03)
+++ v1 (2026-08-01)
@@ -458,51 +458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்பு கிடாரியை அவன் கண்களுக்கு முன்பாக ஒருவன் சுட்டெரிக்கவேண்டும்; அதின் தோலும் அதின் மாம்சமும் அதின் இரத்தமும் அதின் சாணியும் சுட்டெரிக்கப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[5. And one shall burn the heifer in his sight; her skin, and her flesh, and her blood, with her dung, shall he burn:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -567,51 +567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்பு கிடாரியை அவன் கண்களுக்கு முன்பாக ஒருவன் சுட்டெரிக்கவேண்டும்; அதின் தோலும் அதின் மாம்சமும் அதின் இரத்தமும் அதின் சாணியும் சுட்டெரிக்கப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[6. And the priest shall take cedar wood, and hyssop, and scarlet, and cast it into the midst of the burning of the heifer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -676,51 +676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது ஆசாரியன் கேதுருக்கட்டையையும் ஈசோப்பையும் சிவப்புநூலையும் எடுத்து, கிடாரி எரிக்கப்படுகிற நெருப்பின் நடுவிலே போடக்கடவன்.]]></a:t>
+              <a:t><![CDATA[6. And the priest shall take cedar wood, and hyssop, and scarlet, and cast it into the midst of the burning of the heifer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -785,51 +785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது ஆசாரியன் கேதுருக்கட்டையையும் ஈசோப்பையும் சிவப்புநூலையும் எடுத்து, கிடாரி எரிக்கப்படுகிற நெருப்பின் நடுவிலே போடக்கடவன்.]]></a:t>
+              <a:t><![CDATA[7. Then the priest shall wash his clothes, and he shall bathe his flesh in water, and afterward he shall come into the camp, and the priest shall be unclean until the even.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -894,51 +894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பின்பு ஆசாரியன் தன் வஸ்திரங்களைத் தோய்த்து, ஜலத்திலே ஸ்நானம்பண்ணி, அதின்பின்பு பாளயத்தில் பிரவேசிக்கக்கடவன்; ஆசாரியன் சாயங்காலமட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
+              <a:t><![CDATA[7. Then the priest shall wash his clothes, and he shall bathe his flesh in water, and afterward he shall come into the camp, and the priest shall be unclean until the even.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1003,51 +1003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பின்பு ஆசாரியன் தன் வஸ்திரங்களைத் தோய்த்து, ஜலத்திலே ஸ்நானம்பண்ணி, அதின்பின்பு பாளயத்தில் பிரவேசிக்கக்கடவன்; ஆசாரியன் சாயங்காலமட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
+              <a:t><![CDATA[8. And he that burns her shall wash his clothes in water, and bathe his flesh in water, and shall be unclean until the even.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1112,51 +1112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதைச் சுட்டெரித்தவனும் தன் வஸ்திரங்களை ஜலத்தில் தோய்த்து, ஜலத்திலே ஸ்நானம்பண்ணி, சாயங்காலமட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
+              <a:t><![CDATA[8. And he that burns her shall wash his clothes in water, and bathe his flesh in water, and shall be unclean until the even.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1221,51 +1221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதைச் சுட்டெரித்தவனும் தன் வஸ்திரங்களை ஜலத்தில் தோய்த்து, ஜலத்திலே ஸ்நானம்பண்ணி, சாயங்காலமட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
+              <a:t><![CDATA[9. And a man that is clean shall gather up the ashes of the heifer, and lay them up without the camp in a clean place, and it shall be kept for the congregation of the children of Israel for a water of separation: it is a purification for sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1330,51 +1330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சுத்தமாயிருக்கிற ஒருவன் அந்தக் கிடாரியின் சாம்பலை வாரிக்கொண்டு பாளயத்திற்குப் புறம்பே சுத்தமான ஒரு இடத்திலே கொட்டி வைக்கக்கடவன், அது இஸ்ரவேல் புத்திரரின் சபைக்காகத் தீட்டுக்கழிக்கும் ஜலத்துக்கென்று காத்துவைக்கப்படவேண்டும்; அது பாவத்தைப் பரிகரிக்கும்.]]></a:t>
+              <a:t><![CDATA[9. And a man that is clean shall gather up the ashes of the heifer, and lay them up without the camp in a clean place, and it shall be kept for the congregation of the children of Israel for a water of separation: it is a purification for sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1439,51 +1439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சுத்தமாயிருக்கிற ஒருவன் அந்தக் கிடாரியின் சாம்பலை வாரிக்கொண்டு பாளயத்திற்குப் புறம்பே சுத்தமான ஒரு இடத்திலே கொட்டி வைக்கக்கடவன், அது இஸ்ரவேல் புத்திரரின் சபைக்காகத் தீட்டுக்கழிக்கும் ஜலத்துக்கென்று காத்துவைக்கப்படவேண்டும்; அது பாவத்தைப் பரிகரிக்கும்.]]></a:t>
+              <a:t><![CDATA[9. And a man that is clean shall gather up the ashes of the heifer, and lay them up without the camp in a clean place, and it shall be kept for the congregation of the children of Israel for a water of separation: it is a purification for sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1548,51 +1548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் மோசேயையும் ஆரோனையும் நோக்கி:]]></a:t>
+              <a:t><![CDATA[1. And the LORD spoke unto Moses and unto Aaron, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1657,51 +1657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சுத்தமாயிருக்கிற ஒருவன் அந்தக் கிடாரியின் சாம்பலை வாரிக்கொண்டு பாளயத்திற்குப் புறம்பே சுத்தமான ஒரு இடத்திலே கொட்டி வைக்கக்கடவன், அது இஸ்ரவேல் புத்திரரின் சபைக்காகத் தீட்டுக்கழிக்கும் ஜலத்துக்கென்று காத்துவைக்கப்படவேண்டும்; அது பாவத்தைப் பரிகரிக்கும்.]]></a:t>
+              <a:t><![CDATA[10. And he that gathers the ashes of the heifer shall wash his clothes, and be unclean until the even: and it shall be unto the children of Israel, and unto the stranger that sojourns among them, for a statute for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1766,51 +1766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கிடாரியின் சாம்பலை வாரினவன் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்; அவன் சாயங்காலமட்டும் தீட்டுப்பட்டிருப்பான்; இது இஸ்ரவேல் புத்திரருக்கும் அவர்கள் நடுவிலே தங்குகிற அந்நியனுக்கும் நித்திய கட்டளையாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[10. And he that gathers the ashes of the heifer shall wash his clothes, and be unclean until the even: and it shall be unto the children of Israel, and unto the stranger that sojourns among them, for a statute for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1875,51 +1875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கிடாரியின் சாம்பலை வாரினவன் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்; அவன் சாயங்காலமட்டும் தீட்டுப்பட்டிருப்பான்; இது இஸ்ரவேல் புத்திரருக்கும் அவர்கள் நடுவிலே தங்குகிற அந்நியனுக்கும் நித்திய கட்டளையாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[10. And he that gathers the ashes of the heifer shall wash his clothes, and be unclean until the even: and it shall be unto the children of Israel, and unto the stranger that sojourns among them, for a statute for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1984,51 +1984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கிடாரியின் சாம்பலை வாரினவன் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்; அவன் சாயங்காலமட்டும் தீட்டுப்பட்டிருப்பான்; இது இஸ்ரவேல் புத்திரருக்கும் அவர்கள் நடுவிலே தங்குகிற அந்நியனுக்கும் நித்திய கட்டளையாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[11. He that touches the dead body of any man shall be unclean seven days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2093,51 +2093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. செத்துப்போனவனுடைய பிரேதத்தைத் தொட்டவன் ஏழுநாள் தீட்டுப்பட்டிருப்பான்.]]></a:t>
+              <a:t><![CDATA[12. He shall purify himself with it on the third day, and on the seventh day he shall be clean: but if he purify not himself the third day, then the seventh day he shall not be clean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2202,51 +2202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் மூன்றாம் நாளிலும் ஏழாம் நாளிலும் தீட்டுக்கழிக்கும் ஜலத்தினால் தன்னைச் சுத்திகரிக்கக்கடவன்; அப்பொழுது சுத்தமாவான்; மூன்றாம் நாளிலும் ஏழாம் நாளிலும் தன்னைச் சுத்திகரிக்காமலிருப்பானாகில் சுத்தமாகான்.]]></a:t>
+              <a:t><![CDATA[12. He shall purify himself with it on the third day, and on the seventh day he shall be clean: but if he purify not himself the third day, then the seventh day he shall not be clean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2311,51 +2311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் மூன்றாம் நாளிலும் ஏழாம் நாளிலும் தீட்டுக்கழிக்கும் ஜலத்தினால் தன்னைச் சுத்திகரிக்கக்கடவன்; அப்பொழுது சுத்தமாவான்; மூன்றாம் நாளிலும் ஏழாம் நாளிலும் தன்னைச் சுத்திகரிக்காமலிருப்பானாகில் சுத்தமாகான்.]]></a:t>
+              <a:t><![CDATA[12. He shall purify himself with it on the third day, and on the seventh day he shall be clean: but if he purify not himself the third day, then the seventh day he shall not be clean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2420,51 +2420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. செத்தவனுடைய பிரேதத்தைத் தொட்டும், தன்னைச் சுத்திகரித்துக்கொள்ளாதவன் கர்த்தரின் வாசஸ்தலத்தைத் தீட்டுப்படுத்துகிறான்; அந்த ஆத்துமா இஸ்ரவேலில் இராமல் அறுப்புண்டுபோவான்; தீட்டுக்கழிக்கும் ஜலம் அவன்மேல் தெளிக்கப்படாததினால், அவன் தீட்டுப்பட்டிருப்பான்; அவன் தீட்டு இன்னும் அவன்மேல் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[13. Whosoever touches the dead body of any man that is dead, and purifies not himself, defiles the tabernacle of the LORD; and that soul shall be cut off from Israel: because the water of separation was not sprinkled upon him, he shall be unclean; his uncleanness is yet upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2529,51 +2529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. செத்தவனுடைய பிரேதத்தைத் தொட்டும், தன்னைச் சுத்திகரித்துக்கொள்ளாதவன் கர்த்தரின் வாசஸ்தலத்தைத் தீட்டுப்படுத்துகிறான்; அந்த ஆத்துமா இஸ்ரவேலில் இராமல் அறுப்புண்டுபோவான்; தீட்டுக்கழிக்கும் ஜலம் அவன்மேல் தெளிக்கப்படாததினால், அவன் தீட்டுப்பட்டிருப்பான்; அவன் தீட்டு இன்னும் அவன்மேல் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[13. Whosoever touches the dead body of any man that is dead, and purifies not himself, defiles the tabernacle of the LORD; and that soul shall be cut off from Israel: because the water of separation was not sprinkled upon him, he shall be unclean; his uncleanness is yet upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2638,51 +2638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. செத்தவனுடைய பிரேதத்தைத் தொட்டும், தன்னைச் சுத்திகரித்துக்கொள்ளாதவன் கர்த்தரின் வாசஸ்தலத்தைத் தீட்டுப்படுத்துகிறான்; அந்த ஆத்துமா இஸ்ரவேலில் இராமல் அறுப்புண்டுபோவான்; தீட்டுக்கழிக்கும் ஜலம் அவன்மேல் தெளிக்கப்படாததினால், அவன் தீட்டுப்பட்டிருப்பான்; அவன் தீட்டு இன்னும் அவன்மேல் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[13. Whosoever touches the dead body of any man that is dead, and purifies not himself, defiles the tabernacle of the LORD; and that soul shall be cut off from Israel: because the water of separation was not sprinkled upon him, he shall be unclean; his uncleanness is yet upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2747,51 +2747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் கற்பித்த நியமப்பிரமாணமாவது: பழுதற்றதும் ஊனமில்லாததும் நுகத்தடிக்கு உட்படாததுமாகிய சிவப்பான ஒரு கிடாரியை உன்னிடத்தில் கொண்டுவரும்படி இஸ்ரவேல் புத்திரருக்குச் சொல்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[2. This is the ordinance of the law which the LORD has commanded, saying, Speak unto the children of Israel, that they bring you a red heifer without spot, wherein is no blemish, and upon which never came yoke:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2856,51 +2856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கூடாரத்தில் ஒரு மனிதன் செத்தால், அதற்கடுத்த நியமமாவது: அந்தக் கூடாரத்தில் பிரவேசிக்கிற யாவரும் கூடாரத்தில் இருக்கிற யாவரும் ஏழுநாள் தீட்டுப்பட்டிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[14. This is the law, when a man dies in a tent: all that come into the tent, and all that is in the tent, shall be unclean seven days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2965,51 +2965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கூடாரத்தில் ஒரு மனிதன் செத்தால், அதற்கடுத்த நியமமாவது: அந்தக் கூடாரத்தில் பிரவேசிக்கிற யாவரும் கூடாரத்தில் இருக்கிற யாவரும் ஏழுநாள் தீட்டுப்பட்டிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[14. This is the law, when a man dies in a tent: all that come into the tent, and all that is in the tent, shall be unclean seven days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3074,51 +3074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மூடிக் கட்டப்படாமல் திறந்திருக்கும் பாத்திரங்கள் எல்லாம் தீட்டுப்பட்டிருக்கும்.]]></a:t>
+              <a:t><![CDATA[15. And every open vessel, which has no covering bound upon it, is unclean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3183,51 +3183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. வெளியிலே பட்டயத்தால் வெட்டுண்டவனையாவது, செத்தவனையாவது, மனித எலும்பையாவது, பிரேதக்குழியையாவது, தொட்டவன் எவனும் ஏழுநாள் தீட்டுப்பட்டிருப்பான்.]]></a:t>
+              <a:t><![CDATA[16. And whosoever touches one that is slain with a sword in the open fields, or a dead body, or a bone of a man, or a grave, shall be unclean seven days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3292,51 +3292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. வெளியிலே பட்டயத்தால் வெட்டுண்டவனையாவது, செத்தவனையாவது, மனித எலும்பையாவது, பிரேதக்குழியையாவது, தொட்டவன் எவனும் ஏழுநாள் தீட்டுப்பட்டிருப்பான்.]]></a:t>
+              <a:t><![CDATA[16. And whosoever touches one that is slain with a sword in the open fields, or a dead body, or a bone of a man, or a grave, shall be unclean seven days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3401,51 +3401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆகையால் தீட்டுப்பட்டவனுக்காக, பாவத்தைப் பரிகரிக்கும் கிடாரியின் சாம்பலிலே கொஞ்சம் எடுத்து, ஒரு பாத்திரத்தில் போட்டு, அதின்மேல் ஊற்று ஜலம் வார்க்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[17. And for an unclean person they shall take of the ashes of the burnt heifer of purification for sin, and running water shall be put thereto in a vessel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3510,51 +3510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆகையால் தீட்டுப்பட்டவனுக்காக, பாவத்தைப் பரிகரிக்கும் கிடாரியின் சாம்பலிலே கொஞ்சம் எடுத்து, ஒரு பாத்திரத்தில் போட்டு, அதின்மேல் ஊற்று ஜலம் வார்க்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[17. And for an unclean person they shall take of the ashes of the burnt heifer of purification for sin, and running water shall be put thereto in a vessel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3619,51 +3619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சுத்தமான ஒருவன் ஈசோப்பை எடுத்து, அந்த ஜலத்திலே தோய்த்து, கூடாரத்தின்மேலும் அதிலுள்ள சகல பணிமுட்டுகளின்மேலும் அங்கேயிருக்கிற ஜனங்களின்மேலும் தெளிக்கிறதுமல்லாமல், எலும்பையாகிலும் வெட்டுண்டவனையாகிலும் செத்தவனையாகிலும் பிரேதக்குழியையாகிலும் தொட்டவன்மேலும் தெளிக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[18. And a clean person shall take hyssop, and dip it in the water, and sprinkle it upon the tent, and upon all the vessels, and upon the persons that were there, and upon him that touched a bone, or one slain, or one dead, or a grave:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3728,51 +3728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சுத்தமான ஒருவன் ஈசோப்பை எடுத்து, அந்த ஜலத்திலே தோய்த்து, கூடாரத்தின்மேலும் அதிலுள்ள சகல பணிமுட்டுகளின்மேலும் அங்கேயிருக்கிற ஜனங்களின்மேலும் தெளிக்கிறதுமல்லாமல், எலும்பையாகிலும் வெட்டுண்டவனையாகிலும் செத்தவனையாகிலும் பிரேதக்குழியையாகிலும் தொட்டவன்மேலும் தெளிக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[18. And a clean person shall take hyssop, and dip it in the water, and sprinkle it upon the tent, and upon all the vessels, and upon the persons that were there, and upon him that touched a bone, or one slain, or one dead, or a grave:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3837,51 +3837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சுத்தமான ஒருவன் ஈசோப்பை எடுத்து, அந்த ஜலத்திலே தோய்த்து, கூடாரத்தின்மேலும் அதிலுள்ள சகல பணிமுட்டுகளின்மேலும் அங்கேயிருக்கிற ஜனங்களின்மேலும் தெளிக்கிறதுமல்லாமல், எலும்பையாகிலும் வெட்டுண்டவனையாகிலும் செத்தவனையாகிலும் பிரேதக்குழியையாகிலும் தொட்டவன்மேலும் தெளிக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[18. And a clean person shall take hyssop, and dip it in the water, and sprinkle it upon the tent, and upon all the vessels, and upon the persons that were there, and upon him that touched a bone, or one slain, or one dead, or a grave:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3946,51 +3946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் கற்பித்த நியமப்பிரமாணமாவது: பழுதற்றதும் ஊனமில்லாததும் நுகத்தடிக்கு உட்படாததுமாகிய சிவப்பான ஒரு கிடாரியை உன்னிடத்தில் கொண்டுவரும்படி இஸ்ரவேல் புத்திரருக்குச் சொல்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[2. This is the ordinance of the law which the LORD has commanded, saying, Speak unto the children of Israel, that they bring you a red heifer without spot, wherein is no blemish, and upon which never came yoke:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4055,51 +4055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சுத்தமாயிருக்கிறவன் தீட்டுப்பட்டவன்மேல் மூன்றாம் நாளிலும் ஏழாம் நாளிலும் தெளிக்கவேண்டும்; ஏழாம் நாளில் இவன் தன்னைச் சுத்திகரித்து, தன் வஸ்திரங்களைத் தோய்த்து, ஜலத்தில் ஸ்நானம்பண்ணி, சாயங்காலத்திலே சுத்தமாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[19. And the clean person shall sprinkle upon the unclean on the third day, and on the seventh day: and on the seventh day he shall purify himself, and wash his clothes, and bathe himself in water, and shall be clean at even.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4164,51 +4164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சுத்தமாயிருக்கிறவன் தீட்டுப்பட்டவன்மேல் மூன்றாம் நாளிலும் ஏழாம் நாளிலும் தெளிக்கவேண்டும்; ஏழாம் நாளில் இவன் தன்னைச் சுத்திகரித்து, தன் வஸ்திரங்களைத் தோய்த்து, ஜலத்தில் ஸ்நானம்பண்ணி, சாயங்காலத்திலே சுத்தமாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[19. And the clean person shall sprinkle upon the unclean on the third day, and on the seventh day: and on the seventh day he shall purify himself, and wash his clothes, and bathe himself in water, and shall be clean at even.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4273,51 +4273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சுத்தமாயிருக்கிறவன் தீட்டுப்பட்டவன்மேல் மூன்றாம் நாளிலும் ஏழாம் நாளிலும் தெளிக்கவேண்டும்; ஏழாம் நாளில் இவன் தன்னைச் சுத்திகரித்து, தன் வஸ்திரங்களைத் தோய்த்து, ஜலத்தில் ஸ்நானம்பண்ணி, சாயங்காலத்திலே சுத்தமாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[19. And the clean person shall sprinkle upon the unclean on the third day, and on the seventh day: and on the seventh day he shall purify himself, and wash his clothes, and bathe himself in water, and shall be clean at even.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4382,51 +4382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தீட்டுப்பட்டிருக்கிறவன் தன்னைச் சுத்திகரித்துக் கொள்ளாதிருந்தால், அவன் சபையில் இராதபடிக்கு அறுப்புண்டுபோவான்; அவன் கர்த்தரின் பரிசுத்த ஸ்தலத்தைத் தீட்டுப்படுத்தினான்; தீட்டுக்கழிக்கும் ஜலம் அவன்மேல் தெளிக்கப்படாததினால் அவன் தீட்டுப்பட்டிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[20. But the man that shall be unclean, and shall not purify himself, that soul shall be cut off from among the congregation, because he has defiled the sanctuary of the LORD: the water of separation has not been sprinkled upon him; he is unclean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4491,51 +4491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தீட்டுப்பட்டிருக்கிறவன் தன்னைச் சுத்திகரித்துக் கொள்ளாதிருந்தால், அவன் சபையில் இராதபடிக்கு அறுப்புண்டுபோவான்; அவன் கர்த்தரின் பரிசுத்த ஸ்தலத்தைத் தீட்டுப்படுத்தினான்; தீட்டுக்கழிக்கும் ஜலம் அவன்மேல் தெளிக்கப்படாததினால் அவன் தீட்டுப்பட்டிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[20. But the man that shall be unclean, and shall not purify himself, that soul shall be cut off from among the congregation, because he has defiled the sanctuary of the LORD: the water of separation has not been sprinkled upon him; he is unclean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4600,51 +4600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தீட்டுப்பட்டிருக்கிறவன் தன்னைச் சுத்திகரித்துக் கொள்ளாதிருந்தால், அவன் சபையில் இராதபடிக்கு அறுப்புண்டுபோவான்; அவன் கர்த்தரின் பரிசுத்த ஸ்தலத்தைத் தீட்டுப்படுத்தினான்; தீட்டுக்கழிக்கும் ஜலம் அவன்மேல் தெளிக்கப்படாததினால் அவன் தீட்டுப்பட்டிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[20. But the man that shall be unclean, and shall not purify himself, that soul shall be cut off from among the congregation, because he has defiled the sanctuary of the LORD: the water of separation has not been sprinkled upon him; he is unclean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4709,51 +4709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தீட்டுக்கழிக்கும் ஜலத்தைத் தெளிக்கிறவனும் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்; தீட்டுக்கழிக்கும் ஜலத்தைத்தொட்டவனும் சாயங்காலமட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
+              <a:t><![CDATA[21. And it shall be a perpetual statute unto them, that he that sprinkles the water of separation shall wash his clothes; and he that touches the water of separation shall be unclean until even.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4818,51 +4818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தீட்டுக்கழிக்கும் ஜலத்தைத் தெளிக்கிறவனும் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்; தீட்டுக்கழிக்கும் ஜலத்தைத்தொட்டவனும் சாயங்காலமட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
+              <a:t><![CDATA[21. And it shall be a perpetual statute unto them, that he that sprinkles the water of separation shall wash his clothes; and he that touches the water of separation shall be unclean until even.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4927,51 +4927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தீட்டுப்பட்டிருக்கிறவன் தொடுகிறவைகளெல்லாம் தீட்டுப்படும், அவைகளைத் தொடுகிறவனும் சாயங்காலமட்டும் தீட்டுப்பட்டிருப்பான்; இது உங்களுக்கு நித்திய கட்டளையாயிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[22. And whatsoever the unclean person touches shall be unclean; and the soul that touches it shall be unclean until even.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5036,51 +5036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தீட்டுப்பட்டிருக்கிறவன் தொடுகிறவைகளெல்லாம் தீட்டுப்படும், அவைகளைத் தொடுகிறவனும் சாயங்காலமட்டும் தீட்டுப்பட்டிருப்பான்; இது உங்களுக்கு நித்திய கட்டளையாயிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[22. And whatsoever the unclean person touches shall be unclean; and the soul that touches it shall be unclean until even.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5145,51 +5145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் கற்பித்த நியமப்பிரமாணமாவது: பழுதற்றதும் ஊனமில்லாததும் நுகத்தடிக்கு உட்படாததுமாகிய சிவப்பான ஒரு கிடாரியை உன்னிடத்தில் கொண்டுவரும்படி இஸ்ரவேல் புத்திரருக்குச் சொல்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[3. And all of you shall give her unto Eleazar the priest, that he may bring her forth without the camp, and one shall slay her before his face:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5254,51 +5254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதை எலெயாசார் என்னும் ஆசாரியனிடத்தில் ஒப்புக்கொடுங்கள்; அவன் அதைப் பாளயத்துக்கு வெளியே கொண்டுபோகக்கடவன்; அங்கே அது அவனுக்கு முன்பாகக் கொல்லப்படக்கடவது.]]></a:t>
+              <a:t><![CDATA[3. And all of you shall give her unto Eleazar the priest, that he may bring her forth without the camp, and one shall slay her before his face:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5363,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதை எலெயாசார் என்னும் ஆசாரியனிடத்தில் ஒப்புக்கொடுங்கள்; அவன் அதைப் பாளயத்துக்கு வெளியே கொண்டுபோகக்கடவன்; அங்கே அது அவனுக்கு முன்பாகக் கொல்லப்படக்கடவது.]]></a:t>
+              <a:t><![CDATA[4. And Eleazar the priest shall take of her blood with his finger, and sprinkle of her blood directly before the tabernacle of the congregation seven times:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5472,51 +5472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது ஆசாரியனாகிய எலெயாசார் தன் விரலினால் அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, ஆசரிப்புக் கூடாரத்துக்கு எதிராக ஏழுதரம் தெளிக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[4. And Eleazar the priest shall take of her blood with his finger, and sprinkle of her blood directly before the tabernacle of the congregation seven times:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5581,51 +5581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது ஆசாரியனாகிய எலெயாசார் தன் விரலினால் அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, ஆசரிப்புக் கூடாரத்துக்கு எதிராக ஏழுதரம் தெளிக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[5. And one shall burn the heifer in his sight; her skin, and her flesh, and her blood, with her dung, shall he burn:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5660,51 +5660,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488441" r:id="rId1"/>
+    <p:sldLayoutId id="2474598765" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6232,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And one shall burn the heifer in his sight; her skin, and her flesh, and her blood, with her]]></a:t>
+              <a:t><![CDATA[அதின் இரத்தமும் அதின் சாணியும் சுட்டெரிக்கப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[dung, shall he burn:]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது ஆசாரியன் கேதுருக்கட்டையையும் ஈசோப்பையும் சிவப்புநூலையும் எடுத்து, கிடாரி எரிக்கப்படுகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And the priest shall take cedar wood, and hyssop, and scarlet, and cast it into the midst of the]]></a:t>
+              <a:t><![CDATA[நெருப்பின் நடுவிலே போடக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[burning of the heifer.]]></a:t>
+              <a:t><![CDATA[7. பின்பு ஆசாரியன் தன் வஸ்திரங்களைத் தோய்த்து, ஜலத்திலே ஸ்நானம்பண்ணி, அதின்பின்பு பாளயத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Then the priest shall wash his clothes, and he shall bathe his flesh in water, and afterward he]]></a:t>
+              <a:t><![CDATA[பிரவேசிக்கக்கடவன்; ஆசாரியன் சாயங்காலமட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall come into the camp, and the priest shall be unclean until the even.]]></a:t>
+              <a:t><![CDATA[8. அதைச் சுட்டெரித்தவனும் தன் வஸ்திரங்களை ஜலத்தில் தோய்த்து, ஜலத்திலே ஸ்நானம்பண்ணி, சாயங்காலமட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And he that burns her shall wash his clothes in water, and bathe his flesh in water, and shall be]]></a:t>
+              <a:t><![CDATA[தீட்டுப்பட்டிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unclean until the even.]]></a:t>
+              <a:t><![CDATA[9. சுத்தமாயிருக்கிற ஒருவன் அந்தக் கிடாரியின் சாம்பலை வாரிக்கொண்டு பாளயத்திற்குப் புறம்பே சுத்தமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And a man that is clean shall gather up the ashes of the heifer, and lay them up without the camp]]></a:t>
+              <a:t><![CDATA[ஒரு இடத்திலே கொட்டி வைக்கக்கடவன், அது இஸ்ரவேல் புத்திரரின் சபைக்காகத் தீட்டுக்கழிக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in a clean place, and it shall be kept for the congregation of the children of Israel for a water of]]></a:t>
+              <a:t><![CDATA[ஜலத்துக்கென்று காத்துவைக்கப்படவேண்டும்; அது பாவத்தைப் பரிகரிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the LORD spoke unto Moses and unto Aaron, saying,]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் மோசேயையும் ஆரோனையும் நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[separation: it is a purification for sin.]]></a:t>
+              <a:t><![CDATA[10. கிடாரியின் சாம்பலை வாரினவன் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்; அவன் சாயங்காலமட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And he that gathers the ashes of the heifer shall wash his clothes, and be unclean until the]]></a:t>
+              <a:t><![CDATA[தீட்டுப்பட்டிருப்பான்; இது இஸ்ரவேல் புத்திரருக்கும் அவர்கள் நடுவிலே தங்குகிற அந்நியனுக்கும் நித்திய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[even: and it shall be unto the children of Israel, and unto the stranger that sojourns among them,]]></a:t>
+              <a:t><![CDATA[கட்டளையாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for a statute for ever.]]></a:t>
+              <a:t><![CDATA[11. செத்துப்போனவனுடைய பிரேதத்தைத் தொட்டவன் ஏழுநாள் தீட்டுப்பட்டிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. He that touches the dead body of any man shall be unclean seven days.]]></a:t>
+              <a:t><![CDATA[12. அவன் மூன்றாம் நாளிலும் ஏழாம் நாளிலும் தீட்டுக்கழிக்கும் ஜலத்தினால் தன்னைச் சுத்திகரிக்கக்கடவன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. He shall purify himself with it on the third day, and on the seventh day he shall be clean: but]]></a:t>
+              <a:t><![CDATA[அப்பொழுது சுத்தமாவான்; மூன்றாம் நாளிலும் ஏழாம் நாளிலும் தன்னைச் சுத்திகரிக்காமலிருப்பானாகில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[if he purify not himself the third day, then the seventh day he shall not be clean.]]></a:t>
+              <a:t><![CDATA[சுத்தமாகான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Whosoever touches the dead body of any man that is dead, and purifies not himself, defiles the]]></a:t>
+              <a:t><![CDATA[13. செத்தவனுடைய பிரேதத்தைத் தொட்டும், தன்னைச் சுத்திகரித்துக்கொள்ளாதவன் கர்த்தரின் வாசஸ்தலத்தைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tabernacle of the LORD; and that soul shall be cut off from Israel: because the water of separation]]></a:t>
+              <a:t><![CDATA[தீட்டுப்படுத்துகிறான்; அந்த ஆத்துமா இஸ்ரவேலில் இராமல் அறுப்புண்டுபோவான்; தீட்டுக்கழிக்கும் ஜலம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[was not sprinkled upon him, he shall be unclean; his uncleanness is yet upon him.]]></a:t>
+              <a:t><![CDATA[அவன்மேல் தெளிக்கப்படாததினால், அவன் தீட்டுப்பட்டிருப்பான்; அவன் தீட்டு இன்னும் அவன்மேல் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. This is the ordinance of the law which the LORD has commanded, saying, Speak unto the children of]]></a:t>
+              <a:t><![CDATA[2. கர்த்தர் கற்பித்த நியமப்பிரமாணமாவது: பழுதற்றதும் ஊனமில்லாததும் நுகத்தடிக்கு உட்படாததுமாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. This is the law, when a man dies in a tent: all that come into the tent, and all that is in the]]></a:t>
+              <a:t><![CDATA[14. கூடாரத்தில் ஒரு மனிதன் செத்தால், அதற்கடுத்த நியமமாவது: அந்தக் கூடாரத்தில் பிரவேசிக்கிற யாவரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tent, shall be unclean seven days.]]></a:t>
+              <a:t><![CDATA[கூடாரத்தில் இருக்கிற யாவரும் ஏழுநாள் தீட்டுப்பட்டிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And every open vessel, which has no covering bound upon it, is unclean.]]></a:t>
+              <a:t><![CDATA[15. மூடிக் கட்டப்படாமல் திறந்திருக்கும் பாத்திரங்கள் எல்லாம் தீட்டுப்பட்டிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And whosoever touches one that is slain with a sword in the open fields, or a dead body, or a]]></a:t>
+              <a:t><![CDATA[16. வெளியிலே பட்டயத்தால் வெட்டுண்டவனையாவது, செத்தவனையாவது, மனித எலும்பையாவது, பிரேதக்குழியையாவது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bone of a man, or a grave, shall be unclean seven days.]]></a:t>
+              <a:t><![CDATA[தொட்டவன் எவனும் ஏழுநாள் தீட்டுப்பட்டிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And for an unclean person they shall take of the ashes of the burnt heifer of purification for]]></a:t>
+              <a:t><![CDATA[17. ஆகையால் தீட்டுப்பட்டவனுக்காக, பாவத்தைப் பரிகரிக்கும் கிடாரியின் சாம்பலிலே கொஞ்சம் எடுத்து, ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sin, and running water shall be put thereto in a vessel:]]></a:t>
+              <a:t><![CDATA[பாத்திரத்தில் போட்டு, அதின்மேல் ஊற்று ஜலம் வார்க்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And a clean person shall take hyssop, and dip it in the water, and sprinkle it upon the tent,]]></a:t>
+              <a:t><![CDATA[18. சுத்தமான ஒருவன் ஈசோப்பை எடுத்து, அந்த ஜலத்திலே தோய்த்து, கூடாரத்தின்மேலும் அதிலுள்ள சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and upon all the vessels, and upon the persons that were there, and upon him that touched a bone, or]]></a:t>
+              <a:t><![CDATA[பணிமுட்டுகளின்மேலும் அங்கேயிருக்கிற ஜனங்களின்மேலும் தெளிக்கிறதுமல்லாமல், எலும்பையாகிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[one slain, or one dead, or a grave:]]></a:t>
+              <a:t><![CDATA[வெட்டுண்டவனையாகிலும் செத்தவனையாகிலும் பிரேதக்குழியையாகிலும் தொட்டவன்மேலும் தெளிக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel, that they bring you a red heifer without spot, wherein is no blemish, and upon which never]]></a:t>
+              <a:t><![CDATA[சிவப்பான ஒரு கிடாரியை உன்னிடத்தில் கொண்டுவரும்படி இஸ்ரவேல் புத்திரருக்குச் சொல்லுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And the clean person shall sprinkle upon the unclean on the third day, and on the seventh day:]]></a:t>
+              <a:t><![CDATA[19. சுத்தமாயிருக்கிறவன் தீட்டுப்பட்டவன்மேல் மூன்றாம் நாளிலும் ஏழாம் நாளிலும் தெளிக்கவேண்டும்; ஏழாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and on the seventh day he shall purify himself, and wash his clothes, and bathe himself in water,]]></a:t>
+              <a:t><![CDATA[நாளில் இவன் தன்னைச் சுத்திகரித்து, தன் வஸ்திரங்களைத் தோய்த்து, ஜலத்தில் ஸ்நானம்பண்ணி, சாயங்காலத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and shall be clean at even.]]></a:t>
+              <a:t><![CDATA[சுத்தமாயிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. But the man that shall be unclean, and shall not purify himself, that soul shall be cut off from]]></a:t>
+              <a:t><![CDATA[20. தீட்டுப்பட்டிருக்கிறவன் தன்னைச் சுத்திகரித்துக் கொள்ளாதிருந்தால், அவன் சபையில் இராதபடிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[among the congregation, because he has defiled the sanctuary of the LORD: the water of separation]]></a:t>
+              <a:t><![CDATA[அறுப்புண்டுபோவான்; அவன் கர்த்தரின் பரிசுத்த ஸ்தலத்தைத் தீட்டுப்படுத்தினான்; தீட்டுக்கழிக்கும் ஜலம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[has not been sprinkled upon him; he is unclean.]]></a:t>
+              <a:t><![CDATA[அவன்மேல் தெளிக்கப்படாததினால் அவன் தீட்டுப்பட்டிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And it shall be a perpetual statute unto them, that he that sprinkles the water of separation]]></a:t>
+              <a:t><![CDATA[21. தீட்டுக்கழிக்கும் ஜலத்தைத் தெளிக்கிறவனும் தன் வஸ்திரங்களைத் தோய்க்கக்கடவன்; தீட்டுக்கழிக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall wash his clothes; and he that touches the water of separation shall be unclean until even.]]></a:t>
+              <a:t><![CDATA[ஜலத்தைத்தொட்டவனும் சாயங்காலமட்டும் தீட்டுப்பட்டிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And whatsoever the unclean person touches shall be unclean; and the soul that touches it shall]]></a:t>
+              <a:t><![CDATA[22. தீட்டுப்பட்டிருக்கிறவன் தொடுகிறவைகளெல்லாம் தீட்டுப்படும், அவைகளைத் தொடுகிறவனும் சாயங்காலமட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[be unclean until even.]]></a:t>
+              <a:t><![CDATA[தீட்டுப்பட்டிருப்பான்; இது உங்களுக்கு நித்திய கட்டளையாயிருக்கும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[came yoke:]]></a:t>
+              <a:t><![CDATA[3. அதை எலெயாசார் என்னும் ஆசாரியனிடத்தில் ஒப்புக்கொடுங்கள்; அவன் அதைப் பாளயத்துக்கு வெளியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And all of you shall give her unto Eleazar the priest, that he may bring her forth without the]]></a:t>
+              <a:t><![CDATA[கொண்டுபோகக்கடவன்; அங்கே அது அவனுக்கு முன்பாகக் கொல்லப்படக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[camp, and one shall slay her before his face:]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது ஆசாரியனாகிய எலெயாசார் தன் விரலினால் அதின் இரத்தத்தில் கொஞ்சம் எடுத்து, ஆசரிப்புக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And Eleazar the priest shall take of her blood with his finger, and sprinkle of her blood]]></a:t>
+              <a:t><![CDATA[கூடாரத்துக்கு எதிராக ஏழுதரம் தெளிக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[directly before the tabernacle of the congregation seven times:]]></a:t>
+              <a:t><![CDATA[5. பின்பு கிடாரியை அவன் கண்களுக்கு முன்பாக ஒருவன் சுட்டெரிக்கவேண்டும்; அதின் தோலும் அதின் மாம்சமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12497,91 +12497,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 19]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
   <a:themeElements>
-    <a:clrScheme name="Theme1">
+    <a:clrScheme name="Theme41">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme1">
+    <a:fontScheme name="Theme41">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12607,51 +12607,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme1">
+    <a:fmtScheme name="Theme41">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>