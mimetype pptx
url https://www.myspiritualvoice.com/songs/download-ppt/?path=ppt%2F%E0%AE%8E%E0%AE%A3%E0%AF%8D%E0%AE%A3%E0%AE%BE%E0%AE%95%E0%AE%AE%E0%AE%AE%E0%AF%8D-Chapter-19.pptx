--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -5660,51 +5660,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474598765" r:id="rId1"/>
+    <p:sldLayoutId id="2478617179" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -12497,91 +12497,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 19]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme37">
   <a:themeElements>
-    <a:clrScheme name="Theme41">
+    <a:clrScheme name="Theme37">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme41">
+    <a:fontScheme name="Theme37">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12607,51 +12607,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme41">
+    <a:fmtScheme name="Theme37">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>