--- v0 (2026-06-03)
+++ v1 (2026-08-02)
@@ -107,72 +107,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...20 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -211,61 +189,50 @@
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
-    <p:sldId id="314" r:id="rId61"/>
-[...9 lines deleted...]
-    <p:sldId id="324" r:id="rId71"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -421,64 +388,53 @@
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
-[...12 lines deleted...]
-  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -538,51 +494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எண்ணப்பட்ட அவனுடைய சேனை ஐம்பத்து நாலாயிரத்து நானூறுபேர்.]]></a:t>
+              <a:t><![CDATA[5. And those that do pitch next unto him shall be the tribe of Issachar: and Nethaneel the son of Zuar shall be captain of the children of Issachar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -647,51 +603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் அருகே செபுலோன் கோத்திரத்தார் பாளயமிறங்கவேண்டும்; ஏலோனின் குமாரனாகிய எலியாப் செபுலோன் சந்ததிக்குச் சேனாபதியாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[6. And his host, and those that were numbered thereof, were fifty and four thousand and four hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -756,51 +712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் அருகே செபுலோன் கோத்திரத்தார் பாளயமிறங்கவேண்டும்; ஏலோனின் குமாரனாகிய எலியாப் செபுலோன் சந்ததிக்குச் சேனாபதியாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[7. Then the tribe of Zebulun: and Eliab the son of Helon shall be captain of the children of Zebulun.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -865,51 +821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவனுடைய சேனையில் எண்ணப்பட்டவர்கள் ஐம்பத்தேழாயிரத்து நானூறுபேர்.]]></a:t>
+              <a:t><![CDATA[7. Then the tribe of Zebulun: and Eliab the son of Helon shall be captain of the children of Zebulun.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -974,51 +930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவனுடைய சேனையில் எண்ணப்பட்டவர்கள் ஐம்பத்தேழாயிரத்து நானூறுபேர்.]]></a:t>
+              <a:t><![CDATA[8. And his host, and those that were numbered thereof, were fifty and seven thousand and four hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1083,51 +1039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எண்ணப்பட்ட யூதாவின் பாளயத்தார் எல்லாரும் தங்கள் சேனைகளின்படியே இலட்சத்து எண்பத்து ஆறாயிரத்து நானூறுபேர்; இவர்கள் பிரயாணத்திலே முதற்பாளயமாய்ப் போகக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[9. All that were numbered in the camp of Judah were an hundred thousand and fourscore thousand and six thousand and four hundred, throughout their armies. These shall first set forth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1192,51 +1148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எண்ணப்பட்ட யூதாவின் பாளயத்தார் எல்லாரும் தங்கள் சேனைகளின்படியே இலட்சத்து எண்பத்து ஆறாயிரத்து நானூறுபேர்; இவர்கள் பிரயாணத்திலே முதற்பாளயமாய்ப் போகக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[9. All that were numbered in the camp of Judah were an hundred thousand and fourscore thousand and six thousand and four hundred, throughout their armies. These shall first set forth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1301,51 +1257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ரூபனுடைய பாளயத்துக் கொடியையுடைய சேனைகள் தென்புறத்தில் பாளயமிறங்கவேண்டும்; சேதேயூரின் குமாரனாகிய எலிசூர் ரூபன் சந்ததியாருக்குச் சேனாபதியாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[10. On the south side shall be the standard of the camp of Reuben according to their armies: and the captain of the children of Reuben shall be Elizur the son of Shedeur.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1410,51 +1366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ரூபனுடைய பாளயத்துக் கொடியையுடைய சேனைகள் தென்புறத்தில் பாளயமிறங்கவேண்டும்; சேதேயூரின் குமாரனாகிய எலிசூர் ரூபன் சந்ததியாருக்குச் சேனாபதியாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[10. On the south side shall be the standard of the camp of Reuben according to their armies: and the captain of the children of Reuben shall be Elizur the son of Shedeur.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1519,51 +1475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவனுடைய சேனையில் எண்ணப்பட்டவர்கள் நாற்பத்தாறாயிரத்து ஐந்நூறுபேர்.]]></a:t>
+              <a:t><![CDATA[11. And his host, and those that were numbered thereof, were forty and six thousand and five hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1628,51 +1584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யூதாவின் பாளயத்துக் கொடியையுடைய சேனைகள் சூரியன் உதிக்கும் கீழ்ப்புறத்திலே பாளயமிறங்கவேண்டும்; அம்மினதாபின் குமாரனாகிய நகசோன் யூதா சந்ததிக்குச் சேனாபதியாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[1. And the LORD spoke unto Moses and unto Aaron, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1737,51 +1693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவனுடைய சேனையில் எண்ணப்பட்டவர்கள் நாற்பத்தாறாயிரத்து ஐந்நூறுபேர்.]]></a:t>
+              <a:t><![CDATA[12. And those which pitch by him shall be the tribe of Simeon: and the captain of the children of Simeon shall be Shelumiel the son of Zurishaddai.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1846,51 +1802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் அருகே சிமியோன் கோத்திரத்தார் பாளயமிறங்கவேண்டும்; சூரிஷதாயின் குமாரனாகிய செலூமியேல் சிமியோன் சந்ததியாருக்குச் சேனாபதியாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[12. And those which pitch by him shall be the tribe of Simeon: and the captain of the children of Simeon shall be Shelumiel the son of Zurishaddai.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1955,51 +1911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் அருகே சிமியோன் கோத்திரத்தார் பாளயமிறங்கவேண்டும்; சூரிஷதாயின் குமாரனாகிய செலூமியேல் சிமியோன் சந்ததியாருக்குச் சேனாபதியாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[13. And his host, and those that were numbered of them, were fifty and nine thousand and three hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2064,51 +2020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவனுடைய சேனையில் எண்ணப்பட்டவர்கள் ஐம்பத்தொன்பதினாயிரத்து முந்நூறுபேர்.]]></a:t>
+              <a:t><![CDATA[14. Then the tribe of Gad: and the captain of the sons of Gad shall be Eliasaph the son of Reuel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2173,51 +2129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவனுடைய சேனையில் எண்ணப்பட்டவர்கள் ஐம்பத்தொன்பதினாயிரத்து முந்நூறுபேர்.]]></a:t>
+              <a:t><![CDATA[14. Then the tribe of Gad: and the captain of the sons of Gad shall be Eliasaph the son of Reuel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2282,51 +2238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவன் அருகே காத் கோத்திரத்தார் பாளயமிறங்கவேண்டும்; தேகுவேலின் குமாரனாகிய எலியாசாப் காத் சந்ததியாருக்குச் சேனாபதியாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[15. And his host, and those that were numbered of them, were forty and five thousand and six hundred and fifty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2391,51 +2347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவனுடைய சேனையில் எண்ணப்பட்டவர்கள் நாற்பத்தையாயிரத்து அறுநூற்று ஐம்பதுபேர்.]]></a:t>
+              <a:t><![CDATA[16. All that were numbered in the camp of Reuben were an hundred thousand and fifty and one thousand and four hundred and fifty, throughout their armies. And they shall set forth in the second rank.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2500,51 +2456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவனுடைய சேனையில் எண்ணப்பட்டவர்கள் நாற்பத்தையாயிரத்து அறுநூற்று ஐம்பதுபேர்.]]></a:t>
+              <a:t><![CDATA[16. All that were numbered in the camp of Reuben were an hundred thousand and fifty and one thousand and four hundred and fifty, throughout their armies. And they shall set forth in the second rank.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2609,51 +2565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. எண்ணப்பட்ட ரூபனின் பாளயத்தார் எல்லாரும் தங்கள் சேனைகளின்படியே இலட்சத்து ஐம்பத்து ஓராயிரத்து நானூற்று ஐம்பதுபேர்; இவர்கள் பிரயாணத்தில் இரண்டாம் பாளயமாய்ப் போகக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[17. Then the tabernacle of the congregation shall set forward with the camp of the Levites in the midst of the camp: as they camp, so shall they set forward, every man in his place by their standards.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2718,51 +2674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. எண்ணப்பட்ட ரூபனின் பாளயத்தார் எல்லாரும் தங்கள் சேனைகளின்படியே இலட்சத்து ஐம்பத்து ஓராயிரத்து நானூற்று ஐம்பதுபேர்; இவர்கள் பிரயாணத்தில் இரண்டாம் பாளயமாய்ப் போகக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[17. Then the tabernacle of the congregation shall set forward with the camp of the Levites in the midst of the camp: as they camp, so shall they set forward, every man in his place by their standards.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2827,51 +2783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யூதாவின் பாளயத்துக் கொடியையுடைய சேனைகள் சூரியன் உதிக்கும் கீழ்ப்புறத்திலே பாளயமிறங்கவேண்டும்; அம்மினதாபின் குமாரனாகிய நகசோன் யூதா சந்ததிக்குச் சேனாபதியாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[2. Every man of the children of Israel shall pitch by his own standard, with the explicit sign of their father's house: far off about the tabernacle of the congregation shall they pitch.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2936,51 +2892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்பு ஆசரிப்புக் கூடாரம் லேவியரின் சேனையோடே பாளயங்களின் நடுவே பிரயாணப்பட்டுப் போகவேண்டும்; எப்படிப் பாளயமிறங்குகிறார்களோ, அப்படியே அவரவர் தங்கள் வரிசையிலே தங்கள் கொடிகளோடே பிரயாணமாய்ப் போகக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[17. Then the tabernacle of the congregation shall set forward with the camp of the Levites in the midst of the camp: as they camp, so shall they set forward, every man in his place by their standards.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3045,51 +3001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்பு ஆசரிப்புக் கூடாரம் லேவியரின் சேனையோடே பாளயங்களின் நடுவே பிரயாணப்பட்டுப் போகவேண்டும்; எப்படிப் பாளயமிறங்குகிறார்களோ, அப்படியே அவரவர் தங்கள் வரிசையிலே தங்கள் கொடிகளோடே பிரயாணமாய்ப் போகக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[18. On the west side shall be the standard of the camp of Ephraim according to their armies: and the captain of the sons of Ephraim shall be Elishama the son of Ammihud.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3154,51 +3110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்பு ஆசரிப்புக் கூடாரம் லேவியரின் சேனையோடே பாளயங்களின் நடுவே பிரயாணப்பட்டுப் போகவேண்டும்; எப்படிப் பாளயமிறங்குகிறார்களோ, அப்படியே அவரவர் தங்கள் வரிசையிலே தங்கள் கொடிகளோடே பிரயாணமாய்ப் போகக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[18. On the west side shall be the standard of the camp of Ephraim according to their armies: and the captain of the sons of Ephraim shall be Elishama the son of Ammihud.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3263,51 +3219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. எப்பிராயீமுடைய பாளயத்துக் கொடியையுடைய சேனைகள் மேல்புறத்தில் இறங்கவேண்டும்; அம்மியூதின் குமாரனாகிய எலிஷாமா எப்பிராயீமின் சந்ததிக்குச் சேனாபதியாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[19. And his host, and those that were numbered of them, were forty thousand and five hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3372,51 +3328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. எப்பிராயீமுடைய பாளயத்துக் கொடியையுடைய சேனைகள் மேல்புறத்தில் இறங்கவேண்டும்; அம்மியூதின் குமாரனாகிய எலிஷாமா எப்பிராயீமின் சந்ததிக்குச் சேனாபதியாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[20. And by him shall be the tribe of Manasseh: and the captain of the children of Manasseh shall be Gamaliel the son of Pedahzur.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3481,51 +3437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவனுடைய சேனையில் எண்ணப்பட்டவர்கள் நாற்பதினாயிரத்து ஐந்நூறுபேர்.]]></a:t>
+              <a:t><![CDATA[20. And by him shall be the tribe of Manasseh: and the captain of the children of Manasseh shall be Gamaliel the son of Pedahzur.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3590,51 +3546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவன் அருகே மனாசே கோத்திரத்தார் பாளயமிறங்கவேண்டும்; பெதாசூரின் குமாரனாகிய கமாலியேல் மனாசே சந்ததிக்குச் சேனாபதியாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[21. And his host, and those that were numbered of them, were thirty and two thousand and two hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3699,51 +3655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவன் அருகே மனாசே கோத்திரத்தார் பாளயமிறங்கவேண்டும்; பெதாசூரின் குமாரனாகிய கமாலியேல் மனாசே சந்ததிக்குச் சேனாபதியாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[22. Then the tribe of Benjamin: and the captain of the sons of Benjamin shall be Abidan the son of Gideoni.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3808,51 +3764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவனுடைய சேனையில் எண்ணப்பட்டவர்கள் முப்பத்தீராயிரத்து இருநூறுபேர்.]]></a:t>
+              <a:t><![CDATA[22. Then the tribe of Benjamin: and the captain of the sons of Benjamin shall be Abidan the son of Gideoni.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3917,51 +3873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவனுடைய சேனையில் எண்ணப்பட்டவர்கள் முப்பத்தீராயிரத்து இருநூறுபேர்.]]></a:t>
+              <a:t><![CDATA[23. And his host, and those that were numbered of them, were thirty and five thousand and four hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4026,51 +3982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யூதாவின் பாளயத்துக் கொடியையுடைய சேனைகள் சூரியன் உதிக்கும் கீழ்ப்புறத்திலே பாளயமிறங்கவேண்டும்; அம்மினதாபின் குமாரனாகிய நகசோன் யூதா சந்ததிக்குச் சேனாபதியாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[2. Every man of the children of Israel shall pitch by his own standard, with the explicit sign of their father's house: far off about the tabernacle of the congregation shall they pitch.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4135,51 +4091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவன் அருகே பென்யமீன் கோத்திரத்தார் பாளயமிறங்கவேண்டும்; கீதெயோனின் குமாரனாகிய அபீதான் பென்யமீன் சந்ததிக்குச் சேனாபதியாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[24. All that were numbered of the camp of Ephraim were an hundred thousand and eight thousand and an hundred, throughout their armies. And they shall go forward in the third rank.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4244,51 +4200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவன் அருகே பென்யமீன் கோத்திரத்தார் பாளயமிறங்கவேண்டும்; கீதெயோனின் குமாரனாகிய அபீதான் பென்யமீன் சந்ததிக்குச் சேனாபதியாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[24. All that were numbered of the camp of Ephraim were an hundred thousand and eight thousand and an hundred, throughout their armies. And they shall go forward in the third rank.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4353,51 +4309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவனுடைய சேனையில் எண்ணப்பட்டவர்கள் முப்பத்தையாயிரத்து நானூறுபேர்.]]></a:t>
+              <a:t><![CDATA[25. The standard of the camp of Dan shall be on the north side by their armies: and the captain of the children of Dan shall be Ahiezer the son of Ammishaddai.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4462,51 +4418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவனுடைய சேனையில் எண்ணப்பட்டவர்கள் முப்பத்தையாயிரத்து நானூறுபேர்.]]></a:t>
+              <a:t><![CDATA[25. The standard of the camp of Dan shall be on the north side by their armies: and the captain of the children of Dan shall be Ahiezer the son of Ammishaddai.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4571,51 +4527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. எண்ணப்பட்ட எப்பிராயீமின் பாளயத்தார் எல்லாரும் தங்கள் சேனைகளின்படியே இலட்சத்து எண்ணாயிரத்து நூறுபேர்; இவர்கள் பிரயாணத்தில் மூன்றாம் பாளயமாய்ப் போகக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[26. And his host, and those that were numbered of them, were threescore and two thousand and seven hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4680,51 +4636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. எண்ணப்பட்ட எப்பிராயீமின் பாளயத்தார் எல்லாரும் தங்கள் சேனைகளின்படியே இலட்சத்து எண்ணாயிரத்து நூறுபேர்; இவர்கள் பிரயாணத்தில் மூன்றாம் பாளயமாய்ப் போகக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[27. And those that camp by him shall be the tribe of Asher: and the captain of the children of Asher shall be Pagiel the son of Ocran.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4789,51 +4745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தாணுடைய பாளயத்துக் கொடியையுடைய சேனைகள் வடபுறத்தில் இறங்கவேண்டும்; அம்மிஷதாயின் குமாரனாகிய அகியேசேர் தாண் வம்சத்திற்குச் சேனாபதியாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[27. And those that camp by him shall be the tribe of Asher: and the captain of the children of Asher shall be Pagiel the son of Ocran.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4898,51 +4854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தாணுடைய பாளயத்துக் கொடியையுடைய சேனைகள் வடபுறத்தில் இறங்கவேண்டும்; அம்மிஷதாயின் குமாரனாகிய அகியேசேர் தாண் வம்சத்திற்குச் சேனாபதியாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[28. And his host, and those that were numbered of them, were forty and one thousand and five hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5007,51 +4963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவனுடைய சேனையில் எண்ணப்பட்டவர்கள் அறுபத்தீராயிரத்து எழுநூறுபேர்.]]></a:t>
+              <a:t><![CDATA[29. Then the tribe of Naphtali: and the captain of the children of Naphtali shall be Ahira the son of Enan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5116,51 +5072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவனுடைய சேனையில் எண்ணப்பட்டவர்கள் அறுபத்தீராயிரத்து எழுநூறுபேர்.]]></a:t>
+              <a:t><![CDATA[29. Then the tribe of Naphtali: and the captain of the children of Naphtali shall be Ahira the son of Enan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5225,51 +5181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எண்ணப்பட்ட அவனுடைய சேனை எழுபத்து நாலாயிரத்து அறுநூறுபேர்.]]></a:t>
+              <a:t><![CDATA[2. Every man of the children of Israel shall pitch by his own standard, with the explicit sign of their father's house: far off about the tabernacle of the congregation shall they pitch.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5334,51 +5290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவன் அருகே ஆசேர் கோத்திரத்தார் பாளயமிறங்கவேண்டும்; ஓகிரானின் குமாரனாகிய பாகியேல் ஆசேர் சந்ததிக்குச் சேனாபதியாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[30. And his host, and those that were numbered of them, were fifty and three thousand and four hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5443,51 +5399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவன் அருகே ஆசேர் கோத்திரத்தார் பாளயமிறங்கவேண்டும்; ஓகிரானின் குமாரனாகிய பாகியேல் ஆசேர் சந்ததிக்குச் சேனாபதியாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[31. All they that were numbered in the camp of Dan were an hundred thousand and fifty and seven thousand and six hundred. They shall go hindmost with their standards.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5552,51 +5508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவனுடைய சேனையில் எண்ணப்பட்டவர்கள் நாற்பத்தோராயிரத்து ஐந்நூறுபேர்.]]></a:t>
+              <a:t><![CDATA[31. All they that were numbered in the camp of Dan were an hundred thousand and fifty and seven thousand and six hundred. They shall go hindmost with their standards.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5661,51 +5617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவனுடைய சேனையில் எண்ணப்பட்டவர்கள் நாற்பத்தோராயிரத்து ஐந்நூறுபேர்.]]></a:t>
+              <a:t><![CDATA[32. These are those which were numbered of the children of Israel by the house of their fathers: all those that were numbered of the camps throughout their hosts were six hundred thousand and three thousand and five hundred and fifty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5770,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவன் அருகே நப்தலி கோத்திரத்தார் பாளயமிறங்கவேண்டும்; ஏனானின் குமாரனாகிய அகீரா நப்தலி சந்ததியாருக்குச் சேனாபதியாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[32. These are those which were numbered of the children of Israel by the house of their fathers: all those that were numbered of the camps throughout their hosts were six hundred thousand and three thousand and five hundred and fifty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5879,51 +5835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவன் அருகே நப்தலி கோத்திரத்தார் பாளயமிறங்கவேண்டும்; ஏனானின் குமாரனாகிய அகீரா நப்தலி சந்ததியாருக்குச் சேனாபதியாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[32. These are those which were numbered of the children of Israel by the house of their fathers: all those that were numbered of the camps throughout their hosts were six hundred thousand and three thousand and five hundred and fifty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5988,51 +5944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவனுடைய சேனையில் எண்ணப்பட்டவர்கள் ஐம்பத்து மூவாயிரத்து நானூறுபேர்.]]></a:t>
+              <a:t><![CDATA[33. But the Levites were not numbered among the children of Israel; as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6097,51 +6053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவனுடைய சேனையில் எண்ணப்பட்டவர்கள் ஐம்பத்து மூவாயிரத்து நானூறுபேர்.]]></a:t>
+              <a:t><![CDATA[34. And the children of Israel did according to all that the LORD commanded Moses: so they pitched by their standards, and so they set forward, every one after their families, according to the house of their fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6206,160 +6162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. எண்ணப்பட்ட தாணின் பாளயத்தார் எல்லாரும் இலட்சத்து ஐம்பத்தேழாயிரத்து அறுநூறுபேர்; இவர்கள் தங்கள் கொடிகளோடே பின்பாளயமாய்ப் போகக்கடவர்கள்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[31. எண்ணப்பட்ட தாணின் பாளயத்தார் எல்லாரும் இலட்சத்து ஐம்பத்தேழாயிரத்து அறுநூறுபேர்; இவர்கள் தங்கள் கொடிகளோடே பின்பாளயமாய்ப் போகக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[34. And the children of Israel did according to all that the LORD commanded Moses: so they pitched by their standards, and so they set forward, every one after their families, according to the house of their fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6424,1141 +6271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எண்ணப்பட்ட அவனுடைய சேனை எழுபத்து நாலாயிரத்து அறுநூறுபேர்.]]></a:t>
-[...1089 lines deleted...]
-              <a:t><![CDATA[2. இஸ்ரவேல் புத்திரர் அவரவர் தங்கள் தங்கள் பிதாக்களுடைய வம்சத்தின் விருதாகிய தங்கள் தங்கள் கொடியண்டையிலே தங்கள் கூடாரங்களைப் போட்டு, ஆசரிப்புக் கூடாரத்திற்கு எதிராகச் சுற்றிலும் பாளயமிறங்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[3. And on the east side toward the rising of the sun shall they of the standard of the camp of Judah pitch throughout their armies: and Nahshon the son of Amminadab shall be captain of the children of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7623,51 +6380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் அருகே இசக்கார் கோத்திரத்தார் பாளயமிறங்கவேண்டும்; சூவாரின் குமாரன் நெதனெயேல் இசக்கார் சந்ததிக்குச் சேனாபதியாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[3. And on the east side toward the rising of the sun shall they of the standard of the camp of Judah pitch throughout their armies: and Nahshon the son of Amminadab shall be captain of the children of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7732,51 +6489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் அருகே இசக்கார் கோத்திரத்தார் பாளயமிறங்கவேண்டும்; சூவாரின் குமாரன் நெதனெயேல் இசக்கார் சந்ததிக்குச் சேனாபதியாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[4. And his host, and those that were numbered of them, were threescore and fourteen thousand and six hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7841,51 +6598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எண்ணப்பட்ட அவனுடைய சேனை ஐம்பத்து நாலாயிரத்து நானூறுபேர்.]]></a:t>
+              <a:t><![CDATA[5. And those that do pitch next unto him shall be the tribe of Issachar: and Nethaneel the son of Zuar shall be captain of the children of Issachar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7920,51 +6677,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488322" r:id="rId1"/>
+    <p:sldLayoutId id="2474596012" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8388,142 +7145,54 @@
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
-</Relationships>
-[...78 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -8652,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hundred.]]></a:t>
+              <a:t><![CDATA[சந்ததிக்குச் சேனாபதியாயிருக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Then the tribe of Zebulun: and Eliab the son of Helon shall be captain of the children of]]></a:t>
+              <a:t><![CDATA[6. எண்ணப்பட்ட அவனுடைய சேனை ஐம்பத்து நாலாயிரத்து நானூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Zebulun.]]></a:t>
+              <a:t><![CDATA[7. அவன் அருகே செபுலோன் கோத்திரத்தார் பாளயமிறங்கவேண்டும்; ஏலோனின் குமாரனாகிய எலியாப் செபுலோன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And his host, and those that were numbered thereof, were fifty and seven thousand and four]]></a:t>
+              <a:t><![CDATA[சந்ததிக்குச் சேனாபதியாயிருக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hundred.]]></a:t>
+              <a:t><![CDATA[8. அவனுடைய சேனையில் எண்ணப்பட்டவர்கள் ஐம்பத்தேழாயிரத்து நானூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. All that were numbered in the camp of Judah were an hundred thousand and fourscore thousand and]]></a:t>
+              <a:t><![CDATA[9. எண்ணப்பட்ட யூதாவின் பாளயத்தார் எல்லாரும் தங்கள் சேனைகளின்படியே இலட்சத்து எண்பத்து ஆறாயிரத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[six thousand and four hundred, throughout their armies. These shall first set forth.]]></a:t>
+              <a:t><![CDATA[நானூறுபேர்; இவர்கள் பிரயாணத்திலே முதற்பாளயமாய்ப் போகக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. On the south side shall be the standard of the camp of Reuben according to their armies: and the]]></a:t>
+              <a:t><![CDATA[10. ரூபனுடைய பாளயத்துக் கொடியையுடைய சேனைகள் தென்புறத்தில் பாளயமிறங்கவேண்டும்; சேதேயூரின் குமாரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[captain of the children of Reuben shall be Elizur the son of Shedeur.]]></a:t>
+              <a:t><![CDATA[எலிசூர் ரூபன் சந்ததியாருக்குச் சேனாபதியாயிருக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And his host, and those that were numbered thereof, were forty and six thousand and five]]></a:t>
+              <a:t><![CDATA[11. அவனுடைய சேனையில் எண்ணப்பட்டவர்கள் நாற்பத்தாறாயிரத்து ஐந்நூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And on the east side toward the rising of the sun shall they of the standard of the camp of Judah]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் மோசேயையும் ஆரோனையும் நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hundred.]]></a:t>
+              <a:t><![CDATA[12. அவன் அருகே சிமியோன் கோத்திரத்தார் பாளயமிறங்கவேண்டும்; சூரிஷதாயின் குமாரனாகிய செலூமியேல் சிமியோன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And those which pitch by him shall be the tribe of Simeon: and the captain of the children of]]></a:t>
+              <a:t><![CDATA[சந்ததியாருக்குச் சேனாபதியாயிருக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Simeon shall be Shelumiel the son of Zurishaddai.]]></a:t>
+              <a:t><![CDATA[13. அவனுடைய சேனையில் எண்ணப்பட்டவர்கள் ஐம்பத்தொன்பதினாயிரத்து முந்நூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And his host, and those that were numbered of them, were fifty and nine thousand and three]]></a:t>
+              <a:t><![CDATA[14. அவன் அருகே காத் கோத்திரத்தார் பாளயமிறங்கவேண்டும்; தேகுவேலின் குமாரனாகிய எலியாசாப் காத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hundred.]]></a:t>
+              <a:t><![CDATA[சந்ததியாருக்குச் சேனாபதியாயிருக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Then the tribe of Gad: and the captain of the sons of Gad shall be Eliasaph the son of Reuel.]]></a:t>
+              <a:t><![CDATA[15. அவனுடைய சேனையில் எண்ணப்பட்டவர்கள் நாற்பத்தையாயிரத்து அறுநூற்று ஐம்பதுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And his host, and those that were numbered of them, were forty and five thousand and six hundred]]></a:t>
+              <a:t><![CDATA[16. எண்ணப்பட்ட ரூபனின் பாளயத்தார் எல்லாரும் தங்கள் சேனைகளின்படியே இலட்சத்து ஐம்பத்து ஓராயிரத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and fifty.]]></a:t>
+              <a:t><![CDATA[நானூற்று ஐம்பதுபேர்; இவர்கள் பிரயாணத்தில் இரண்டாம் பாளயமாய்ப் போகக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. All that were numbered in the camp of Reuben were an hundred thousand and fifty and one thousand]]></a:t>
+              <a:t><![CDATA[17. பின்பு ஆசரிப்புக் கூடாரம் லேவியரின் சேனையோடே பாளயங்களின் நடுவே பிரயாணப்பட்டுப் போகவேண்டும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and four hundred and fifty, throughout their armies. And they shall set forth in the second rank.]]></a:t>
+              <a:t><![CDATA[எப்படிப் பாளயமிறங்குகிறார்களோ, அப்படியே அவரவர் தங்கள் வரிசையிலே தங்கள் கொடிகளோடே பிரயாணமாய்ப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[pitch throughout their armies: and Nahshon the son of Amminadab shall be captain of the children of]]></a:t>
+              <a:t><![CDATA[2. இஸ்ரவேல் புத்திரர் அவரவர் தங்கள் தங்கள் பிதாக்களுடைய வம்சத்தின் விருதாகிய தங்கள் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11556,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Then the tabernacle of the congregation shall set forward with the camp of the Levites in the]]></a:t>
+              <a:t><![CDATA[போகக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[midst of the camp: as they camp, so shall they set forward, every man in his place by their]]></a:t>
+              <a:t><![CDATA[18. எப்பிராயீமுடைய பாளயத்துக் கொடியையுடைய சேனைகள் மேல்புறத்தில் இறங்கவேண்டும்; அம்மியூதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[standards.]]></a:t>
+              <a:t><![CDATA[குமாரனாகிய எலிஷாமா எப்பிராயீமின் சந்ததிக்குச் சேனாபதியாயிருக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. On the west side shall be the standard of the camp of Ephraim according to their armies: and the]]></a:t>
+              <a:t><![CDATA[19. அவனுடைய சேனையில் எண்ணப்பட்டவர்கள் நாற்பதினாயிரத்து ஐந்நூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[captain of the sons of Ephraim shall be Elishama the son of Ammihud.]]></a:t>
+              <a:t><![CDATA[20. அவன் அருகே மனாசே கோத்திரத்தார் பாளயமிறங்கவேண்டும்; பெதாசூரின் குமாரனாகிய கமாலியேல் மனாசே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And his host, and those that were numbered of them, were forty thousand and five hundred.]]></a:t>
+              <a:t><![CDATA[சந்ததிக்குச் சேனாபதியாயிருக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And by him shall be the tribe of Manasseh: and the captain of the children of Manasseh shall be]]></a:t>
+              <a:t><![CDATA[21. அவனுடைய சேனையில் எண்ணப்பட்டவர்கள் முப்பத்தீராயிரத்து இருநூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Gamaliel the son of Pedahzur.]]></a:t>
+              <a:t><![CDATA[22. அவன் அருகே பென்யமீன் கோத்திரத்தார் பாளயமிறங்கவேண்டும்; கீதெயோனின் குமாரனாகிய அபீதான் பென்யமீன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And his host, and those that were numbered of them, were thirty and two thousand and two]]></a:t>
+              <a:t><![CDATA[சந்ததிக்குச் சேனாபதியாயிருக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hundred.]]></a:t>
+              <a:t><![CDATA[23. அவனுடைய சேனையில் எண்ணப்பட்டவர்கள் முப்பத்தையாயிரத்து நானூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Judah.]]></a:t>
+              <a:t><![CDATA[கொடியண்டையிலே தங்கள் கூடாரங்களைப் போட்டு, ஆசரிப்புக் கூடாரத்திற்கு எதிராகச் சுற்றிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Then the tribe of Benjamin: and the captain of the sons of Benjamin shall be Abidan the son of]]></a:t>
+              <a:t><![CDATA[24. எண்ணப்பட்ட எப்பிராயீமின் பாளயத்தார் எல்லாரும் தங்கள் சேனைகளின்படியே இலட்சத்து எண்ணாயிரத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Gideoni.]]></a:t>
+              <a:t><![CDATA[நூறுபேர்; இவர்கள் பிரயாணத்தில் மூன்றாம் பாளயமாய்ப் போகக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And his host, and those that were numbered of them, were thirty and five thousand and four]]></a:t>
+              <a:t><![CDATA[25. தாணுடைய பாளயத்துக் கொடியையுடைய சேனைகள் வடபுறத்தில் இறங்கவேண்டும்; அம்மிஷதாயின் குமாரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hundred.]]></a:t>
+              <a:t><![CDATA[அகியேசேர் தாண் வம்சத்திற்குச் சேனாபதியாயிருக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. All that were numbered of the camp of Ephraim were an hundred thousand and eight thousand and an]]></a:t>
+              <a:t><![CDATA[26. அவனுடைய சேனையில் எண்ணப்பட்டவர்கள் அறுபத்தீராயிரத்து எழுநூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hundred, throughout their armies. And they shall go forward in the third rank.]]></a:t>
+              <a:t><![CDATA[27. அவன் அருகே ஆசேர் கோத்திரத்தார் பாளயமிறங்கவேண்டும்; ஓகிரானின் குமாரனாகிய பாகியேல் ஆசேர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. The standard of the camp of Dan shall be on the north side by their armies: and the captain of]]></a:t>
+              <a:t><![CDATA[சந்ததிக்குச் சேனாபதியாயிருக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +12601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the children of Dan shall be Ahiezer the son of Ammishaddai.]]></a:t>
+              <a:t><![CDATA[28. அவனுடைய சேனையில் எண்ணப்பட்டவர்கள் நாற்பத்தோராயிரத்து ஐந்நூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +12733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And his host, and those that were numbered of them, were threescore and two thousand and seven]]></a:t>
+              <a:t><![CDATA[29. அவன் அருகே நப்தலி கோத்திரத்தார் பாளயமிறங்கவேண்டும்; ஏனானின் குமாரனாகிய அகீரா நப்தலி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hundred.]]></a:t>
+              <a:t><![CDATA[சந்ததியாருக்குச் சேனாபதியாயிருக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +12997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And his host, and those that were numbered of them, were threescore and fourteen thousand and six]]></a:t>
+              <a:t><![CDATA[பாளயமிறங்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +13129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And those that camp by him shall be the tribe of Asher: and the captain of the children of Asher]]></a:t>
+              <a:t><![CDATA[30. அவனுடைய சேனையில் எண்ணப்பட்டவர்கள் ஐம்பத்து மூவாயிரத்து நானூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14592,51 +13261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall be Pagiel the son of Ocran.]]></a:t>
+              <a:t><![CDATA[31. எண்ணப்பட்ட தாணின் பாளயத்தார் எல்லாரும் இலட்சத்து ஐம்பத்தேழாயிரத்து அறுநூறுபேர்; இவர்கள் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14724,51 +13393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And his host, and those that were numbered of them, were forty and one thousand and five]]></a:t>
+              <a:t><![CDATA[கொடிகளோடே பின்பாளயமாய்ப் போகக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14856,51 +13525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hundred.]]></a:t>
+              <a:t><![CDATA[32. இவர்களே தங்கள் தங்கள் பிதாக்களின் வம்சத்தின்படி இஸ்ரவேல் புத்திரரில் எண்ணப்பட்டவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14988,51 +13657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Then the tribe of Naphtali: and the captain of the children of Naphtali shall be Ahira the son]]></a:t>
+              <a:t><![CDATA[பாளயங்களிலே தங்கள் தங்கள் சேனைகளின்படியே எண்ணப்பட்டவர்கள் எல்லாரும் ஆறுலட்சத்து மூவாயிரத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15120,51 +13789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Enan.]]></a:t>
+              <a:t><![CDATA[ஐந்நூற்று ஐம்பது பேராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15252,51 +13921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And his host, and those that were numbered of them, were fifty and three thousand and four]]></a:t>
+              <a:t><![CDATA[33. லேவியரோ, கர்த்தர் மோசேக்குக் கட்டளையிட்டபடி, இஸ்ரவேல் புத்திரருக்குள்ளே எண்ணப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15384,51 +14053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hundred.]]></a:t>
+              <a:t><![CDATA[34. கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியெல்லாம் இஸ்ரவேல் புத்திரர் செய்து, தங்கள் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15516,183 +14185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. All they that were numbered in the camp of Dan were an hundred thousand and fifty and seven]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[thousand and six hundred. They shall go hindmost with their standards.]]></a:t>
+              <a:t><![CDATA[கொடிகளின்கீழ் பாளயமிறங்கி, தங்கள் தங்கள் பிதாக்களுடைய வம்சங்களின்படியே பிரயாணப்பட்டுப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15780,1371 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hundred.]]></a:t>
-[...1319 lines deleted...]
-              <a:t><![CDATA[their father's house: far off about the tabernacle of the congregation shall they pitch.]]></a:t>
+              <a:t><![CDATA[3. யூதாவின் பாளயத்துக் கொடியையுடைய சேனைகள் சூரியன் உதிக்கும் கீழ்ப்புறத்திலே பாளயமிறங்கவேண்டும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17232,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And those that do pitch next unto him shall be the tribe of Issachar: and Nethaneel the son of]]></a:t>
+              <a:t><![CDATA[அம்மினதாபின் குமாரனாகிய நகசோன் யூதா சந்ததிக்குச் சேனாபதியாயிருக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17364,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Zuar shall be captain of the children of Issachar.]]></a:t>
+              <a:t><![CDATA[4. எண்ணப்பட்ட அவனுடைய சேனை எழுபத்து நாலாயிரத்து அறுநூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17496,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And his host, and those that were numbered thereof, were fifty and four thousand and four]]></a:t>
+              <a:t><![CDATA[5. அவன் அருகே இசக்கார் கோத்திரத்தார் பாளயமிறங்கவேண்டும்; சூவாரின் குமாரன் நெதனெயேல் இசக்கார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17557,91 +14774,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme96">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme39">
   <a:themeElements>
-    <a:clrScheme name="Theme96">
+    <a:clrScheme name="Theme39">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme96">
+    <a:fontScheme name="Theme39">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17667,51 +14884,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme96">
+    <a:fmtScheme name="Theme39">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17842,51 +15059,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>69</Slides>
+  <Slides>58</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>