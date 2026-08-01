--- v0 (2026-06-03)
+++ v1 (2026-08-01)
@@ -109,50 +109,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -192,50 +206,57 @@
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -392,53 +413,60 @@
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -498,51 +526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆரோன் தன் ஜனத்தாரோடே சேர்க்கப்படுவான். மேரிபாவின் தண்ணீரைப்பற்றிய காரியத்தில் நீங்கள் என் வாக்குக்குக் கீழ்ப்படியாமற்போனபடியினால், நான் இஸ்ரவேல் புத்திரருக்குக் கொடுக்கிற தேசத்தில் அவன் பிரவேசிப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[5. And wherefore have all of you made us to come up out of Egypt, to bring us in unto this evil place? it is no place of seed, or of figs, or of vines, or of pomegranates; neither is there any water to drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -607,51 +635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நீ ஆரோனையும் அவன் குமாரனாகிய எலெயாசாரையும் கூட்டிக்கொண்டு, அவர்களை ஓர் என்னும் மலையில் ஏறப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[5. And wherefore have all of you made us to come up out of Egypt, to bring us in unto this evil place? it is no place of seed, or of figs, or of vines, or of pomegranates; neither is there any water to drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -716,51 +744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆரோன் உடுத்திருக்கிற வஸ்திரங்களைக் கழற்றி, அவைகளை அவன் குமாரனாகிய எலெயாசாருக்கு உடுத்துவாயாக; ஆரோன் அங்கே மரித்து, தன் ஜனத்தாரோடே சேர்க்கப்படுவான் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. And Moses and Aaron went from the presence of the assembly unto the door of the tabernacle of the congregation, and they fell upon their faces: and the glory of the LORD appeared unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -825,51 +853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆரோன் உடுத்திருக்கிற வஸ்திரங்களைக் கழற்றி, அவைகளை அவன் குமாரனாகிய எலெயாசாருக்கு உடுத்துவாயாக; ஆரோன் அங்கே மரித்து, தன் ஜனத்தாரோடே சேர்க்கப்படுவான் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. And Moses and Aaron went from the presence of the assembly unto the door of the tabernacle of the congregation, and they fell upon their faces: and the glory of the LORD appeared unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -934,51 +962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. கர்த்தர் கட்டளையிட்டபடியே மோசே செய்தான்; சபையார் எல்லாரும் பார்க்க அவர்கள் ஓர் என்னும் மலையில் ஏறினார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1043,51 +1071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. கர்த்தர் கட்டளையிட்டபடியே மோசே செய்தான்; சபையார் எல்லாரும் பார்க்க அவர்கள் ஓர் என்னும் மலையில் ஏறினார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Take the rod, and gather you the assembly together, you, and Aaron your brother, and speak all of you unto the rock before their eyes; and it shall give forth his water, and you shall bring forth to them water out of the rock: so you shall give the congregation and their beasts drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1152,51 +1180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அங்கே ஆரோன் உடுத்திருந்த வஸ்திரங்களை மோசே கழற்றி, அவைகளை அவன் குமாரனாகிய எலெயாசாருக்கு உடுத்தினான்; அப்பொழுது ஆரோன் அங்கே மலையின் உச்சியிலே மரித்தான்; பின்பு மோசேயும் எலெயாசாரும் மலையிலிருந்து இறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Take the rod, and gather you the assembly together, you, and Aaron your brother, and speak all of you unto the rock before their eyes; and it shall give forth his water, and you shall bring forth to them water out of the rock: so you shall give the congregation and their beasts drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1261,51 +1289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அங்கே ஆரோன் உடுத்திருந்த வஸ்திரங்களை மோசே கழற்றி, அவைகளை அவன் குமாரனாகிய எலெயாசாருக்கு உடுத்தினான்; அப்பொழுது ஆரோன் அங்கே மலையின் உச்சியிலே மரித்தான்; பின்பு மோசேயும் எலெயாசாரும் மலையிலிருந்து இறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Take the rod, and gather you the assembly together, you, and Aaron your brother, and speak all of you unto the rock before their eyes; and it shall give forth his water, and you shall bring forth to them water out of the rock: so you shall give the congregation and their beasts drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1370,51 +1398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஆரோன் ஜீவித்துப்போனான் என்பதைச் சபையார் எல்லோரும் கண்டபோது, இஸ்ரவேல் வம்சத்தார் எல்லாரும் ஆரோனுக்காக முப்பது நாள் துக்கங்கொண்டாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Take the rod, and gather you the assembly together, you, and Aaron your brother, and speak all of you unto the rock before their eyes; and it shall give forth his water, and you shall bring forth to them water out of the rock: so you shall give the congregation and their beasts drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1479,51 +1507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஆரோன் ஜீவித்துப்போனான் என்பதைச் சபையார் எல்லோரும் கண்டபோது, இஸ்ரவேல் வம்சத்தார் எல்லாரும் ஆரோனுக்காக முப்பது நாள் துக்கங்கொண்டாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And Moses took the rod from before the LORD, as he commanded him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1588,51 +1616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அதற்கு அவன்: நீ கடந்துபோகக் கூடாது என்று சொல்லி, வெகு ஜனங்களோடும் பலத்த கையோடும் அவர்களை எதிர்க்கப் புறப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[1. Then came the children of Israel, even the whole congregation, into the desert of Zin in the first month: and the people abode in Kadesh; and Miriam died there, and was buried there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1697,51 +1725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரரின் சபையார் எல்லாரும் முதலாம் மாதத்தில் சீன்வனாந்தரத்திலே சேர்ந்து, ஜனங்கள் காதேசிலே தங்கியிருக்கையில், மிரியாம் மரணமடைந்து, அங்கே அடக்கம்பண்ணப்பட்டாள்.]]></a:t>
+              <a:t><![CDATA[10. And Moses and Aaron gathered the congregation together before the rock, and he said unto them, Hear now, all of you rebels; must we fetch you water out of this rock?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1806,51 +1834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரரின் சபையார் எல்லாரும் முதலாம் மாதத்தில் சீன்வனாந்தரத்திலே சேர்ந்து, ஜனங்கள் காதேசிலே தங்கியிருக்கையில், மிரியாம் மரணமடைந்து, அங்கே அடக்கம்பண்ணப்பட்டாள்.]]></a:t>
+              <a:t><![CDATA[10. And Moses and Aaron gathered the congregation together before the rock, and he said unto them, Hear now, all of you rebels; must we fetch you water out of this rock?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1915,51 +1943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஜனங்களுக்குத் தண்ணீர் இல்லாதிருந்தது; அப்பொழுது அவர்கள் மோசேக்கும் ஆரோனுக்கும் விரோதமாகக் கூட்டங்கூடினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And Moses and Aaron gathered the congregation together before the rock, and he said unto them, Hear now, all of you rebels; must we fetch you water out of this rock?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2024,51 +2052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஜனங்களுக்குத் தண்ணீர் இல்லாதிருந்தது; அப்பொழுது அவர்கள் மோசேக்கும் ஆரோனுக்கும் விரோதமாகக் கூட்டங்கூடினார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And Moses lifted up his hand, and with his rod he stroke the rock twice: and the water came out abundantly, and the congregation drank, and their beasts also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2133,51 +2161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஜனங்கள் மோசேயோடே வாக்குவாதம் பண்ணி: எங்கள் சகோதரர் கர்த்தருடைய சந்நிதியில் மாண்டபோது நாங்களும் மாண்டுபோயிருந்தால் நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[11. And Moses lifted up his hand, and with his rod he stroke the rock twice: and the water came out abundantly, and the congregation drank, and their beasts also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2242,51 +2270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஜனங்கள் மோசேயோடே வாக்குவாதம் பண்ணி: எங்கள் சகோதரர் கர்த்தருடைய சந்நிதியில் மாண்டபோது நாங்களும் மாண்டுபோயிருந்தால் நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[12. And the LORD spoke unto Moses and Aaron, Because all of you believed me not, to sanctify me in the eyes of the children of Israel, therefore all of you shall not bring this congregation into the land which I have given them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2351,51 +2379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நாங்களும் எங்கள் மிருகங்களும் இங்கே சாகும்படி, நீங்கள் கர்த்தரின் சபையை இந்த வனாந்தரத்திலே கொண்டு வந்தது என்ன;]]></a:t>
+              <a:t><![CDATA[12. And the LORD spoke unto Moses and Aaron, Because all of you believed me not, to sanctify me in the eyes of the children of Israel, therefore all of you shall not bring this congregation into the land which I have given them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2460,51 +2488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நாங்களும் எங்கள் மிருகங்களும் இங்கே சாகும்படி, நீங்கள் கர்த்தரின் சபையை இந்த வனாந்தரத்திலே கொண்டு வந்தது என்ன;]]></a:t>
+              <a:t><![CDATA[12. And the LORD spoke unto Moses and Aaron, Because all of you believed me not, to sanctify me in the eyes of the children of Israel, therefore all of you shall not bring this congregation into the land which I have given them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2569,51 +2597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. விதைப்பும் அத்திமரமும், திராட்சச்செடியும், மாதளஞ்செடியும், குடிக்கத் தண்ணீரும் இல்லாத இந்த கெட்ட இடத்தில் எங்களைக் கொண்டுவரும்படி, நீங்கள் எங்களை எகிப்திலிருந்து புறப்படப்பண்ணினது என்ன என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[13. This is the water of Meribah; because the children of Israel strove with the LORD, and he was sanctified in them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2678,51 +2706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. விதைப்பும் அத்திமரமும், திராட்சச்செடியும், மாதளஞ்செடியும், குடிக்கத் தண்ணீரும் இல்லாத இந்த கெட்ட இடத்தில் எங்களைக் கொண்டுவரும்படி, நீங்கள் எங்களை எகிப்திலிருந்து புறப்படப்பண்ணினது என்ன என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[13. This is the water of Meribah; because the children of Israel strove with the LORD, and he was sanctified in them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2787,51 +2815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அதற்கு அவன்: நீ கடந்துபோகக் கூடாது என்று சொல்லி, வெகு ஜனங்களோடும் பலத்த கையோடும் அவர்களை எதிர்க்கப் புறப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[1. Then came the children of Israel, even the whole congregation, into the desert of Zin in the first month: and the people abode in Kadesh; and Miriam died there, and was buried there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2896,51 +2924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. விதைப்பும் அத்திமரமும், திராட்சச்செடியும், மாதளஞ்செடியும், குடிக்கத் தண்ணீரும் இல்லாத இந்த கெட்ட இடத்தில் எங்களைக் கொண்டுவரும்படி, நீங்கள் எங்களை எகிப்திலிருந்து புறப்படப்பண்ணினது என்ன என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And Moses sent messengers from Kadesh unto the king of Edom, Thus says your brother Israel, You know all the travail that has befallen us:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3005,51 +3033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது மோசேயும் ஆரோனும் சபையாரை விட்டு, ஆசரிப்புக் கூடாரவாசலில் போய், முகங்குப்புற விழுந்தார்கள்; கர்த்தருடைய மகிமை அவர்களுக்குக் காணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[15. How our fathers went down into Egypt, and we have dwelt in Egypt a long time; and the Egyptians vexed us, and our fathers:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3114,51 +3142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது மோசேயும் ஆரோனும் சபையாரை விட்டு, ஆசரிப்புக் கூடாரவாசலில் போய், முகங்குப்புற விழுந்தார்கள்; கர்த்தருடைய மகிமை அவர்களுக்குக் காணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[15. How our fathers went down into Egypt, and we have dwelt in Egypt a long time; and the Egyptians vexed us, and our fathers:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3223,51 +3251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[15. How our fathers went down into Egypt, and we have dwelt in Egypt a long time; and the Egyptians vexed us, and our fathers:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3332,51 +3360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீ கோலை எடுத்துக்கொண்டு, நீயும் உன் சகோதரனாகிய ஆரோனும் சபையாரைக் கூடிவரச்செய்து, அவர்கள் கண்களுக்குமுன்னே கன்மலையைப் பார்த்துப் பேசுங்கள்; அப்பொழுது அது தன்னிடத்திலுள்ள தண்ணீரைக் கொடுக்கும்; இப்படி நீ அவர்களுக்குக் கன்மலையிலிருந்து தண்ணீர் புறப்படப்பண்ணி, சபையாருக்கும் அவர்கள் மிருகங்களுக்கும் குடிக்கக் கொடுப்பாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. And when we cried unto the LORD, he heard our voice, and sent an angel, and has brought us forth out of Egypt: and, behold, we are in Kadesh, a city in the uttermost of your border:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3441,51 +3469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீ கோலை எடுத்துக்கொண்டு, நீயும் உன் சகோதரனாகிய ஆரோனும் சபையாரைக் கூடிவரச்செய்து, அவர்கள் கண்களுக்குமுன்னே கன்மலையைப் பார்த்துப் பேசுங்கள்; அப்பொழுது அது தன்னிடத்திலுள்ள தண்ணீரைக் கொடுக்கும்; இப்படி நீ அவர்களுக்குக் கன்மலையிலிருந்து தண்ணீர் புறப்படப்பண்ணி, சபையாருக்கும் அவர்கள் மிருகங்களுக்கும் குடிக்கக் கொடுப்பாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. And when we cried unto the LORD, he heard our voice, and sent an angel, and has brought us forth out of Egypt: and, behold, we are in Kadesh, a city in the uttermost of your border:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3550,51 +3578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீ கோலை எடுத்துக்கொண்டு, நீயும் உன் சகோதரனாகிய ஆரோனும் சபையாரைக் கூடிவரச்செய்து, அவர்கள் கண்களுக்குமுன்னே கன்மலையைப் பார்த்துப் பேசுங்கள்; அப்பொழுது அது தன்னிடத்திலுள்ள தண்ணீரைக் கொடுக்கும்; இப்படி நீ அவர்களுக்குக் கன்மலையிலிருந்து தண்ணீர் புறப்படப்பண்ணி, சபையாருக்கும் அவர்கள் மிருகங்களுக்கும் குடிக்கக் கொடுப்பாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. And when we cried unto the LORD, he heard our voice, and sent an angel, and has brought us forth out of Egypt: and, behold, we are in Kadesh, a city in the uttermost of your border:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3659,51 +3687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது மோசே தனக்குக் கர்த்தர் கட்டளையிட்டபடியே கர்த்தருடைய சந்நிதியிலிருந்த கோலை எடுத்தான்.]]></a:t>
+              <a:t><![CDATA[17. Let us pass, I pray you, through your country: we will not pass through the fields, or through the vineyards, neither will we drink of the water of the wells: we will go by the king's high way, we will not turn to the right hand nor to the left, until we have passed your borders.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3768,51 +3796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மோசேயும் ஆரோனும் சபையாரைக் கன்மலைக்கு முன்பாக கூடிவரச்செய்தார்கள்; அப்பொழுது மோசே அவர்களை நோக்கி: கலகக்காரரே, கேளுங்கள், உங்களுக்கு இந்தக் கன்மலையிலிருந்து நாங்கள் தண்ணீர் புறப்படப்பண்ணுவோமோ என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[17. Let us pass, I pray you, through your country: we will not pass through the fields, or through the vineyards, neither will we drink of the water of the wells: we will go by the king's high way, we will not turn to the right hand nor to the left, until we have passed your borders.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3877,51 +3905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மோசேயும் ஆரோனும் சபையாரைக் கன்மலைக்கு முன்பாக கூடிவரச்செய்தார்கள்; அப்பொழுது மோசே அவர்களை நோக்கி: கலகக்காரரே, கேளுங்கள், உங்களுக்கு இந்தக் கன்மலையிலிருந்து நாங்கள் தண்ணீர் புறப்படப்பண்ணுவோமோ என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[17. Let us pass, I pray you, through your country: we will not pass through the fields, or through the vineyards, neither will we drink of the water of the wells: we will go by the king's high way, we will not turn to the right hand nor to the left, until we have passed your borders.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3986,51 +4014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இப்படி ஏதோம் தன் எல்லைவழியாய்க் கடந்துபோகும்படி இஸ்ரவேலருக்கு உத்தரவு கொடுக்கவில்லை; ஆகையால் இஸ்ரவேலர் அவனை விட்டு விலகிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And there was no water for the congregation: and they gathered themselves together against Moses and against Aaron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4095,51 +4123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தன் கையை ஓங்கி, கன்மலையைத் தன் கோலினால் இரண்டுதரம் அடித்தான்; உடனே தண்ணீர் ஏராளமாய்ப் புறப்பட்டது, சபையார் குடித்தார்கள்; அவர்கள் மிருகங்களும் குடித்தது.]]></a:t>
+              <a:t><![CDATA[17. Let us pass, I pray you, through your country: we will not pass through the fields, or through the vineyards, neither will we drink of the water of the wells: we will go by the king's high way, we will not turn to the right hand nor to the left, until we have passed your borders.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4204,51 +4232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தன் கையை ஓங்கி, கன்மலையைத் தன் கோலினால் இரண்டுதரம் அடித்தான்; உடனே தண்ணீர் ஏராளமாய்ப் புறப்பட்டது, சபையார் குடித்தார்கள்; அவர்கள் மிருகங்களும் குடித்தது.]]></a:t>
+              <a:t><![CDATA[18. And Edom said unto him, You shall not pass by me, lest I come out against you with the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4313,51 +4341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பின்பு கர்த்தர் மோசேயையும் ஆரோனையும் நோக்கி: இஸ்ரவேல் புத்திரரின் கண்களுக்கு முன்பாக என்னைப் பரிசுத்தம் பண்ணும்படி, நீங்கள் என்னை விசுவாசியாமற் போனபடியினால், இந்தச் சபையாருக்கு நான் கொடுத்த தேசத்திற்குள் அவர்களைக் கொண்டுபோவதில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[18. And Edom said unto him, You shall not pass by me, lest I come out against you with the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4422,51 +4450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பின்பு கர்த்தர் மோசேயையும் ஆரோனையும் நோக்கி: இஸ்ரவேல் புத்திரரின் கண்களுக்கு முன்பாக என்னைப் பரிசுத்தம் பண்ணும்படி, நீங்கள் என்னை விசுவாசியாமற் போனபடியினால், இந்தச் சபையாருக்கு நான் கொடுத்த தேசத்திற்குள் அவர்களைக் கொண்டுபோவதில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[19. And the children of Israel said unto him, We will go by the high way: and if I and my cattle drink of your water, then I will pay for it: I will only, without doing anything else, go through on my feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4531,51 +4559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பின்பு கர்த்தர் மோசேயையும் ஆரோனையும் நோக்கி: இஸ்ரவேல் புத்திரரின் கண்களுக்கு முன்பாக என்னைப் பரிசுத்தம் பண்ணும்படி, நீங்கள் என்னை விசுவாசியாமற் போனபடியினால், இந்தச் சபையாருக்கு நான் கொடுத்த தேசத்திற்குள் அவர்களைக் கொண்டுபோவதில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[19. And the children of Israel said unto him, We will go by the high way: and if I and my cattle drink of your water, then I will pay for it: I will only, without doing anything else, go through on my feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4640,51 +4668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இங்கே இஸ்ரவேல் புத்திரர் கர்த்தரோடே வாக்குவாதம்பண்ணினதினாலும், அவர்களுக்குள்ளே அவருடைய பரிசுத்தம் விளங்கினதினாலும் இது மேரிபாவின் தண்ணீர் என்னப்பட்டது.]]></a:t>
+              <a:t><![CDATA[19. And the children of Israel said unto him, We will go by the high way: and if I and my cattle drink of your water, then I will pay for it: I will only, without doing anything else, go through on my feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4749,51 +4777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இங்கே இஸ்ரவேல் புத்திரர் கர்த்தரோடே வாக்குவாதம்பண்ணினதினாலும், அவர்களுக்குள்ளே அவருடைய பரிசுத்தம் விளங்கினதினாலும் இது மேரிபாவின் தண்ணீர் என்னப்பட்டது.]]></a:t>
+              <a:t><![CDATA[20. And he said, You shall not go through. And Edom came out against him with much people, and with a strong hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4858,51 +4886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்பு மோசே காதேசிலிருந்து ஏதோமின் ராஜாவினிடத்துக்கு ஸ்தானாபதிகளை அனுப்பி:]]></a:t>
+              <a:t><![CDATA[20. And he said, You shall not go through. And Edom came out against him with much people, and with a strong hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4967,51 +4995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்பு மோசே காதேசிலிருந்து ஏதோமின் ராஜாவினிடத்துக்கு ஸ்தானாபதிகளை அனுப்பி:]]></a:t>
+              <a:t><![CDATA[21. Thus Edom refused to give Israel passage through his border: wherefore Israel turned away from him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5076,51 +5104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எங்கள் பிதாக்கள் எகிப்துக்குப் போனதும், நாங்கள் எகிப்திலே நெடுநாள் வாசம்பண்ணினதும், எகிப்தியர் எங்களை எங்கள் பிதாக்களையும் உபத்திரவப்படுத்தினதும், இவைகளினால் எங்களுக்கு நேரிட்ட எல்லா வருத்தமும் உமக்குத் தெரிந்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[21. Thus Edom refused to give Israel passage through his border: wherefore Israel turned away from him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5185,51 +5213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இப்படி ஏதோம் தன் எல்லைவழியாய்க் கடந்துபோகும்படி இஸ்ரவேலருக்கு உத்தரவு கொடுக்கவில்லை; ஆகையால் இஸ்ரவேலர் அவனை விட்டு விலகிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And there was no water for the congregation: and they gathered themselves together against Moses and against Aaron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5294,51 +5322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எங்கள் பிதாக்கள் எகிப்துக்குப் போனதும், நாங்கள் எகிப்திலே நெடுநாள் வாசம்பண்ணினதும், எகிப்தியர் எங்களை எங்கள் பிதாக்களையும் உபத்திரவப்படுத்தினதும், இவைகளினால் எங்களுக்கு நேரிட்ட எல்லா வருத்தமும் உமக்குத் தெரிந்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[22. And the children of Israel, even the whole congregation, journeyed from Kadesh, and came unto mount Hor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5403,51 +5431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தரை நோக்கி நாங்கள் மன்றாடினோம்; அவர் எங்களுக்குச் செவிகொடுத்து, ஒரு தூதனை அனுப்பி, எங்களை எகிப்திலிருந்து புறப்படப்பண்ணினார்; இப்பொழுது நாங்கள் உமது எல்லைக்கு உட்பட்ட காதேஸ் ஊரில் வந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[22. And the children of Israel, even the whole congregation, journeyed from Kadesh, and came unto mount Hor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5512,51 +5540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தரை நோக்கி நாங்கள் மன்றாடினோம்; அவர் எங்களுக்குச் செவிகொடுத்து, ஒரு தூதனை அனுப்பி, எங்களை எகிப்திலிருந்து புறப்படப்பண்ணினார்; இப்பொழுது நாங்கள் உமது எல்லைக்கு உட்பட்ட காதேஸ் ஊரில் வந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[23. And the LORD spoke unto Moses and Aaron in mount Hor, by the coast of the land of Edom, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5621,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நாங்கள் உமது தேசத்தின் வழியாய்க் கடந்துபோகும்படி உத்தரவு கொடுக்கவேண்டும்; வயல்வெளிகள் வழியாகவும், திராட்சத்தோட்டங்கள் வழியாகவும் நாங்கள் போகாமலும், துரவுகளின் தண்ணீரை குடியாமலும், ராஜபாதையாகவே நடந்து, உமது எல்லையைக் கடந்துபோகுமட்டும், வலதுபுறமும் இடதுபுறமும் சாயாதிருப்போம் என்று, உமது சகோதரனாகிய இஸ்ரவேல் சொல்லி அனுப்புகிறான் என்று சொல்லச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[24. Aaron shall be gathered unto his people: for he shall not enter into the land which I have given unto the children of Israel, because all of you rebelled against my word at the water of Meribah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5730,51 +5758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நாங்கள் உமது தேசத்தின் வழியாய்க் கடந்துபோகும்படி உத்தரவு கொடுக்கவேண்டும்; வயல்வெளிகள் வழியாகவும், திராட்சத்தோட்டங்கள் வழியாகவும் நாங்கள் போகாமலும், துரவுகளின் தண்ணீரை குடியாமலும், ராஜபாதையாகவே நடந்து, உமது எல்லையைக் கடந்துபோகுமட்டும், வலதுபுறமும் இடதுபுறமும் சாயாதிருப்போம் என்று, உமது சகோதரனாகிய இஸ்ரவேல் சொல்லி அனுப்புகிறான் என்று சொல்லச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[24. Aaron shall be gathered unto his people: for he shall not enter into the land which I have given unto the children of Israel, because all of you rebelled against my word at the water of Meribah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5839,51 +5867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நாங்கள் உமது தேசத்தின் வழியாய்க் கடந்துபோகும்படி உத்தரவு கொடுக்கவேண்டும்; வயல்வெளிகள் வழியாகவும், திராட்சத்தோட்டங்கள் வழியாகவும் நாங்கள் போகாமலும், துரவுகளின் தண்ணீரை குடியாமலும், ராஜபாதையாகவே நடந்து, உமது எல்லையைக் கடந்துபோகுமட்டும், வலதுபுறமும் இடதுபுறமும் சாயாதிருப்போம் என்று, உமது சகோதரனாகிய இஸ்ரவேல் சொல்லி அனுப்புகிறான் என்று சொல்லச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[24. Aaron shall be gathered unto his people: for he shall not enter into the land which I have given unto the children of Israel, because all of you rebelled against my word at the water of Meribah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5948,51 +5976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்கு ஏதோம்: நீ என் தேசத்தின் வழியாய்க் கடந்துபோகக் கூடாது; போனால் பட்டயத்தோடே உன்னை எதிர்க்கப் புறப்படுவேன் என்று அவனுக்குச் சொல்லச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[25. Take Aaron and Eleazar his son, and bring them up unto mount Hor:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6057,51 +6085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது இஸ்ரவேல் புத்திரர் அவனை நோக்கி: நடப்பான பாதையின் வழியாய் போவோம்; நாங்களும் எங்கள் மிருகங்களும் உன் தண்ணீரைக் குடித்தால் அதற்குக் கிரயங்கொடுப்போம்; வேறொன்றும் செய்யாமல், கால்நடையாய் மாத்திரம் கடந்துபோவோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[25. Take Aaron and Eleazar his son, and bring them up unto mount Hor:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6166,51 +6194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது இஸ்ரவேல் புத்திரர் அவனை நோக்கி: நடப்பான பாதையின் வழியாய் போவோம்; நாங்களும் எங்கள் மிருகங்களும் உன் தண்ணீரைக் குடித்தால் அதற்குக் கிரயங்கொடுப்போம்; வேறொன்றும் செய்யாமல், கால்நடையாய் மாத்திரம் கடந்துபோவோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[26. And strip Aaron of his garments, and put them upon Eleazar his son: and Aaron shall be gathered unto his people, and shall die there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6275,51 +6303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது இஸ்ரவேல் புத்திரர் அவனை நோக்கி: நடப்பான பாதையின் வழியாய் போவோம்; நாங்களும் எங்கள் மிருகங்களும் உன் தண்ணீரைக் குடித்தால் அதற்குக் கிரயங்கொடுப்போம்; வேறொன்றும் செய்யாமல், கால்நடையாய் மாத்திரம் கடந்துபோவோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[26. And strip Aaron of his garments, and put them upon Eleazar his son: and Aaron shall be gathered unto his people, and shall die there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6384,51 +6412,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இஸ்ரவேல் புத்திரரான சபையார் எல்லாரும் காதேசை விட்டுப் பிரயாணப்பட்டு, ஓர் என்னும் மலைக்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And the people find fault with Moses, and spoke, saying, Would God that we had died when our brethren died before the LORD!]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And Moses did as the LORD commanded: and they went up into mount Hor in the sight of all the congregation.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And Moses did as the LORD commanded: and they went up into mount Hor in the sight of all the congregation.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And Moses stripped Aaron of his garments, and put them upon Eleazar his son; and Aaron died there in the top of the mount: and Moses and Eleazar came down from the mount.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And Moses stripped Aaron of his garments, and put them upon Eleazar his son; and Aaron died there in the top of the mount: and Moses and Eleazar came down from the mount.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And Moses stripped Aaron of his garments, and put them upon Eleazar his son; and Aaron died there in the top of the mount: and Moses and Eleazar came down from the mount.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And when all the congregation saw that Aaron was dead, they mourned for Aaron thirty days, even all the house of Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And when all the congregation saw that Aaron was dead, they mourned for Aaron thirty days, even all the house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6493,51 +7284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இஸ்ரவேல் புத்திரரான சபையார் எல்லாரும் காதேசை விட்டுப் பிரயாணப்பட்டு, ஓர் என்னும் மலைக்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And the people find fault with Moses, and spoke, saying, Would God that we had died when our brethren died before the LORD!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6602,51 +7393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஏதோம் தேசத்தின் எல்லைக்கு அருகான ஓர் என்னும் மலையிலே கர்த்தர் மோசேயையும் ஆரோனையும் நோக்கி:]]></a:t>
+              <a:t><![CDATA[4. And why have all of you brought up the congregation of the LORD into this wilderness, that we and our cattle should die there?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6711,51 +7502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆரோன் தன் ஜனத்தாரோடே சேர்க்கப்படுவான். மேரிபாவின் தண்ணீரைப்பற்றிய காரியத்தில் நீங்கள் என் வாக்குக்குக் கீழ்ப்படியாமற்போனபடியினால், நான் இஸ்ரவேல் புத்திரருக்குக் கொடுக்கிற தேசத்தில் அவன் பிரவேசிப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[4. And why have all of you brought up the congregation of the LORD into this wilderness, that we and our cattle should die there?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6790,51 +7581,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488426" r:id="rId1"/>
+    <p:sldLayoutId id="2474598762" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7274,50 +8065,106 @@
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7442,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto the children of Israel, because all of you rebelled against my word at the water of Meribah.]]></a:t>
+              <a:t><![CDATA[5. விதைப்பும் அத்திமரமும், திராட்சச்செடியும், மாதளஞ்செடியும், குடிக்கத் தண்ணீரும் இல்லாத இந்த கெட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Take Aaron and Eleazar his son, and bring them up unto mount Hor:]]></a:t>
+              <a:t><![CDATA[இடத்தில் எங்களைக் கொண்டுவரும்படி, நீங்கள் எங்களை எகிப்திலிருந்து புறப்படப்பண்ணினது என்ன என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And strip Aaron of his garments, and put them upon Eleazar his son: and Aaron shall be gathered]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது மோசேயும் ஆரோனும் சபையாரை விட்டு, ஆசரிப்புக் கூடாரவாசலில் போய், முகங்குப்புற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto his people, and shall die there.]]></a:t>
+              <a:t><![CDATA[விழுந்தார்கள்; கர்த்தருடைய மகிமை அவர்களுக்குக் காணப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And Moses did as the LORD commanded: and they went up into mount Hor in the sight of all the]]></a:t>
+              <a:t><![CDATA[7. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[congregation.]]></a:t>
+              <a:t><![CDATA[8. நீ கோலை எடுத்துக்கொண்டு, நீயும் உன் சகோதரனாகிய ஆரோனும் சபையாரைக் கூடிவரச்செய்து, அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And Moses stripped Aaron of his garments, and put them upon Eleazar his son; and Aaron died]]></a:t>
+              <a:t><![CDATA[கண்களுக்குமுன்னே கன்மலையைப் பார்த்துப் பேசுங்கள்; அப்பொழுது அது தன்னிடத்திலுள்ள தண்ணீரைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[there in the top of the mount: and Moses and Eleazar came down from the mount.]]></a:t>
+              <a:t><![CDATA[கொடுக்கும்; இப்படி நீ அவர்களுக்குக் கன்மலையிலிருந்து தண்ணீர் புறப்படப்பண்ணி, சபையாருக்கும் அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +9345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And when all the congregation saw that Aaron was dead, they mourned for Aaron thirty days, even]]></a:t>
+              <a:t><![CDATA[மிருகங்களுக்கும் குடிக்கக் கொடுப்பாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +9477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all the house of Israel.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது மோசே தனக்குக் கர்த்தர் கட்டளையிட்டபடியே கர்த்தருடைய சந்நிதியிலிருந்த கோலை எடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +9609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And he said, You shall not go through. And Edom came out against him with much people, and with]]></a:t>
+              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரரின் சபையார் எல்லாரும் முதலாம் மாதத்தில் சீன்வனாந்தரத்திலே சேர்ந்து, ஜனங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Then came the children of Israel, even the whole congregation, into the desert of Zin in the]]></a:t>
+              <a:t><![CDATA[10. மோசேயும் ஆரோனும் சபையாரைக் கன்மலைக்கு முன்பாக கூடிவரச்செய்தார்கள்; அப்பொழுது மோசே அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[first month: and the people abode in Kadesh; and Miriam died there, and was buried there.]]></a:t>
+              <a:t><![CDATA[நோக்கி: கலகக்காரரே, கேளுங்கள், உங்களுக்கு இந்தக் கன்மலையிலிருந்து நாங்கள் தண்ணீர் புறப்படப்பண்ணுவோமோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And there was no water for the congregation: and they gathered themselves together against Moses]]></a:t>
+              <a:t><![CDATA[என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and against Aaron.]]></a:t>
+              <a:t><![CDATA[11. தன் கையை ஓங்கி, கன்மலையைத் தன் கோலினால் இரண்டுதரம் அடித்தான்; உடனே தண்ணீர் ஏராளமாய்ப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And the people find fault with Moses, and spoke, saying, Would God that we had died when our]]></a:t>
+              <a:t><![CDATA[புறப்பட்டது, சபையார் குடித்தார்கள்; அவர்கள் மிருகங்களும் குடித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brethren died before the LORD!]]></a:t>
+              <a:t><![CDATA[12. பின்பு கர்த்தர் மோசேயையும் ஆரோனையும் நோக்கி: இஸ்ரவேல் புத்திரரின் கண்களுக்கு முன்பாக என்னைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And why have all of you brought up the congregation of the LORD into this wilderness, that we and]]></a:t>
+              <a:t><![CDATA[பரிசுத்தம் பண்ணும்படி, நீங்கள் என்னை விசுவாசியாமற் போனபடியினால், இந்தச் சபையாருக்கு நான் கொடுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[our cattle should die there?]]></a:t>
+              <a:t><![CDATA[தேசத்திற்குள் அவர்களைக் கொண்டுபோவதில்லை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +10797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And wherefore have all of you made us to come up out of Egypt, to bring us in unto this evil]]></a:t>
+              <a:t><![CDATA[13. இங்கே இஸ்ரவேல் புத்திரர் கர்த்தரோடே வாக்குவாதம்பண்ணினதினாலும், அவர்களுக்குள்ளே அவருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +10929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[place? it is no place of seed, or of figs, or of vines, or of pomegranates; neither is there any]]></a:t>
+              <a:t><![CDATA[பரிசுத்தம் விளங்கினதினாலும் இது மேரிபாவின் தண்ணீர் என்னப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +11061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[a strong hand.]]></a:t>
+              <a:t><![CDATA[காதேசிலே தங்கியிருக்கையில், மிரியாம் மரணமடைந்து, அங்கே அடக்கம்பண்ணப்பட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[water to drink.]]></a:t>
+              <a:t><![CDATA[14. பின்பு மோசே காதேசிலிருந்து ஏதோமின் ராஜாவினிடத்துக்கு ஸ்தானாபதிகளை அனுப்பி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +11325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And Moses and Aaron went from the presence of the assembly unto the door of the tabernacle of the]]></a:t>
+              <a:t><![CDATA[15. எங்கள் பிதாக்கள் எகிப்துக்குப் போனதும், நாங்கள் எகிப்திலே நெடுநாள் வாசம்பண்ணினதும், எகிப்தியர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[congregation, and they fell upon their faces: and the glory of the LORD appeared unto them.]]></a:t>
+              <a:t><![CDATA[எங்களை எங்கள் பிதாக்களையும் உபத்திரவப்படுத்தினதும், இவைகளினால் எங்களுக்கு நேரிட்ட எல்லா வருத்தமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +11589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And the LORD spoke unto Moses, saying,]]></a:t>
+              <a:t><![CDATA[உமக்குத் தெரிந்திருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +11721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Take the rod, and gather you the assembly together, you, and Aaron your brother, and speak all of]]></a:t>
+              <a:t><![CDATA[16. கர்த்தரை நோக்கி நாங்கள் மன்றாடினோம்; அவர் எங்களுக்குச் செவிகொடுத்து, ஒரு தூதனை அனுப்பி, எங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +11853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you unto the rock before their eyes; and it shall give forth his water, and you shall bring forth to]]></a:t>
+              <a:t><![CDATA[எகிப்திலிருந்து புறப்படப்பண்ணினார்; இப்பொழுது நாங்கள் உமது எல்லைக்கு உட்பட்ட காதேஸ் ஊரில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +11985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them water out of the rock: so you shall give the congregation and their beasts drink.]]></a:t>
+              <a:t><![CDATA[வந்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +12117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And Moses took the rod from before the LORD, as he commanded him.]]></a:t>
+              <a:t><![CDATA[17. நாங்கள் உமது தேசத்தின் வழியாய்க் கடந்துபோகும்படி உத்தரவு கொடுக்கவேண்டும்; வயல்வெளிகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +12249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And Moses and Aaron gathered the congregation together before the rock, and he said unto them,]]></a:t>
+              <a:t><![CDATA[வழியாகவும், திராட்சத்தோட்டங்கள் வழியாகவும் நாங்கள் போகாமலும், துரவுகளின் தண்ணீரை குடியாமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +12381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Hear now, all of you rebels; must we fetch you water out of this rock?]]></a:t>
+              <a:t><![CDATA[ராஜபாதையாகவே நடந்து, உமது எல்லையைக் கடந்துபோகுமட்டும், வலதுபுறமும் இடதுபுறமும் சாயாதிருப்போம் என்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +12513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Thus Edom refused to give Israel passage through his border: wherefore Israel turned away from]]></a:t>
+              <a:t><![CDATA[2. ஜனங்களுக்குத் தண்ணீர் இல்லாதிருந்தது; அப்பொழுது அவர்கள் மோசேக்கும் ஆரோனுக்கும் விரோதமாகக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +12645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And Moses lifted up his hand, and with his rod he stroke the rock twice: and the water came out]]></a:t>
+              <a:t><![CDATA[உமது சகோதரனாகிய இஸ்ரவேல் சொல்லி அனுப்புகிறான் என்று சொல்லச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +12777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[abundantly, and the congregation drank, and their beasts also.]]></a:t>
+              <a:t><![CDATA[18. அதற்கு ஏதோம்: நீ என் தேசத்தின் வழியாய்க் கடந்துபோகக் கூடாது; போனால் பட்டயத்தோடே உன்னை எதிர்க்கப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +12909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the LORD spoke unto Moses and Aaron, Because all of you believed me not, to sanctify me in]]></a:t>
+              <a:t><![CDATA[புறப்படுவேன் என்று அவனுக்குச் சொல்லச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,51 +13041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the eyes of the children of Israel, therefore all of you shall not bring this congregation into the]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது இஸ்ரவேல் புத்திரர் அவனை நோக்கி: நடப்பான பாதையின் வழியாய் போவோம்; நாங்களும் எங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12326,51 +13173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[land which I have given them.]]></a:t>
+              <a:t><![CDATA[மிருகங்களும் உன் தண்ணீரைக் குடித்தால் அதற்குக் கிரயங்கொடுப்போம்; வேறொன்றும் செய்யாமல், கால்நடையாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12458,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. This is the water of Meribah; because the children of Israel strove with the LORD, and he was]]></a:t>
+              <a:t><![CDATA[மாத்திரம் கடந்துபோவோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12590,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sanctified in them.]]></a:t>
+              <a:t><![CDATA[20. அதற்கு அவன்: நீ கடந்துபோகக் கூடாது என்று சொல்லி, வெகு ஜனங்களோடும் பலத்த கையோடும் அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12722,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And Moses sent messengers from Kadesh unto the king of Edom, Thus says your brother Israel, You]]></a:t>
+              <a:t><![CDATA[எதிர்க்கப் புறப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12854,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[know all the travail that has befallen us:]]></a:t>
+              <a:t><![CDATA[21. இப்படி ஏதோம் தன் எல்லைவழியாய்க் கடந்துபோகும்படி இஸ்ரவேலருக்கு உத்தரவு கொடுக்கவில்லை; ஆகையால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12986,51 +13833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. How our fathers went down into Egypt, and we have dwelt in Egypt a long time; and the Egyptians]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலர் அவனை விட்டு விலகிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,51 +13965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him.]]></a:t>
+              <a:t><![CDATA[கூட்டங்கூடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13250,51 +14097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[vexed us, and our fathers:]]></a:t>
+              <a:t><![CDATA[22. இஸ்ரவேல் புத்திரரான சபையார் எல்லாரும் காதேசை விட்டுப் பிரயாணப்பட்டு, ஓர் என்னும் மலைக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13382,51 +14229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And when we cried unto the LORD, he heard our voice, and sent an angel, and has brought us forth]]></a:t>
+              <a:t><![CDATA[போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13514,51 +14361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[out of Egypt: and, behold, we are in Kadesh, a city in the uttermost of your border:]]></a:t>
+              <a:t><![CDATA[23. ஏதோம் தேசத்தின் எல்லைக்கு அருகான ஓர் என்னும் மலையிலே கர்த்தர் மோசேயையும் ஆரோனையும் நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13646,51 +14493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Let us pass, I pray you, through your country: we will not pass through the fields, or through]]></a:t>
+              <a:t><![CDATA[24. ஆரோன் தன் ஜனத்தாரோடே சேர்க்கப்படுவான். மேரிபாவின் தண்ணீரைப்பற்றிய காரியத்தில் நீங்கள் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13778,51 +14625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the vineyards, neither will we drink of the water of the wells: we will go by the king's high way,]]></a:t>
+              <a:t><![CDATA[வாக்குக்குக் கீழ்ப்படியாமற்போனபடியினால், நான் இஸ்ரவேல் புத்திரருக்குக் கொடுக்கிற தேசத்தில் அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13910,51 +14757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[we will not turn to the right hand nor to the left, until we have passed your borders.]]></a:t>
+              <a:t><![CDATA[பிரவேசிப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14042,51 +14889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And Edom said unto him, You shall not pass by me, lest I come out against you with the sword.]]></a:t>
+              <a:t><![CDATA[25. நீ ஆரோனையும் அவன் குமாரனாகிய எலெயாசாரையும் கூட்டிக்கொண்டு, அவர்களை ஓர் என்னும் மலையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14174,51 +15021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And the children of Israel said unto him, We will go by the high way: and if I and my cattle]]></a:t>
+              <a:t><![CDATA[ஏறப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14306,51 +15153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[drink of your water, then I will pay for it: I will only, without doing anything else, go through on]]></a:t>
+              <a:t><![CDATA[26. ஆரோன் உடுத்திருக்கிற வஸ்திரங்களைக் கழற்றி, அவைகளை அவன் குமாரனாகிய எலெயாசாருக்கு உடுத்துவாயாக;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14438,51 +15285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[my feet.]]></a:t>
+              <a:t><![CDATA[ஆரோன் அங்கே மரித்து, தன் ஜனத்தாரோடே சேர்க்கப்படுவான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +15417,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And the children of Israel, even the whole congregation, journeyed from Kadesh, and came unto]]></a:t>
+              <a:t><![CDATA[3. ஜனங்கள் மோசேயோடே வாக்குவாதம் பண்ணி: எங்கள் சகோதரர் கர்த்தருடைய சந்நிதியில் மாண்டபோது நாங்களும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. கர்த்தர் கட்டளையிட்டபடியே மோசே செய்தான்; சபையார் எல்லாரும் பார்க்க அவர்கள் ஓர் என்னும் மலையில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏறினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. அங்கே ஆரோன் உடுத்திருந்த வஸ்திரங்களை மோசே கழற்றி, அவைகளை அவன் குமாரனாகிய எலெயாசாருக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உடுத்தினான்; அப்பொழுது ஆரோன் அங்கே மலையின் உச்சியிலே மரித்தான்; பின்பு மோசேயும் எலெயாசாரும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மலையிலிருந்து இறங்கினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. ஆரோன் ஜீவித்துப்போனான் என்பதைச் சபையார் எல்லோரும் கண்டபோது, இஸ்ரவேல் வம்சத்தார் எல்லாரும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆரோனுக்காக முப்பது நாள் துக்கங்கொண்டாடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +16473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mount Hor.]]></a:t>
+              <a:t><![CDATA[மாண்டுபோயிருந்தால் நலமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +16605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And the LORD spoke unto Moses and Aaron in mount Hor, by the coast of the land of Edom, saying,]]></a:t>
+              <a:t><![CDATA[4. நாங்களும் எங்கள் மிருகங்களும் இங்கே சாகும்படி, நீங்கள் கர்த்தரின் சபையை இந்த வனாந்தரத்திலே கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +16737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Aaron shall be gathered unto his people: for he shall not enter into the land which I have given]]></a:t>
+              <a:t><![CDATA[வந்தது என்ன;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15027,91 +16798,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 20]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme36">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
   <a:themeElements>
-    <a:clrScheme name="Theme36">
+    <a:clrScheme name="Theme14">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme36">
+    <a:fontScheme name="Theme14">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15137,51 +16908,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme36">
+    <a:fmtScheme name="Theme14">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15312,51 +17083,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>59</Slides>
+  <Slides>66</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>