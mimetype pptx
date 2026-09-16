--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -7581,51 +7581,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474598762" r:id="rId1"/>
+    <p:sldLayoutId id="2478617181" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -16798,91 +16798,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 20]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme31">
   <a:themeElements>
-    <a:clrScheme name="Theme14">
+    <a:clrScheme name="Theme31">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme14">
+    <a:fontScheme name="Theme31">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16908,51 +16908,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme14">
+    <a:fmtScheme name="Theme31">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>