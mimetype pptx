--- v1 (2026-07-18)
+++ v2 (2026-09-18)
@@ -127,50 +127,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -219,50 +233,57 @@
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -428,53 +449,60 @@
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
-  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -534,51 +562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஜனங்கள் தேவனுக்கும் மோசேக்கும் விரோதமாகப் பேசி: நாங்கள் வனாந்தரத்திலே சாகும்படி நீங்கள் எங்களை எகிப்து தேசத்திலிருந்து வரப்பண்ணினதென்ன? இங்கே அப்பமும் இல்லை, தண்ணீரும் இல்லை; இந்த அற்பமான உணவு எங்கள் மனதுக்கு வெறுப்பாயிருக்கிறது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And they journeyed from mount Hor by the way of the Red sea, to compass the land of Edom: and the soul of the people was much discouraged because of the way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -643,51 +671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஜனங்கள் தேவனுக்கும் மோசேக்கும் விரோதமாகப் பேசி: நாங்கள் வனாந்தரத்திலே சாகும்படி நீங்கள் எங்களை எகிப்து தேசத்திலிருந்து வரப்பண்ணினதென்ன? இங்கே அப்பமும் இல்லை, தண்ணீரும் இல்லை; இந்த அற்பமான உணவு எங்கள் மனதுக்கு வெறுப்பாயிருக்கிறது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And they journeyed from mount Hor by the way of the Red sea, to compass the land of Edom: and the soul of the people was much discouraged because of the way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -752,51 +780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஜனங்கள் தேவனுக்கும் மோசேக்கும் விரோதமாகப் பேசி: நாங்கள் வனாந்தரத்திலே சாகும்படி நீங்கள் எங்களை எகிப்து தேசத்திலிருந்து வரப்பண்ணினதென்ன? இங்கே அப்பமும் இல்லை, தண்ணீரும் இல்லை; இந்த அற்பமான உணவு எங்கள் மனதுக்கு வெறுப்பாயிருக்கிறது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And the people spoke against God, and against Moses, Wherefore have all of you brought us up out of Egypt to die in the wilderness? for there is no bread, neither is there any water; and our soul loathes this light bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -861,51 +889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது கர்த்தர் கொள்ளிவாய்ச்சர்ப்பங்களை ஜனங்களுக்குள்ளே அனுப்பினார்; அவைகள் ஜனங்களைக் கடித்ததினால் இஸ்ரவேலருக்குள்ளே அநேக ஜனங்கள் செத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And the people spoke against God, and against Moses, Wherefore have all of you brought us up out of Egypt to die in the wilderness? for there is no bread, neither is there any water; and our soul loathes this light bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -970,51 +998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது கர்த்தர் கொள்ளிவாய்ச்சர்ப்பங்களை ஜனங்களுக்குள்ளே அனுப்பினார்; அவைகள் ஜனங்களைக் கடித்ததினால் இஸ்ரவேலருக்குள்ளே அநேக ஜனங்கள் செத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And the people spoke against God, and against Moses, Wherefore have all of you brought us up out of Egypt to die in the wilderness? for there is no bread, neither is there any water; and our soul loathes this light bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1079,51 +1107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதினால் ஜனங்கள் மோசேயினிடத்தில் போய்: நாங்கள் கர்த்தருக்கும் உமக்கும் விரோதமாய்ப் பேசினதினால் பாவஞ்செய்தோம்; சர்ப்பங்கள் எங்களைவிட்டு நீங்கும்படி கர்த்தரை நோக்கி விண்ணப்பம் பண்ணவேண்டும் என்றார்கள்; மோசே ஜனங்களுக்காக விண்ணப்பம் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[6. And the LORD sent fiery serpents among the people, and they bit the people; and much people of Israel died.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1188,51 +1216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதினால் ஜனங்கள் மோசேயினிடத்தில் போய்: நாங்கள் கர்த்தருக்கும் உமக்கும் விரோதமாய்ப் பேசினதினால் பாவஞ்செய்தோம்; சர்ப்பங்கள் எங்களைவிட்டு நீங்கும்படி கர்த்தரை நோக்கி விண்ணப்பம் பண்ணவேண்டும் என்றார்கள்; மோசே ஜனங்களுக்காக விண்ணப்பம் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[6. And the LORD sent fiery serpents among the people, and they bit the people; and much people of Israel died.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1297,51 +1325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதினால் ஜனங்கள் மோசேயினிடத்தில் போய்: நாங்கள் கர்த்தருக்கும் உமக்கும் விரோதமாய்ப் பேசினதினால் பாவஞ்செய்தோம்; சர்ப்பங்கள் எங்களைவிட்டு நீங்கும்படி கர்த்தரை நோக்கி விண்ணப்பம் பண்ணவேண்டும் என்றார்கள்; மோசே ஜனங்களுக்காக விண்ணப்பம் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[7. Therefore the people came to Moses, and said, We have sinned, for we have spoken against the LORD, and against you; pray unto the LORD, that he take away the serpents from us. And Moses prayed for the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1406,51 +1434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ ஒரு கொள்ளிவாய்ச் சர்ப்பத்தின் உருவத்தைச் செய்து, அதை ஒரு கம்பத்தின்மேல் தூக்கிவை; கடிக்கப்பட்டவன் எவனோ அவன் அதை நோக்கிப்பார்த்தால் பிழைப்பான் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. Therefore the people came to Moses, and said, We have sinned, for we have spoken against the LORD, and against you; pray unto the LORD, that he take away the serpents from us. And Moses prayed for the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1515,51 +1543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ ஒரு கொள்ளிவாய்ச் சர்ப்பத்தின் உருவத்தைச் செய்து, அதை ஒரு கம்பத்தின்மேல் தூக்கிவை; கடிக்கப்பட்டவன் எவனோ அவன் அதை நோக்கிப்பார்த்தால் பிழைப்பான் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. Therefore the people came to Moses, and said, We have sinned, for we have spoken against the LORD, and against you; pray unto the LORD, that he take away the serpents from us. And Moses prayed for the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1624,51 +1652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. வேவுகாரர் காண்பித்த வழியாக இஸ்ரவேலர் வருகிறார்கள் என்று தெற்கே வாசம்பண்ணுகிற கானானியனாகிய ஆராத் ராஜா கேள்விப்பட்டபோது, அவன் இஸ்ரவேலருக்கு விரோதமாக யுத்தம் பண்ணி, அவர்களில் சிலரை சிறைபிடித்துக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[1. And when king Arad the Canaanite, which dwelt in the south, heard tell that Israel came by the way of the spies; then he fought against Israel, and took some of them prisoners.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1733,51 +1761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்படியே மோசே ஒரு வெண்கலச் சர்ப்பத்தை உண்டாக்கி, அதை ஒரு கம்பத்தின்மேல் தூக்கிவைத்தான்; சர்ப்பம் ஒருவனைக் கடித்தபோது, அவன் அந்த வெண்கலச் சர்ப்பத்தை நோக்கிப்பார்த்துப் பிழைப்பான்.]]></a:t>
+              <a:t><![CDATA[8. And the LORD said unto Moses, Make you a fiery serpent, and set it upon a pole: and it shall come to pass, that every one that is bitten, when he looks upon it, shall live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1842,51 +1870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்படியே மோசே ஒரு வெண்கலச் சர்ப்பத்தை உண்டாக்கி, அதை ஒரு கம்பத்தின்மேல் தூக்கிவைத்தான்; சர்ப்பம் ஒருவனைக் கடித்தபோது, அவன் அந்த வெண்கலச் சர்ப்பத்தை நோக்கிப்பார்த்துப் பிழைப்பான்.]]></a:t>
+              <a:t><![CDATA[8. And the LORD said unto Moses, Make you a fiery serpent, and set it upon a pole: and it shall come to pass, that every one that is bitten, when he looks upon it, shall live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1951,51 +1979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இஸ்ரவேல் புத்திரர் பிரயாணப்பட்டுப்போய், ஓபோத்தில் பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And Moses made a serpent of brass, and put it upon a pole, and it came to pass, that if a serpent had bitten any man, when he beheld the serpent of brass, he lived.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2060,51 +2088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஓபோத்திலிருந்து பிரயாணம் பண்ணி, சூரியோதயத்திற்கு நேராய் மோவாபுக்கு எதிரான வனாந்தரத்திலுள்ள அபாரீமின் மேடுகளில் பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And Moses made a serpent of brass, and put it upon a pole, and it came to pass, that if a serpent had bitten any man, when he beheld the serpent of brass, he lived.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2169,51 +2197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஓபோத்திலிருந்து பிரயாணம் பண்ணி, சூரியோதயத்திற்கு நேராய் மோவாபுக்கு எதிரான வனாந்தரத்திலுள்ள அபாரீமின் மேடுகளில் பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And the children of Israel set forward, and pitched in Oboth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2278,51 +2306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அங்கேயிருந்து பிரயாணப்பட்டுப் போய், சாரேத் பள்ளத்தாக்கிலே பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And they journeyed from Oboth, and pitched at Ijeabarim, in the wilderness which is before Moab, toward the sunrising.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2387,51 +2415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அங்கேயிருந்து பிரயாணப்பட்டுப் போய், எமோரியரின் எல்லையிலிருந்து வருகிறதும் வனாந்தரத்தில் ஓடுகிறதுமான அர்னோன் ஆற்றுக்கு இப்புறம் பாளயமிறங்கினார்கள்; அந்த அர்னோன் மோவாபுக்கும் எமோரியருக்கும் நடுவே இருக்கிற மோவாபின் எல்லை.]]></a:t>
+              <a:t><![CDATA[11. And they journeyed from Oboth, and pitched at Ijeabarim, in the wilderness which is before Moab, toward the sunrising.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2496,51 +2524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அங்கேயிருந்து பிரயாணப்பட்டுப் போய், எமோரியரின் எல்லையிலிருந்து வருகிறதும் வனாந்தரத்தில் ஓடுகிறதுமான அர்னோன் ஆற்றுக்கு இப்புறம் பாளயமிறங்கினார்கள்; அந்த அர்னோன் மோவாபுக்கும் எமோரியருக்கும் நடுவே இருக்கிற மோவாபின் எல்லை.]]></a:t>
+              <a:t><![CDATA[12. From thence they removed, and pitched in the valley of Zared.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2605,51 +2633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அங்கேயிருந்து பிரயாணப்பட்டுப் போய், எமோரியரின் எல்லையிலிருந்து வருகிறதும் வனாந்தரத்தில் ஓடுகிறதுமான அர்னோன் ஆற்றுக்கு இப்புறம் பாளயமிறங்கினார்கள்; அந்த அர்னோன் மோவாபுக்கும் எமோரியருக்கும் நடுவே இருக்கிற மோவாபின் எல்லை.]]></a:t>
+              <a:t><![CDATA[13. From thence they removed, and pitched on the other side of Arnon, which is in the wilderness that comes out of the coasts of the Amorites: for Arnon is the border of Moab, between Moab and the Amorites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2714,51 +2742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதினால் சூப்பாவிலுள்ள வாகேபும், அர்னோனின் ஆற்றுக்கால்களும்,]]></a:t>
+              <a:t><![CDATA[13. From thence they removed, and pitched on the other side of Arnon, which is in the wilderness that comes out of the coasts of the Amorites: for Arnon is the border of Moab, between Moab and the Amorites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2823,51 +2851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. வேவுகாரர் காண்பித்த வழியாக இஸ்ரவேலர் வருகிறார்கள் என்று தெற்கே வாசம்பண்ணுகிற கானானியனாகிய ஆராத் ராஜா கேள்விப்பட்டபோது, அவன் இஸ்ரவேலருக்கு விரோதமாக யுத்தம் பண்ணி, அவர்களில் சிலரை சிறைபிடித்துக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[1. And when king Arad the Canaanite, which dwelt in the south, heard tell that Israel came by the way of the spies; then he fought against Israel, and took some of them prisoners.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2932,51 +2960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆர் என்னும் ஸ்தலத்துக்குப் பாயும் நீரோடையும் மோவாபின் எல்லையைச் சார்ந்திருக்கிறது என்னும் வசனம் கர்த்தருடைய யுத்த புஸ்தகத்தில் எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[13. From thence they removed, and pitched on the other side of Arnon, which is in the wilderness that comes out of the coasts of the Amorites: for Arnon is the border of Moab, between Moab and the Amorites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3041,51 +3069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆர் என்னும் ஸ்தலத்துக்குப் பாயும் நீரோடையும் மோவாபின் எல்லையைச் சார்ந்திருக்கிறது என்னும் வசனம் கர்த்தருடைய யுத்த புஸ்தகத்தில் எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[14. Wherefore it is said in the book of the wars of the LORD, What he did in the Red sea, and in the brooks of Arnon,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3150,51 +3178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அங்கேயிருந்து பேயேருக்குப் போனார்கள்; ஜனங்களைக் கூடிவரச்செய், அவர்களுக்குத் தண்ணீர் கொடுப்பேன் என்று கர்த்தர் மோசேக்குச் சொன்ன ஊற்று இருக்கிற இடம் அதுதான்.]]></a:t>
+              <a:t><![CDATA[15. And at the stream of the brooks that goes down to the dwelling of Ar, and lies upon the border of Moab.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3259,51 +3287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அங்கேயிருந்து பேயேருக்குப் போனார்கள்; ஜனங்களைக் கூடிவரச்செய், அவர்களுக்குத் தண்ணீர் கொடுப்பேன் என்று கர்த்தர் மோசேக்குச் சொன்ன ஊற்று இருக்கிற இடம் அதுதான்.]]></a:t>
+              <a:t><![CDATA[15. And at the stream of the brooks that goes down to the dwelling of Ar, and lies upon the border of Moab.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3368,51 +3396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது இஸ்ரவேலர் பாடின பாட்டாவது: ஊற்றுத் தண்ணீரே, பொங்கிவா; அதைக்குறித்துப் பாடுவோம் வாருங்கள்.]]></a:t>
+              <a:t><![CDATA[16. And from thence they went to Beer: that is the well whereof the LORD spoke unto Moses, Gather the people together, and I will give them water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3477,51 +3505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நியாயப்பிரமாணிக்கனின் ஏவுதலால் அதிபதிகள் கிணற்றைத் தோண்டினார்கள்; ஜனத்தில் மேன்மக்கள் தங்கள் தண்டாயுதங்களைக்கொண்டு தோண்டினார்கள் என்று பாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And from thence they went to Beer: that is the well whereof the LORD spoke unto Moses, Gather the people together, and I will give them water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3586,51 +3614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நியாயப்பிரமாணிக்கனின் ஏவுதலால் அதிபதிகள் கிணற்றைத் தோண்டினார்கள்; ஜனத்தில் மேன்மக்கள் தங்கள் தண்டாயுதங்களைக்கொண்டு தோண்டினார்கள் என்று பாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[17. Then Israel sang this song, Spring up, O well; sing all of you unto it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3695,51 +3723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அந்த வனாந்தரத்திலிருந்து மாத்தனாவுக்கும், மாத்தனாவிலிருந்து நகாலியேலுக்கும், நகாலியேலிலிருந்து பாமோத்துக்கும்,]]></a:t>
+              <a:t><![CDATA[17. Then Israel sang this song, Spring up, O well; sing all of you unto it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3804,51 +3832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பள்ளத்தாக்கிலுள்ள மோவாபின் வெளியில் இருக்கிற பாமோத்திலிருந்து எஷிமோனை நோக்கும் பிஸ்காவின் உச்சிக்கும் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[18. The princes dug the well, the nobles of the people dug it, by the direction of the lawgiver, with their staves. And from the wilderness they went to Mattanah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3913,51 +3941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பள்ளத்தாக்கிலுள்ள மோவாபின் வெளியில் இருக்கிற பாமோத்திலிருந்து எஷிமோனை நோக்கும் பிஸ்காவின் உச்சிக்கும் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[18. The princes dug the well, the nobles of the people dug it, by the direction of the lawgiver, with their staves. And from the wilderness they went to Mattanah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4022,51 +4050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது இஸ்ரவேலர் கர்த்தரை நோக்கி: தேவரீர் இந்த ஜனங்களை எங்கள் கையில் ஒப்புக்கொடுத்தால், அவர்களுடைய பட்டணங்களைச் சங்காரம் பண்ணுவோம் என்று பிரதிக்கினை பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And when king Arad the Canaanite, which dwelt in the south, heard tell that Israel came by the way of the spies; then he fought against Israel, and took some of them prisoners.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4131,51 +4159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது இஸ்ரவேலர் எமோரியரின் ராஜாவாகிய சீகோனிடத்தில் ஸ்தானாபதிகளை அனுப்பி:]]></a:t>
+              <a:t><![CDATA[19. And from Mattanah to Nahaliel: and from Nahaliel to Bamoth:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4240,51 +4268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உமது தேசத்தின் வழியாய்க் கடந்துபோகும்படி உத்தரவு கொடுக்க வேண்டும்; நாங்கள் வயல்களிலும், திராட்சத்தோட்டங்களிலும் போகாமலும், துரவுகளின் தண்ணீரைக் குடியாமலும், உமது எல்லையைக் கடந்துபோகுமட்டும் ராஜபாதையில் நடந்துபோவோம் என்று சொல்லச்சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And from Mattanah to Nahaliel: and from Nahaliel to Bamoth:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4349,51 +4377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உமது தேசத்தின் வழியாய்க் கடந்துபோகும்படி உத்தரவு கொடுக்க வேண்டும்; நாங்கள் வயல்களிலும், திராட்சத்தோட்டங்களிலும் போகாமலும், துரவுகளின் தண்ணீரைக் குடியாமலும், உமது எல்லையைக் கடந்துபோகுமட்டும் ராஜபாதையில் நடந்துபோவோம் என்று சொல்லச்சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And from Bamoth in the valley, that is in the country of Moab, to the top of Pisgah, which looks toward Jeshimon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4458,51 +4486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உமது தேசத்தின் வழியாய்க் கடந்துபோகும்படி உத்தரவு கொடுக்க வேண்டும்; நாங்கள் வயல்களிலும், திராட்சத்தோட்டங்களிலும் போகாமலும், துரவுகளின் தண்ணீரைக் குடியாமலும், உமது எல்லையைக் கடந்துபோகுமட்டும் ராஜபாதையில் நடந்துபோவோம் என்று சொல்லச்சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And from Bamoth in the valley, that is in the country of Moab, to the top of Pisgah, which looks toward Jeshimon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4567,51 +4595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சீகோன் தன் எல்லைவழியாய்க் கடந்துபோக இஸ்ரவேலுக்கு உத்தரவு கொடாமல், தன் ஜனங்களெல்லாரையும் கூட்டிக்கொண்டு, இஸ்ரவேலருக்கு விரோதமாக வனாந்தரத்திலே புறப்பட்டு, யாகாசுக்கு வந்து, இஸ்ரவேலரோடே யுத்தம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[21. And Israel sent messengers unto Sihon king of the Amorites, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4676,51 +4704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சீகோன் தன் எல்லைவழியாய்க் கடந்துபோக இஸ்ரவேலுக்கு உத்தரவு கொடாமல், தன் ஜனங்களெல்லாரையும் கூட்டிக்கொண்டு, இஸ்ரவேலருக்கு விரோதமாக வனாந்தரத்திலே புறப்பட்டு, யாகாசுக்கு வந்து, இஸ்ரவேலரோடே யுத்தம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[22. Let me pass through your land: we will not turn into the fields, or into the vineyards; we will not drink of the waters of the well: but we will go along by the king's high way, until we be past your borders.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4785,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சீகோன் தன் எல்லைவழியாய்க் கடந்துபோக இஸ்ரவேலுக்கு உத்தரவு கொடாமல், தன் ஜனங்களெல்லாரையும் கூட்டிக்கொண்டு, இஸ்ரவேலருக்கு விரோதமாக வனாந்தரத்திலே புறப்பட்டு, யாகாசுக்கு வந்து, இஸ்ரவேலரோடே யுத்தம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[22. Let me pass through your land: we will not turn into the fields, or into the vineyards; we will not drink of the waters of the well: but we will go along by the king's high way, until we be past your borders.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4894,51 +4922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இஸ்ரவேலர் அவனைப் பட்டயக்கருக்கினால் வெட்டி, அர்னோன் தொடங்கி அம்மோன் புத்திரரின் தேசத்தைச்சார்ந்த யாப்போக்குவரைக்குமுள்ள அவனுடைய தேசத்தைக் கட்டிக்கொண்டார்கள்; அம்மோன் புத்திரரின் எல்லை அரணிப்பானதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[22. Let me pass through your land: we will not turn into the fields, or into the vineyards; we will not drink of the waters of the well: but we will go along by the king's high way, until we be past your borders.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5003,51 +5031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இஸ்ரவேலர் அவனைப் பட்டயக்கருக்கினால் வெட்டி, அர்னோன் தொடங்கி அம்மோன் புத்திரரின் தேசத்தைச்சார்ந்த யாப்போக்குவரைக்குமுள்ள அவனுடைய தேசத்தைக் கட்டிக்கொண்டார்கள்; அம்மோன் புத்திரரின் எல்லை அரணிப்பானதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[23. And Sihon would not suffer Israel to pass through his border: but Sihon gathered all his people together, and went out against Israel into the wilderness: and he came to Jahaz, and fought against Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5112,51 +5140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இஸ்ரவேலர் அந்தப் பட்டணங்கள் யாவையும் பிடித்து, எஸ்போனிலும் அதைச் சார்ந்த எல்லாக் கிராமங்களிலும் எமோரியருடைய எல்லாப்பட்டணங்களிலும் குடியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And Sihon would not suffer Israel to pass through his border: but Sihon gathered all his people together, and went out against Israel into the wilderness: and he came to Jahaz, and fought against Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5221,51 +5249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது இஸ்ரவேலர் கர்த்தரை நோக்கி: தேவரீர் இந்த ஜனங்களை எங்கள் கையில் ஒப்புக்கொடுத்தால், அவர்களுடைய பட்டணங்களைச் சங்காரம் பண்ணுவோம் என்று பிரதிக்கினை பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And Israel vowed a vow unto the LORD, and said, If you will indeed deliver this people into my hand, then I will utterly destroy their cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5330,51 +5358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இஸ்ரவேலர் அந்தப் பட்டணங்கள் யாவையும் பிடித்து, எஸ்போனிலும் அதைச் சார்ந்த எல்லாக் கிராமங்களிலும் எமோரியருடைய எல்லாப்பட்டணங்களிலும் குடியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And Sihon would not suffer Israel to pass through his border: but Sihon gathered all his people together, and went out against Israel into the wilderness: and he came to Jahaz, and fought against Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5439,51 +5467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. எஸ்போனானது எமோரியரின் ராஜாவாகிய சீகோனின் பட்டணமாயிருந்தது; அவன் மோவாபியரின் முந்தின ராஜாவுக்கு விரோதமாக யுத்தம்பண்ணி, அர்னோன் வரைக்கும் இருந்த அவன் தேசத்தையெல்லாம் அவன் கையிலிருந்து பறித்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[24. And Israel stroke him with the edge of the sword, and possessed his land from Arnon unto Jabbok, even unto the children of Ammon: for the border of the children of Ammon was strong.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5548,51 +5576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. எஸ்போனானது எமோரியரின் ராஜாவாகிய சீகோனின் பட்டணமாயிருந்தது; அவன் மோவாபியரின் முந்தின ராஜாவுக்கு விரோதமாக யுத்தம்பண்ணி, அர்னோன் வரைக்கும் இருந்த அவன் தேசத்தையெல்லாம் அவன் கையிலிருந்து பறித்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[24. And Israel stroke him with the edge of the sword, and possessed his land from Arnon unto Jabbok, even unto the children of Ammon: for the border of the children of Ammon was strong.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5657,51 +5685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. எஸ்போனிலிருந்து அக்கினியும் சீகோனுடைய பட்டணத்திலிருந்து ஜுவாலையும் புறப்பட்டு, மோவாபுடைய ஆர் என்னும் ஊரையும், அர்னோனுடைய மேடுகளிலுள்ள ஆண்டவமார்களையும் பட்சித்தது.]]></a:t>
+              <a:t><![CDATA[24. And Israel stroke him with the edge of the sword, and possessed his land from Arnon unto Jabbok, even unto the children of Ammon: for the border of the children of Ammon was strong.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5766,51 +5794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. எஸ்போனிலிருந்து அக்கினியும் சீகோனுடைய பட்டணத்திலிருந்து ஜுவாலையும் புறப்பட்டு, மோவாபுடைய ஆர் என்னும் ஊரையும், அர்னோனுடைய மேடுகளிலுள்ள ஆண்டவமார்களையும் பட்சித்தது.]]></a:t>
+              <a:t><![CDATA[25. And Israel took all these cities: and Israel dwelt in all the cities of the Amorites, in Heshbon, and in all the villages thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5875,51 +5903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அதினாலே கவிகட்டுகிறவர்கள்: எஸ்போனுக்கு வாருங்கள்; சீகோனின் பட்டணம் ஸ்திரமாய்க் கட்டப்படுவதாக.]]></a:t>
+              <a:t><![CDATA[25. And Israel took all these cities: and Israel dwelt in all the cities of the Amorites, in Heshbon, and in all the villages thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5984,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஐயோ, மோவாபே, கேமோஷ் தேவனின் ஜனமே, நீ நாசமானாய்; தப்பி ஓடின தன் குமாரரையும் தன் குமாரத்திகளையும் எமோரியரின் ராஜாவாகிய சீகோனுக்குச் சிறைகளாக ஒப்புக்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[26. For Heshbon was the city of Sihon the king of the Amorites, who had fought against the former king of Moab, and taken all his land out of his hand, even unto Arnon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6093,51 +6121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஐயோ, மோவாபே, கேமோஷ் தேவனின் ஜனமே, நீ நாசமானாய்; தப்பி ஓடின தன் குமாரரையும் தன் குமாரத்திகளையும் எமோரியரின் ராஜாவாகிய சீகோனுக்குச் சிறைகளாக ஒப்புக்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[26. For Heshbon was the city of Sihon the king of the Amorites, who had fought against the former king of Moab, and taken all his land out of his hand, even unto Arnon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6202,51 +6230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவர்களை எய்துபோட்டோம்; எஸ்போன் பட்டணம் தீபோன் ஊர்வரைக்கும் நாசமாயிற்று; மேதேபாவுக்குச் சமீபமான நோப்பா பட்டணபரியந்தம் அவர்களைப் பாழாக்கினோம் என்று பாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[26. For Heshbon was the city of Sihon the king of the Amorites, who had fought against the former king of Moab, and taken all his land out of his hand, even unto Arnon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6311,51 +6339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இஸ்ரவேலர் இப்படியே எமோரியரின் தேசத்திலே குடியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. Wherefore they that speak in proverbs say, Come into Heshbon, let the city of Sihon be built and prepared:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6420,51 +6448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தர் இஸ்ரவேலின் சத்தத்துக்குச் செவிகொடுத்து, அவர்களுக்குக் கானானியரை ஒப்புக்கொடுத்தார்; அப்பொழுது அவர்களையும் அவர்கள் பட்டணங்களையும் சங்காரம்பண்ணி, அவ்விடத்திற்கு ஓர்மா என்று பேரிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And Israel vowed a vow unto the LORD, and said, If you will indeed deliver this people into my hand, then I will utterly destroy their cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6529,51 +6557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பின்பு, மோசே யாசேர் பட்டணத்துக்கு வேவு பார்க்கிறவர்களை அனுப்பினான்; அவர்கள் அதைச்சேர்ந்த கிராமங்களைக் கட்டிக்கொண்டு, அங்கே இருந்த எமோரியரைத் துரத்திவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[28. For there is a fire gone out of Heshbon, a flame from the city of Sihon: it has consumed Ar of Moab, and the lords of the high places of Arnon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6638,51 +6666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பின்பு, மோசே யாசேர் பட்டணத்துக்கு வேவு பார்க்கிறவர்களை அனுப்பினான்; அவர்கள் அதைச்சேர்ந்த கிராமங்களைக் கட்டிக்கொண்டு, அங்கே இருந்த எமோரியரைத் துரத்திவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[28. For there is a fire gone out of Heshbon, a flame from the city of Sihon: it has consumed Ar of Moab, and the lords of the high places of Arnon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6747,51 +6775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பின்பு பாசானுக்குப் போகிற வழியாய்த் திரும்பிவிட்டார்கள்; அப்பொழுது பாசான் ராஜாவாகிய ஓக் என்பவன் தன் சமஸ்த ஜன்ங்களோடும் அவர்களை எதிர்த்து யுத்தம்பண்ணும்படிக்கு, எத்ரேயுக்குப் புறப்பட்டு வந்தான்.]]></a:t>
+              <a:t><![CDATA[29. Woe to you, Moab! you are undone, O people of Chemosh: he has given his sons that escaped, and his daughters, into captivity unto Sihon king of the Amorites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6856,51 +6884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பின்பு பாசானுக்குப் போகிற வழியாய்த் திரும்பிவிட்டார்கள்; அப்பொழுது பாசான் ராஜாவாகிய ஓக் என்பவன் தன் சமஸ்த ஜன்ங்களோடும் அவர்களை எதிர்த்து யுத்தம்பண்ணும்படிக்கு, எத்ரேயுக்குப் புறப்பட்டு வந்தான்.]]></a:t>
+              <a:t><![CDATA[29. Woe to you, Moab! you are undone, O people of Chemosh: he has given his sons that escaped, and his daughters, into captivity unto Sihon king of the Amorites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6965,51 +6993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. கர்த்தர் மோசேயை நோக்கி: அவனுக்குப் பயப்படவேண்டாம்; அவனையும் அவன் ஜனங்கள் எல்லாரையும், அவன் தேசத்தையும் உன் கையில் ஒப்புக்கொடுத்தேன்; எஸ்போனிலே வாசமாயிருந்த எமோரியரின் ராஜாவாகிய சீகோனுக்கு நீ செய்தபடியே இவனுக்கும் செய்வாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[30. We have shot at them; Heshbon is perished even unto Dibon, and we have laid them waste even unto Nophah, which reachs unto Medeba.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7074,51 +7102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. கர்த்தர் மோசேயை நோக்கி: அவனுக்குப் பயப்படவேண்டாம்; அவனையும் அவன் ஜனங்கள் எல்லாரையும், அவன் தேசத்தையும் உன் கையில் ஒப்புக்கொடுத்தேன்; எஸ்போனிலே வாசமாயிருந்த எமோரியரின் ராஜாவாகிய சீகோனுக்கு நீ செய்தபடியே இவனுக்கும் செய்வாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[30. We have shot at them; Heshbon is perished even unto Dibon, and we have laid them waste even unto Nophah, which reachs unto Medeba.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7183,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. கர்த்தர் மோசேயை நோக்கி: அவனுக்குப் பயப்படவேண்டாம்; அவனையும் அவன் ஜனங்கள் எல்லாரையும், அவன் தேசத்தையும் உன் கையில் ஒப்புக்கொடுத்தேன்; எஸ்போனிலே வாசமாயிருந்த எமோரியரின் ராஜாவாகிய சீகோனுக்கு நீ செய்தபடியே இவனுக்கும் செய்வாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[31. Thus Israel dwelt in the land of the Amorites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7292,51 +7320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அப்படியே ஒருவரும் உயிருடன் மீதியாயிராதபடிக்கு அவனையும், அவன் குமாரரையும், அவனுடைய சகல ஜனங்களையும் வெட்டிப்போட்டு, அவன் தேசத்தைக் கட்டிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[32. And Moses sent to spy out Jaazer, and they took the villages thereof, and drove out the Amorites that were there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7401,51 +7429,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அப்படியே ஒருவரும் உயிருடன் மீதியாயிராதபடிக்கு அவனையும், அவன் குமாரரையும், அவனுடைய சகல ஜனங்களையும் வெட்டிப்போட்டு, அவன் தேசத்தைக் கட்டிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[32. And Moses sent to spy out Jaazer, and they took the villages thereof, and drove out the Amorites that were there.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And they turned and went up by the way of Bashan: and Og the king of Bashan went out against them, he, and all his people, to the battle at Edrei.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7510,51 +7647,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தர் இஸ்ரவேலின் சத்தத்துக்குச் செவிகொடுத்து, அவர்களுக்குக் கானானியரை ஒப்புக்கொடுத்தார்; அப்பொழுது அவர்களையும் அவர்கள் பட்டணங்களையும் சங்காரம்பண்ணி, அவ்விடத்திற்கு ஓர்மா என்று பேரிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And the LORD hearkened to the voice of Israel, and delivered up the Canaanites; and they utterly destroyed them and their cities: and he called the name of the place Hormah.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And they turned and went up by the way of Bashan: and Og the king of Bashan went out against them, he, and all his people, to the battle at Edrei.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And the LORD said unto Moses, Fear him not: for I have delivered him into your hand, and all his people, and his land; and you shall do to him as you did unto Sihon king of the Amorites, which dwelt at Heshbon.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And the LORD said unto Moses, Fear him not: for I have delivered him into your hand, and all his people, and his land; and you shall do to him as you did unto Sihon king of the Amorites, which dwelt at Heshbon.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And the LORD said unto Moses, Fear him not: for I have delivered him into your hand, and all his people, and his land; and you shall do to him as you did unto Sihon king of the Amorites, which dwelt at Heshbon.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. So they stroke him, and his sons, and all his people, until there was none left him alive: and they possessed his land.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. So they stroke him, and his sons, and all his people, until there was none left him alive: and they possessed his land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7619,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் ஏதோம் தேசத்தைச் சுற்றிப்போகும்படிக்கு, ஓர் என்னும் மலையைவிட்டு, சிவந்த சமுத்திரத்தின் வழியாய்ப் பிரயாணம்பண்ணினார்கள்; வழியினிமித்தம் ஜனங்கள் மனமடிவடைந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And the LORD hearkened to the voice of Israel, and delivered up the Canaanites; and they utterly destroyed them and their cities: and he called the name of the place Hormah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7728,51 +8519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் ஏதோம் தேசத்தைச் சுற்றிப்போகும்படிக்கு, ஓர் என்னும் மலையைவிட்டு, சிவந்த சமுத்திரத்தின் வழியாய்ப் பிரயாணம்பண்ணினார்கள்; வழியினிமித்தம் ஜனங்கள் மனமடிவடைந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And the LORD hearkened to the voice of Israel, and delivered up the Canaanites; and they utterly destroyed them and their cities: and he called the name of the place Hormah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7807,51 +8598,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473386316" r:id="rId1"/>
+    <p:sldLayoutId id="2478617158" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8363,54 +9154,110 @@
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8531,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ജനം ദൈവത്തിന്നും മോശെക്കും വിരോധമായി സംസാരിച്ചു: മരുഭൂമിയിൽ മരിക്കേണ്ടതിന്നു നിങ്ങൾ ഞങ്ങളെ]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் ஏதோம் தேசத்தைச் சுற்றிப்போகும்படிக்கு, ஓர் என்னும் மலையைவிட்டு, சிவந்த சமுத்திரத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മിസ്രയീംദേശത്തുനിന്നു കൊണ്ടുവന്നതു എന്തിന്നു? ഇവിടെ അപ്പവുമില്ല, വെള്ളവുമില്ല; ഈ സാരമില്ലാത്ത ആഹാരം]]></a:t>
+              <a:t><![CDATA[வழியாய்ப் பிரயாணம்பண்ணினார்கள்; வழியினிமித்தம் ஜனங்கள் மனமடிவடைந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഞങ്ങൾക്കു വെറുപ്പാകുന്നു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[5. ஜனங்கள் தேவனுக்கும் மோசேக்கும் விரோதமாகப் பேசி: நாங்கள் வனாந்தரத்திலே சாகும்படி நீங்கள் எங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. അപ്പോൾ യഹോവ ജനത്തിന്റെ ഇടയിൽ അഗ്നിസർപ്പങ്ങളെ അയച്ചു; അവ ജനത്തെ കടിച്ചു; യിസ്രായേലിൽ വളരെ ജനം]]></a:t>
+              <a:t><![CDATA[எகிப்து தேசத்திலிருந்து வரப்பண்ணினதென்ன? இங்கே அப்பமும் இல்லை, தண்ணீரும் இல்லை; இந்த அற்பமான உணவு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മരിച്ചു.]]></a:t>
+              <a:t><![CDATA[எங்கள் மனதுக்கு வெறுப்பாயிருக்கிறது என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ആകയാൽ ജനം മോശെയുടെ അടുക്കൽ വന്നു; ഞങ്ങൾ യഹോവെക്കും നിനക്കും വിരോധമായി സംസാരിച്ചതിനാൽ പാപം]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது கர்த்தர் கொள்ளிவாய்ச்சர்ப்பங்களை ஜனங்களுக்குள்ளே அனுப்பினார்; அவைகள் ஜனங்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്തിരിക്കുന്നു. സർപ്പങ്ങളെ ഞങ്ങളുടെ ഇടയിൽനിന്നു നീക്കിക്കളവാൻ യഹോവയോടു പ്രാർത്ഥിക്കേണം എന്നു]]></a:t>
+              <a:t><![CDATA[கடித்ததினால் இஸ்ரவேலருக்குள்ளே அநேக ஜனங்கள் செத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറഞ്ഞു; മോശെ ജനത്തിന്നുവേണ്ടി പ്രാർത്ഥിച്ചു.]]></a:t>
+              <a:t><![CDATA[7. அதினால் ஜனங்கள் மோசேயினிடத்தில் போய்: நாங்கள் கர்த்தருக்கும் உமக்கும் விரோதமாய்ப் பேசினதினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. യഹോവ മോശെയോടു: ഒരു അഗ്നിസർപ്പത്തെ ഉണ്ടാക്കി കൊടിമരത്തിന്മേൽ തൂക്കുക; കടിയേല്ക്കുന്നവൻ ആരെങ്കിലും]]></a:t>
+              <a:t><![CDATA[பாவஞ்செய்தோம்; சர்ப்பங்கள் எங்களைவிட்டு நீங்கும்படி கர்த்தரை நோக்கி விண்ணப்பம் பண்ணவேண்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അതിനെ നോക്കിയാൽ ജീവിക്കും എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[என்றார்கள்; மோசே ஜனங்களுக்காக விண்ணப்பம் பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. യിസ്രായേൽ അഥാരീംവഴിയായി വരുന്നു എന്നു തെക്കെ ദേശത്തു വസിച്ചിരുന്ന കനാന്യനായ അരാദ്‍രാജാവു]]></a:t>
+              <a:t><![CDATA[1. வேவுகாரர் காண்பித்த வழியாக இஸ்ரவேலர் வருகிறார்கள் என்று தெற்கே வாசம்பண்ணுகிற கானானியனாகிய ஆராத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. അങ്ങനെ മോശെ താമ്രംകൊണ്ടു ഒരു സർപ്പത്തെ ഉണ്ടാക്കി കൊടിമരത്തിന്മേൽ തൂക്കി; പിന്നെ സർപ്പം]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ ஒரு கொள்ளிவாய்ச் சர்ப்பத்தின் உருவத்தைச் செய்து, அதை ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആരെയെങ്കിലും കടിച്ചിട്ടു അവൻ താമ്രസർപ്പത്തെ നോക്കിയാൽ ജീവിക്കും.]]></a:t>
+              <a:t><![CDATA[கம்பத்தின்மேல் தூக்கிவை; கடிக்கப்பட்டவன் எவனோ அவன் அதை நோக்கிப்பார்த்தால் பிழைப்பான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. അനന്തരം യിസ്രായേൽമക്കൾ പുറപ്പെട്ടു ഓബോത്തിൽ പാളയമിറങ്ങി.]]></a:t>
+              <a:t><![CDATA[9. அப்படியே மோசே ஒரு வெண்கலச் சர்ப்பத்தை உண்டாக்கி, அதை ஒரு கம்பத்தின்மேல் தூக்கிவைத்தான்; சர்ப்பம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ഓബോത്തിൽനിന്നു യാത്ര പുറപ്പെട്ടു സൂര്യോദയത്തിന്നു നേരെ മോവാബിന്റെ കിഴക്കുള്ള മരുഭൂമിയിൽ]]></a:t>
+              <a:t><![CDATA[ஒருவனைக் கடித்தபோது, அவன் அந்த வெண்கலச் சர்ப்பத்தை நோக்கிப்பார்த்துப் பிழைப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇയ്യെ-അബാരീമിൽ പാളയമിറങ്ങി.]]></a:t>
+              <a:t><![CDATA[10. இஸ்ரவேல் புத்திரர் பிரயாணப்பட்டுப்போய், ஓபோத்தில் பாளயமிறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. അവിടെനിന്നു പുറപ്പെട്ടു സാരോദ് താഴ്വരയിൽ പാളയമിറങ്ങി.]]></a:t>
+              <a:t><![CDATA[11. ஓபோத்திலிருந்து பிரயாணம் பண்ணி, சூரியோதயத்திற்கு நேராய் மோவாபுக்கு எதிரான வனாந்தரத்திலுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. അവിടെനിന്നു പുറപ്പെട്ടു അമോർയ്യരുടെ ദേശത്തുനിന്നു ഉത്ഭവിച്ചു മരുഭൂമിയിൽ കൂടി ഒഴുകുന്ന അർന്നോൻ]]></a:t>
+              <a:t><![CDATA[அபாரீமின் மேடுகளில் பாளயமிறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തോട്ടിന്നക്കരെ പാളയമിറങ്ങി; അർന്നോൻ മോവാബിന്നും അമോർയ്യർക്കും മദ്ധ്യേ മോവാബിന്നുള്ള അതിർ ആകുന്നു.]]></a:t>
+              <a:t><![CDATA[12. அங்கேயிருந்து பிரயாணப்பட்டுப் போய், சாரேத் பள்ளத்தாக்கிலே பாளயமிறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അതുകൊണ്ടു:]]></a:t>
+              <a:t><![CDATA[13. அங்கேயிருந்து பிரயாணப்பட்டுப் போய், எமோரியரின் எல்லையிலிருந்து வருகிறதும் வனாந்தரத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. “സൂഫയിലെ വാഹേബും അർന്നോൻ താഴ്വരകളും ആരിന്റെ നിവാസത്തോളം നീണ്ടു.]]></a:t>
+              <a:t><![CDATA[ஓடுகிறதுமான அர்னோன் ஆற்றுக்கு இப்புறம் பாளயமிறங்கினார்கள்; அந்த அர்னோன் மோவாபுக்கும் எமோரியருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കേട്ടപ്പോൾ അവൻ യിസ്രായേലിനോടു യുദ്ധം തുടങ്ങി ചിലരെ പിടിച്ചു കൊണ്ടുപോയി.]]></a:t>
+              <a:t><![CDATA[ராஜா கேள்விப்பட்டபோது, அவன் இஸ்ரவேலருக்கு விரோதமாக யுத்தம் பண்ணி, அவர்களில் சிலரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. മോവാബിന്റെ അതിരോടു ചാഞ്ഞിരിക്കുന്ന താഴ്വരച്ചരിവു” എന്നിങ്ങനെ യഹോവയുടെ യുദ്ധപുസ്തകത്തിൽ]]></a:t>
+              <a:t><![CDATA[நடுவே இருக்கிற மோவாபின் எல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറഞ്ഞിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[14. அதினால் சூப்பாவிலுள்ள வாகேபும், அர்னோனின் ஆற்றுக்கால்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. അവിടെനിന്നു അവർ ബേരിലേക്കു പോയി; യഹോവ മോശെയോടു: ജനത്തെ ഒന്നിച്ചുകൂട്ടുക: ഞാൻ അവർക്കു വെള്ളം]]></a:t>
+              <a:t><![CDATA[15. ஆர் என்னும் ஸ்தலத்துக்குப் பாயும் நீரோடையும் மோவாபின் எல்லையைச் சார்ந்திருக்கிறது என்னும் வசனம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊടുക്കുമെന്നു കല്പിച്ച കിണർ അതു തന്നേ.]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய யுத்த புஸ்தகத்தில் எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ആ സമയത്തു യിസ്രായേൽ: “കിണറേ, പൊങ്ങിവാ; അതിന്നു പാടുവിൻ.]]></a:t>
+              <a:t><![CDATA[16. அங்கேயிருந்து பேயேருக்குப் போனார்கள்; ஜனங்களைக் கூடிவரச்செய், அவர்களுக்குத் தண்ணீர் கொடுப்பேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. പ്രഭുക്കന്മാർ കുഴിച്ച കിണർ; ജനശ്രേഷ്ഠന്മാർ ചെങ്കോൽകൊണ്ടും തങ്ങളുടെ ദണ്ഡുകൾകൊണ്ടും കുത്തിയ കിണർ]]></a:t>
+              <a:t><![CDATA[என்று கர்த்தர் மோசேக்குச் சொன்ன ஊற்று இருக்கிற இடம் அதுதான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നുള്ള പാട്ടുപാടി.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது இஸ்ரவேலர் பாடின பாட்டாவது: ஊற்றுத் தண்ணீரே, பொங்கிவா; அதைக்குறித்துப் பாடுவோம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. പിന്നെ അവർ മരുഭൂമിയിൽനിന്നു മത്ഥാനെക്കും മത്ഥാനയിൽനിന്നു നഹലീയേലിന്നും നഹലീയേലിൽനിന്നു]]></a:t>
+              <a:t><![CDATA[வாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ബാമോത്തിന്നും ബാമോത്തിൽനിന്നു മോവാബിന്റെ പ്രദേശത്തുള്ള താഴ്വരയിലേക്കും മരുഭൂമിക്കെതിരെയുള്ള]]></a:t>
+              <a:t><![CDATA[18. நியாயப்பிரமாணிக்கனின் ஏவுதலால் அதிபதிகள் கிணற்றைத் தோண்டினார்கள்; ஜனத்தில் மேன்மக்கள் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പിസ്ഗമുകളിലേക്കും യാത്രചെയ്തു.]]></a:t>
+              <a:t><![CDATA[தண்டாயுதங்களைக்கொண்டு தோண்டினார்கள் என்று பாடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. അപ്പോൾ യിസ്രായേൽ യഹോവെക്കു ഒരു നേർച്ച നേർന്നു; ഈ ജനത്തെ നീ എന്റെ കയ്യിൽ ഏല്പിച്ചാൽ ഞാൻ അവരുടെ]]></a:t>
+              <a:t><![CDATA[சிறைபிடித்துக்கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. അവിടെനിന്നു യിസ്രായേൽ അമോർയ്യരുടെ രാജാവായ സീഹോന്റെ അടുക്കൽ ദൂതന്മാരെ അയച്ചു:]]></a:t>
+              <a:t><![CDATA[19. அந்த வனாந்தரத்திலிருந்து மாத்தனாவுக்கும், மாத்தனாவிலிருந்து நகாலியேலுக்கும், நகாலியேலிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ഞാൻ നിന്റെ ദേശത്തുകൂടി കടന്നുപോകുവാൻ അനുവദിക്കേണമേ; ഞങ്ങൾ വയലിലെങ്കിലും]]></a:t>
+              <a:t><![CDATA[பாமோத்துக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മുന്തിരിത്തോട്ടത്തിലെങ്കിലും കയറുകയില്ല, കിണറ്റിലെ വെള്ളം കുടിക്കയുമില്ല; ഞങ്ങൾ നിന്റെ അതിർകഴിയുംവരെ]]></a:t>
+              <a:t><![CDATA[20. பள்ளத்தாக்கிலுள்ள மோவாபின் வெளியில் இருக்கிற பாமோத்திலிருந்து எஷிமோனை நோக்கும் பிஸ்காவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[രാജപാതയിൽകൂടി തന്നേ പൊയ്ക്കൊള്ളാം എന്നു പറയിച്ചു.]]></a:t>
+              <a:t><![CDATA[உச்சிக்கும் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. എന്നാൽ സീഹോൻ തന്റെ ദേശത്തുകൂടി യിസ്രായേൽ കടന്നുപോവാൻ സമ്മതിക്കാതെ തന്റെ ജനത്തെയെല്ലാം]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது இஸ்ரவேலர் எமோரியரின் ராஜாவாகிய சீகோனிடத்தில் ஸ்தானாபதிகளை அனுப்பி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഒന്നിച്ചുകൂട്ടി യിസ്രായേലിന്റെ നേരെ മരുഭൂമിയിലേക്കു പുറപ്പെട്ടു; അവൻ യാഹാസിൽ വന്നു യിസ്രായേലിനോടു]]></a:t>
+              <a:t><![CDATA[22. உமது தேசத்தின் வழியாய்க் கடந்துபோகும்படி உத்தரவு கொடுக்க வேண்டும்; நாங்கள் வயல்களிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യുദ്ധം ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[திராட்சத்தோட்டங்களிலும் போகாமலும், துரவுகளின் தண்ணீரைக் குடியாமலும், உமது எல்லையைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. യിസ്രായേൽ അവനെ വാളിന്റെ വായ്ത്തലകൊണ്ടു വെട്ടി, അർന്നോൻ മുതൽ യബ്ബോക്ക്‌വരെയും അമ്മോന്യരുടെ]]></a:t>
+              <a:t><![CDATA[கடந்துபோகுமட்டும் ராஜபாதையில் நடந்துபோவோம் என்று சொல்லச்சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അതിർവരെയും ഉള്ള അവന്റെ ദേശത്തെ കൈവശമാക്കി; അമ്മോന്യരുടെ അതിരോ ഉറപ്പുള്ളതു ആയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[23. சீகோன் தன் எல்லைவழியாய்க் கடந்துபோக இஸ்ரவேலுக்கு உத்தரவு கொடாமல், தன் ஜனங்களெல்லாரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ഈ പട്ടണങ്ങൾ എല്ലാം യിസ്രായേൽ പിടിച്ചു; അങ്ങനെ യിസ്രായേൽ അമോർയ്യരുടെ എല്ലാ പട്ടണങ്ങളിലും]]></a:t>
+              <a:t><![CDATA[கூட்டிக்கொண்டு, இஸ்ரவேலருக்கு விரோதமாக வனாந்தரத்திலே புறப்பட்டு, யாகாசுக்கு வந்து, இஸ்ரவேலரோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +15054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പട്ടണങ്ങൾ ശപഥാർപ്പിതമായി നശിപ്പിക്കും എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது இஸ்ரவேலர் கர்த்தரை நோக்கி: தேவரீர் இந்த ஜனங்களை எங்கள் கையில் ஒப்புக்கொடுத்தால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14339,51 +15186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കുടിപാർത്തു; ഹെശ്ബോനിലും അതിന്റെ സകല ഗ്രാമങ്ങളിലും തന്നേ.]]></a:t>
+              <a:t><![CDATA[யுத்தம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14471,51 +15318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ഹെശ്ബോൻ അമോർയ്യരുടെ രാജാവായ സീഹോന്റെ നഗരം ആയിരുന്നു; അവൻ മുമ്പിലത്തെ മോവാബ് രാജാവിനോടു]]></a:t>
+              <a:t><![CDATA[24. இஸ்ரவேலர் அவனைப் பட்டயக்கருக்கினால் வெட்டி, அர்னோன் தொடங்கி அம்மோன் புத்திரரின் தேசத்தைச்சார்ந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14603,51 +15450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പടയെടുത്തു അർന്നോൻ വരെ ഉള്ള അവന്റെ ദേശമൊക്കെയും അവന്റെ കയ്യിൽനിന്നു പിടിച്ചിരുന്നു.]]></a:t>
+              <a:t><![CDATA[யாப்போக்குவரைக்குமுள்ள அவனுடைய தேசத்தைக் கட்டிக்கொண்டார்கள்; அம்மோன் புத்திரரின் எல்லை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14735,51 +15582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ഹെശ്ബോനിൽനിന്നു തീയും സീഹോന്റെ നഗരത്തിൽനിന്നു ജ്വാലയും പുറപ്പെട്ടു, മോവാബിലെ ആരിനെയും അർന്നോൻ]]></a:t>
+              <a:t><![CDATA[அரணிப்பானதாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14867,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തീരത്തെ ഗിരിനിവാസികളെയും ദഹിപ്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[25. இஸ்ரவேலர் அந்தப் பட்டணங்கள் யாவையும் பிடித்து, எஸ்போனிலும் அதைச் சார்ந்த எல்லாக் கிராமங்களிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14999,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. അതുകൊണ്ടു കവിവരന്മാർ പറയുന്നതു: “ഹെശ്ബോനിൽ വരുവിൻ; സീഹോന്റെ നഗരം പണിതുറപ്പിക്കട്ടെ.]]></a:t>
+              <a:t><![CDATA[எமோரியருடைய எல்லாப்பட்டணங்களிலும் குடியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15131,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. മോവാബേ, നിനക്കു ഹാ കഷ്ടം! കെമോശിന്റെ ജനമേ, നീ മുടിഞ്ഞിരിക്കുന്നു. അവൻ തന്റെ പുത്രന്മാരെ]]></a:t>
+              <a:t><![CDATA[26. எஸ்போனானது எமோரியரின் ராஜாவாகிய சீகோனின் பட்டணமாயிருந்தது; அவன் மோவாபியரின் முந்தின ராஜாவுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15263,51 +16110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പലായനത്തിന്നും പുത്രിമാരെ അമോർയ്യരാജാവായ സീഹോന്നു അടിമയായും കൊടുത്തു.]]></a:t>
+              <a:t><![CDATA[விரோதமாக யுத்தம்பண்ணி, அர்னோன் வரைக்கும் இருந்த அவன் தேசத்தையெல்லாம் அவன் கையிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15395,51 +16242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ഞങ്ങൾ അവരെ അമ്പെയ്തു; ദീബോൻ വരെ ഹെശ്ബോൻ നശിച്ചു; മെദബവരെയുള്ള നോഫയോളം അവരെ ശൂന്യമാക്കി.”]]></a:t>
+              <a:t><![CDATA[பறித்துக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15527,51 +16374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ഇങ്ങനെ യിസ്രായേൽ അമോർയ്യരുടെ ദേശത്തു കുടിപാർത്തു.]]></a:t>
+              <a:t><![CDATA[27. அதினாலே கவிகட்டுகிறவர்கள்: எஸ்போனுக்கு வாருங்கள்; சீகோனின் பட்டணம் ஸ்திரமாய்க் கட்டப்படுவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15659,51 +16506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. യഹോവ യിസ്രായേലിന്റെ അപേക്ഷ കേട്ടു കനാന്യരെ ഏല്പിച്ചുകൊടുത്തു; അവർ അവരെയും അവരുടെ പട്ടണങ്ങളെയും]]></a:t>
+              <a:t><![CDATA[அவர்களுடைய பட்டணங்களைச் சங்காரம் பண்ணுவோம் என்று பிரதிக்கினை பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15791,51 +16638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. അനന്തരം മോശെ യസേരിനെ ഒറ്റുനോക്കുവാൻ ആളയച്ചു; അവർ അതിന്റെ ഗ്രാമങ്ങളെ പിടിച്ചു അവിടെയുള്ള]]></a:t>
+              <a:t><![CDATA[28. எஸ்போனிலிருந்து அக்கினியும் சீகோனுடைய பட்டணத்திலிருந்து ஜுவாலையும் புறப்பட்டு, மோவாபுடைய ஆர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15923,51 +16770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അമോർയ്യരെ ഓടിച്ചുകളഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[என்னும் ஊரையும், அர்னோனுடைய மேடுகளிலுள்ள ஆண்டவமார்களையும் பட்சித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16055,51 +16902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. പിന്നെ അവർ തിരിഞ്ഞു ബാശാൻ വഴിയായി പോയി; ബാശാൻ രാജാവായ ഓഗ് തന്റെ സകലജനവുമായി അവരുടെനേരെ]]></a:t>
+              <a:t><![CDATA[29. ஐயோ, மோவாபே, கேமோஷ் தேவனின் ஜனமே, நீ நாசமானாய்; தப்பி ஓடின தன் குமாரரையும் தன் குமாரத்திகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16187,51 +17034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പുറപ്പെട്ടു എദ്രെയിൽവെച്ചു പടയേറ്റു.]]></a:t>
+              <a:t><![CDATA[எமோரியரின் ராஜாவாகிய சீகோனுக்குச் சிறைகளாக ஒப்புக்கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16319,51 +17166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. അപ്പോൾ യഹോവ മോശെയോടു: അവനെ ഭയപ്പെടേണ്ടാ; അവനെയും അവന്റെ സകലജനത്തെയും അവന്റെ ദേശത്തെയും ഞാൻ]]></a:t>
+              <a:t><![CDATA[30. அவர்களை எய்துபோட்டோம்; எஸ்போன் பட்டணம் தீபோன் ஊர்வரைக்கும் நாசமாயிற்று; மேதேபாவுக்குச் சமீபமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16451,51 +17298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിന്റെ കയ്യിൽ ഏല്പിച്ചിരിക്കുന്നു; നീ ഹെശ്ബോനിൽ പാർത്ത അമോർയ്യരാജാവായ സീഹോനോടു ചെയ്തതുപോലെ അവനോടും]]></a:t>
+              <a:t><![CDATA[நோப்பா பட்டணபரியந்தம் அவர்களைப் பாழாக்கினோம் என்று பாடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16583,51 +17430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്യും എന്നു അരുളിച്ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[31. இஸ்ரவேலர் இப்படியே எமோரியரின் தேசத்திலே குடியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16715,51 +17562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. അങ്ങനെ അവർ അവനെയും അവന്റെ പുത്രന്മാരെയും അവന്റെ സകലജനത്തെയും ഒട്ടൊഴിയാതെ സംഹരിച്ചു, അവന്റെ]]></a:t>
+              <a:t><![CDATA[32. பின்பு, மோசே யாசேர் பட்டணத்துக்கு வேவு பார்க்கிறவர்களை அனுப்பினான்; அவர்கள் அதைச்சேர்ந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16847,51 +17694,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദേശത്തെ കൈവശമാക്കുകയും ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[கிராமங்களைக் கட்டிக்கொண்டு, அங்கே இருந்த எமோரியரைத் துரத்திவிட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. பின்பு பாசானுக்குப் போகிற வழியாய்த் திரும்பிவிட்டார்கள்; அப்பொழுது பாசான் ராஜாவாகிய ஓக் என்பவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16979,51 +17958,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശപഥാർപ്പിതമായി നശിപ്പിച്ചു; ആ സ്ഥലത്തിന്നു ഹോർമ്മാ എന്നു പേരായി.]]></a:t>
+              <a:t><![CDATA[3. கர்த்தர் இஸ்ரவேலின் சத்தத்துக்குச் செவிகொடுத்து, அவர்களுக்குக் கானானியரை ஒப்புக்கொடுத்தார்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தன் சமஸ்த ஜன்ங்களோடும் அவர்களை எதிர்த்து யுத்தம்பண்ணும்படிக்கு, எத்ரேயுக்குப் புறப்பட்டு வந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. கர்த்தர் மோசேயை நோக்கி: அவனுக்குப் பயப்படவேண்டாம்; அவனையும் அவன் ஜனங்கள் எல்லாரையும், அவன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தேசத்தையும் உன் கையில் ஒப்புக்கொடுத்தேன்; எஸ்போனிலே வாசமாயிருந்த எமோரியரின் ராஜாவாகிய சீகோனுக்கு நீ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செய்தபடியே இவனுக்கும் செய்வாய் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. அப்படியே ஒருவரும் உயிருடன் மீதியாயிராதபடிக்கு அவனையும், அவன் குமாரரையும், அவனுடைய சகல]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஜனங்களையும் வெட்டிப்போட்டு, அவன் தேசத்தைக் கட்டிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17111,51 +18882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. പിന്നെ അവർ എദോംദേശത്തെ ചുറ്റിപ്പോകുവാൻ ഹോർപർവ്വതത്തിങ്കൽനിന്നു ചെങ്കടൽവഴിയായി യാത്രപുറപ്പെട്ടു;]]></a:t>
+              <a:t><![CDATA[அப்பொழுது அவர்களையும் அவர்கள் பட்டணங்களையும் சங்காரம்பண்ணி, அவ்விடத்திற்கு ஓர்மா என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17243,51 +19014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വഴിനിമിത്തം ജനത്തിന്റെ മനസ്സു ക്ഷീണിച്ചു.]]></a:t>
+              <a:t><![CDATA[பேரிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17304,91 +19075,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 21]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme31">
   <a:themeElements>
-    <a:clrScheme name="Theme5">
+    <a:clrScheme name="Theme31">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme5">
+    <a:fontScheme name="Theme31">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17414,51 +19185,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme5">
+    <a:fmtScheme name="Theme31">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17589,51 +19360,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>68</Slides>
+  <Slides>75</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>