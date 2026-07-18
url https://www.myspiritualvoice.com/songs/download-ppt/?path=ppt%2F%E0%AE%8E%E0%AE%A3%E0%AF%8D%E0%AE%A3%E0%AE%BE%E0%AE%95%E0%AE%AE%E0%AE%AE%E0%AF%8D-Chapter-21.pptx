--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -119,50 +119,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -207,50 +215,54 @@
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -412,53 +424,57 @@
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
-  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -518,51 +534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதினால் சூப்பாவிலுள்ள வாகேபும், அர்னோனின் ஆற்றுக்கால்களும்,]]></a:t>
+              <a:t><![CDATA[5. ஜனங்கள் தேவனுக்கும் மோசேக்கும் விரோதமாகப் பேசி: நாங்கள் வனாந்தரத்திலே சாகும்படி நீங்கள் எங்களை எகிப்து தேசத்திலிருந்து வரப்பண்ணினதென்ன? இங்கே அப்பமும் இல்லை, தண்ணீரும் இல்லை; இந்த அற்பமான உணவு எங்கள் மனதுக்கு வெறுப்பாயிருக்கிறது என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -627,51 +643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆர் என்னும் ஸ்தலத்துக்குப் பாயும் நீரோடையும் மோவாபின் எல்லையைச் சார்ந்திருக்கிறது என்னும் வசனம் கர்த்தருடைய யுத்த புஸ்தகத்தில் எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[5. ஜனங்கள் தேவனுக்கும் மோசேக்கும் விரோதமாகப் பேசி: நாங்கள் வனாந்தரத்திலே சாகும்படி நீங்கள் எங்களை எகிப்து தேசத்திலிருந்து வரப்பண்ணினதென்ன? இங்கே அப்பமும் இல்லை, தண்ணீரும் இல்லை; இந்த அற்பமான உணவு எங்கள் மனதுக்கு வெறுப்பாயிருக்கிறது என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -736,51 +752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அங்கேயிருந்து பேயேருக்குப் போனார்கள்; ஜனங்களைக் கூடிவரச்செய், அவர்களுக்குத் தண்ணீர் கொடுப்பேன் என்று கர்த்தர் மோசேக்குச் சொன்ன ஊற்று இருக்கிற இடம் அதுதான்.]]></a:t>
+              <a:t><![CDATA[5. ஜனங்கள் தேவனுக்கும் மோசேக்கும் விரோதமாகப் பேசி: நாங்கள் வனாந்தரத்திலே சாகும்படி நீங்கள் எங்களை எகிப்து தேசத்திலிருந்து வரப்பண்ணினதென்ன? இங்கே அப்பமும் இல்லை, தண்ணீரும் இல்லை; இந்த அற்பமான உணவு எங்கள் மனதுக்கு வெறுப்பாயிருக்கிறது என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -845,51 +861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அங்கேயிருந்து பேயேருக்குப் போனார்கள்; ஜனங்களைக் கூடிவரச்செய், அவர்களுக்குத் தண்ணீர் கொடுப்பேன் என்று கர்த்தர் மோசேக்குச் சொன்ன ஊற்று இருக்கிற இடம் அதுதான்.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது கர்த்தர் கொள்ளிவாய்ச்சர்ப்பங்களை ஜனங்களுக்குள்ளே அனுப்பினார்; அவைகள் ஜனங்களைக் கடித்ததினால் இஸ்ரவேலருக்குள்ளே அநேக ஜனங்கள் செத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -954,51 +970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது இஸ்ரவேலர் பாடின பாட்டாவது: ஊற்றுத் தண்ணீரே, பொங்கிவா; அதைக்குறித்துப் பாடுவோம் வாருங்கள்.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது கர்த்தர் கொள்ளிவாய்ச்சர்ப்பங்களை ஜனங்களுக்குள்ளே அனுப்பினார்; அவைகள் ஜனங்களைக் கடித்ததினால் இஸ்ரவேலருக்குள்ளே அநேக ஜனங்கள் செத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1063,51 +1079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நியாயப்பிரமாணிக்கனின் ஏவுதலால் அதிபதிகள் கிணற்றைத் தோண்டினார்கள்; ஜனத்தில் மேன்மக்கள் தங்கள் தண்டாயுதங்களைக்கொண்டு தோண்டினார்கள் என்று பாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[7. அதினால் ஜனங்கள் மோசேயினிடத்தில் போய்: நாங்கள் கர்த்தருக்கும் உமக்கும் விரோதமாய்ப் பேசினதினால் பாவஞ்செய்தோம்; சர்ப்பங்கள் எங்களைவிட்டு நீங்கும்படி கர்த்தரை நோக்கி விண்ணப்பம் பண்ணவேண்டும் என்றார்கள்; மோசே ஜனங்களுக்காக விண்ணப்பம் பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1172,51 +1188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நியாயப்பிரமாணிக்கனின் ஏவுதலால் அதிபதிகள் கிணற்றைத் தோண்டினார்கள்; ஜனத்தில் மேன்மக்கள் தங்கள் தண்டாயுதங்களைக்கொண்டு தோண்டினார்கள் என்று பாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[7. அதினால் ஜனங்கள் மோசேயினிடத்தில் போய்: நாங்கள் கர்த்தருக்கும் உமக்கும் விரோதமாய்ப் பேசினதினால் பாவஞ்செய்தோம்; சர்ப்பங்கள் எங்களைவிட்டு நீங்கும்படி கர்த்தரை நோக்கி விண்ணப்பம் பண்ணவேண்டும் என்றார்கள்; மோசே ஜனங்களுக்காக விண்ணப்பம் பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1281,51 +1297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அந்த வனாந்தரத்திலிருந்து மாத்தனாவுக்கும், மாத்தனாவிலிருந்து நகாலியேலுக்கும், நகாலியேலிலிருந்து பாமோத்துக்கும்,]]></a:t>
+              <a:t><![CDATA[7. அதினால் ஜனங்கள் மோசேயினிடத்தில் போய்: நாங்கள் கர்த்தருக்கும் உமக்கும் விரோதமாய்ப் பேசினதினால் பாவஞ்செய்தோம்; சர்ப்பங்கள் எங்களைவிட்டு நீங்கும்படி கர்த்தரை நோக்கி விண்ணப்பம் பண்ணவேண்டும் என்றார்கள்; மோசே ஜனங்களுக்காக விண்ணப்பம் பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1390,51 +1406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பள்ளத்தாக்கிலுள்ள மோவாபின் வெளியில் இருக்கிற பாமோத்திலிருந்து எஷிமோனை நோக்கும் பிஸ்காவின் உச்சிக்கும் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ ஒரு கொள்ளிவாய்ச் சர்ப்பத்தின் உருவத்தைச் செய்து, அதை ஒரு கம்பத்தின்மேல் தூக்கிவை; கடிக்கப்பட்டவன் எவனோ அவன் அதை நோக்கிப்பார்த்தால் பிழைப்பான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1499,51 +1515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பள்ளத்தாக்கிலுள்ள மோவாபின் வெளியில் இருக்கிற பாமோத்திலிருந்து எஷிமோனை நோக்கும் பிஸ்காவின் உச்சிக்கும் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ ஒரு கொள்ளிவாய்ச் சர்ப்பத்தின் உருவத்தைச் செய்து, அதை ஒரு கம்பத்தின்மேல் தூக்கிவை; கடிக்கப்பட்டவன் எவனோ அவன் அதை நோக்கிப்பார்த்தால் பிழைப்பான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1608,51 +1624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்படியே மோசே ஒரு வெண்கலச் சர்ப்பத்தை உண்டாக்கி, அதை ஒரு கம்பத்தின்மேல் தூக்கிவைத்தான்; சர்ப்பம் ஒருவனைக் கடித்தபோது, அவன் அந்த வெண்கலச் சர்ப்பத்தை நோக்கிப்பார்த்துப் பிழைப்பான்.]]></a:t>
+              <a:t><![CDATA[1. வேவுகாரர் காண்பித்த வழியாக இஸ்ரவேலர் வருகிறார்கள் என்று தெற்கே வாசம்பண்ணுகிற கானானியனாகிய ஆராத் ராஜா கேள்விப்பட்டபோது, அவன் இஸ்ரவேலருக்கு விரோதமாக யுத்தம் பண்ணி, அவர்களில் சிலரை சிறைபிடித்துக்கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1717,51 +1733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது இஸ்ரவேலர் எமோரியரின் ராஜாவாகிய சீகோனிடத்தில் ஸ்தானாபதிகளை அனுப்பி:]]></a:t>
+              <a:t><![CDATA[9. அப்படியே மோசே ஒரு வெண்கலச் சர்ப்பத்தை உண்டாக்கி, அதை ஒரு கம்பத்தின்மேல் தூக்கிவைத்தான்; சர்ப்பம் ஒருவனைக் கடித்தபோது, அவன் அந்த வெண்கலச் சர்ப்பத்தை நோக்கிப்பார்த்துப் பிழைப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1826,51 +1842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உமது தேசத்தின் வழியாய்க் கடந்துபோகும்படி உத்தரவு கொடுக்க வேண்டும்; நாங்கள் வயல்களிலும், திராட்சத்தோட்டங்களிலும் போகாமலும், துரவுகளின் தண்ணீரைக் குடியாமலும், உமது எல்லையைக் கடந்துபோகுமட்டும் ராஜபாதையில் நடந்துபோவோம் என்று சொல்லச்சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[9. அப்படியே மோசே ஒரு வெண்கலச் சர்ப்பத்தை உண்டாக்கி, அதை ஒரு கம்பத்தின்மேல் தூக்கிவைத்தான்; சர்ப்பம் ஒருவனைக் கடித்தபோது, அவன் அந்த வெண்கலச் சர்ப்பத்தை நோக்கிப்பார்த்துப் பிழைப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1935,51 +1951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உமது தேசத்தின் வழியாய்க் கடந்துபோகும்படி உத்தரவு கொடுக்க வேண்டும்; நாங்கள் வயல்களிலும், திராட்சத்தோட்டங்களிலும் போகாமலும், துரவுகளின் தண்ணீரைக் குடியாமலும், உமது எல்லையைக் கடந்துபோகுமட்டும் ராஜபாதையில் நடந்துபோவோம் என்று சொல்லச்சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[10. இஸ்ரவேல் புத்திரர் பிரயாணப்பட்டுப்போய், ஓபோத்தில் பாளயமிறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2044,51 +2060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சீகோன் தன் எல்லைவழியாய்க் கடந்துபோக இஸ்ரவேலுக்கு உத்தரவு கொடாமல், தன் ஜனங்களெல்லாரையும் கூட்டிக்கொண்டு, இஸ்ரவேலருக்கு விரோதமாக வனாந்தரத்திலே புறப்பட்டு, யாகாசுக்கு வந்து, இஸ்ரவேலரோடே யுத்தம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[11. ஓபோத்திலிருந்து பிரயாணம் பண்ணி, சூரியோதயத்திற்கு நேராய் மோவாபுக்கு எதிரான வனாந்தரத்திலுள்ள அபாரீமின் மேடுகளில் பாளயமிறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2153,51 +2169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சீகோன் தன் எல்லைவழியாய்க் கடந்துபோக இஸ்ரவேலுக்கு உத்தரவு கொடாமல், தன் ஜனங்களெல்லாரையும் கூட்டிக்கொண்டு, இஸ்ரவேலருக்கு விரோதமாக வனாந்தரத்திலே புறப்பட்டு, யாகாசுக்கு வந்து, இஸ்ரவேலரோடே யுத்தம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[11. ஓபோத்திலிருந்து பிரயாணம் பண்ணி, சூரியோதயத்திற்கு நேராய் மோவாபுக்கு எதிரான வனாந்தரத்திலுள்ள அபாரீமின் மேடுகளில் பாளயமிறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2262,51 +2278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இஸ்ரவேலர் அவனைப் பட்டயக்கருக்கினால் வெட்டி, அர்னோன் தொடங்கி அம்மோன் புத்திரரின் தேசத்தைச்சார்ந்த யாப்போக்குவரைக்குமுள்ள அவனுடைய தேசத்தைக் கட்டிக்கொண்டார்கள்; அம்மோன் புத்திரரின் எல்லை அரணிப்பானதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[12. அங்கேயிருந்து பிரயாணப்பட்டுப் போய், சாரேத் பள்ளத்தாக்கிலே பாளயமிறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2371,51 +2387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இஸ்ரவேலர் அவனைப் பட்டயக்கருக்கினால் வெட்டி, அர்னோன் தொடங்கி அம்மோன் புத்திரரின் தேசத்தைச்சார்ந்த யாப்போக்குவரைக்குமுள்ள அவனுடைய தேசத்தைக் கட்டிக்கொண்டார்கள்; அம்மோன் புத்திரரின் எல்லை அரணிப்பானதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[13. அங்கேயிருந்து பிரயாணப்பட்டுப் போய், எமோரியரின் எல்லையிலிருந்து வருகிறதும் வனாந்தரத்தில் ஓடுகிறதுமான அர்னோன் ஆற்றுக்கு இப்புறம் பாளயமிறங்கினார்கள்; அந்த அர்னோன் மோவாபுக்கும் எமோரியருக்கும் நடுவே இருக்கிற மோவாபின் எல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2480,51 +2496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இஸ்ரவேலர் அந்தப் பட்டணங்கள் யாவையும் பிடித்து, எஸ்போனிலும் அதைச் சார்ந்த எல்லாக் கிராமங்களிலும் எமோரியருடைய எல்லாப்பட்டணங்களிலும் குடியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. அங்கேயிருந்து பிரயாணப்பட்டுப் போய், எமோரியரின் எல்லையிலிருந்து வருகிறதும் வனாந்தரத்தில் ஓடுகிறதுமான அர்னோன் ஆற்றுக்கு இப்புறம் பாளயமிறங்கினார்கள்; அந்த அர்னோன் மோவாபுக்கும் எமோரியருக்கும் நடுவே இருக்கிற மோவாபின் எல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2589,51 +2605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இஸ்ரவேலர் அந்தப் பட்டணங்கள் யாவையும் பிடித்து, எஸ்போனிலும் அதைச் சார்ந்த எல்லாக் கிராமங்களிலும் எமோரியருடைய எல்லாப்பட்டணங்களிலும் குடியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. அங்கேயிருந்து பிரயாணப்பட்டுப் போய், எமோரியரின் எல்லையிலிருந்து வருகிறதும் வனாந்தரத்தில் ஓடுகிறதுமான அர்னோன் ஆற்றுக்கு இப்புறம் பாளயமிறங்கினார்கள்; அந்த அர்னோன் மோவாபுக்கும் எமோரியருக்கும் நடுவே இருக்கிற மோவாபின் எல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2698,51 +2714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. எஸ்போனானது எமோரியரின் ராஜாவாகிய சீகோனின் பட்டணமாயிருந்தது; அவன் மோவாபியரின் முந்தின ராஜாவுக்கு விரோதமாக யுத்தம்பண்ணி, அர்னோன் வரைக்கும் இருந்த அவன் தேசத்தையெல்லாம் அவன் கையிலிருந்து பறித்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[14. அதினால் சூப்பாவிலுள்ள வாகேபும், அர்னோனின் ஆற்றுக்கால்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2807,51 +2823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்படியே மோசே ஒரு வெண்கலச் சர்ப்பத்தை உண்டாக்கி, அதை ஒரு கம்பத்தின்மேல் தூக்கிவைத்தான்; சர்ப்பம் ஒருவனைக் கடித்தபோது, அவன் அந்த வெண்கலச் சர்ப்பத்தை நோக்கிப்பார்த்துப் பிழைப்பான்.]]></a:t>
+              <a:t><![CDATA[1. வேவுகாரர் காண்பித்த வழியாக இஸ்ரவேலர் வருகிறார்கள் என்று தெற்கே வாசம்பண்ணுகிற கானானியனாகிய ஆராத் ராஜா கேள்விப்பட்டபோது, அவன் இஸ்ரவேலருக்கு விரோதமாக யுத்தம் பண்ணி, அவர்களில் சிலரை சிறைபிடித்துக்கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2916,51 +2932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. எஸ்போனானது எமோரியரின் ராஜாவாகிய சீகோனின் பட்டணமாயிருந்தது; அவன் மோவாபியரின் முந்தின ராஜாவுக்கு விரோதமாக யுத்தம்பண்ணி, அர்னோன் வரைக்கும் இருந்த அவன் தேசத்தையெல்லாம் அவன் கையிலிருந்து பறித்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[15. ஆர் என்னும் ஸ்தலத்துக்குப் பாயும் நீரோடையும் மோவாபின் எல்லையைச் சார்ந்திருக்கிறது என்னும் வசனம் கர்த்தருடைய யுத்த புஸ்தகத்தில் எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3025,51 +3041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அதினாலே கவிகட்டுகிறவர்கள்: எஸ்போனுக்கு வாருங்கள்; சீகோனின் பட்டணம் ஸ்திரமாய்க் கட்டப்படுவதாக.]]></a:t>
+              <a:t><![CDATA[15. ஆர் என்னும் ஸ்தலத்துக்குப் பாயும் நீரோடையும் மோவாபின் எல்லையைச் சார்ந்திருக்கிறது என்னும் வசனம் கர்த்தருடைய யுத்த புஸ்தகத்தில் எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3134,51 +3150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. எஸ்போனிலிருந்து அக்கினியும் சீகோனுடைய பட்டணத்திலிருந்து ஜுவாலையும் புறப்பட்டு, மோவாபுடைய ஆர் என்னும் ஊரையும், அர்னோனுடைய மேடுகளிலுள்ள ஆண்டவமார்களையும் பட்சித்தது.]]></a:t>
+              <a:t><![CDATA[16. அங்கேயிருந்து பேயேருக்குப் போனார்கள்; ஜனங்களைக் கூடிவரச்செய், அவர்களுக்குத் தண்ணீர் கொடுப்பேன் என்று கர்த்தர் மோசேக்குச் சொன்ன ஊற்று இருக்கிற இடம் அதுதான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3243,51 +3259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. எஸ்போனிலிருந்து அக்கினியும் சீகோனுடைய பட்டணத்திலிருந்து ஜுவாலையும் புறப்பட்டு, மோவாபுடைய ஆர் என்னும் ஊரையும், அர்னோனுடைய மேடுகளிலுள்ள ஆண்டவமார்களையும் பட்சித்தது.]]></a:t>
+              <a:t><![CDATA[16. அங்கேயிருந்து பேயேருக்குப் போனார்கள்; ஜனங்களைக் கூடிவரச்செய், அவர்களுக்குத் தண்ணீர் கொடுப்பேன் என்று கர்த்தர் மோசேக்குச் சொன்ன ஊற்று இருக்கிற இடம் அதுதான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3352,51 +3368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஐயோ, மோவாபே, கேமோஷ் தேவனின் ஜனமே, நீ நாசமானாய்; தப்பி ஓடின தன் குமாரரையும் தன் குமாரத்திகளையும் எமோரியரின் ராஜாவாகிய சீகோனுக்குச் சிறைகளாக ஒப்புக்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது இஸ்ரவேலர் பாடின பாட்டாவது: ஊற்றுத் தண்ணீரே, பொங்கிவா; அதைக்குறித்துப் பாடுவோம் வாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3461,51 +3477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஐயோ, மோவாபே, கேமோஷ் தேவனின் ஜனமே, நீ நாசமானாய்; தப்பி ஓடின தன் குமாரரையும் தன் குமாரத்திகளையும் எமோரியரின் ராஜாவாகிய சீகோனுக்குச் சிறைகளாக ஒப்புக்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[18. நியாயப்பிரமாணிக்கனின் ஏவுதலால் அதிபதிகள் கிணற்றைத் தோண்டினார்கள்; ஜனத்தில் மேன்மக்கள் தங்கள் தண்டாயுதங்களைக்கொண்டு தோண்டினார்கள் என்று பாடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3570,51 +3586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவர்களை எய்துபோட்டோம்; எஸ்போன் பட்டணம் தீபோன் ஊர்வரைக்கும் நாசமாயிற்று; மேதேபாவுக்குச் சமீபமான நோப்பா பட்டணபரியந்தம் அவர்களைப் பாழாக்கினோம் என்று பாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[18. நியாயப்பிரமாணிக்கனின் ஏவுதலால் அதிபதிகள் கிணற்றைத் தோண்டினார்கள்; ஜனத்தில் மேன்மக்கள் தங்கள் தண்டாயுதங்களைக்கொண்டு தோண்டினார்கள் என்று பாடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3679,51 +3695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவர்களை எய்துபோட்டோம்; எஸ்போன் பட்டணம் தீபோன் ஊர்வரைக்கும் நாசமாயிற்று; மேதேபாவுக்குச் சமீபமான நோப்பா பட்டணபரியந்தம் அவர்களைப் பாழாக்கினோம் என்று பாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[19. அந்த வனாந்தரத்திலிருந்து மாத்தனாவுக்கும், மாத்தனாவிலிருந்து நகாலியேலுக்கும், நகாலியேலிலிருந்து பாமோத்துக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3788,51 +3804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. வேவுகாரர் காண்பித்த வழியாக இஸ்ரவேலர் வருகிறார்கள் என்று தெற்கே வாசம்பண்ணுகிற கானானியனாகிய ஆராத் ராஜா கேள்விப்பட்டபோது, அவன் இஸ்ரவேலருக்கு விரோதமாக யுத்தம் பண்ணி, அவர்களில் சிலரை சிறைபிடித்துக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[20. பள்ளத்தாக்கிலுள்ள மோவாபின் வெளியில் இருக்கிற பாமோத்திலிருந்து எஷிமோனை நோக்கும் பிஸ்காவின் உச்சிக்கும் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3897,51 +3913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. வேவுகாரர் காண்பித்த வழியாக இஸ்ரவேலர் வருகிறார்கள் என்று தெற்கே வாசம்பண்ணுகிற கானானியனாகிய ஆராத் ராஜா கேள்விப்பட்டபோது, அவன் இஸ்ரவேலருக்கு விரோதமாக யுத்தம் பண்ணி, அவர்களில் சிலரை சிறைபிடித்துக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[20. பள்ளத்தாக்கிலுள்ள மோவாபின் வெளியில் இருக்கிற பாமோத்திலிருந்து எஷிமோனை நோக்கும் பிஸ்காவின் உச்சிக்கும் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4006,51 +4022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இஸ்ரவேல் புத்திரர் பிரயாணப்பட்டுப்போய், ஓபோத்தில் பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது இஸ்ரவேலர் கர்த்தரை நோக்கி: தேவரீர் இந்த ஜனங்களை எங்கள் கையில் ஒப்புக்கொடுத்தால், அவர்களுடைய பட்டணங்களைச் சங்காரம் பண்ணுவோம் என்று பிரதிக்கினை பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4115,51 +4131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இஸ்ரவேலர் இப்படியே எமோரியரின் தேசத்திலே குடியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது இஸ்ரவேலர் எமோரியரின் ராஜாவாகிய சீகோனிடத்தில் ஸ்தானாபதிகளை அனுப்பி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4224,51 +4240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது இஸ்ரவேலர் கர்த்தரை நோக்கி: தேவரீர் இந்த ஜனங்களை எங்கள் கையில் ஒப்புக்கொடுத்தால், அவர்களுடைய பட்டணங்களைச் சங்காரம் பண்ணுவோம் என்று பிரதிக்கினை பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[22. உமது தேசத்தின் வழியாய்க் கடந்துபோகும்படி உத்தரவு கொடுக்க வேண்டும்; நாங்கள் வயல்களிலும், திராட்சத்தோட்டங்களிலும் போகாமலும், துரவுகளின் தண்ணீரைக் குடியாமலும், உமது எல்லையைக் கடந்துபோகுமட்டும் ராஜபாதையில் நடந்துபோவோம் என்று சொல்லச்சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4333,51 +4349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது இஸ்ரவேலர் கர்த்தரை நோக்கி: தேவரீர் இந்த ஜனங்களை எங்கள் கையில் ஒப்புக்கொடுத்தால், அவர்களுடைய பட்டணங்களைச் சங்காரம் பண்ணுவோம் என்று பிரதிக்கினை பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[22. உமது தேசத்தின் வழியாய்க் கடந்துபோகும்படி உத்தரவு கொடுக்க வேண்டும்; நாங்கள் வயல்களிலும், திராட்சத்தோட்டங்களிலும் போகாமலும், துரவுகளின் தண்ணீரைக் குடியாமலும், உமது எல்லையைக் கடந்துபோகுமட்டும் ராஜபாதையில் நடந்துபோவோம் என்று சொல்லச்சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4442,51 +4458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பின்பு, மோசே யாசேர் பட்டணத்துக்கு வேவு பார்க்கிறவர்களை அனுப்பினான்; அவர்கள் அதைச்சேர்ந்த கிராமங்களைக் கட்டிக்கொண்டு, அங்கே இருந்த எமோரியரைத் துரத்திவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[22. உமது தேசத்தின் வழியாய்க் கடந்துபோகும்படி உத்தரவு கொடுக்க வேண்டும்; நாங்கள் வயல்களிலும், திராட்சத்தோட்டங்களிலும் போகாமலும், துரவுகளின் தண்ணீரைக் குடியாமலும், உமது எல்லையைக் கடந்துபோகுமட்டும் ராஜபாதையில் நடந்துபோவோம் என்று சொல்லச்சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4551,51 +4567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பின்பு, மோசே யாசேர் பட்டணத்துக்கு வேவு பார்க்கிறவர்களை அனுப்பினான்; அவர்கள் அதைச்சேர்ந்த கிராமங்களைக் கட்டிக்கொண்டு, அங்கே இருந்த எமோரியரைத் துரத்திவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[23. சீகோன் தன் எல்லைவழியாய்க் கடந்துபோக இஸ்ரவேலுக்கு உத்தரவு கொடாமல், தன் ஜனங்களெல்லாரையும் கூட்டிக்கொண்டு, இஸ்ரவேலருக்கு விரோதமாக வனாந்தரத்திலே புறப்பட்டு, யாகாசுக்கு வந்து, இஸ்ரவேலரோடே யுத்தம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4660,51 +4676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தர் இஸ்ரவேலின் சத்தத்துக்குச் செவிகொடுத்து, அவர்களுக்குக் கானானியரை ஒப்புக்கொடுத்தார்; அப்பொழுது அவர்களையும் அவர்கள் பட்டணங்களையும் சங்காரம்பண்ணி, அவ்விடத்திற்கு ஓர்மா என்று பேரிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[23. சீகோன் தன் எல்லைவழியாய்க் கடந்துபோக இஸ்ரவேலுக்கு உத்தரவு கொடாமல், தன் ஜனங்களெல்லாரையும் கூட்டிக்கொண்டு, இஸ்ரவேலருக்கு விரோதமாக வனாந்தரத்திலே புறப்பட்டு, யாகாசுக்கு வந்து, இஸ்ரவேலரோடே யுத்தம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4769,51 +4785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தர் இஸ்ரவேலின் சத்தத்துக்குச் செவிகொடுத்து, அவர்களுக்குக் கானானியரை ஒப்புக்கொடுத்தார்; அப்பொழுது அவர்களையும் அவர்கள் பட்டணங்களையும் சங்காரம்பண்ணி, அவ்விடத்திற்கு ஓர்மா என்று பேரிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[23. சீகோன் தன் எல்லைவழியாய்க் கடந்துபோக இஸ்ரவேலுக்கு உத்தரவு கொடாமல், தன் ஜனங்களெல்லாரையும் கூட்டிக்கொண்டு, இஸ்ரவேலருக்கு விரோதமாக வனாந்தரத்திலே புறப்பட்டு, யாகாசுக்கு வந்து, இஸ்ரவேலரோடே யுத்தம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4878,51 +4894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பின்பு பாசானுக்குப் போகிற வழியாய்த் திரும்பிவிட்டார்கள்; அப்பொழுது பாசான் ராஜாவாகிய ஓக் என்பவன் தன் சமஸ்த ஜன்ங்களோடும் அவர்களை எதிர்த்து யுத்தம்பண்ணும்படிக்கு, எத்ரேயுக்குப் புறப்பட்டு வந்தான்.]]></a:t>
+              <a:t><![CDATA[24. இஸ்ரவேலர் அவனைப் பட்டயக்கருக்கினால் வெட்டி, அர்னோன் தொடங்கி அம்மோன் புத்திரரின் தேசத்தைச்சார்ந்த யாப்போக்குவரைக்குமுள்ள அவனுடைய தேசத்தைக் கட்டிக்கொண்டார்கள்; அம்மோன் புத்திரரின் எல்லை அரணிப்பானதாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4987,51 +5003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பின்பு பாசானுக்குப் போகிற வழியாய்த் திரும்பிவிட்டார்கள்; அப்பொழுது பாசான் ராஜாவாகிய ஓக் என்பவன் தன் சமஸ்த ஜன்ங்களோடும் அவர்களை எதிர்த்து யுத்தம்பண்ணும்படிக்கு, எத்ரேயுக்குப் புறப்பட்டு வந்தான்.]]></a:t>
+              <a:t><![CDATA[24. இஸ்ரவேலர் அவனைப் பட்டயக்கருக்கினால் வெட்டி, அர்னோன் தொடங்கி அம்மோன் புத்திரரின் தேசத்தைச்சார்ந்த யாப்போக்குவரைக்குமுள்ள அவனுடைய தேசத்தைக் கட்டிக்கொண்டார்கள்; அம்மோன் புத்திரரின் எல்லை அரணிப்பானதாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5096,51 +5112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் ஏதோம் தேசத்தைச் சுற்றிப்போகும்படிக்கு, ஓர் என்னும் மலையைவிட்டு, சிவந்த சமுத்திரத்தின் வழியாய்ப் பிரயாணம்பண்ணினார்கள்; வழியினிமித்தம் ஜனங்கள் மனமடிவடைந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[25. இஸ்ரவேலர் அந்தப் பட்டணங்கள் யாவையும் பிடித்து, எஸ்போனிலும் அதைச் சார்ந்த எல்லாக் கிராமங்களிலும் எமோரியருடைய எல்லாப்பட்டணங்களிலும் குடியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5205,51 +5221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஓபோத்திலிருந்து பிரயாணம் பண்ணி, சூரியோதயத்திற்கு நேராய் மோவாபுக்கு எதிரான வனாந்தரத்திலுள்ள அபாரீமின் மேடுகளில் பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது இஸ்ரவேலர் கர்த்தரை நோக்கி: தேவரீர் இந்த ஜனங்களை எங்கள் கையில் ஒப்புக்கொடுத்தால், அவர்களுடைய பட்டணங்களைச் சங்காரம் பண்ணுவோம் என்று பிரதிக்கினை பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5314,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் ஏதோம் தேசத்தைச் சுற்றிப்போகும்படிக்கு, ஓர் என்னும் மலையைவிட்டு, சிவந்த சமுத்திரத்தின் வழியாய்ப் பிரயாணம்பண்ணினார்கள்; வழியினிமித்தம் ஜனங்கள் மனமடிவடைந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[25. இஸ்ரவேலர் அந்தப் பட்டணங்கள் யாவையும் பிடித்து, எஸ்போனிலும் அதைச் சார்ந்த எல்லாக் கிராமங்களிலும் எமோரியருடைய எல்லாப்பட்டணங்களிலும் குடியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5423,51 +5439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஜனங்கள் தேவனுக்கும் மோசேக்கும் விரோதமாகப் பேசி: நாங்கள் வனாந்தரத்திலே சாகும்படி நீங்கள் எங்களை எகிப்து தேசத்திலிருந்து வரப்பண்ணினதென்ன? இங்கே அப்பமும் இல்லை, தண்ணீரும் இல்லை; இந்த அற்பமான உணவு எங்கள் மனதுக்கு வெறுப்பாயிருக்கிறது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[26. எஸ்போனானது எமோரியரின் ராஜாவாகிய சீகோனின் பட்டணமாயிருந்தது; அவன் மோவாபியரின் முந்தின ராஜாவுக்கு விரோதமாக யுத்தம்பண்ணி, அர்னோன் வரைக்கும் இருந்த அவன் தேசத்தையெல்லாம் அவன் கையிலிருந்து பறித்துக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5532,51 +5548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஜனங்கள் தேவனுக்கும் மோசேக்கும் விரோதமாகப் பேசி: நாங்கள் வனாந்தரத்திலே சாகும்படி நீங்கள் எங்களை எகிப்து தேசத்திலிருந்து வரப்பண்ணினதென்ன? இங்கே அப்பமும் இல்லை, தண்ணீரும் இல்லை; இந்த அற்பமான உணவு எங்கள் மனதுக்கு வெறுப்பாயிருக்கிறது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[26. எஸ்போனானது எமோரியரின் ராஜாவாகிய சீகோனின் பட்டணமாயிருந்தது; அவன் மோவாபியரின் முந்தின ராஜாவுக்கு விரோதமாக யுத்தம்பண்ணி, அர்னோன் வரைக்கும் இருந்த அவன் தேசத்தையெல்லாம் அவன் கையிலிருந்து பறித்துக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5641,51 +5657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஜனங்கள் தேவனுக்கும் மோசேக்கும் விரோதமாகப் பேசி: நாங்கள் வனாந்தரத்திலே சாகும்படி நீங்கள் எங்களை எகிப்து தேசத்திலிருந்து வரப்பண்ணினதென்ன? இங்கே அப்பமும் இல்லை, தண்ணீரும் இல்லை; இந்த அற்பமான உணவு எங்கள் மனதுக்கு வெறுப்பாயிருக்கிறது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[28. எஸ்போனிலிருந்து அக்கினியும் சீகோனுடைய பட்டணத்திலிருந்து ஜுவாலையும் புறப்பட்டு, மோவாபுடைய ஆர் என்னும் ஊரையும், அர்னோனுடைய மேடுகளிலுள்ள ஆண்டவமார்களையும் பட்சித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5750,51 +5766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது கர்த்தர் கொள்ளிவாய்ச்சர்ப்பங்களை ஜனங்களுக்குள்ளே அனுப்பினார்; அவைகள் ஜனங்களைக் கடித்ததினால் இஸ்ரவேலருக்குள்ளே அநேக ஜனங்கள் செத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[28. எஸ்போனிலிருந்து அக்கினியும் சீகோனுடைய பட்டணத்திலிருந்து ஜுவாலையும் புறப்பட்டு, மோவாபுடைய ஆர் என்னும் ஊரையும், அர்னோனுடைய மேடுகளிலுள்ள ஆண்டவமார்களையும் பட்சித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5859,51 +5875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது கர்த்தர் கொள்ளிவாய்ச்சர்ப்பங்களை ஜனங்களுக்குள்ளே அனுப்பினார்; அவைகள் ஜனங்களைக் கடித்ததினால் இஸ்ரவேலருக்குள்ளே அநேக ஜனங்கள் செத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. அதினாலே கவிகட்டுகிறவர்கள்: எஸ்போனுக்கு வாருங்கள்; சீகோனின் பட்டணம் ஸ்திரமாய்க் கட்டப்படுவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5968,51 +5984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதினால் ஜனங்கள் மோசேயினிடத்தில் போய்: நாங்கள் கர்த்தருக்கும் உமக்கும் விரோதமாய்ப் பேசினதினால் பாவஞ்செய்தோம்; சர்ப்பங்கள் எங்களைவிட்டு நீங்கும்படி கர்த்தரை நோக்கி விண்ணப்பம் பண்ணவேண்டும் என்றார்கள்; மோசே ஜனங்களுக்காக விண்ணப்பம் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[29. ஐயோ, மோவாபே, கேமோஷ் தேவனின் ஜனமே, நீ நாசமானாய்; தப்பி ஓடின தன் குமாரரையும் தன் குமாரத்திகளையும் எமோரியரின் ராஜாவாகிய சீகோனுக்குச் சிறைகளாக ஒப்புக்கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6077,51 +6093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதினால் ஜனங்கள் மோசேயினிடத்தில் போய்: நாங்கள் கர்த்தருக்கும் உமக்கும் விரோதமாய்ப் பேசினதினால் பாவஞ்செய்தோம்; சர்ப்பங்கள் எங்களைவிட்டு நீங்கும்படி கர்த்தரை நோக்கி விண்ணப்பம் பண்ணவேண்டும் என்றார்கள்; மோசே ஜனங்களுக்காக விண்ணப்பம் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[29. ஐயோ, மோவாபே, கேமோஷ் தேவனின் ஜனமே, நீ நாசமானாய்; தப்பி ஓடின தன் குமாரரையும் தன் குமாரத்திகளையும் எமோரியரின் ராஜாவாகிய சீகோனுக்குச் சிறைகளாக ஒப்புக்கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6186,51 +6202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ ஒரு கொள்ளிவாய்ச் சர்ப்பத்தின் உருவத்தைச் செய்து, அதை ஒரு கம்பத்தின்மேல் தூக்கிவை; கடிக்கப்பட்டவன் எவனோ அவன் அதை நோக்கிப்பார்த்தால் பிழைப்பான் என்றார்.]]></a:t>
+              <a:t><![CDATA[30. அவர்களை எய்துபோட்டோம்; எஸ்போன் பட்டணம் தீபோன் ஊர்வரைக்கும் நாசமாயிற்று; மேதேபாவுக்குச் சமீபமான நோப்பா பட்டணபரியந்தம் அவர்களைப் பாழாக்கினோம் என்று பாடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6295,51 +6311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ ஒரு கொள்ளிவாய்ச் சர்ப்பத்தின் உருவத்தைச் செய்து, அதை ஒரு கம்பத்தின்மேல் தூக்கிவை; கடிக்கப்பட்டவன் எவனோ அவன் அதை நோக்கிப்பார்த்தால் பிழைப்பான் என்றார்.]]></a:t>
+              <a:t><![CDATA[31. இஸ்ரவேலர் இப்படியே எமோரியரின் தேசத்திலே குடியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6404,51 +6420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஓபோத்திலிருந்து பிரயாணம் பண்ணி, சூரியோதயத்திற்கு நேராய் மோவாபுக்கு எதிரான வனாந்தரத்திலுள்ள அபாரீமின் மேடுகளில் பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. கர்த்தர் இஸ்ரவேலின் சத்தத்துக்குச் செவிகொடுத்து, அவர்களுக்குக் கானானியரை ஒப்புக்கொடுத்தார்; அப்பொழுது அவர்களையும் அவர்கள் பட்டணங்களையும் சங்காரம்பண்ணி, அவ்விடத்திற்கு ஓர்மா என்று பேரிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6513,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. கர்த்தர் மோசேயை நோக்கி: அவனுக்குப் பயப்படவேண்டாம்; அவனையும் அவன் ஜனங்கள் எல்லாரையும், அவன் தேசத்தையும் உன் கையில் ஒப்புக்கொடுத்தேன்; எஸ்போனிலே வாசமாயிருந்த எமோரியரின் ராஜாவாகிய சீகோனுக்கு நீ செய்தபடியே இவனுக்கும் செய்வாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[32. பின்பு, மோசே யாசேர் பட்டணத்துக்கு வேவு பார்க்கிறவர்களை அனுப்பினான்; அவர்கள் அதைச்சேர்ந்த கிராமங்களைக் கட்டிக்கொண்டு, அங்கே இருந்த எமோரியரைத் துரத்திவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6622,51 +6638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. கர்த்தர் மோசேயை நோக்கி: அவனுக்குப் பயப்படவேண்டாம்; அவனையும் அவன் ஜனங்கள் எல்லாரையும், அவன் தேசத்தையும் உன் கையில் ஒப்புக்கொடுத்தேன்; எஸ்போனிலே வாசமாயிருந்த எமோரியரின் ராஜாவாகிய சீகோனுக்கு நீ செய்தபடியே இவனுக்கும் செய்வாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[32. பின்பு, மோசே யாசேர் பட்டணத்துக்கு வேவு பார்க்கிறவர்களை அனுப்பினான்; அவர்கள் அதைச்சேர்ந்த கிராமங்களைக் கட்டிக்கொண்டு, அங்கே இருந்த எமோரியரைத் துரத்திவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6731,51 +6747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. கர்த்தர் மோசேயை நோக்கி: அவனுக்குப் பயப்படவேண்டாம்; அவனையும் அவன் ஜனங்கள் எல்லாரையும், அவன் தேசத்தையும் உன் கையில் ஒப்புக்கொடுத்தேன்; எஸ்போனிலே வாசமாயிருந்த எமோரியரின் ராஜாவாகிய சீகோனுக்கு நீ செய்தபடியே இவனுக்கும் செய்வாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[33. பின்பு பாசானுக்குப் போகிற வழியாய்த் திரும்பிவிட்டார்கள்; அப்பொழுது பாசான் ராஜாவாகிய ஓக் என்பவன் தன் சமஸ்த ஜன்ங்களோடும் அவர்களை எதிர்த்து யுத்தம்பண்ணும்படிக்கு, எத்ரேயுக்குப் புறப்பட்டு வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6840,51 +6856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அப்படியே ஒருவரும் உயிருடன் மீதியாயிராதபடிக்கு அவனையும், அவன் குமாரரையும், அவனுடைய சகல ஜனங்களையும் வெட்டிப்போட்டு, அவன் தேசத்தைக் கட்டிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[33. பின்பு பாசானுக்குப் போகிற வழியாய்த் திரும்பிவிட்டார்கள்; அப்பொழுது பாசான் ராஜாவாகிய ஓக் என்பவன் தன் சமஸ்த ஜன்ங்களோடும் அவர்களை எதிர்த்து யுத்தம்பண்ணும்படிக்கு, எத்ரேயுக்குப் புறப்பட்டு வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6949,50 +6965,486 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[34. கர்த்தர் மோசேயை நோக்கி: அவனுக்குப் பயப்படவேண்டாம்; அவனையும் அவன் ஜனங்கள் எல்லாரையும், அவன் தேசத்தையும் உன் கையில் ஒப்புக்கொடுத்தேன்; எஸ்போனிலே வாசமாயிருந்த எமோரியரின் ராஜாவாகிய சீகோனுக்கு நீ செய்தபடியே இவனுக்கும் செய்வாய் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. கர்த்தர் மோசேயை நோக்கி: அவனுக்குப் பயப்படவேண்டாம்; அவனையும் அவன் ஜனங்கள் எல்லாரையும், அவன் தேசத்தையும் உன் கையில் ஒப்புக்கொடுத்தேன்; எஸ்போனிலே வாசமாயிருந்த எமோரியரின் ராஜாவாகிய சீகோனுக்கு நீ செய்தபடியே இவனுக்கும் செய்வாய் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. கர்த்தர் மோசேயை நோக்கி: அவனுக்குப் பயப்படவேண்டாம்; அவனையும் அவன் ஜனங்கள் எல்லாரையும், அவன் தேசத்தையும் உன் கையில் ஒப்புக்கொடுத்தேன்; எஸ்போனிலே வாசமாயிருந்த எமோரியரின் ராஜாவாகிய சீகோனுக்கு நீ செய்தபடியே இவனுக்கும் செய்வாய் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. அப்படியே ஒருவரும் உயிருடன் மீதியாயிராதபடிக்கு அவனையும், அவன் குமாரரையும், அவனுடைய சகல ஜனங்களையும் வெட்டிப்போட்டு, அவன் தேசத்தைக் கட்டிக்கொண்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[35. அப்படியே ஒருவரும் உயிருடன் மீதியாயிராதபடிக்கு அவனையும், அவன் குமாரரையும், அவனுடைய சகல ஜனங்களையும் வெட்டிப்போட்டு, அவன் தேசத்தைக் கட்டிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -7058,51 +7510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அங்கேயிருந்து பிரயாணப்பட்டுப் போய், சாரேத் பள்ளத்தாக்கிலே பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. கர்த்தர் இஸ்ரவேலின் சத்தத்துக்குச் செவிகொடுத்து, அவர்களுக்குக் கானானியரை ஒப்புக்கொடுத்தார்; அப்பொழுது அவர்களையும் அவர்கள் பட்டணங்களையும் சங்காரம்பண்ணி, அவ்விடத்திற்கு ஓர்மா என்று பேரிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7167,51 +7619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அங்கேயிருந்து பிரயாணப்பட்டுப் போய், எமோரியரின் எல்லையிலிருந்து வருகிறதும் வனாந்தரத்தில் ஓடுகிறதுமான அர்னோன் ஆற்றுக்கு இப்புறம் பாளயமிறங்கினார்கள்; அந்த அர்னோன் மோவாபுக்கும் எமோரியருக்கும் நடுவே இருக்கிற மோவாபின் எல்லை.]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் ஏதோம் தேசத்தைச் சுற்றிப்போகும்படிக்கு, ஓர் என்னும் மலையைவிட்டு, சிவந்த சமுத்திரத்தின் வழியாய்ப் பிரயாணம்பண்ணினார்கள்; வழியினிமித்தம் ஜனங்கள் மனமடிவடைந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7276,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அங்கேயிருந்து பிரயாணப்பட்டுப் போய், எமோரியரின் எல்லையிலிருந்து வருகிறதும் வனாந்தரத்தில் ஓடுகிறதுமான அர்னோன் ஆற்றுக்கு இப்புறம் பாளயமிறங்கினார்கள்; அந்த அர்னோன் மோவாபுக்கும் எமோரியருக்கும் நடுவே இருக்கிற மோவாபின் எல்லை.]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் ஏதோம் தேசத்தைச் சுற்றிப்போகும்படிக்கு, ஓர் என்னும் மலையைவிட்டு, சிவந்த சமுத்திரத்தின் வழியாய்ப் பிரயாணம்பண்ணினார்கள்; வழியினிமித்தம் ஜனங்கள் மனமடிவடைந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7355,51 +7807,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469486807" r:id="rId1"/>
+    <p:sldLayoutId id="2473386316" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7879,50 +8331,82 @@
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8047,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಆದ ಕಾರಣ ಕರ್ತನ ಯುದ್ಧಗಳ ಪುಸ್ತಕದಲ್ಲಿ ಆತನು ಕೆಂಪು ಸಮುದ್ರದಲ್ಲಿಯೂ ಅರ್ನೋನಿನ ಹಳ್ಳಗಳಲ್ಲಿಯೂ]]></a:t>
+              <a:t><![CDATA[5. ജനം ദൈവത്തിന്നും മോശെക്കും വിരോധമായി സംസാരിച്ചു: മരുഭൂമിയിൽ മരിക്കേണ്ടതിന്നു നിങ്ങൾ ഞങ്ങളെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಆರಿನ ನಿವಾಸಕ್ಕೆ ತಿರುಗಿ ಮೋವಾಬಿನ ಮೇರೆಗೆ ಒರಗಿರುವ ಹಳ್ಳಗಳ ಪ್ರವಾಹಕ್ಕೂ ಏನು ಮಾಡಿದನು ಎಂದು ಹೇಳಿದೆ.]]></a:t>
+              <a:t><![CDATA[മിസ്രയീംദേശത്തുനിന്നു കൊണ്ടുവന്നതു എന്തിന്നു? ഇവിടെ അപ്പവുമില്ല, വെള്ളവുമില്ല; ഈ സാരമില്ലാത്ത ആഹാരം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಅಲ್ಲಿಂದ ಅವರು ಬೇರಕ್ಕೆ ಬಂದರು; ಕರ್ತನು ಮೋಶೆಗೆ--ಜನರನ್ನು ಕೂಡಿಸಿಕೋ; ನಾನು ಅವರಿಗೆ ನೀರನ್ನು ಕೊಡುವೆನೆಂದು]]></a:t>
+              <a:t><![CDATA[ഞങ്ങൾക്കു വെറുപ്പാകുന്നു എന്നു പറഞ്ഞു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕರ್ತನು ಮೋಶೆಗೆ ಹೇಳಿದ ಬಾವಿ ಅದೇ.]]></a:t>
+              <a:t><![CDATA[6. അപ്പോൾ യഹോവ ജനത്തിന്റെ ഇടയിൽ അഗ്നിസർപ്പങ്ങളെ അയച്ചു; അവ ജനത്തെ കടിച്ചു; യിസ്രായേലിൽ വളരെ ജനം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಆಗ ಇಸ್ರಾಯೇಲ್ಯರು ಈ ಹಾಡನ್ನು ಹಾಡಿದರು; ಏನಂದರೆ--ಓ ಬಾವಿಯೇ, ಉಕ್ಕು; ಅದಕ್ಕೆ ನೀವು ಹಾಡಿರಿ.]]></a:t>
+              <a:t><![CDATA[മരിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಪ್ರಭುಗಳು ಈ ಬಾವಿಯನ್ನು ಅಗೆದರು; ಜನರ ಅಧಿಪತಿಗಳು ನ್ಯಾಯಾಧಿಪತಿಯ ಸಲಹೆಯ ಮೇರೆಗೆ ತಮ್ಮ ಕೋಲುಗಳಿಂದ ಅದನ್ನು]]></a:t>
+              <a:t><![CDATA[7. ആകയാൽ ജനം മോശെയുടെ അടുക്കൽ വന്നു; ഞങ്ങൾ യഹോവെക്കും നിനക്കും വിരോധമായി സംസാരിച്ചതിനാൽ പാപം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತೋಡಿದರು. ಅವರು ಅರಣ್ಯದಿಂದ ಮತ್ತಾನಕ್ಕೂ]]></a:t>
+              <a:t><![CDATA[ചെയ്തിരിക്കുന്നു. സർപ്പങ്ങളെ ഞങ്ങളുടെ ഇടയിൽനിന്നു നീക്കിക്കളവാൻ യഹോവയോടു പ്രാർത്ഥിക്കേണം എന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಇದಲ್ಲದೆ ಅವರು ಮತ್ತಾನದಿಂದ ನಹಲೀಯೇ ಲಕ್ಕೂ ನಹಲೀಯೇಲದಿಂದ ಬಾಮೋತಿಗೂ ಬಂದರು.]]></a:t>
+              <a:t><![CDATA[പറഞ്ഞു; മോശെ ജനത്തിന്നുവേണ്ടി പ്രാർത്ഥിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಬಾಮೋತಿನಿಂದ ಮೋವಾಬ್‌ ದೇಶದಲ್ಲಿ ರುವ ಕಣಿವೆಯಿಂದ ಪಿಸ್ಗಾವೆಂಬ ಬೆಟ್ಟದ ತುದಿಗೆ ಬಂದರು; ಇದು ಯೇಷೀಮೋನಿನ ಕಡೆಗೆ]]></a:t>
+              <a:t><![CDATA[8. യഹോവ മോശെയോടു: ഒരു അഗ്നിസർപ്പത്തെ ഉണ്ടാക്കി കൊടിമരത്തിന്മേൽ തൂക്കുക; കടിയേല്ക്കുന്നവൻ ആരെങ്കിലും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಾಣಿಸುತ್ತದೆ.]]></a:t>
+              <a:t><![CDATA[അതിനെ നോക്കിയാൽ ജീവിക്കും എന്നു പറഞ്ഞു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಮೋಶೆಯು ಹಿತ್ತಾಳೆಯ ಸರ್ಪವನ್ನು ಮಾಡಿ ಕಂಬದ ಮೇಲೆ ಇಟ್ಟಾಗ ಆದದ್ದೇನಂದರೆ, ಸರ್ಪವು ಕಚ್ಚಿದ ಮನುಷ್ಯನು ಹಿತ್ತಾಳೆಯ]]></a:t>
+              <a:t><![CDATA[1. യിസ്രായേൽ അഥാരീംവഴിയായി വരുന്നു എന്നു തെക്കെ ദേശത്തു വസിച്ചിരുന്ന കനാന്യനായ അരാദ്‍രാജാവു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಆಗ ಇಸ್ರಾಯೇಲ್ಯರು ಅಮೋರಿಯರ ಅರಸ ನಾದ ಸೀಹೋನನ ಬಳಿಗೆ ದೂತರನ್ನು ಕಳುಹಿಸಿ ಹೇಳಿದ್ದೇನಂದರೆ--]]></a:t>
+              <a:t><![CDATA[9. അങ്ങനെ മോശെ താമ്രംകൊണ്ടു ഒരു സർപ്പത്തെ ഉണ്ടാക്കി കൊടിമരത്തിന്മേൽ തൂക്കി; പിന്നെ സർപ്പം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ನಾವು ನಿನ್ನ ದೇಶದಲ್ಲಿ ದಾಟಿ ಹೋಗಬೇಕು; ನಾವು ಹೊಲದಲ್ಲಾದರೂ ದ್ರಾಕ್ಷೇ ತೋಟದಲ್ಲಾದರೂ ತಿರುಗಿ ಕೊಳ್ಳದೆ ಬಾವಿಯ]]></a:t>
+              <a:t><![CDATA[ആരെയെങ്കിലും കടിച്ചിട്ടു അവൻ താമ്രസർപ്പത്തെ നോക്കിയാൽ ജീവിക്കും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೀರನ್ನು ಕುಡಿಯದೆ ನಿನ್ನ ಮೇರೆಯನ್ನು ದಾಟುವ ವರೆಗೆ ರಾಜಮಾರ್ಗದಲ್ಲಿ ಹೋಗುತ್ತೇವೆ.]]></a:t>
+              <a:t><![CDATA[10. അനന്തരം യിസ്രായേൽമക്കൾ പുറപ്പെട്ടു ഓബോത്തിൽ പാളയമിറങ്ങി.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಆದರೆ ಸೀಹೋನನು ಇಸ್ರಾಯೇಲ್ಯರನ್ನು ತನ್ನ ಮೇರೆಯಲ್ಲಿ ದಾಟಗೊಡಿಸದೆ ತನ್ನ ಜನರೆಲ್ಲರನ್ನು ಕೂಡಿಸಿಕೊಂಡು]]></a:t>
+              <a:t><![CDATA[11. ഓബോത്തിൽനിന്നു യാത്ര പുറപ്പെട്ടു സൂര്യോദയത്തിന്നു നേരെ മോവാബിന്റെ കിഴക്കുള്ള മരുഭൂമിയിൽ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಸ್ರಾಯೇಲ್ಯರಿಗೆದುರಾಗಿ ಅರಣ್ಯಕ್ಕೆ ಹೊರಟನು; ಅವನು ಯಹಚಕ್ಕೆ ಬಂದು ಇಸ್ರಾಯೇಲ್ಯರ ಸಂಗಡ ಯುದ್ಧಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[ഇയ്യെ-അബാരീമിൽ പാളയമിറങ്ങി.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಇಸ್ರಾಯೇಲ್ಯರು ಅವನನ್ನು ಕತ್ತಿಯಿಂದ ಹೊಡೆದು ಅವನ ದೇಶವನ್ನು ಅರ್ನೋನ್‌ ನದಿಯಿಂದ ಯಬ್ಬೋಕ್‌ ನದಿಯ ವರೆಗೂ ಅಮ್ಮೋನನ]]></a:t>
+              <a:t><![CDATA[12. അവിടെനിന്നു പുറപ്പെട്ടു സാരോദ് താഴ്വരയിൽ പാളയമിറങ്ങി.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಕ್ಕಳ ಮೇರೆಯ ವರೆಗೂ ಸ್ವಾಧೀನಮಾಡಿಕೊಂಡರು. ಅಮ್ಮೋನನ ಮಕ್ಕಳ ಮೇರೆ ಬಲವುಳ್ಳದ್ದಾಗಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[13. അവിടെനിന്നു പുറപ്പെട്ടു അമോർയ്യരുടെ ദേശത്തുനിന്നു ഉത്ഭവിച്ചു മരുഭൂമിയിൽ കൂടി ഒഴുകുന്ന അർന്നോൻ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಇಸ್ರಾಯೇಲ್ಯರು ಆ ಪಟ್ಟಣಗಳನ್ನೆಲ್ಲಾ ತೆಗೆದು ಕೊಂಡರು; ಇಸ್ರಾಯೇಲ್ಯರು ಅಮೋರಿಯರ ಸಮಸ್ತ ಪಟ್ಟಣಗಳಲ್ಲಿಯೂ]]></a:t>
+              <a:t><![CDATA[തോട്ടിന്നക്കരെ പാളയമിറങ്ങി; അർന്നോൻ മോവാബിന്നും അമോർയ്യർക്കും മദ്ധ്യേ മോവാബിന്നുള്ള അതിർ ആകുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೆಷ್ಬೋನಿನಲ್ಲಿಯೂ ಅದರ ಸಮಸ್ತ ಗ್ರಾಮಗಳಲ್ಲಿಯೂ ವಾಸಮಾಡಿದರು.]]></a:t>
+              <a:t><![CDATA[അതുകൊണ്ടു:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಹೆಷ್ಬೋನು ಅಮೋರಿಯರ ಅರಸನಾದ ಸೀಹೋನನ ಪಟ್ಟಣವಾಗಿತ್ತು; ಅವನು ಮೋವಾಬ್ಯರ ಪೂರ್ವದ ಅರಸನ ಸಂಗಡ ಯುದ್ಧಮಾಡಿ ಅವನ ಸಮಸ್ತ]]></a:t>
+              <a:t><![CDATA[14. “സൂഫയിലെ വാഹേബും അർന്നോൻ താഴ്വരകളും ആരിന്റെ നിവാസത്തോളം നീണ്ടു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸರ್ಪದ ಕಡೆಗೆ ನೋಡಿದಾಗ ಬದುಕಿದನು.]]></a:t>
+              <a:t><![CDATA[കേട്ടപ്പോൾ അവൻ യിസ്രായേലിനോടു യുദ്ധം തുടങ്ങി ചിലരെ പിടിച്ചു കൊണ്ടുപോയി.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೇಶವನ್ನು ಅರ್ನೋನ್‌ ನದಿಯ ಪರ್ಯಂತರ ಅವನಿಂದ ವಶಪಡಿಸಿಕೊಂಡನು.]]></a:t>
+              <a:t><![CDATA[15. മോവാബിന്റെ അതിരോടു ചാഞ്ഞിരിക്കുന്ന താഴ്വരച്ചരിവു” എന്നിങ്ങനെ യഹോവയുടെ യുദ്ധപുസ്തകത്തിൽ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಅವರು ಸಾಮತಿ ಗಳಲ್ಲಿ ಮಾತನಾಡಿ -- ಹೆಷ್ಬೋನಿಗೆ ಬನ್ನಿರಿ; ಸೀಹೋನನ ಪಟ್ಟಣವು ತಿರಿಗಿ ಕಟ್ಟಲ್ಪಟ್ಟು ಸಿದ್ಧವಾಗಲಿ.]]></a:t>
+              <a:t><![CDATA[പറഞ്ഞിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಬೆಂಕಿ ಹೆಷ್ಬೋನಿನಿಂದಲೂ ಜ್ವಾಲೆಯು ಸೀಹೋನನ ಪಟ್ಟಣದಿಂದಲೂ ಹೊರಟು ಮೋವಾಬಿನ ಆರ್‌ ಎಂಬ ಪಟ್ಟಣವನ್ನೂ ಅರ್ನೋನಿನ]]></a:t>
+              <a:t><![CDATA[16. അവിടെനിന്നു അവർ ബേരിലേക്കു പോയി; യഹോവ മോശെയോടു: ജനത്തെ ഒന്നിച്ചുകൂട്ടുക: ഞാൻ അവർക്കു വെള്ളം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎತ್ತರ ಸ್ಥಳಗಳ ಪ್ರಭುಗಳನ್ನೂ ದಹಿಸಿಬಿಟ್ಟಿತು.]]></a:t>
+              <a:t><![CDATA[കൊടുക്കുമെന്നു കല്പിച്ച കിണർ അതു തന്നേ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಮೋವಾಬೇ, ನಿನಗೆ ಅಯ್ಯೋ! ಓ ಕೇಮೋಷಿನ ಜನವೇ, ನಿಮಗೆ ದುರ್ಗತಿ ಉಂಟಾಯಿತಲ್ಲಾ; ಅವನು ತಪ್ಪಿಸಿಕೊಂಡ ತನ್ನ ಕುಮಾರ]]></a:t>
+              <a:t><![CDATA[17. ആ സമയത്തു യിസ്രായേൽ: “കിണറേ, പൊങ്ങിവാ; അതിന്നു പാടുവിൻ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕುಮಾರ್ತೆಯರನ್ನು ಅಮೋರಿಯರ ಅರಸನಾದ ಸೀಹೋನನ ಸೆರೆಗೆ ಕೊಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[18. പ്രഭുക്കന്മാർ കുഴിച്ച കിണർ; ജനശ്രേഷ്ഠന്മാർ ചെങ്കോൽകൊണ്ടും തങ്ങളുടെ ദണ്ഡുകൾകൊണ്ടും കുത്തിയ കിണർ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ನಾವು ಅವರ ಮೇಲೆ ಬಾಣಗಳನ್ನು ಎಸೆದೆವು; ಹೆಷ್ಬೋನು ದೀಬೋನಿನ ವರೆಗೂ ನಾಶವಾಯಿತು; ನಾವು ಅವ ರನ್ನು ಮೇದೆಬಾಗೆ]]></a:t>
+              <a:t><![CDATA[എന്നുള്ള പാട്ടുപാടി.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮುಟ್ಟುವ ನೋಫಹದ ಮಟ್ಟಿಗೂ ಹಾಳುಮಾಡಿದೆವು ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[19. പിന്നെ അവർ മരുഭൂമിയിൽനിന്നു മത്ഥാനെക്കും മത്ഥാനയിൽനിന്നു നഹലീയേലിന്നും നഹലീയേലിൽനിന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಇದಲ್ಲದೆ ಇಸ್ರಾಯೇಲ್ಯರು ಪಾಳತಿ ನೋಡುವ ಮಾರ್ಗದಿಂದ ಬರುತ್ತಾ ರೆಂದು ದಕ್ಷಿಣದಲ್ಲಿ ವಾಸಿಸುವ ಕಾನಾನ್ಯನಾದ ಅರಾದ್‌]]></a:t>
+              <a:t><![CDATA[20. ബാമോത്തിന്നും ബാമോത്തിൽനിന്നു മോവാബിന്റെ പ്രദേശത്തുള്ള താഴ്വരയിലേക്കും മരുഭൂമിക്കെതിരെയുള്ള]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪಟ್ಟಣದ ಅರಸನು ಕೇಳಿ ಅವರ ಸಂಗಡ ಯುದ್ಧಮಾಡಿ ಅವರಲ್ಲಿ ಕೆಲವರನ್ನು ಸೆರೆಯಾಗಿ ಒಯ್ದನು.]]></a:t>
+              <a:t><![CDATA[പിസ്ഗമുകളിലേക്കും യാത്രചെയ്തു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಹೊರಟು ಓಬೋತಿನಲ್ಲಿ ಇಳುಕೊಂಡರು.]]></a:t>
+              <a:t><![CDATA[2. അപ്പോൾ യിസ്രായേൽ യഹോവെക്കു ഒരു നേർച്ച നേർന്നു; ഈ ജനത്തെ നീ എന്റെ കയ്യിൽ ഏല്പിച്ചാൽ ഞാൻ അവരുടെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ಹಾಗೆ ಇಸ್ರಾಯೇ ಲ್ಯರು ಅಮೋರಿಯ ದೇಶದಲ್ಲಿ ವಾಸಮಾಡಿದರು.]]></a:t>
+              <a:t><![CDATA[21. അവിടെനിന്നു യിസ്രായേൽ അമോർയ്യരുടെ രാജാവായ സീഹോന്റെ അടുക്കൽ ദൂതന്മാരെ അയച്ചു:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಆಗ ಇಸ್ರಾಯೇಲು ಕರ್ತನಿಗೆ ಪ್ರಮಾಣಮಾಡಿ ಹೇಳಿದ್ದೇನಂದರೆ--ನೀನು ಈ ಜನರನ್ನು ನನ್ನ ಕೈಯಲ್ಲಿ ನಿಜವಾಗಿ]]></a:t>
+              <a:t><![CDATA[22. ഞാൻ നിന്റെ ദേശത്തുകൂടി കടന്നുപോകുവാൻ അനുവദിക്കേണമേ; ഞങ്ങൾ വയലിലെങ്കിലും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +13151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಪ್ಪಿಸಿಕೊಟ್ಟರೆ ನಾನು ಅವರ ಪಟ್ಟಣಗಳನ್ನು ಸಂಪೂರ್ಣವಾಗಿ ನಾಶಮಾಡುವೆನು.]]></a:t>
+              <a:t><![CDATA[മുന്തിരിത്തോട്ടത്തിലെങ്കിലും കയറുകയില്ല, കിണറ്റിലെ വെള്ളം കുടിക്കയുമില്ല; ഞങ്ങൾ നിന്റെ അതിർകഴിയുംവരെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +13283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ಇದಲ್ಲದೆ ಮೋಶೆಯು ಯಗ್ಜೇರನ್ನು ಪಾಳತಿ ನೋಡುವದಕ್ಕೆ ಕಳುಹಿಸಿದನು; ಅವರು ಅವರ ಗ್ರಾಮ ಗಳನ್ನು ವಶಪಡಿಸಿಕೊಂಡು]]></a:t>
+              <a:t><![CDATA[രാജപാതയിൽകൂടി തന്നേ പൊയ്ക്കൊള്ളാം എന്നു പറയിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +13415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಲ್ಲಿರುವ ಅಮೋರಿಯ ರನ್ನು ಹೊರಡಿಸಿಬಿಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[23. എന്നാൽ സീഹോൻ തന്റെ ദേശത്തുകൂടി യിസ്രായേൽ കടന്നുപോവാൻ സമ്മതിക്കാതെ തന്റെ ജനത്തെയെല്ലാം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +13547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಆಗ ಕರ್ತನು ಇಸ್ರಾಯೇಲ್ಯರ ಪ್ರಾರ್ಥನೆಯನ್ನು ಕೇಳಿ ಕಾನಾನ್ಯರನ್ನು ಕೊಟ್ಟುಬಿಟ್ಟನು; ಇಸ್ರಾಯೇಲ್ಯರು ಅವರನ್ನೂ ಅವರ]]></a:t>
+              <a:t><![CDATA[ഒന്നിച്ചുകൂട്ടി യിസ്രായേലിന്റെ നേരെ മരുഭൂമിയിലേക്കു പുറപ്പെട്ടു; അവൻ യാഹാസിൽ വന്നു യിസ്രായേലിനോടു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +13679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪಟ್ಟಣಗಳನ್ನೂ ಸಂಪೂರ್ಣವಾಗಿ ನಾಶಮಾಡಿದರು. ಅವರು ಆ ಸ್ಥಳಕ್ಕೆ ಹೊರ್ಮಾ ಎಂದು ಹೆಸರಿಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[യുദ്ധം ചെയ്തു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13327,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ಆಗ ಅವರು ತಿರುಗಿ ಬಾಷಾನಿನ ಹಾದಿಯಲ್ಲಿ ಏರಿದರು; ಆಗ ಬಾಷಾನಿನ ಅರಸನಾದ ಓಗನು ಎದ್ರೈಯಲ್ಲಿ ಯುದ್ಧಮಾಡುವದಕ್ಕೆ ತನ್ನ]]></a:t>
+              <a:t><![CDATA[24. യിസ്രായേൽ അവനെ വാളിന്റെ വായ്ത്തലകൊണ്ടു വെട്ടി, അർന്നോൻ മുതൽ യബ്ബോക്ക്‌വരെയും അമ്മോന്യരുടെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13459,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಮಸ್ತ ಜನರ ಸಂಗಡ ಅವರಿಗೆದುರಾಗಿ ಹೊರಟನು.]]></a:t>
+              <a:t><![CDATA[അതിർവരെയും ഉള്ള അവന്റെ ദേശത്തെ കൈവശമാക്കി; അമ്മോന്യരുടെ അതിരോ ഉറപ്പുള്ളതു ആയിരുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13591,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಅವರು ಹೋರ್‌ ಎಂಬ ಬೆಟ್ಟದಿಂದ ಹೊರಟು ಎದೋಮ್ಯರ ದೇಶವನ್ನು ಸುತ್ತಿಕೊಂಡು ಹೋಗುವ ದಕ್ಕೆ ಕೆಂಪುಸಮುದ್ರದ ಮಾರ್ಗವಾಗಿ]]></a:t>
+              <a:t><![CDATA[25. ഈ പട്ടണങ്ങൾ എല്ലാം യിസ്രായേൽ പിടിച്ചു; അങ്ങനെ യിസ്രായേൽ അമോർയ്യരുടെ എല്ലാ പട്ടണങ്ങളിലും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13723,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಓಬೋತಿನಿಂದ ಹೊರಟು ಮೋವಾಬ್‌ ದೇಶಕ್ಕೆ ದುರಾಗಿ ಸೂರ್ಯೋದಯದ ಕಡೆಯಲ್ಲಿರುವ ಅರಣ್ಯದಲ್ಲಿ ಇಯ್ಯೇ ಅಬಾರೀಮಿನಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[പട്ടണങ്ങൾ ശപഥാർപ്പിതമായി നശിപ്പിക്കും എന്നു പറഞ്ഞു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13855,51 +14339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಯಾಣ ಮಾಡಿದರು. ಆದರೆ ಜನರು ಮಾರ್ಗದ ಆಯಾಸ ದಿಂದ ಬಹಳವಾಗಿ ಕುಂದಿಹೋದರು,]]></a:t>
+              <a:t><![CDATA[കുടിപാർത്തു; ഹെശ്ബോനിലും അതിന്റെ സകല ഗ്രാമങ്ങളിലും തന്നേ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13987,51 +14471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಆದಕಾರಣ ಜನರು ದೇವರಿಗೂ ಮೋಶೆಗೂ ವಿರೋಧವಾಗಿ ಮಾತನಾಡಿ--ನಾವು ಅರಣ್ಯದಲ್ಲಿ ಸಾಯುವಹಾಗೆ ನಮ್ಮನ್ನು ಐಗುಪ್ತದೇಶದಿಂದ]]></a:t>
+              <a:t><![CDATA[26. ഹെശ്ബോൻ അമോർയ്യരുടെ രാജാവായ സീഹോന്റെ നഗരം ആയിരുന്നു; അവൻ മുമ്പിലത്തെ മോവാബ് രാജാവിനോടു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14119,51 +14603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಾಕೆ ಬರಮಾಡಿದ್ದೀರಿ? ಇಲ್ಲಿ ರೊಟ್ಟಿ ಇಲ್ಲ, ನೀರೂ ಇಲ್ಲ; ನಾವು ಈ ನಿಸ್ಸಾರ ವಾದ ರೊಟ್ಟಿಯನ್ನು ತಿಂದು ಅಸಹ್ಯಪಡುತ್ತೇವೆ]]></a:t>
+              <a:t><![CDATA[പടയെടുത്തു അർന്നോൻ വരെ ഉള്ള അവന്റെ ദേശമൊക്കെയും അവന്റെ കയ്യിൽനിന്നു പിടിച്ചിരുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14251,51 +14735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[28. ഹെശ്ബോനിൽനിന്നു തീയും സീഹോന്റെ നഗരത്തിൽനിന്നു ജ്വാലയും പുറപ്പെട്ടു, മോവാബിലെ ആരിനെയും അർന്നോൻ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14383,51 +14867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಆಗ ಕರ್ತನು ಜನರೊಳಗೆ ಉರಿ ಸರ್ಪ ಗಳನ್ನು ಕಳುಹಿಸಿದನು; ಅವು ಜನರನ್ನು ಕಚ್ಚಿದ್ದರಿಂದ ಇಸ್ರಾಯೇಲ್ಯರಲ್ಲಿ ಬಹು ಜನರು]]></a:t>
+              <a:t><![CDATA[തീരത്തെ ഗിരിനിവാസികളെയും ദഹിപ്പിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14515,51 +14999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸತ್ತುಹೋದರು.]]></a:t>
+              <a:t><![CDATA[27. അതുകൊണ്ടു കവിവരന്മാർ പറയുന്നതു: “ഹെശ്ബോനിൽ വരുവിൻ; സീഹോന്റെ നഗരം പണിതുറപ്പിക്കട്ടെ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14647,51 +15131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಆದದರಿಂದ ಜನರು ಮೋಶೆಯ ಬಳಿಗೆ ಬಂದು --ನಾವು ಕರ್ತನಿಗೂ ನಿನಗೂ ವಿರೋಧವಾಗಿ ಮಾತನಾಡಿ ಪಾಪಮಾಡಿದ್ದೇವೆ; ಆತನು ನಮ್ಮಿಂದ]]></a:t>
+              <a:t><![CDATA[29. മോവാബേ, നിനക്കു ഹാ കഷ്ടം! കെമോശിന്റെ ജനമേ, നീ മുടിഞ്ഞിരിക്കുന്നു. അവൻ തന്റെ പുത്രന്മാരെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14779,51 +15263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸರ್ಪಗಳನ್ನು ದೂರ ಮಾಡುವ ಹಾಗೆ ಆತನಿಗೆ ಪ್ರಾರ್ಥನೆಮಾಡು ಅಂದರು. ಮೋಶೆಯು ಜನರಿ ಗೋಸ್ಕರ ಪ್ರಾರ್ಥನೆಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[പലായനത്തിന്നും പുത്രിമാരെ അമോർയ്യരാജാവായ സീഹോന്നു അടിമയായും കൊടുത്തു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14911,51 +15395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಆಗ ಕರ್ತನು ಮೋಶೆಗೆ ಹಿತ್ತಾಳೆಯಿಂದ ಉರಿ ಸರ್ಪದ ಆಕಾರದಲ್ಲಿ ಒಂದನ್ನು ಮಾಡಿಸಿಕೊಂಡು ಕಂಬದ ಮೇಲೆ ಇಡು; ಆಗ]]></a:t>
+              <a:t><![CDATA[30. ഞങ്ങൾ അവരെ അമ്പെയ്തു; ദീബോൻ വരെ ഹെശ്ബോൻ നശിച്ചു; മെദബവരെയുള്ള നോഫയോളം അവരെ ശൂന്യമാക്കി.”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15043,51 +15527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಚ್ಚಲ್ಪಟ್ಟವರೆಲ್ಲರು ಅದರ ಮೇಲೆ ದೃಷ್ಟ್ಪಿಯಿಟ್ಟರೆ ಬದುಕುವರು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[31. ഇങ്ങനെ യിസ്രായേൽ അമോർയ്യരുടെ ദേശത്തു കുടിപാർത്തു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15175,51 +15659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಳುಕೊಂಡರು.]]></a:t>
+              <a:t><![CDATA[3. യഹോവ യിസ്രായേലിന്റെ അപേക്ഷ കേട്ടു കനാന്യരെ ഏല്പിച്ചുകൊടുത്തു; അവർ അവരെയും അവരുടെ പട്ടണങ്ങളെയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15307,51 +15791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ಕರ್ತನು ಮೋಶೆಯ ಸಂಗಡ ಹೇಳಿದ್ದೇನಂದರೆ--ನೀನು ಅವ ನಿಗೆ ಭಯಪಡಬೇಡ; ನಿನ್ನ ಕೈಯೊಳಗೆ ನಾನು ಅವನನ್ನೂ ಅವನ ಸಮಸ್ತ]]></a:t>
+              <a:t><![CDATA[32. അനന്തരം മോശെ യസേരിനെ ഒറ്റുനോക്കുവാൻ ആളയച്ചു; അവർ അതിന്റെ ഗ്രാമങ്ങളെ പിടിച്ചു അവിടെയുള്ള]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15439,51 +15923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಜನರನ್ನೂ ದೇಶವನ್ನೂ ಕೊಟ್ಟಿದ್ದೇನೆ. ಹೆಷ್ಬೋನಿನಲ್ಲಿ ವಾಸಮಾಡಿದ ಅಮೋರಿ ಯರ ಅರಸನಾದ ಸೀಹೋನನಿಗೆ ಮಾಡಿದ ಪ್ರಕಾರ ಅವನಿಗೆ]]></a:t>
+              <a:t><![CDATA[അമോർയ്യരെ ഓടിച്ചുകളഞ്ഞു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15571,51 +16055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡಬೇಕು.]]></a:t>
+              <a:t><![CDATA[33. പിന്നെ അവർ തിരിഞ്ഞു ബാശാൻ വഴിയായി പോയി; ബാശാൻ രാജാവായ ഓഗ് തന്റെ സകലജനവുമായി അവരുടെനേരെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15703,51 +16187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ಈ ಪ್ರಕಾರ ಅವರು ಅವ ನನ್ನೂ ಅವನ ಮಕ್ಕಳನ್ನೂ ಸಮಸ್ತ ಜನರನ್ನೂ ಅವನಿಗೆ ಒಬ್ಬನಾದರೂ ಉಳಿಯದಂತೆ ಹೊಡೆದು ಅವನ ದೇಶವನ್ನು]]></a:t>
+              <a:t><![CDATA[പുറപ്പെട്ടു എദ്രെയിൽവെച്ചു പടയേറ്റു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15835,51 +16319,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಶಮಾಡಿಕೊಂಡರು.]]></a:t>
+              <a:t><![CDATA[34. അപ്പോൾ യഹോവ മോശെയോടു: അവനെ ഭയപ്പെടേണ്ടാ; അവനെയും അവന്റെ സകലജനത്തെയും അവന്റെ ദേശത്തെയും ഞാൻ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[നിന്റെ കയ്യിൽ ഏല്പിച്ചിരിക്കുന്നു; നീ ഹെശ്ബോനിൽ പാർത്ത അമോർയ്യരാജാവായ സീഹോനോടു ചെയ്തതുപോലെ അവനോടും]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ചെയ്യും എന്നു അരുളിച്ചെയ്തു.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. അങ്ങനെ അവർ അവനെയും അവന്റെ പുത്രന്മാരെയും അവന്റെ സകലജനത്തെയും ഒട്ടൊഴിയാതെ സംഹരിച്ചു, അവന്റെ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ദേശത്തെ കൈവശമാക്കുകയും ചെയ്തു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15967,51 +16979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಅಲ್ಲಿಂದ ಅವರು ಹೊರಟು ಜೆರೆದೆಂಬ ತಗ್ಗಿನಲ್ಲಿ ಇಳುಕೊಂಡರು.]]></a:t>
+              <a:t><![CDATA[ശപഥാർപ്പിതമായി നശിപ്പിച്ചു; ആ സ്ഥലത്തിന്നു ഹോർമ്മാ എന്നു പേരായി.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16099,51 +17111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಅಲ್ಲಿಂದ ಹೊರಟು ಅಮೋರಿ ಯರ ಮೇರೆಯಿಂದ ಹೊರಗೆ ಬರುವ ಅರಣ್ಯದಲ್ಲಿ ರುವ ಅರ್ನೋನಿನ ಈಚೆಯಲ್ಲಿ ಇಳುಕೊಂಡರು; ಅರ್ನೋನು]]></a:t>
+              <a:t><![CDATA[4. പിന്നെ അവർ എദോംദേശത്തെ ചുറ്റിപ്പോകുവാൻ ഹോർപർവ്വതത്തിങ്കൽനിന്നു ചെങ്കടൽവഴിയായി യാത്രപുറപ്പെട്ടു;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16231,51 +17243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೋವಾಬ್ಯರಿಗೂ ಅಮೋರಿಯರಿಗೂ ಮಧ್ಯವಾದ ಮೋವಾಬಿನ ಮೇರೆಯಾಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[വഴിനിമിത്തം ജനത്തിന്റെ മനസ്സു ക്ഷീണിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16292,91 +17304,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 21]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme3">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
   <a:themeElements>
-    <a:clrScheme name="Theme3">
+    <a:clrScheme name="Theme5">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme3">
+    <a:fontScheme name="Theme5">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16402,51 +17414,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme3">
+    <a:fmtScheme name="Theme5">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16577,51 +17589,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>64</Slides>
+  <Slides>68</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>