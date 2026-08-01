--- v0 (2026-06-03)
+++ v1 (2026-08-01)
@@ -143,50 +143,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -243,50 +257,57 @@
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
+    <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
+    <p:sldId id="337" r:id="rId84"/>
+    <p:sldId id="338" r:id="rId85"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -460,53 +481,60 @@
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
-  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -566,51 +594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆகிலும், கர்த்தர் இனிமேல் எனக்கு என்ன சொல்லுவார் என்பதை நான் அறியும்படிக்கு நீங்களும் இந்த இராத்திரி இங்கே தங்கியிருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. He sent messengers therefore unto Balaam the son of Beor to Pethor, which is by the river of the land of the children of his people, to call him, saying, Behold, there is a people come out from Egypt: behold, they cover the face of the earth, and they abide opposite to me:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -675,51 +703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆகிலும், கர்த்தர் இனிமேல் எனக்கு என்ன சொல்லுவார் என்பதை நான் அறியும்படிக்கு நீங்களும் இந்த இராத்திரி இங்கே தங்கியிருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. He sent messengers therefore unto Balaam the son of Beor to Pethor, which is by the river of the land of the children of his people, to call him, saying, Behold, there is a people come out from Egypt: behold, they cover the face of the earth, and they abide opposite to me:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -784,51 +812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இரவிலே தேவன் பிலேயாமிடத்தில் வந்து: அந்த மனிதர் உன்னைக் கூப்பிட வந்திருந்தால், நீ அவர்களோடே கூடப்போ; ஆனாலும் நான் உனக்குச் சொல்லும் வார்த்தையின்படிமாத்திரம் நீ செய்யவேண்டும் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. Come now therefore, I pray you, curse me this people; for they are too mighty for me: possibly I shall prevail, that we may strike them, and that I may drive them out of the land: for I know that he whom you bless is blessed, and he whom you curse is cursed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -893,51 +921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இரவிலே தேவன் பிலேயாமிடத்தில் வந்து: அந்த மனிதர் உன்னைக் கூப்பிட வந்திருந்தால், நீ அவர்களோடே கூடப்போ; ஆனாலும் நான் உனக்குச் சொல்லும் வார்த்தையின்படிமாத்திரம் நீ செய்யவேண்டும் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. Come now therefore, I pray you, curse me this people; for they are too mighty for me: possibly I shall prevail, that we may strike them, and that I may drive them out of the land: for I know that he whom you bless is blessed, and he whom you curse is cursed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1002,51 +1030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பிலேயாம் காலமே எழுந்து, தன் கழுதையின்மேல் சேணங்கட்டி, மோவாபின் பிரபுக்களோடேகூடப் போனான்.]]></a:t>
+              <a:t><![CDATA[6. Come now therefore, I pray you, curse me this people; for they are too mighty for me: possibly I shall prevail, that we may strike them, and that I may drive them out of the land: for I know that he whom you bless is blessed, and he whom you curse is cursed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1111,51 +1139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவன் போகிறதினாலே தேவனுக்குக் கோபம் மூண்டது; கர்த்தருடைய தூதனானவர் வழியிலே அவனுக்கு எதிராளியாக நின்றார். அவன் தன் கழுதையின் மேல் ஏறிப்போனான்; அவன் வேலைக்காரர் இரண்டுபேரும் அவனோடே இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. Come now therefore, I pray you, curse me this people; for they are too mighty for me: possibly I shall prevail, that we may strike them, and that I may drive them out of the land: for I know that he whom you bless is blessed, and he whom you curse is cursed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1220,51 +1248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவன் போகிறதினாலே தேவனுக்குக் கோபம் மூண்டது; கர்த்தருடைய தூதனானவர் வழியிலே அவனுக்கு எதிராளியாக நின்றார். அவன் தன் கழுதையின் மேல் ஏறிப்போனான்; அவன் வேலைக்காரர் இரண்டுபேரும் அவனோடே இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And the elders of Moab and the elders of Midian departed with the rewards of divination in their hand; and they came unto Balaam, and spoke unto him the words of Balak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1329,51 +1357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கர்த்தருடைய தூதனானவர் உருவின பட்டயத்தைத் தம்முடைய கையிலே பிடித்துக்கொண்டு வழியிலே நிற்கிறதைக் கழுதை கண்டு, வழியை விட்டு வயலிலே விலகிப்போயிற்று; கழுதையை வழியில் திருப்ப பிலேயாம் அதை அடித்தான்.]]></a:t>
+              <a:t><![CDATA[7. And the elders of Moab and the elders of Midian departed with the rewards of divination in their hand; and they came unto Balaam, and spoke unto him the words of Balak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1438,51 +1466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கர்த்தருடைய தூதனானவர் உருவின பட்டயத்தைத் தம்முடைய கையிலே பிடித்துக்கொண்டு வழியிலே நிற்கிறதைக் கழுதை கண்டு, வழியை விட்டு வயலிலே விலகிப்போயிற்று; கழுதையை வழியில் திருப்ப பிலேயாம் அதை அடித்தான்.]]></a:t>
+              <a:t><![CDATA[8. And he said unto them, Lodge here this night, and I will bring you word again, as the LORD shall speak unto me: and the princes of Moab abode with Balaam.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1547,51 +1575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கர்த்தருடைய தூதனானவர் இருபுறத்திலும் சுவர் வைத்திருந்த திராட்சத் தோட்டங்களின் பாதையிலே போய் நின்றார்.]]></a:t>
+              <a:t><![CDATA[8. And he said unto them, Lodge here this night, and I will bring you word again, as the LORD shall speak unto me: and the princes of Moab abode with Balaam.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1656,51 +1684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்படியே மோவாபியருடைய பிரபுக்கள் எழுந்து, பாலாகினிடத்தில் போய்: பிலேயாம் எங்களோடே வரமாட்டேன் என்று சொன்னான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And the children of Israel set forward, and pitched in the plains of Moab on this side Jordan by Jericho.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1765,51 +1793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கழுதை கர்த்தருடைய தூதனைக்கண்டு, சுவர் ஓரமாய் ஒதுங்கி, பிலேயாமின் காலைச் சுவரோடே நெருக்கிற்று; திரும்பவும் அதை அடித்தான்.]]></a:t>
+              <a:t><![CDATA[9. And God came unto Balaam, and said, What men are these with you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1874,51 +1902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கழுதை கர்த்தருடைய தூதனைக்கண்டு, சுவர் ஓரமாய் ஒதுங்கி, பிலேயாமின் காலைச் சுவரோடே நெருக்கிற்று; திரும்பவும் அதை அடித்தான்.]]></a:t>
+              <a:t><![CDATA[10. And Balaam said unto God, Balak the son of Zippor, king of Moab, has sent unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1983,51 +2011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது கர்த்தருடைய தூதன் அப்புறம் போய், வலதுபுறம் இடதுபுறம் விலக வழியில்லாத இடுக்கமான இடத்திலே நின்றார்.]]></a:t>
+              <a:t><![CDATA[10. And Balaam said unto God, Balak the son of Zippor, king of Moab, has sent unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2092,51 +2120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. கழுதை கர்த்தருடைய தூதனைக் கண்டு, பிலேயாமின் கீழ்ப் படுத்துக்கொண்டது; பிலேயாம் கோபம் மூண்டவனாகி, கழுதையைத் தடியினால் அடித்தான்.]]></a:t>
+              <a:t><![CDATA[11. Behold, there is a people come out of Egypt, which covers the face of the earth: come now, curse me them; possibly I shall be able to overcome them, and drive them out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2201,51 +2229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. கழுதை கர்த்தருடைய தூதனைக் கண்டு, பிலேயாமின் கீழ்ப் படுத்துக்கொண்டது; பிலேயாம் கோபம் மூண்டவனாகி, கழுதையைத் தடியினால் அடித்தான்.]]></a:t>
+              <a:t><![CDATA[11. Behold, there is a people come out of Egypt, which covers the face of the earth: come now, curse me them; possibly I shall be able to overcome them, and drive them out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2310,51 +2338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. உடனே கர்த்தர் கழுதையின் வாயைத் திறந்தார்; அது பிலேயாமைப் பார்த்து: நீர் என்னை இப்பொழுது மூன்று தரம் அடிக்கும்படி நான் உமக்கு என்ன செய்தேன் என்றது.]]></a:t>
+              <a:t><![CDATA[11. Behold, there is a people come out of Egypt, which covers the face of the earth: come now, curse me them; possibly I shall be able to overcome them, and drive them out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2419,51 +2447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. உடனே கர்த்தர் கழுதையின் வாயைத் திறந்தார்; அது பிலேயாமைப் பார்த்து: நீர் என்னை இப்பொழுது மூன்று தரம் அடிக்கும்படி நான் உமக்கு என்ன செய்தேன் என்றது.]]></a:t>
+              <a:t><![CDATA[12. And God said unto Balaam, You shall not go with them; you shall not curse the people: for they are blessed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2528,51 +2556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது பிலேயாம் கழுதையைப் பார்த்து: நீ என்னைப் பரியாசம் பண்ணிக்கொண்டு வருகிறாய்; என் கையில் ஒரு பட்டயம்மாத்திரம் இருந்தால் இப்பொழுதே உன்னைக் கொன்றுபோடுவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And God said unto Balaam, You shall not go with them; you shall not curse the people: for they are blessed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2637,51 +2665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது பிலேயாம் கழுதையைப் பார்த்து: நீ என்னைப் பரியாசம் பண்ணிக்கொண்டு வருகிறாய்; என் கையில் ஒரு பட்டயம்மாத்திரம் இருந்தால் இப்பொழுதே உன்னைக் கொன்றுபோடுவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And Balaam rose up in the morning, and said unto the princes of Balak, Get you into your land: for the LORD refuses to give me leave to go with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2746,51 +2774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. கழுதை பிலேயாமை நோக்கி: நீர் என்னைக் கைக்கொண்ட காலமுதல் இந்நாள்வரைக்கும் நீர் ஏறின கழுதை நான் அல்லவா? இப்படி உமக்கு எப்போதாகிலும் நான் செய்தது உண்டா என்றது. அதற்கு அவன்: இல்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And Balaam rose up in the morning, and said unto the princes of Balak, Get you into your land: for the LORD refuses to give me leave to go with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2855,51 +2883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பாலாக் மறுபடியும் அவர்களிலும் கனவான்களான அதிக பிரபுக்களை அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[1. And the children of Israel set forward, and pitched in the plains of Moab on this side Jordan by Jericho.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2964,51 +2992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. கழுதை பிலேயாமை நோக்கி: நீர் என்னைக் கைக்கொண்ட காலமுதல் இந்நாள்வரைக்கும் நீர் ஏறின கழுதை நான் அல்லவா? இப்படி உமக்கு எப்போதாகிலும் நான் செய்தது உண்டா என்றது. அதற்கு அவன்: இல்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And the princes of Moab rose up, and they went unto Balak, and said, Balaam refuses to come with us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3073,51 +3101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது கர்த்தர் பிலேயாமின் கண்களைத் திறந்தார்; வழியிலே நின்று உருவின பட்டத்தைத் தம்முடைய கையிலே பிடித்திருக்கிற தூதனைக் கண்டு, தலைகுனிந்து முகங்குப்புற விழுந்து பணிந்தான்.]]></a:t>
+              <a:t><![CDATA[14. And the princes of Moab rose up, and they went unto Balak, and said, Balaam refuses to come with us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3182,51 +3210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது கர்த்தர் பிலேயாமின் கண்களைத் திறந்தார்; வழியிலே நின்று உருவின பட்டத்தைத் தம்முடைய கையிலே பிடித்திருக்கிற தூதனைக் கண்டு, தலைகுனிந்து முகங்குப்புற விழுந்து பணிந்தான்.]]></a:t>
+              <a:t><![CDATA[15. And Balak sent yet again princes, more, and more honourable than they.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3291,51 +3319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. கர்த்தருடைய தூதனானவர் அவனை நோக்கி: நீ உன் கழுதையை இதனோடே மூன்றுதரம் அடித்ததென்ன? உன் வழி எனக்கு மாறுபாடாயிருக்கிறதினால், நான் உனக்கு எதிரியாகப் புறப்பட்டு வந்தேன்.]]></a:t>
+              <a:t><![CDATA[16. And they came to Balaam, and said to him, Thus says Balak the son of Zippor, Let nothing, I pray you, hinder you from coming unto me:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3400,51 +3428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. கர்த்தருடைய தூதனானவர் அவனை நோக்கி: நீ உன் கழுதையை இதனோடே மூன்றுதரம் அடித்ததென்ன? உன் வழி எனக்கு மாறுபாடாயிருக்கிறதினால், நான் உனக்கு எதிரியாகப் புறப்பட்டு வந்தேன்.]]></a:t>
+              <a:t><![CDATA[16. And they came to Balaam, and said to him, Thus says Balak the son of Zippor, Let nothing, I pray you, hinder you from coming unto me:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3509,51 +3537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. கழுதை என்னைக் கண்டு, இந்த மூன்று தரம் எனக்கு விலகிற்று; எனக்கு விலகாமல் இருந்ததானால், இப்பொழுது நான் உன்னை கொன்றுபோட்டு, கழுதையை உயிரோடே வைப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. For I will promote you unto very great honour, and I will do whatsoever you says unto me: come therefore, I pray you, curse me this people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3618,51 +3646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. கழுதை என்னைக் கண்டு, இந்த மூன்று தரம் எனக்கு விலகிற்று; எனக்கு விலகாமல் இருந்ததானால், இப்பொழுது நான் உன்னை கொன்றுபோட்டு, கழுதையை உயிரோடே வைப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. For I will promote you unto very great honour, and I will do whatsoever you says unto me: come therefore, I pray you, curse me this people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3727,51 +3755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அப்பொழுது பிலேயாம் கர்த்தருடைய தூதனை நோக்கி: நான் பாவஞ்செய்தேன்; வழியிலே நீர் எனக்கு எதிராக நிற்கிறதை அறியாதிருந்தேன்; இப்பொழுதும் உமது பார்வைக்கு இது தகாததாயிருக்குமானால், நான் திரும்பிப் போய்விடுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. And Balaam answered and said unto the servants of Balak, If Balak would give me his house full of silver and gold, I cannot go beyond the word of the LORD my God, to do less or more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3836,51 +3864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அப்பொழுது பிலேயாம் கர்த்தருடைய தூதனை நோக்கி: நான் பாவஞ்செய்தேன்; வழியிலே நீர் எனக்கு எதிராக நிற்கிறதை அறியாதிருந்தேன்; இப்பொழுதும் உமது பார்வைக்கு இது தகாததாயிருக்குமானால், நான் திரும்பிப் போய்விடுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. And Balaam answered and said unto the servants of Balak, If Balak would give me his house full of silver and gold, I cannot go beyond the word of the LORD my God, to do less or more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3945,51 +3973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. கர்த்தருடைய தூதனானவர் பிலேயாமை நோக்கி: அந்த மனிதரோடே கூடப்போ; நான் உன்னோடே சொல்லும் வார்த்தையைமாத்திரம் நீ சொல்லக்கடவாய் என்றார்; அப்படியே பிலேயாம் பாலாகின் பிரபுக்களோடேகூடப் போனான்.]]></a:t>
+              <a:t><![CDATA[18. And Balaam answered and said unto the servants of Balak, If Balak would give me his house full of silver and gold, I cannot go beyond the word of the LORD my God, to do less or more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4054,51 +4082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்கள் பிலேயாமிடத்தில் போய், அவனை நோக்கி: சிப்போரின் குமாரனாகிய பாலாக் எங்களை அனுப்பி: நீர் என்னிடத்தில் வருகிறதற்குத் தடைபடவேண்டாம்;]]></a:t>
+              <a:t><![CDATA[2. And Balak the son of Zippor saw all that Israel had done to the Amorites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4163,51 +4191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. கர்த்தருடைய தூதனானவர் பிலேயாமை நோக்கி: அந்த மனிதரோடே கூடப்போ; நான் உன்னோடே சொல்லும் வார்த்தையைமாத்திரம் நீ சொல்லக்கடவாய் என்றார்; அப்படியே பிலேயாம் பாலாகின் பிரபுக்களோடேகூடப் போனான்.]]></a:t>
+              <a:t><![CDATA[19. Now therefore, I pray you, tarry all of you also here this night, that I may know what the LORD will say unto me more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4272,51 +4300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. பிலேயாம் வருகிறதைப் பாலாக் கேட்டமாத்திரத்தில், கடைசி எல்லையான அர்னோன் நதியின் ஓரத்திலுள்ள மோவாபின் பட்டணமட்டும் அவனுக்கு எதிர்கொண்டு போனான்.]]></a:t>
+              <a:t><![CDATA[19. Now therefore, I pray you, tarry all of you also here this night, that I may know what the LORD will say unto me more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4381,51 +4409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. பிலேயாம் வருகிறதைப் பாலாக் கேட்டமாத்திரத்தில், கடைசி எல்லையான அர்னோன் நதியின் ஓரத்திலுள்ள மோவாபின் பட்டணமட்டும் அவனுக்கு எதிர்கொண்டு போனான்.]]></a:t>
+              <a:t><![CDATA[20. And God came unto Balaam at night, and said unto him, If the men come to call you, rise up, and go with them; but yet the word which I shall say unto you, that shall you do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4490,51 +4518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. பாலாக் பிலேயாமை நோக்கி: உம்மை அழைக்கும்படி நான் ஆவலோடே உம்மிடத்தில் ஆள் அனுப்பவில்லையா? என்னிடத்திற்கு வராமல் இருந்ததென்ன? ஏற்றபிரகாரமாக உம்மை நான் கனம் பண்ணமாட்டேனா என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And God came unto Balaam at night, and said unto him, If the men come to call you, rise up, and go with them; but yet the word which I shall say unto you, that shall you do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4599,51 +4627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. பாலாக் பிலேயாமை நோக்கி: உம்மை அழைக்கும்படி நான் ஆவலோடே உம்மிடத்தில் ஆள் அனுப்பவில்லையா? என்னிடத்திற்கு வராமல் இருந்ததென்ன? ஏற்றபிரகாரமாக உம்மை நான் கனம் பண்ணமாட்டேனா என்றான்.]]></a:t>
+              <a:t><![CDATA[21. And Balaam rose up in the morning, and saddled his ass, and went with the princes of Moab.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4708,51 +4736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அப்பொழுது பிலேயாம் பாலாகை நோக்கி: இதோ, உம்மிடத்திற்கு வந்தேன்; ஆனாலும் ஏதாகிலும் சொல்லுகிறதற்கு என்னாலே ஆகுமோ: தேவன் என் வாயிலே அளிக்கும் வார்த்தையையே சொல்லுவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[22. And God's anger was kindled because he went: and the angel of the LORD stood in the way for an adversary against him. Now he was riding upon his ass, and his two servants were with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4817,51 +4845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அப்பொழுது பிலேயாம் பாலாகை நோக்கி: இதோ, உம்மிடத்திற்கு வந்தேன்; ஆனாலும் ஏதாகிலும் சொல்லுகிறதற்கு என்னாலே ஆகுமோ: தேவன் என் வாயிலே அளிக்கும் வார்த்தையையே சொல்லுவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[22. And God's anger was kindled because he went: and the angel of the LORD stood in the way for an adversary against him. Now he was riding upon his ass, and his two servants were with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4926,51 +4954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. பிலேயாம் பாலாகுடனேகூடப் போனான்; அவர்கள் கீரியாத் ஊசோத்தில் சேர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And the ass saw the angel of the LORD standing in the way, and his sword drawn in his hand: and the ass turned aside out of the way, and went into the field: and Balaam stroke the ass, to turn her into the way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5035,51 +5063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு இஸ்ரவேல் புத்திரர் பிரயாணம் பண்ணி, எரிகோவின் கிட்ட இருக்கும் யோர்தானுக்கு இக்கரையிலே மோவாபின் சமனான வெளிகளில் பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And the ass saw the angel of the LORD standing in the way, and his sword drawn in his hand: and the ass turned aside out of the way, and went into the field: and Balaam stroke the ass, to turn her into the way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5144,51 +5172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு இஸ்ரவேல் புத்திரர் பிரயாணம் பண்ணி, எரிகோவின் கிட்ட இருக்கும் யோர்தானுக்கு இக்கரையிலே மோவாபின் சமனான வெளிகளில் பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[24. But the angel of the LORD stood in a path of the vineyards, a wall being on this side, and a wall on that side.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5253,51 +5281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்கள் பிலேயாமிடத்தில் போய், அவனை நோக்கி: சிப்போரின் குமாரனாகிய பாலாக் எங்களை அனுப்பி: நீர் என்னிடத்தில் வருகிறதற்குத் தடைபடவேண்டாம்;]]></a:t>
+              <a:t><![CDATA[3. And Moab was sore afraid of the people, because they were many: and Moab was distressed because of the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5362,51 +5390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அங்கே பாலாக் ஆடுமாடுகளை அடித்து, பிலேயாமுக்கும் அவனோடிருந்த பிரபுக்களுக்கும் அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[24. But the angel of the LORD stood in a path of the vineyards, a wall being on this side, and a wall on that side.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5471,51 +5499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இஸ்ரவேலர் எமோரியருக்குச் செய்த யாவையும் சிப்போரின் குமாரனாகிய பாலாக் கண்டான்.]]></a:t>
+              <a:t><![CDATA[25. And when the ass saw the angel of the LORD, she thrust herself unto the wall, and crushed Balaam's foot against the wall: and he stroke her again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5580,51 +5608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. மறுநாள் காலமே பாலாக் பிலேயாமைக் கூட்டிக்கொண்டு, அவனைப் பாகாலுடைய மேடுகளில் ஏறப்பண்ணினான்; அவ்விடத்திலிருந்து பிலேயாம் ஜனத்தின் கடைசிப் பாளயத்தைப் பார்த்தான்.]]></a:t>
+              <a:t><![CDATA[25. And when the ass saw the angel of the LORD, she thrust herself unto the wall, and crushed Balaam's foot against the wall: and he stroke her again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5689,51 +5717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. மறுநாள் காலமே பாலாக் பிலேயாமைக் கூட்டிக்கொண்டு, அவனைப் பாகாலுடைய மேடுகளில் ஏறப்பண்ணினான்; அவ்விடத்திலிருந்து பிலேயாம் ஜனத்தின் கடைசிப் பாளயத்தைப் பார்த்தான்.]]></a:t>
+              <a:t><![CDATA[26. And the angel of the LORD went further, and stood in a narrow place, where was no way to turn either to the right hand or to the left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5798,51 +5826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஜனங்கள் ஏராளமாயிருந்தபடியினால், மோவாப் மிகவும் பயந்து, இஸ்ரவேல் புத்திரரினிமித்தம் கலக்கமடைந்து,]]></a:t>
+              <a:t><![CDATA[26. And the angel of the LORD went further, and stood in a narrow place, where was no way to turn either to the right hand or to the left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5907,51 +5935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஜனங்கள் ஏராளமாயிருந்தபடியினால், மோவாப் மிகவும் பயந்து, இஸ்ரவேல் புத்திரரினிமித்தம் கலக்கமடைந்து,]]></a:t>
+              <a:t><![CDATA[27. And when the ass saw the angel of the LORD, she fell down under Balaam: and Balaam's anger was kindled, and he stroke the ass with a staff.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6016,51 +6044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மீதியானரின் மூப்பரை நோக்கி: மாடு வெளியின் புல்லை மேய்கிறதுபோல, இப்பொழுது இந்தக் கூட்டம் நம்மைச் சுற்றியிருக்கிற யாவையும் மேய்ந்துபோடும் என்றான் அக்காலத்திலே சிப்போரின் குமாரனாகிய பாலாக் மோவாபியருக்கு ராஜாவாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[27. And when the ass saw the angel of the LORD, she fell down under Balaam: and Balaam's anger was kindled, and he stroke the ass with a staff.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6125,51 +6153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மீதியானரின் மூப்பரை நோக்கி: மாடு வெளியின் புல்லை மேய்கிறதுபோல, இப்பொழுது இந்தக் கூட்டம் நம்மைச் சுற்றியிருக்கிற யாவையும் மேய்ந்துபோடும் என்றான் அக்காலத்திலே சிப்போரின் குமாரனாகிய பாலாக் மோவாபியருக்கு ராஜாவாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[28. And the LORD opened the mouth of the ass, and she said unto Balaam, What have I done unto you, that you have smitten me these three times?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6234,51 +6262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் பேயோரின் குமாரனாகிய பிலேயாமை அழைத்துவரும்படி, தன் சந்ததியாருடைய தேசத்தில் நதியருகேயுள்ள பெத்தூருக்கு ஸ்தானாபதிகளை அனுப்பி: எகிப்திலிருந்து ஒரு ஜனக்கூட்டம் வந்திருக்கிறது; அவர்கள் பூமியின் விசாலத்தை மூடி, எனக்கு எதிரே இறங்கியிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And the LORD opened the mouth of the ass, and she said unto Balaam, What have I done unto you, that you have smitten me these three times?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6343,51 +6371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் பேயோரின் குமாரனாகிய பிலேயாமை அழைத்துவரும்படி, தன் சந்ததியாருடைய தேசத்தில் நதியருகேயுள்ள பெத்தூருக்கு ஸ்தானாபதிகளை அனுப்பி: எகிப்திலிருந்து ஒரு ஜனக்கூட்டம் வந்திருக்கிறது; அவர்கள் பூமியின் விசாலத்தை மூடி, எனக்கு எதிரே இறங்கியிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And Balaam said unto the ass, Because you have mocked me: I would there were a sword in mine hand, for now would I kill you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6452,51 +6480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உம்மை மிகவும் கனம்பண்ணுவேன்; நீர் சொல்வதையெல்லாம் செய்வேன்; நீர் வந்து எனக்காக அந்த ஜனங்களைச் சபிக்கவேண்டும் என்று சொல்லச்சொன்னார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And Moab said unto the elders of Midian, Now shall this company lick up all that are round about us, as the ox licks up the grass of the field. And Balak the son of Zippor was king of the Moabites at that time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6561,51 +6589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் பேயோரின் குமாரனாகிய பிலேயாமை அழைத்துவரும்படி, தன் சந்ததியாருடைய தேசத்தில் நதியருகேயுள்ள பெத்தூருக்கு ஸ்தானாபதிகளை அனுப்பி: எகிப்திலிருந்து ஒரு ஜனக்கூட்டம் வந்திருக்கிறது; அவர்கள் பூமியின் விசாலத்தை மூடி, எனக்கு எதிரே இறங்கியிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And Balaam said unto the ass, Because you have mocked me: I would there were a sword in mine hand, for now would I kill you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6670,51 +6698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் என்னிலும் பலவான்கள்; ஆகிலும், நீர் ஆசீர்வதிக்கிறவன் ஆசீர்வதிக்கப்பட்டவன், நீர் சபிக்கிறவன் சபிக்கப்பட்டவன் என்று அறிவேன்; ஆதலால், நீர் வந்து, எனக்காக அந்த ஜனத்தைச் சபிக்கவேண்டும்; அப்பொழுது ஒருவேளை நான் அவர்களை முறிய அடித்து, அவர்களை இத்தேசத்திலிருந்து துரத்திவிடலாம் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[30. And the ass said unto Balaam, Am not I yours ass, upon which you have ridden ever since I was yours unto this day? was I ever known to do so unto you? And he said, Nay.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6779,51 +6807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் என்னிலும் பலவான்கள்; ஆகிலும், நீர் ஆசீர்வதிக்கிறவன் ஆசீர்வதிக்கப்பட்டவன், நீர் சபிக்கிறவன் சபிக்கப்பட்டவன் என்று அறிவேன்; ஆதலால், நீர் வந்து, எனக்காக அந்த ஜனத்தைச் சபிக்கவேண்டும்; அப்பொழுது ஒருவேளை நான் அவர்களை முறிய அடித்து, அவர்களை இத்தேசத்திலிருந்து துரத்திவிடலாம் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[30. And the ass said unto Balaam, Am not I yours ass, upon which you have ridden ever since I was yours unto this day? was I ever known to do so unto you? And he said, Nay.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6888,51 +6916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் என்னிலும் பலவான்கள்; ஆகிலும், நீர் ஆசீர்வதிக்கிறவன் ஆசீர்வதிக்கப்பட்டவன், நீர் சபிக்கிறவன் சபிக்கப்பட்டவன் என்று அறிவேன்; ஆதலால், நீர் வந்து, எனக்காக அந்த ஜனத்தைச் சபிக்கவேண்டும்; அப்பொழுது ஒருவேளை நான் அவர்களை முறிய அடித்து, அவர்களை இத்தேசத்திலிருந்து துரத்திவிடலாம் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[31. Then the LORD opened the eyes of Balaam, and he saw the angel of the LORD standing in the way, and his sword drawn in his hand: and he bowed down his head, and fell flat on his face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6997,51 +7025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்படியே மோவாபின் மூப்பரும் மீதியானின் மூப்பரும் குறிசொல்லுதலுக்குரிய கூலியைத் தங்கள் கையில் எடுத்துக்கொண்டு புறப்பட்டு, பிலேயாமிடத்தில் போய், பாலாகின் வார்த்தைகளை அவனுக்குச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[31. Then the LORD opened the eyes of Balaam, and he saw the angel of the LORD standing in the way, and his sword drawn in his hand: and he bowed down his head, and fell flat on his face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7106,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்படியே மோவாபின் மூப்பரும் மீதியானின் மூப்பரும் குறிசொல்லுதலுக்குரிய கூலியைத் தங்கள் கையில் எடுத்துக்கொண்டு புறப்பட்டு, பிலேயாமிடத்தில் போய், பாலாகின் வார்த்தைகளை அவனுக்குச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[32. And the angel of the LORD said unto him, Wherefore have you smitten yours ass these three times? behold, I went out to withstand you, because your way is perverse before me:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7215,51 +7243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் அவர்களை நோக்கி: இராத்திரிக்கு இங்கே தங்கியிருங்கள்; கர்த்தர் எனக்குச் சொல்லுகிறபடியே உங்களுக்கு உத்தரவு கொடுப்பேன் என்றான்; அப்படியே மோவாபின் பிரபுக்கள் பிலேயாமிடத்தில் தங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[32. And the angel of the LORD said unto him, Wherefore have you smitten yours ass these three times? behold, I went out to withstand you, because your way is perverse before me:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7324,51 +7352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் அவர்களை நோக்கி: இராத்திரிக்கு இங்கே தங்கியிருங்கள்; கர்த்தர் எனக்குச் சொல்லுகிறபடியே உங்களுக்கு உத்தரவு கொடுப்பேன் என்றான்; அப்படியே மோவாபின் பிரபுக்கள் பிலேயாமிடத்தில் தங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[33. And the ass saw me, and turned from me these three times: unless she had turned from me, surely now also I had slain you, and saved her alive.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7433,51 +7461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தேவன் பிலேயாமிடத்தில் வந்து: உன்னிடத்திலிருக்கிற இந்த மனிதர் யார் என்றார்.]]></a:t>
+              <a:t><![CDATA[33. And the ass saw me, and turned from me these three times: unless she had turned from me, surely now also I had slain you, and saved her alive.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7542,51 +7570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பிலேயாம் தேவனை நோக்கி: சிப்போரின் குமாரனாகிய பாலாக் என்னும் மோவாபின் ராஜா அவர்களை என்னிடத்துக்கு அனுப்பி:]]></a:t>
+              <a:t><![CDATA[34. And Balaam said unto the angel of the LORD, I have sinned; for I knew not that you stood in the way against me: now therefore, if it displease you, I will get me back again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7651,51 +7679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உம்மை மிகவும் கனம்பண்ணுவேன்; நீர் சொல்வதையெல்லாம் செய்வேன்; நீர் வந்து எனக்காக அந்த ஜனங்களைச் சபிக்கவேண்டும் என்று சொல்லச்சொன்னார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And Moab said unto the elders of Midian, Now shall this company lick up all that are round about us, as the ox licks up the grass of the field. And Balak the son of Zippor was king of the Moabites at that time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7760,51 +7788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பிலேயாம் தேவனை நோக்கி: சிப்போரின் குமாரனாகிய பாலாக் என்னும் மோவாபின் ராஜா அவர்களை என்னிடத்துக்கு அனுப்பி:]]></a:t>
+              <a:t><![CDATA[34. And Balaam said unto the angel of the LORD, I have sinned; for I knew not that you stood in the way against me: now therefore, if it displease you, I will get me back again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7869,51 +7897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பூமியின் விசாலத்தை மூடுகிற ஒரு ஜனக்கூட்டம் எகிப்திலிருந்து வந்திருக்கிறது; ஆகையால், நீ வந்து எனக்காக அவர்களைச் சபிக்கவேண்டும்; அப்பொழுது நான் அவர்களோடே யுத்தம் பண்ணி, ஒருவேளை அவர்களைத் துரத்திவிடலாம் என்று சொல்லச்சொன்னான் என்றான்.]]></a:t>
+              <a:t><![CDATA[34. And Balaam said unto the angel of the LORD, I have sinned; for I knew not that you stood in the way against me: now therefore, if it displease you, I will get me back again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7978,51 +8006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பூமியின் விசாலத்தை மூடுகிற ஒரு ஜனக்கூட்டம் எகிப்திலிருந்து வந்திருக்கிறது; ஆகையால், நீ வந்து எனக்காக அவர்களைச் சபிக்கவேண்டும்; அப்பொழுது நான் அவர்களோடே யுத்தம் பண்ணி, ஒருவேளை அவர்களைத் துரத்திவிடலாம் என்று சொல்லச்சொன்னான் என்றான்.]]></a:t>
+              <a:t><![CDATA[35. And the angel of the LORD said unto Balaam, Go with the men: but only the word that I shall speak unto you, that you shall speak. So Balaam went with the princes of Balak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8087,51 +8115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்குத் தேவன் பிலேயாமை நோக்கி: நீ அவர்களோடே போகவேண்டாம்; அந்த ஜனங்களைச் சபிக்கவும் வேண்டாம்; அவர்கள் ஆசீர்வதிக்கப்பட்டவர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[35. And the angel of the LORD said unto Balaam, Go with the men: but only the word that I shall speak unto you, that you shall speak. So Balaam went with the princes of Balak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8196,51 +8224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்குத் தேவன் பிலேயாமை நோக்கி: நீ அவர்களோடே போகவேண்டாம்; அந்த ஜனங்களைச் சபிக்கவும் வேண்டாம்; அவர்கள் ஆசீர்வதிக்கப்பட்டவர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[36. And when Balak heard that Balaam was come, he went out to meet him unto a city of Moab, which is in the border of Arnon, which is in the utmost coast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8305,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பிலேயாம் காலமே எழுந்து, பாலாகின் பிரபுக்களை நோக்கி: நீங்கள் உங்கள் தேசத்திற்குப் போய்விடுங்கள்; நான் உங்களோடேகூட வருகிறதற்குக் கர்த்தர் எனக்கு உத்தரவு கொடுக்கமாட்டோம் என்கிறார் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[36. And when Balak heard that Balaam was come, he went out to meet him unto a city of Moab, which is in the border of Arnon, which is in the utmost coast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8414,51 +8442,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பிலேயாம் காலமே எழுந்து, பாலாகின் பிரபுக்களை நோக்கி: நீங்கள் உங்கள் தேசத்திற்குப் போய்விடுங்கள்; நான் உங்களோடேகூட வருகிறதற்குக் கர்த்தர் எனக்கு உத்தரவு கொடுக்கமாட்டோம் என்கிறார் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[37. And Balak said unto Balaam, Did I not earnestly send unto you to call you? wherefore came you not unto me? am I not able indeed to promote you to honour?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. And Balak said unto Balaam, Did I not earnestly send unto you to call you? wherefore came you not unto me? am I not able indeed to promote you to honour?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. And Balaam said unto Balak, Lo, I am come unto you: have I now any power at all to say any thing? the word that God puts in my mouth, that shall I speak.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. And Balaam said unto Balak, Lo, I am come unto you: have I now any power at all to say any thing? the word that God puts in my mouth, that shall I speak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8523,51 +8878,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பிலேயாம் பாலாகின் ஊழியக்காரருக்கு பிரதியுத்தரமாக: பாலாக் எனக்குத் தன் வீடு நிறைய வெள்ளியும் பொன்னும் தந்தாலும், சிறிய காரியமானாலும் பெரியகாரியமானாலும் செய்யும்பொருட்டு, என் தேவனாகிய கர்த்தரின் கட்டளையை நான் மீறக் கூடாது.]]></a:t>
+              <a:t><![CDATA[4. And Moab said unto the elders of Midian, Now shall this company lick up all that are round about us, as the ox licks up the grass of the field. And Balak the son of Zippor was king of the Moabites at that time.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. And Balaam went with Balak, and they came unto Kirjathhuzoth.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. And Balak offered oxen and sheep, and sent to Balaam, and to the princes that were with him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. And it came to pass on the next day, that Balak took Balaam, and brought him up into the high places of Baal, that thence he might see the utmost part of the people.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. And it came to pass on the next day, that Balak took Balaam, and brought him up into the high places of Baal, that thence he might see the utmost part of the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8632,51 +9423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பிலேயாம் பாலாகின் ஊழியக்காரருக்கு பிரதியுத்தரமாக: பாலாக் எனக்குத் தன் வீடு நிறைய வெள்ளியும் பொன்னும் தந்தாலும், சிறிய காரியமானாலும் பெரியகாரியமானாலும் செய்யும்பொருட்டு, என் தேவனாகிய கர்த்தரின் கட்டளையை நான் மீறக் கூடாது.]]></a:t>
+              <a:t><![CDATA[5. He sent messengers therefore unto Balaam the son of Beor to Pethor, which is by the river of the land of the children of his people, to call him, saying, Behold, there is a people come out from Egypt: behold, they cover the face of the earth, and they abide opposite to me:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8711,51 +9502,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469497548" r:id="rId1"/>
+    <p:sldLayoutId id="2474596036" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9339,54 +10130,110 @@
 
 <file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
@@ -9499,51 +10346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಆದರೆ ಈಗ ಕರ್ತನು ನನಗೆ ಮತ್ತೇನು ಹೇಳುವನೆಂದು ನಾನು ತಿಳುಕೊಳ್ಳುವ ಹಾಗೆ ನೀವು ಸಹ ದಯಮಾಡಿ ಈ ರಾತ್ರಿ ಇಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[பெத்தூருக்கு ஸ்தானாபதிகளை அனுப்பி: எகிப்திலிருந்து ஒரு ஜனக்கூட்டம் வந்திருக்கிறது; அவர்கள் பூமியின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +10478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಳುಕೊಳ್ಳಿರಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[விசாலத்தை மூடி, எனக்கு எதிரே இறங்கியிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +10610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಆಗ ದೇವರು ಬಿಳಾಮನ ಬಳಿಗೆ ರಾತ್ರಿಯಲ್ಲಿ ಬಂದು ಅವನಿಗೆ ಹೇಳಿದ್ದೇನಂದರೆ--ಈ ಮನುಷ್ಯರು ನಿನ್ನನ್ನು ಕರೆಯುವದಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[6. அவர்கள் என்னிலும் பலவான்கள்; ஆகிலும், நீர் ஆசீர்வதிக்கிறவன் ஆசீர்வதிக்கப்பட்டவன், நீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +10742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಂದಿದ್ದರೆ ನೀನು ಎದ್ದು ಅವರ ಸಂಗಡ ಹೋಗು; ಆದರೆ ನಾನು ನಿನಗೆ ಹೇಳುವ ಮಾತೇ ನೀನು ಆಡಬೇಕು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[சபிக்கிறவன் சபிக்கப்பட்டவன் என்று அறிவேன்; ஆதலால், நீர் வந்து, எனக்காக அந்த ஜனத்தைச் சபிக்கவேண்டும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +10874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಬಿಳಾಮನು ಬೆಳಿಗ್ಗೆ ಎದ್ದು ತನ್ನ ಕತ್ತೆಯನ್ನು ಕಟ್ಟಿ ಮೋವಾಬಿನ ಪ್ರಭುಗಳ ಸಂಗಡ ಹೋದನು.]]></a:t>
+              <a:t><![CDATA[அப்பொழுது ஒருவேளை நான் அவர்களை முறிய அடித்து, அவர்களை இத்தேசத்திலிருந்து துரத்திவிடலாம் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +11006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಅವನು ಹೋದದರಿಂದ ದೇವರ ಕೋಪವು ಉರಿಯಿತು. ಕರ್ತನ ದೂತನು ಅವನಿಗೆ ಎದುರಾಳಿ ಯಾಗಿ ಮಾರ್ಗದಲ್ಲಿ ನಿಂತುಕೊಂಡನು; ಆದರೆ]]></a:t>
+              <a:t><![CDATA[சொல்லச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +11138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನು ತನ್ನ ಕತ್ತೆಯ ಮೇಲೆ ಹತ್ತಿಕೊಂಡಿದ್ದನು; ಅವನ ಇಬ್ಬರು ಆಳುಗಳು ಅವನ ಸಂಗಡ ಇದ್ದರು.]]></a:t>
+              <a:t><![CDATA[7. அப்படியே மோவாபின் மூப்பரும் மீதியானின் மூப்பரும் குறிசொல்லுதலுக்குரிய கூலியைத் தங்கள் கையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +11270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಕತ್ತೆಯು ಮಾರ್ಗದಲ್ಲಿ ನಿಂತಿದ್ದ ಕರ್ತನ ದೂತನನ್ನೂ ಅವನ ಕೈಯಲ್ಲಿರುವ ಬಿಚ್ಚು ಕತ್ತಿಯನ್ನೂ ನೋಡಿ ಮಾರ್ಗದಿಂದ]]></a:t>
+              <a:t><![CDATA[எடுத்துக்கொண்டு புறப்பட்டு, பிலேயாமிடத்தில் போய், பாலாகின் வார்த்தைகளை அவனுக்குச் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಾರೆಯಾಗಿ ಹೊಲದೊಳಗೆ ಹೋಯಿತು; ಆಗ ಬಿಳಾಮನು ಕತ್ತೆಯನ್ನು ಮಾರ್ಗದೊಳಗೆ ತಿರುಗಿಸು ವದಕ್ಕೆ ಅದನ್ನು ಹೊಡೆದನು.]]></a:t>
+              <a:t><![CDATA[8. அவன் அவர்களை நோக்கி: இராத்திரிக்கு இங்கே தங்கியிருங்கள்; கர்த்தர் எனக்குச் சொல்லுகிறபடியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಆದರೆ ಕರ್ತನ ದೂತನು ದ್ರಾಕ್ಷೇತೋಟಗಳ ಹಾದಿಯಲ್ಲಿ ಈಚೆ ಆಚೆ ಗೋಡೆ ಇದ್ದಲ್ಲಿ ನಿಂತನು.]]></a:t>
+              <a:t><![CDATA[உங்களுக்கு உத்தரவு கொடுப்பேன் என்றான்; அப்படியே மோவாபின் பிரபுக்கள் பிலேயாமிடத்தில் தங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಮೋವಾಬಿನ ಪ್ರಭುಗಳು ಎದ್ದು ಬಾಲಾಕನ ಬಳಿಗೆ ಬಂದು--ಬಿಳಾಮನು ನಮ್ಮ ಸಂಗಡ ಬರಲೊಲ್ಲನು ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[1. பின்பு இஸ்ரவேல் புத்திரர் பிரயாணம் பண்ணி, எரிகோவின் கிட்ட இருக்கும் யோர்தானுக்கு இக்கரையிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಕತ್ತೆಯು ಕರ್ತನ ದೂತನನ್ನು ನೋಡಿ ಗೋಡೆಗೆ ಒತ್ತಿಕೊಂಡು ಬಿಳಾಮನ ಕಾಲನ್ನು ಗೋಡೆಗೆ ಒತ್ತಿ ಹಾಕಿತು; ಅವನು ಅದನ್ನು]]></a:t>
+              <a:t><![CDATA[9. தேவன் பிலேயாமிடத்தில் வந்து: உன்னிடத்திலிருக்கிற இந்த மனிதர் யார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೆಚ್ಚಾಗಿ ಹೊಡೆದನು.]]></a:t>
+              <a:t><![CDATA[10. பிலேயாம் தேவனை நோக்கி: சிப்போரின் குமாரனாகிய பாலாக் என்னும் மோவாபின் ராஜா அவர்களை என்னிடத்துக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +12062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಆಗ ಕರ್ತನ ದೂತನು ಮುಂದೆ ಹೋಗಿ ಬಲಕ್ಕೂ ಎಡಕ್ಕೂ ತಿರುಗುವದಕ್ಕೆ ಮಾರ್ಗವಿಲ್ಲದ ಇಕ್ಕಟ್ಟಿನ ಸ್ಥಳದಲ್ಲಿ ನಿಂತನು.]]></a:t>
+              <a:t><![CDATA[அனுப்பி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +12194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಕತ್ತೆಯು ಕರ್ತನ ದೂತನನ್ನು ನೋಡಿ ಬಿಳಾಮನ ಕೆಳಗೆ ಬಿತ್ತು; ಆದಕಾರಣ ಬಿಳಾಮನು ಕೋಪಿಸಿಕೊಂಡು ಕತ್ತೆಯನ್ನು ಬೆತ್ತದಿಂದ]]></a:t>
+              <a:t><![CDATA[11. பூமியின் விசாலத்தை மூடுகிற ஒரு ஜனக்கூட்டம் எகிப்திலிருந்து வந்திருக்கிறது; ஆகையால், நீ வந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +12326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊಡೆದನು.]]></a:t>
+              <a:t><![CDATA[எனக்காக அவர்களைச் சபிக்கவேண்டும்; அப்பொழுது நான் அவர்களோடே யுத்தம் பண்ணி, ஒருவேளை அவர்களைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +12458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಆಗ ಕರ್ತನು ಕತ್ತೆಯ ಬಾಯನ್ನು ತೆರೆದನು; ಅದು ಬಿಳಾಮನಿಗೆ--ಈಗ ನನ್ನನ್ನು ಮೂರುಸಾರಿ ಹೊಡೆಯುವ ಹಾಗೆ ನಾನು ನಿನಗೆ]]></a:t>
+              <a:t><![CDATA[துரத்திவிடலாம் என்று சொல்லச்சொன்னான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +12590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಏನು ಮಾಡಿದೆನು ಎಂದು ಹೇಳಿತು.]]></a:t>
+              <a:t><![CDATA[12. அதற்குத் தேவன் பிலேயாமை நோக்கி: நீ அவர்களோடே போகவேண்டாம்; அந்த ஜனங்களைச் சபிக்கவும் வேண்டாம்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +12722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಬಿಳಾಮನು ಕತ್ತೆಗೆ--ನೀನು ನನಗೆ ಹಾಸ್ಯಮಾಡಿದಿಯಲ್ಲಾ? ನನ್ನ ಕೈಯಲ್ಲಿ ಕತ್ತಿ ಇದ್ದರೆ ನಾನು ಈಗಲೇ ನಿನ್ನನ್ನು]]></a:t>
+              <a:t><![CDATA[அவர்கள் ஆசீர்வதிக்கப்பட்டவர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +12854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಂದುಹಾಕುತ್ತಿದ್ದೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[13. பிலேயாம் காலமே எழுந்து, பாலாகின் பிரபுக்களை நோக்கி: நீங்கள் உங்கள் தேசத்திற்குப் போய்விடுங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +12986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ಕತ್ತೆಯು ಬಿಳಾಮನಿಗೆ ಹೇಳಿದ್ದು--ನಾನು ನಿನ್ನದಾ ದಂದಿನಿಂದ ಈ ದಿವಸದ ವರೆಗೂ ನೀನು ಹತ್ತಿಕೊಂಡ ನಿನ್ನ ಕತ್ತೆಯು]]></a:t>
+              <a:t><![CDATA[நான் உங்களோடேகூட வருகிறதற்குக் கர்த்தர் எனக்கு உத்தரவு கொடுக்கமாட்டோம் என்கிறார் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +13118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಆದರೆ ಬಾಲಾಕನು ತಿರಿಗಿ ಇವರಿಗಿಂತ ಹೆಚ್ಚು ಘನವುಳ್ಳವರಾದ ಅನೇಕ ಪ್ರಭುಗಳನ್ನು ಕಳುಹಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[மோவாபின் சமனான வெளிகளில் பாளயமிறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +13250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾನಲ್ಲವೋ? ನಾನು ಎಂದಾದರೂ ನಿನಗೆ ಈ ಪ್ರಕಾರ ಮಾಡಿದೆನೋ ಅಂದಿತು. ಅದಕ್ಕ ವನು--ಇಲ್ಲ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[14. அப்படியே மோவாபியருடைய பிரபுக்கள் எழுந்து, பாலாகினிடத்தில் போய்: பிலேயாம் எங்களோடே வரமாட்டேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +13382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ಆಗ ಕರ್ತನು ಬಿಳಾಮನ ಕಣ್ಣುಗಳನ್ನು ತೆರೆದನು; ಅವನು ಮಾರ್ಗದಲ್ಲಿ ನಿಂತಿದ್ದ ಕರ್ತನ ದೂತನನ್ನೂ ಆತನ ಕೈಯಲ್ಲಿರುವ]]></a:t>
+              <a:t><![CDATA[என்று சொன்னான் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +13514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಿಚ್ಚು ಕತ್ತಿಯನ್ನೂ ನೋಡಿ ಬೋರಲು ಬಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[15. பாலாக் மறுபடியும் அவர்களிலும் கனவான்களான அதிக பிரபுக்களை அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +13646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ಕರ್ತನ ದೂತನು ಅವನಿಗೆ ಹೇಳಿದ್ದು--ನಿನ್ನ ಕತ್ತೆಯನ್ನು ಈಗ ಮೂರು ಸಾರಿ ಹೊಡೆದದ್ದು ಯಾಕೆ? ಇಗೋ, ನಿನ್ನ ಮಾರ್ಗ ನನ್ನ]]></a:t>
+              <a:t><![CDATA[16. அவர்கள் பிலேயாமிடத்தில் போய், அவனை நோக்கி: சிப்போரின் குமாரனாகிய பாலாக் எங்களை அனுப்பி: நீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +13778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮುಂದೆ ವಕ್ರವಾಗಿರುವದರಿಂದ ನಾನು ಎದುರಾಳಿ ಯಾಗಿ ಹೊರಟೆನು.]]></a:t>
+              <a:t><![CDATA[என்னிடத்தில் வருகிறதற்குத் தடைபடவேண்டாம்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +13910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ಆ ಕತ್ತೆಯು ನನ್ನನ್ನು ನೋಡಿ ನನ್ನ ಮುಂದೆ ಈಗ ಮೂರು ಸಾರಿ ವಾರೆಯಾಗಿ ಹೋಯಿತು; ಅದು ನನ್ನ ಮುಂದೆ ವಾರೆಯಾಗಿ]]></a:t>
+              <a:t><![CDATA[17. உம்மை மிகவும் கனம்பண்ணுவேன்; நீர் சொல்வதையெல்லாம் செய்வேன்; நீர் வந்து எனக்காக அந்த ஜனங்களைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +14042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೋಗದಿದ್ದರೆ ನಿಶ್ಚಯವಾಗಿ ಆಗಲೇ ನಿನ್ನನ್ನು ಕೊಂದು ಹಾಕಿ ಅದನ್ನು ಪ್ರಾಣದಿಂದ ಉಳಿಸುತ್ತಿದ್ದೆನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[சபிக்கவேண்டும் என்று சொல்லச்சொன்னார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13327,51 +14174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ಆಗ ಬಿಳಾಮನು ಕರ್ತನ ದೂತನಿಗೆ ಹೇಳಿದ್ದುನಾನು ಪಾಪಮಾಡಿದ್ದೇನೆ; ನೀನು ನನಗೆದುರಾಗಿ ಮಾರ್ಗದಲ್ಲಿ ನಿಂತಿದ್ದಿ ಎಂದು]]></a:t>
+              <a:t><![CDATA[18. பிலேயாம் பாலாகின் ஊழியக்காரருக்கு பிரதியுத்தரமாக: பாலாக் எனக்குத் தன் வீடு நிறைய வெள்ளியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13459,51 +14306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನನಗೆ ತಿಳಿಯಲಿಲ್ಲ; ಹೀಗಿರಲಾಗಿ ಅದು ನಿನ್ನ ದೃಷ್ಟಿಯಲ್ಲಿ ಕೆಟ್ಟದ್ದಾದರೆ ನಾನು ತಿರುಗಿ ಹಿಂದಕ್ಕೆ ಹೋಗುತ್ತೇನೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[பொன்னும் தந்தாலும், சிறிய காரியமானாலும் பெரியகாரியமானாலும் செய்யும்பொருட்டு, என் தேவனாகிய கர்த்தரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13591,51 +14438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ಆದರೆ ಕರ್ತನ ದೂತನು ಬಿಳಾಮನಿಗೆ--ಈ ಮನುಷ್ಯರ ಸಂಗಡ ಹೋಗು; ಹೋದರೂ ನಾನು ನಿನಗೆ ಹೇಳುವದನ್ನೇ ಹೇಳಬೇಕು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[கட்டளையை நான் மீறக் கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13723,51 +14570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಅವರು ಬಿಳಾಮನ ಬಳಿಗೆ ಬಂದು ಅವನಿಗೆ ಹೇಳಿ ದ್ದೇನಂದರೆ--ಚಿಪ್ಪೋರನ ಮಗನಾದ ಬಾಲಾಕನು ಹೀಗೆ ಹೇಳುತ್ತಾನೆ--ನೀನು]]></a:t>
+              <a:t><![CDATA[2. இஸ்ரவேலர் எமோரியருக்குச் செய்த யாவையும் சிப்போரின் குமாரனாகிய பாலாக் கண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13855,51 +14702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಾಗೆಯೇ ಬಿಳಾಮನು ಬಾಲಾಕನ ಪ್ರಭುಗಳ ಸಂಗಡ ಹೋದನು.]]></a:t>
+              <a:t><![CDATA[19. ஆகிலும், கர்த்தர் இனிமேல் எனக்கு என்ன சொல்லுவார் என்பதை நான் அறியும்படிக்கு நீங்களும் இந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13987,51 +14834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ಬಿಳಾಮನು ಬಂದನೆಂದು ಬಾಲಾಕನು ಕೇಳಿದಾಗ ಅವನು ಕಡೇ ಮೇರೆಯಲ್ಲಿರುವ ಅರ್ನೋನಿನ ಆಚೆ ಯಲ್ಲಿದ್ದ ಮೋವಾಬಿನ ಪಟ್ಟಣಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[இராத்திரி இங்கே தங்கியிருங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14119,51 +14966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನಿಗೆದುರಾಗಿ ಹೊರಟನು.]]></a:t>
+              <a:t><![CDATA[20. இரவிலே தேவன் பிலேயாமிடத்தில் வந்து: அந்த மனிதர் உன்னைக் கூப்பிட வந்திருந்தால், நீ அவர்களோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14251,51 +15098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ಬಾಲಾಕನು ಬಿಳಾಮನಿಗೆ ಹೇಳಿದ್ದೇ ನಂದರೆ--ನಾನು ನಿನ್ನನ್ನು ತೀವ್ರವಾಗಿ ಕರೇ ಕಳುಹಿಸ ಲಿಲ್ಲವೋ? ನೀನು ನನ್ನ ಬಳಿಗೆ]]></a:t>
+              <a:t><![CDATA[கூடப்போ; ஆனாலும் நான் உனக்குச் சொல்லும் வார்த்தையின்படிமாத்திரம் நீ செய்யவேண்டும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14383,51 +15230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಾಕೆ ಬರಲಿಲ್ಲ? ನಾನು ನಿನ್ನನ್ನು ಘನಪಡಿಸಲು ನಿಶ್ಚಯವಾಗಿ ಸಾಮರ್ಥ್ಯ ವುಳ್ಳವನಲ್ಲವೋ?]]></a:t>
+              <a:t><![CDATA[21. பிலேயாம் காலமே எழுந்து, தன் கழுதையின்மேல் சேணங்கட்டி, மோவாபின் பிரபுக்களோடேகூடப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14515,51 +15362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ಬಿಳಾಮನು ಬಾಲಾಕನಿಗೆ ಹೇಳಿದ್ದು--ಇಗೋ, ನಾನು ನಿನ್ನ ಬಳಿಗೆ ಬಂದಿದ್ದೇನೆ; ಈಗ ಏನಾದರೂ ಹೇಳುವದಕ್ಕೆ ನನಗೆ ಯಾವ]]></a:t>
+              <a:t><![CDATA[22. அவன் போகிறதினாலே தேவனுக்குக் கோபம் மூண்டது; கர்த்தருடைய தூதனானவர் வழியிலே அவனுக்கு எதிராளியாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14647,51 +15494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಶಕ್ತಿಯಾದರೂ ಇದೆಯೋ? ನನ್ನಿಂದಾಗುವದೋ? ದೇವರು ನನ್ನಿಂದ ಆಡಿಸಿದ ಮಾತನ್ನೇ ಹೇಳುವೆನು.]]></a:t>
+              <a:t><![CDATA[நின்றார். அவன் தன் கழுதையின் மேல் ஏறிப்போனான்; அவன் வேலைக்காரர் இரண்டுபேரும் அவனோடே இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14779,51 +15626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ಆಗ ಬಿಳಾಮನು ಬಾಲಾಕನ ಸಂಗಡ ಹೋದನು; ಇಬ್ಬರು ಕಿರ್ಯತ್‌ಹುಚೋತಿಗೆ ಬಂದರು.]]></a:t>
+              <a:t><![CDATA[23. கர்த்தருடைய தூதனானவர் உருவின பட்டயத்தைத் தம்முடைய கையிலே பிடித்துக்கொண்டு வழியிலே நிற்கிறதைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14911,51 +15758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. 1 ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಹೊರಟು ಯೊರ್ದನಿಗೆ ಈಚೆಯಲ್ಲಿರುವ ಮೋವಾ ಬಿನ ಬೈಲುಗಳಲ್ಲಿ ಯೆರಿಕೋ ಪಟ್ಟಣಕ್ಕೆದುರಾಗಿ]]></a:t>
+              <a:t><![CDATA[கழுதை கண்டு, வழியை விட்டு வயலிலே விலகிப்போயிற்று; கழுதையை வழியில் திருப்ப பிலேயாம் அதை அடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15043,51 +15890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಳುಕೊಂಡರು.]]></a:t>
+              <a:t><![CDATA[24. கர்த்தருடைய தூதனானவர் இருபுறத்திலும் சுவர் வைத்திருந்த திராட்சத் தோட்டங்களின் பாதையிலே போய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15175,51 +16022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಯಮಾಡಿ ನನ್ನ ಬಳಿಗೆ ಬರುವದಕ್ಕೆ ಯಾವದೂ ಅಡ್ಡಿಮಾಡಬಾರದು.]]></a:t>
+              <a:t><![CDATA[3. ஜனங்கள் ஏராளமாயிருந்தபடியினால், மோவாப் மிகவும் பயந்து, இஸ்ரவேல் புத்திரரினிமித்தம் கலக்கமடைந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15307,51 +16154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ಬಾಲಾ ಕನು ಎತ್ತುಗಳನ್ನೂ ಕುರಿಗಳನ್ನೂ ಅರ್ಪಿಸಿದನು. ಬಿಳಾಮನನ್ನೂ ಅವನ ಸಂಗಡ ಇದ್ದ ಪ್ರಭುಗಳನ್ನೂ ಕಳುಹಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[நின்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15439,51 +16286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಇಸ್ರಾಯೇಲ್ಯರು ಅಮೋರಿಯರಿಗೆ ಮಾಡಿದ್ದನ್ನೆಲ್ಲಾ ಚಿಪ್ಪೋರನ ಮಗನಾದ ಬಾಲಾಕನು ನೋಡಿದನು.]]></a:t>
+              <a:t><![CDATA[25. கழுதை கர்த்தருடைய தூதனைக்கண்டு, சுவர் ஓரமாய் ஒதுங்கி, பிலேயாமின் காலைச் சுவரோடே நெருக்கிற்று;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15571,51 +16418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. ಮರುದಿವಸದಲ್ಲಿ ಬಾಲಾಕನು ಬಿಳಾಮನನ್ನು ತಕ್ಕೊಂಡು ಬಾಳನ ಎತ್ತರವಾದ ಸ್ಥಳಕ್ಕೆ ಹತ್ತಿಸಿದನು; ಅಲ್ಲಿಂದ ಅವನು ಜನರ ಕಡೇ]]></a:t>
+              <a:t><![CDATA[திரும்பவும் அதை அடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15703,51 +16550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಭಾಗವನ್ನು ನೋಡಿದನು.]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது கர்த்தருடைய தூதன் அப்புறம் போய், வலதுபுறம் இடதுபுறம் விலக வழியில்லாத இடுக்கமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15835,51 +16682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಆ ಜನರು ಬಹುಮಂದಿಯಾದದರಿಂದ ಮೋವಾಬಿನವರು ಅವರಿಗೆ ಬಹಳವಾಗಿ ಅಂಜಿದರು; ಮೋವಾಬಿ ನವರು ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳನ್ನು ಕಂಡು]]></a:t>
+              <a:t><![CDATA[இடத்திலே நின்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15967,51 +16814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಿಗಿಲು ಪಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[27. கழுதை கர்த்தருடைய தூதனைக் கண்டு, பிலேயாமின் கீழ்ப் படுத்துக்கொண்டது; பிலேயாம் கோபம் மூண்டவனாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16099,51 +16946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಆದದರಿಂದ ಮೋವಾಬ್ಯರು ಮಿದ್ಯಾನ್ಯರ ಹಿರಿಯರಿಗೆ ಹೇಳಿದ್ದೇನಂದರೆ--ಈಗ ಈ ಸಮೂಹವು ನಮ್ಮ ಸುತ್ತಲಿರುವದನ್ನೆಲ್ಲಾ ಎತ್ತು]]></a:t>
+              <a:t><![CDATA[கழுதையைத் தடியினால் அடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16231,51 +17078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಡವಿಯ ಹುಲ್ಲನ್ನು ಮೇಯುವಂತೆ ಮೇಯುವದು. ಆ ಕಾಲದಲ್ಲಿ ಚಿಪ್ಪೋ ರನ ಮಗನಾದ ಬಾಲಾಕನು ಮೋವಾಬ್ಯರ ಅರಸ ನಾಗಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[28. உடனே கர்த்தர் கழுதையின் வாயைத் திறந்தார்; அது பிலேயாமைப் பார்த்து: நீர் என்னை இப்பொழுது மூன்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16363,51 +17210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಇವನು ತನ್ನ ಜನರ ಮಕ್ಕಳ ದೇಶದ ನದಿತೀರದಲ್ಲಿರುವ ಪೆತೋರಿಗೆ ದೂತರನ್ನು ಕಳುಹಿಸಿ ಬೆಯೋರನ ಮಗನಾದ ಬಿಳಾಮನನ್ನು ಕರೆಯಿಸಿ]]></a:t>
+              <a:t><![CDATA[தரம் அடிக்கும்படி நான் உமக்கு என்ன செய்தேன் என்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16495,51 +17342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೇಳಿದ್ದೇನಂದರೆ--ಇಗೋ, ಒಂದು ಜನಾಂಗವು ಐಗುಪ್ತದಿಂದ ಹೊರಟಿತು; ಇಗೋ, ಅದು ಭೂಮುಖವನ್ನು ಮುಚ್ಚಿ ನನಗೆದುರಾಗಿ]]></a:t>
+              <a:t><![CDATA[29. அப்பொழுது பிலேயாம் கழுதையைப் பார்த்து: நீ என்னைப் பரியாசம் பண்ணிக்கொண்டு வருகிறாய்; என் கையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16627,51 +17474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ನಾನು ನಿನ್ನನ್ನು ಬಹಳವಾಗಿ ಘನಪಡಿಸುವೆನು; ನೀನು ನನಗೆ ಹೇಳುವದನ್ನೆಲ್ಲಾ ನಾನು ಮಾಡುವೆನು; ಆದಕಾರಣ ನೀನು ದಯಮಾಡಿ]]></a:t>
+              <a:t><![CDATA[4. மீதியானரின் மூப்பரை நோக்கி: மாடு வெளியின் புல்லை மேய்கிறதுபோல, இப்பொழுது இந்தக் கூட்டம் நம்மைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16759,51 +17606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಾಸಿಸುತ್ತದೆ.]]></a:t>
+              <a:t><![CDATA[ஒரு பட்டயம்மாத்திரம் இருந்தால் இப்பொழுதே உன்னைக் கொன்றுபோடுவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16891,51 +17738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಈಗ ನೀನು ದಯಮಾಡಿ ಬಂದು ಈ ಜನವನ್ನು ನನಗಾಗಿ ಶಪಿಸು; ಅವರು ನನಗಿಂತ ಬಲಿಷ್ಠರಾಗಿದ್ದಾರೆ. ಒಂದು ವೇಳೆ ನಾನು]]></a:t>
+              <a:t><![CDATA[30. கழுதை பிலேயாமை நோக்கி: நீர் என்னைக் கைக்கொண்ட காலமுதல் இந்நாள்வரைக்கும் நீர் ஏறின கழுதை நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17023,51 +17870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗೆದ್ದೇನು, ನಾವು ಅವರನ್ನು ಹೊಡೆದೇವು; ನಾನು ಅವರನ್ನು ದೇಶದೊಳಗಿಂದ ಹೊರಡಿಸೇನು; ನೀನು ಯಾವನನ್ನು ಆಶೀರ್ವದಿಸು ತ್ತೀಯೋ]]></a:t>
+              <a:t><![CDATA[அல்லவா? இப்படி உமக்கு எப்போதாகிலும் நான் செய்தது உண்டா என்றது. அதற்கு அவன்: இல்லை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17155,51 +18002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನು ಆಶೀರ್ವದಿಸಲ್ಪಟ್ಟವನೇ; ನೀನು ಯಾವನನ್ನು ಶಪಿಸುತ್ತೀಯೋ ಅವನು ಶಪಿಸಲ್ಪಟ್ಟವನೇ ಎಂದು ನಾನು ಬಲ್ಲೆನು.]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது கர்த்தர் பிலேயாமின் கண்களைத் திறந்தார்; வழியிலே நின்று உருவின பட்டத்தைத் தம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17287,51 +18134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಆಗ ಮೋವಾಬಿನ ಹಿರಿಯರೂ ಮಿದ್ಯಾನಿನ ಹಿರಿಯರೂ ಕಣಿ ಕೇಳುವದಕ್ಕಾಗಿ ತಮ್ಮ ಕೈಯಲ್ಲಿ ಕಾಣಿಕೆ ಗಳನ್ನು ತಕ್ಕೊಂಡು ಹೋದರು;]]></a:t>
+              <a:t><![CDATA[கையிலே பிடித்திருக்கிற தூதனைக் கண்டு, தலைகுனிந்து முகங்குப்புற விழுந்து பணிந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17419,51 +18266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವರು ಬಿಳಾಮನ ಬಳಿಗೆ ಬಂದು ಅವನಿಗೆ ಬಾಲಾಕನ ಮಾತುಗಳನ್ನು ಹೇಳಿದರು.]]></a:t>
+              <a:t><![CDATA[32. கர்த்தருடைய தூதனானவர் அவனை நோக்கி: நீ உன் கழுதையை இதனோடே மூன்றுதரம் அடித்ததென்ன? உன் வழி எனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17551,51 +18398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಅವನು ಅವರಿಗೆ ಹೇಳಿದ್ದು--ಈ ರಾತ್ರಿ ಇಲ್ಲಿ ಇಳುಕೊಳ್ಳಿರಿ; ಆಗ ಕರ್ತನು ನನಗೆ ಹೇಳುವ ಪ್ರಕಾರ ನಿಮಗೆ ಉತ್ತರವನ್ನು]]></a:t>
+              <a:t><![CDATA[மாறுபாடாயிருக்கிறதினால், நான் உனக்கு எதிரியாகப் புறப்பட்டு வந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17683,51 +18530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಡುವೆನು; ಆದ ಕಾರಣ ಮೋವಾಬಿನ ಪ್ರಭುಗಳು ಬಿಳಾಮನ ಸಂಗಡ ಇಳುಕೊಂಡರು.]]></a:t>
+              <a:t><![CDATA[33. கழுதை என்னைக் கண்டு, இந்த மூன்று தரம் எனக்கு விலகிற்று; எனக்கு விலகாமல் இருந்ததானால், இப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17815,51 +18662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ದೇವರು ಬಿಳಾಮನ ಬಳಿಗೆ ಬಂದು--ನಿನ್ನ ಸಂಗಡ ಇರುವ ಈ ಮನುಷ್ಯರು ಯಾರು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[நான் உன்னை கொன்றுபோட்டு, கழுதையை உயிரோடே வைப்பேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17947,51 +18794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಬಿಳಾ ಮನು ದೇವರಿಗೆ ಹೇಳಿದ್ದೇನಂದರೆ--ಚಿಪ್ಪೋರನ ಮಗನೂ ಮೋವಾಬಿನ ಅರಸನೂ ಬಾಲಾಕನು ನನ್ನ ಬಳಿಗೆ]]></a:t>
+              <a:t><![CDATA[34. அப்பொழுது பிலேயாம் கர்த்தருடைய தூதனை நோக்கி: நான் பாவஞ்செய்தேன்; வழியிலே நீர் எனக்கு எதிராக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18079,51 +18926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಂದು ಈ ಜನರನ್ನು ನನಗಾಗಿ ಶಪಿಸು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[சுற்றியிருக்கிற யாவையும் மேய்ந்துபோடும் என்றான் அக்காலத்திலே சிப்போரின் குமாரனாகிய பாலாக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18211,51 +19058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೇಳಿಕಳುಹಿಸಿದ್ದೇನಂದರೆ--]]></a:t>
+              <a:t><![CDATA[நிற்கிறதை அறியாதிருந்தேன்; இப்பொழுதும் உமது பார்வைக்கு இது தகாததாயிருக்குமானால், நான் திரும்பிப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18343,51 +19190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಇಗೋ, ಐಗುಪ್ತ ದೇಶದಿಂದ ಹೊರಟಿರುವ ಒಂದು ಜನಾಂಗವು ಭೂಮುಖವನ್ನು ಆವರಿಸಿಕೊಂಡಿದೆ; ಈಗ ನೀನು ಬಂದು ನನಗೋಸ್ಕರ ಅದನ್ನು]]></a:t>
+              <a:t><![CDATA[போய்விடுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18475,51 +19322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಶಪಿಸು; ಒಂದು ವೇಳೆ ಅದರ ಸಂಗಡ ಯುದ್ಧಮಾಡಿ ಅದನ್ನು ಹೊರಗೆ ಹಾಕುವದಕ್ಕೆ ನಾನು ಸಮರ್ಥನಾದೇನು ಎಂಬದು.]]></a:t>
+              <a:t><![CDATA[35. கர்த்தருடைய தூதனானவர் பிலேயாமை நோக்கி: அந்த மனிதரோடே கூடப்போ; நான் உன்னோடே சொல்லும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18607,51 +19454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಆಗ ದೇವರು ಬಿಳಾಮನಿಗೆ ಹೇಳಿದ್ದೇನಂದರೆನೀನು ಅವರ ಸಂಗಡ ಹೋಗಬೇಡ; ನೀನು ಆ ಜನವನ್ನು ಶಪಿಸಬೇಡ; ಅದು]]></a:t>
+              <a:t><![CDATA[வார்த்தையைமாத்திரம் நீ சொல்லக்கடவாய் என்றார்; அப்படியே பிலேயாம் பாலாகின் பிரபுக்களோடேகூடப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18739,51 +19586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಶೀರ್ವದಿಸಲ್ಪಟ್ಟಿದೆ.]]></a:t>
+              <a:t><![CDATA[36. பிலேயாம் வருகிறதைப் பாலாக் கேட்டமாத்திரத்தில், கடைசி எல்லையான அர்னோன் நதியின் ஓரத்திலுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18871,51 +19718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಆಗ ಬಿಳಾಮನು ಉದಯದಲ್ಲಿ ಎದ್ದು ಬಾಲಾಕನ ಪ್ರಭುಗಳಿಗೆ--ಕರ್ತನು ನಿಮ್ಮ ಸಂಗಡ ಹೋಗುವದಕ್ಕೆ ನನಗೆ ಅಪ್ಪಣೆ]]></a:t>
+              <a:t><![CDATA[மோவாபின் பட்டணமட்டும் அவனுக்கு எதிர்கொண்டு போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19003,51 +19850,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಡುವದಿಲ್ಲ. ನೀವು ನಿಮ್ಮ ದೇಶಕ್ಕೆ ಹೋಗಿರಿ ಎಂದು ಹೇಳಲಾಗಿ,]]></a:t>
+              <a:t><![CDATA[37. பாலாக் பிலேயாமை நோக்கி: உம்மை அழைக்கும்படி நான் ஆவலோடே உம்மிடத்தில் ஆள் அனுப்பவில்லையா?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்னிடத்திற்கு வராமல் இருந்ததென்ன? ஏற்றபிரகாரமாக உம்மை நான் கனம் பண்ணமாட்டேனா என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. அப்பொழுது பிலேயாம் பாலாகை நோக்கி: இதோ, உம்மிடத்திற்கு வந்தேன்; ஆனாலும் ஏதாகிலும் சொல்லுகிறதற்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்னாலே ஆகுமோ: தேவன் என் வாயிலே அளிக்கும் வார்த்தையையே சொல்லுவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19135,51 +20378,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಬಿಳಾಮನು ಪ್ರತ್ಯುತ್ತರ ವಾಗಿ ಬಾಲಾಕನ ಸೇವಕರಿಗೆ ಹೇಳಿದ್ದೇನಂದರೆ--ಬಾಲಾಕನು ನನಗೆ ತನ್ನ ಮನೆ ತುಂಬ ಬೆಳ್ಳಿಯನ್ನು]]></a:t>
+              <a:t><![CDATA[மோவாபியருக்கு ராஜாவாயிருந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. பிலேயாம் பாலாகுடனேகூடப் போனான்; அவர்கள் கீரியாத் ஊசோத்தில் சேர்ந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. அங்கே பாலாக் ஆடுமாடுகளை அடித்து, பிலேயாமுக்கும் அவனோடிருந்த பிரபுக்களுக்கும் அனுப்பினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. மறுநாள் காலமே பாலாக் பிலேயாமைக் கூட்டிக்கொண்டு, அவனைப் பாகாலுடைய மேடுகளில் ஏறப்பண்ணினான்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவ்விடத்திலிருந்து பிலேயாம் ஜனத்தின் கடைசிப் பாளயத்தைப் பார்த்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19267,51 +21038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಂಗಾರವನ್ನು ಕೊಟ್ಟರೂ ನಾನು ನನ್ನ ದೇವರಾಗಿರುವ ಕರ್ತನ ಮಾತನ್ನು ವಿಾರಿ ಹೆಚ್ಚು ಕಡಿಮೆ ಏನನ್ನೂ ಮಾಡಲಾರೆನು.]]></a:t>
+              <a:t><![CDATA[5. அவன் பேயோரின் குமாரனாகிய பிலேயாமை அழைத்துவரும்படி, தன் சந்ததியாருடைய தேசத்தில் நதியருகேயுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19328,91 +21099,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 22]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme37">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
   <a:themeElements>
-    <a:clrScheme name="Theme37">
+    <a:clrScheme name="Theme23">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme37">
+    <a:fontScheme name="Theme23">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19438,51 +21209,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme37">
+    <a:fmtScheme name="Theme23">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -19613,51 +21384,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>76</Slides>
+  <Slides>83</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>