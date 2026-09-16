--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -9502,51 +9502,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474596036" r:id="rId1"/>
+    <p:sldLayoutId id="2478617174" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -21099,91 +21099,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 22]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme12">
   <a:themeElements>
-    <a:clrScheme name="Theme23">
+    <a:clrScheme name="Theme12">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme23">
+    <a:fontScheme name="Theme12">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -21209,51 +21209,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme23">
+    <a:fmtScheme name="Theme12">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>