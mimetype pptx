--- v0 (2026-06-03)
+++ v1 (2026-08-01)
@@ -97,50 +97,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -174,50 +190,58 @@
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -368,53 +392,61 @@
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -474,51 +506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தர் பிலேயாமின் வாயிலே வாக்கு அருளி: நீ பாலாகினிடத்தில் திரும்பிப்போய், இவ்விதமாய்ச் சொல்லக்கடவாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[4. And God met Balaam: and he said unto him, I have prepared seven altars, and I have offered upon every altar a bullock and a ram.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -583,51 +615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவனிடத்துக்கு அவன் திரும்பிபோனான்; பாலாக் மோவாபுடைய சகல பிரபுக்களோடுங்கூடத் தன் சர்வாங்க தகனபலியண்டையிலே நின்றுகொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[5. And the LORD put a word in Balaam's mouth, and said, Return unto Balak, and thus you shall speak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -692,51 +724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவனிடத்துக்கு அவன் திரும்பிபோனான்; பாலாக் மோவாபுடைய சகல பிரபுக்களோடுங்கூடத் தன் சர்வாங்க தகனபலியண்டையிலே நின்றுகொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[5. And the LORD put a word in Balaam's mouth, and said, Return unto Balak, and thus you shall speak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -801,51 +833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது அவன் தன் வாக்கியத்தை எடுத்துரைத்து: மோவாபின் ராஜாவாகிய பாலாக் என்னைக் கிழக்கு மலைகளிலுள்ள ஆராமிலிருந்து வரவழைத்து: நீ வந்து எனக்காக யாக்கோபைச் சபிக்கவேண்டும்; நீ வந்து இஸ்ரவேலை வெறுத்து விடவேண்டும் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[6. And he returned unto him, and, lo, he stood by his burnt sacrifice, he, and all the princes of Moab.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -910,51 +942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது அவன் தன் வாக்கியத்தை எடுத்துரைத்து: மோவாபின் ராஜாவாகிய பாலாக் என்னைக் கிழக்கு மலைகளிலுள்ள ஆராமிலிருந்து வரவழைத்து: நீ வந்து எனக்காக யாக்கோபைச் சபிக்கவேண்டும்; நீ வந்து இஸ்ரவேலை வெறுத்து விடவேண்டும் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[6. And he returned unto him, and, lo, he stood by his burnt sacrifice, he, and all the princes of Moab.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1019,51 +1051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தேவன் சபிக்காதவனை நான் சபிப்பதெப்படி? கர்த்தர் வெறுக்காதவனை நான் வெறுப்பதெப்படி?]]></a:t>
+              <a:t><![CDATA[7. And he took up his parable, and said, Balak the king of Moab has brought me from Aram, out of the mountains of the east, saying, Come, curse me Jacob, and come, defy Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1128,51 +1160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கன்மலையுச்சியிலிருந்து நான் அவனைக் கண்டு, குன்றுகளிலிருந்து அவனைப் பார்க்கிறேன்; அந்த ஜனங்கள் ஜாதிகளோடே கலவாமல் தனியே வாசமாயிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And he took up his parable, and said, Balak the king of Moab has brought me from Aram, out of the mountains of the east, saying, Come, curse me Jacob, and come, defy Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1237,51 +1269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கன்மலையுச்சியிலிருந்து நான் அவனைக் கண்டு, குன்றுகளிலிருந்து அவனைப் பார்க்கிறேன்; அந்த ஜனங்கள் ஜாதிகளோடே கலவாமல் தனியே வாசமாயிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And he took up his parable, and said, Balak the king of Moab has brought me from Aram, out of the mountains of the east, saying, Come, curse me Jacob, and come, defy Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1346,51 +1378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. யாக்கோபின் தூளை எண்ணத்தக்கவன் யார்? இஸ்ரவேலின் காற்பங்கை எண்ணுகிறவன் யார்? நீதிமான் மரிப்பது போல் நான் மரிப்பேனாக, என் முடிவு அவன் முடிவுபோல் இருப்பதாக என்றான்.]]></a:t>
+              <a:t><![CDATA[8. How shall I curse, whom God has not cursed? or how shall I defy, whom the LORD has not defied?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1455,51 +1487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. யாக்கோபின் தூளை எண்ணத்தக்கவன் யார்? இஸ்ரவேலின் காற்பங்கை எண்ணுகிறவன் யார்? நீதிமான் மரிப்பது போல் நான் மரிப்பேனாக, என் முடிவு அவன் முடிவுபோல் இருப்பதாக என்றான்.]]></a:t>
+              <a:t><![CDATA[9. For from the top of the rocks I see him, and from the hills I behold him: lo, the people shall dwell alone, and shall not be reckoned among the nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1564,51 +1596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பிலேயாம் பாலாகை நோக்கி: நீர் இங்கே எனக்கு ஏழு பலிபீடங்களைக் கட்டி, ஏழு காளைகளையும் ஏழு ஆட்டுக்கடாக்களையும் இங்கே எனக்கு ஆயத்தப்படுத்தும் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. And Balaam said unto Balak, Build me here seven altars, and prepare me here seven oxen and seven rams.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1673,51 +1705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது பாலாக் பிலேயாமை நோக்கி: நீர் எனக்கு என்னசெய்தீர்; என் சத்துருக்களைச் சபிக்கும்படி உம்மை அழைப்பித்தேன்; நீர் அவர்களை ஆசீர்வதிக்கவே ஆசீர்வதித்தீர் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. For from the top of the rocks I see him, and from the hills I behold him: lo, the people shall dwell alone, and shall not be reckoned among the nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1782,51 +1814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது பாலாக் பிலேயாமை நோக்கி: நீர் எனக்கு என்னசெய்தீர்; என் சத்துருக்களைச் சபிக்கும்படி உம்மை அழைப்பித்தேன்; நீர் அவர்களை ஆசீர்வதிக்கவே ஆசீர்வதித்தீர் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. Who can count the dust of Jacob, and the number of the fourth part of Israel? Let me die the death of the righteous, and let my last end be like his!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1891,51 +1923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு அவன்: கர்த்தர் என் வாயில் அருளினதையே சொல்வது என் கடமையல்லவா என்றான்.]]></a:t>
+              <a:t><![CDATA[10. Who can count the dust of Jacob, and the number of the fourth part of Israel? Let me die the death of the righteous, and let my last end be like his!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2000,51 +2032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்பு பாலாக் அவனை நோக்கி: நீர் அவர்களைப் பார்க்கத்தக்க வேறொரு இடத்திற்கு என்னோடேகூட வாரும்; அங்கே அவர்கள் எல்லாரையும் பாராமல், அவர்களுடைய கடைசிப் பாளயத்தைமாத்திரம் பார்ப்பீர்; அங்கேயிருந்து எனக்காக அவர்களைச் சபிக்கவேண்டும் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[11. And Balak said unto Balaam, What have you done unto me? I took you to curse mine enemies, and, behold, you have blessed them altogether.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2109,51 +2141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்பு பாலாக் அவனை நோக்கி: நீர் அவர்களைப் பார்க்கத்தக்க வேறொரு இடத்திற்கு என்னோடேகூட வாரும்; அங்கே அவர்கள் எல்லாரையும் பாராமல், அவர்களுடைய கடைசிப் பாளயத்தைமாத்திரம் பார்ப்பீர்; அங்கேயிருந்து எனக்காக அவர்களைச் சபிக்கவேண்டும் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[11. And Balak said unto Balaam, What have you done unto me? I took you to curse mine enemies, and, behold, you have blessed them altogether.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2218,51 +2250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்பு பாலாக் அவனை நோக்கி: நீர் அவர்களைப் பார்க்கத்தக்க வேறொரு இடத்திற்கு என்னோடேகூட வாரும்; அங்கே அவர்கள் எல்லாரையும் பாராமல், அவர்களுடைய கடைசிப் பாளயத்தைமாத்திரம் பார்ப்பீர்; அங்கேயிருந்து எனக்காக அவர்களைச் சபிக்கவேண்டும் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[12. And he answered and said, Must I not take heed to speak that which the LORD has put in my mouth?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2327,51 +2359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவனைப் பிஸ்காவின் கொடுமுடியில் இருக்கிற சோப்பீமீன் வெளியிலே அழைத்துக்கொண்டுபோய், ஏழு பலி பீடங்களைக் கட்டி, ஒவ்வொரு பீடத்தில் ஒவ்வொரு காளையையும் ஒவ்வொரு ஆட்டுக்கடாவையும் பலியிட்டான்.]]></a:t>
+              <a:t><![CDATA[13. And Balak said unto him, Come, I pray you, with me unto another place, from whence you may see them: you shall see but the utmost part of them, and shall not see them all: and curse me them from thence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2436,51 +2468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவனைப் பிஸ்காவின் கொடுமுடியில் இருக்கிற சோப்பீமீன் வெளியிலே அழைத்துக்கொண்டுபோய், ஏழு பலி பீடங்களைக் கட்டி, ஒவ்வொரு பீடத்தில் ஒவ்வொரு காளையையும் ஒவ்வொரு ஆட்டுக்கடாவையும் பலியிட்டான்.]]></a:t>
+              <a:t><![CDATA[13. And Balak said unto him, Come, I pray you, with me unto another place, from whence you may see them: you shall see but the utmost part of them, and shall not see them all: and curse me them from thence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2545,51 +2577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது பிலேயாம் பாலாகை நோக்கி: இங்கே உம்முடைய சர்வாங்க தகனபலியண்டையில் நில்லும்; நான் அங்கே போய்க் கர்த்தரைச் சந்தித்துவருகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And Balak said unto him, Come, I pray you, with me unto another place, from whence you may see them: you shall see but the utmost part of them, and shall not see them all: and curse me them from thence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2654,51 +2686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தர் பிலேயாமைச் சந்தித்து, அவன் வாயிலே வசனத்தை அருளி: நீ பாலாகினிடத்திற்குத் திரும்பிபோய், இவ்விதமாய்ச் சொல்லக்கடவாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. And he brought him into the field of Zophim, to the top of Pisgah, and built seven altars, and offered a bullock and a ram on every altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2763,51 +2795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பிலேயாம் பாலாகை நோக்கி: நீர் இங்கே எனக்கு ஏழு பலிபீடங்களைக் கட்டி, ஏழு காளைகளையும் ஏழு ஆட்டுக்கடாக்களையும் இங்கே எனக்கு ஆயத்தப்படுத்தும் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. And Balaam said unto Balak, Build me here seven altars, and prepare me here seven oxen and seven rams.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2872,51 +2904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தர் பிலேயாமைச் சந்தித்து, அவன் வாயிலே வசனத்தை அருளி: நீ பாலாகினிடத்திற்குத் திரும்பிபோய், இவ்விதமாய்ச் சொல்லக்கடவாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. And he brought him into the field of Zophim, to the top of Pisgah, and built seven altars, and offered a bullock and a ram on every altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2981,51 +3013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவனிடத்திற்கு அவன் வருகிறபோது, அவன் மோவாபின் பிரபுக்களோடுங்கூடத் தன்னுடைய சர்வாங்கதகனபலியண்டையிலே நின்றுகொண்டிருந்தான்; பாலாக் அவனை நோக்கி: கர்த்தர் என்ன சொன்னார் என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[15. And he said unto Balak, Stand here by your burnt offering, while I meet the LORD yonder.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3090,51 +3122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவனிடத்திற்கு அவன் வருகிறபோது, அவன் மோவாபின் பிரபுக்களோடுங்கூடத் தன்னுடைய சர்வாங்கதகனபலியண்டையிலே நின்றுகொண்டிருந்தான்; பாலாக் அவனை நோக்கி: கர்த்தர் என்ன சொன்னார் என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[15. And he said unto Balak, Stand here by your burnt offering, while I meet the LORD yonder.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3199,51 +3231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அவன் தன் வாக்கியத்தை எடுத்துரைத்து: பாலாகே, எழுந்திருந்து கேளும்; சிப்போரின் குமாரனே, எனக்குச் செவிகொடும்.]]></a:t>
+              <a:t><![CDATA[16. And the LORD met Balaam, and put a word in his mouth, and said, Go again unto Balak, and say thus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3308,51 +3340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அவன் தன் வாக்கியத்தை எடுத்துரைத்து: பாலாகே, எழுந்திருந்து கேளும்; சிப்போரின் குமாரனே, எனக்குச் செவிகொடும்.]]></a:t>
+              <a:t><![CDATA[16. And the LORD met Balaam, and put a word in his mouth, and said, Go again unto Balak, and say thus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3417,51 +3449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பொய் சொல்ல தேவன் ஒரு மனிதன் அல்ல; மனம்மாற அவர் ஒரு மனுபுத்திரனும் அல்ல; அவர் சொல்லியும் செய்யாதிருப்பாரா? அவர் வசனித்தும் நிறைவேற்றாதிருப்பாரா?]]></a:t>
+              <a:t><![CDATA[17. And when he came to him, behold, he stood by his burnt offering, and the princes of Moab with him. And Balak said unto him, What has the LORD spoken?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3526,51 +3558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பொய் சொல்ல தேவன் ஒரு மனிதன் அல்ல; மனம்மாற அவர் ஒரு மனுபுத்திரனும் அல்ல; அவர் சொல்லியும் செய்யாதிருப்பாரா? அவர் வசனித்தும் நிறைவேற்றாதிருப்பாரா?]]></a:t>
+              <a:t><![CDATA[17. And when he came to him, behold, he stood by his burnt offering, and the princes of Moab with him. And Balak said unto him, What has the LORD spoken?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3635,51 +3667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இதோ, ஆசீர்வதிக்கக் கட்டளைபெற்றேன்; அவர் ஆசீர்வதிக்கிறார், அதை நான் திருப்பக் கூடாது.]]></a:t>
+              <a:t><![CDATA[17. And when he came to him, behold, he stood by his burnt offering, and the princes of Moab with him. And Balak said unto him, What has the LORD spoken?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3744,51 +3776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர் யாக்கோபிலே அக்கிரமத்தைக் காண்கிறதும் இல்லை, இஸ்ரவேலிலே குற்றம் பார்க்கிறதும் இல்லை; அவர்களுடைய தேவனாகிய கர்த்தர் அவர்களோடே இருக்கிறார்; ராஜாவின் ஜயகெம்பீரம் அவர்களுக்குள்ளே இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[18. And he took up his parable, and said, Rise up, Balak, and hear; hearken unto me, you son of Zippor:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3853,51 +3885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர் யாக்கோபிலே அக்கிரமத்தைக் காண்கிறதும் இல்லை, இஸ்ரவேலிலே குற்றம் பார்க்கிறதும் இல்லை; அவர்களுடைய தேவனாகிய கர்த்தர் அவர்களோடே இருக்கிறார்; ராஜாவின் ஜயகெம்பீரம் அவர்களுக்குள்ளே இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[18. And he took up his parable, and said, Rise up, Balak, and hear; hearken unto me, you son of Zippor:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3962,51 +3994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பிலேயாம் சொன்னபடியே பாலாக் செய்தான்; பாலாகும் பிலேயாமும் ஒவ்வொரு பீடத்தில் ஒவ்வொரு காளையையும் ஒவ்வொரு ஆட்டுக்கடாவையும் பலியிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And Balak did as Balaam had spoken; and Balak and Balaam offered on every altar a bullock and a ram.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4071,51 +4103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தேவன் அவர்களை எகிப்திலிருந்து புறப்படப்பண்ணினார்; காண்டாமிருகத்துக்கொத்த பெலன் அவர்களுக்கு உண்டு.]]></a:t>
+              <a:t><![CDATA[19. God is not a man, that he should lie; neither the son of man, that he should repent: has he said, and shall he not do it? or has he spoken, and shall he not make it good?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4180,51 +4212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. யாக்கோபுக்கு விரோதமான மந்திரவாதம் இல்லை, இஸ்ரவேலுக்கு விரோதமான குறிசொல்லுதலும் இல்லை; தேவன் என்னென்ன செய்தார் என்று கொஞ்சக் காலத்திலே யாக்கோபையும் இஸ்ரவேலையும் குறித்துச் சொல்லப்படும்.]]></a:t>
+              <a:t><![CDATA[19. God is not a man, that he should lie; neither the son of man, that he should repent: has he said, and shall he not do it? or has he spoken, and shall he not make it good?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4289,51 +4321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. யாக்கோபுக்கு விரோதமான மந்திரவாதம் இல்லை, இஸ்ரவேலுக்கு விரோதமான குறிசொல்லுதலும் இல்லை; தேவன் என்னென்ன செய்தார் என்று கொஞ்சக் காலத்திலே யாக்கோபையும் இஸ்ரவேலையும் குறித்துச் சொல்லப்படும்.]]></a:t>
+              <a:t><![CDATA[20. Behold, I have received commandment to bless: and he has blessed; and I cannot reverse it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4398,51 +4430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அந்த ஜனம் துஷ்ட சிங்கம்போல எழும்பும், பால சிங்கம்போல நிமிர்ந்து நிற்கும்; அது தான் பிடித்த இரையைப் பட்சித்து, வெட்டுண்டவர்களின் இரத்தத்தைக் குடிக்குமட்டும் படுத்துக்கொள்வதில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[21. He has not beheld iniquity in Jacob, neither has he seen perverseness in Israel: the LORD his God is with him, and the shout of a king is among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4507,51 +4539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அந்த ஜனம் துஷ்ட சிங்கம்போல எழும்பும், பால சிங்கம்போல நிமிர்ந்து நிற்கும்; அது தான் பிடித்த இரையைப் பட்சித்து, வெட்டுண்டவர்களின் இரத்தத்தைக் குடிக்குமட்டும் படுத்துக்கொள்வதில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[21. He has not beheld iniquity in Jacob, neither has he seen perverseness in Israel: the LORD his God is with him, and the shout of a king is among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4616,51 +4648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது பாலாக் பிலேயாமை நோக்கி: நீர் அவர்களைச் சபிக்கவும் வேண்டாம், அவர்களை ஆசீர்வதிக்கவும் வேண்டாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[22. God brought them out of Egypt; he has as it were the strength of an unicorn .]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4725,51 +4757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதற்குப் பிலேயாம் பாலாகைப் பார்த்து: கர்த்தர் சொல்லுகிறபடியெல்லாம் செய்வேன் என்று உம்மோடே நான் சொல்லவில்லையா என்றான்.]]></a:t>
+              <a:t><![CDATA[22. God brought them out of Egypt; he has as it were the strength of an unicorn .]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4834,51 +4866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதற்குப் பிலேயாம் பாலாகைப் பார்த்து: கர்த்தர் சொல்லுகிறபடியெல்லாம் செய்வேன் என்று உம்மோடே நான் சொல்லவில்லையா என்றான்.]]></a:t>
+              <a:t><![CDATA[23. Surely there is no enchantment against Jacob, neither is there any divination against Israel: according to this time it shall be said of Jacob and of Israel, What has God wrought!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4943,51 +4975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது பாலாக் பிலேயாமை நோக்கி: வாரும் வேறொரு இடத்திற்கு உம்மை அழைத்துக்கொண்டு போகிறேன்; நீர் அங்கேயிருந்தாவது எனக்காக அவர்களைச் சபிக்கிறது தேவனுக்குப் பிரியமாயிருக்கும் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[23. Surely there is no enchantment against Jacob, neither is there any divination against Israel: according to this time it shall be said of Jacob and of Israel, What has God wrought!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5052,51 +5084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது பாலாக் பிலேயாமை நோக்கி: வாரும் வேறொரு இடத்திற்கு உம்மை அழைத்துக்கொண்டு போகிறேன்; நீர் அங்கேயிருந்தாவது எனக்காக அவர்களைச் சபிக்கிறது தேவனுக்குப் பிரியமாயிருக்கும் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[24. Behold, the people shall rise up as a great lion, and lift up himself as a young lion: he shall not lie down until he eat of the prey, and drink the blood of the slain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5161,51 +5193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பிலேயாம் சொன்னபடியே பாலாக் செய்தான்; பாலாகும் பிலேயாமும் ஒவ்வொரு பீடத்தில் ஒவ்வொரு காளையையும் ஒவ்வொரு ஆட்டுக்கடாவையும் பலியிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And Balak did as Balaam had spoken; and Balak and Balaam offered on every altar a bullock and a ram.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5270,51 +5302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவனை எஷிமோனுக்கு எதிராயிருக்கிற பேயோரின் கொடுமுடிக்கு அழைத்துக்கொண்டு போனான்.]]></a:t>
+              <a:t><![CDATA[24. Behold, the people shall rise up as a great lion, and lift up himself as a young lion: he shall not lie down until he eat of the prey, and drink the blood of the slain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5379,51 +5411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது பிலேயாம் பாலாகை நோக்கி: இங்கே எனக்கு ஏழு பலிபீடங்களைக் கட்டி, இங்கே எனக்கு ஏழு காளைகளையும் ஏழு ஆட்டுக் கடாக்களையும் ஆயத்தம்பண்ணும் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. And Balak said unto Balaam, Neither curse them at all, nor bless them at all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5488,51 +5520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது பிலேயாம் பாலாகை நோக்கி: இங்கே எனக்கு ஏழு பலிபீடங்களைக் கட்டி, இங்கே எனக்கு ஏழு காளைகளையும் ஏழு ஆட்டுக் கடாக்களையும் ஆயத்தம்பண்ணும் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. And Balak said unto Balaam, Neither curse them at all, nor bless them at all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5597,51 +5629,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பிலேயாம் சொன்னபடி பாலாக் செய்து, ஒவ்வொரு பீடத்தில் ஒவ்வொரு காளையையும் ஒவ்வொரு ஆட்டுக்கடாவையும் பலியிட்டான்.]]></a:t>
+              <a:t><![CDATA[26. But Balaam answered and said unto Balak, Told not I you, saying, All that the LORD speaks, that I must do?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. But Balaam answered and said unto Balak, Told not I you, saying, All that the LORD speaks, that I must do?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And Balak said unto Balaam, Come, I pray you, I will bring you unto another place; possibly it will please God that you may curse me them from thence.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And Balak said unto Balaam, Come, I pray you, I will bring you unto another place; possibly it will please God that you may curse me them from thence.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And Balak brought Balaam unto the top of Peor, that looks toward Jeshimon.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And Balaam said unto Balak, Build me here seven altars, and prepare me here seven bullocks and seven rams.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And Balaam said unto Balak, Build me here seven altars, and prepare me here seven bullocks and seven rams.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5706,51 +6392,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பின்பு பிலேயாம் பாலாகை நோக்கி: உம்முடைய சர்வாங்க தகனபலியண்டையில் நில்லும், நான் போய்வருகிறேன்; கர்த்தர் வந்து என்னைச் சந்திக்கிறதாயிருக்கும்; அவர் எனக்கு வெளிப்படுத்துவதை உமக்கு அறிவிப்பேன் என்று சொல்லி, ஒரு மேட்டின்மேல் ஏறினான்.]]></a:t>
+              <a:t><![CDATA[3. And Balaam said unto Balak, Stand by your burnt offering, and I will go: possibly the LORD will come to meet me: and whatsoever he shows me I will tell you. And he went to an high place.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And Balak did as Balaam had said, and offered a bullock and a ram on every altar.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And Balak did as Balaam had said, and offered a bullock and a ram on every altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5815,51 +6719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பின்பு பிலேயாம் பாலாகை நோக்கி: உம்முடைய சர்வாங்க தகனபலியண்டையில் நில்லும், நான் போய்வருகிறேன்; கர்த்தர் வந்து என்னைச் சந்திக்கிறதாயிருக்கும்; அவர் எனக்கு வெளிப்படுத்துவதை உமக்கு அறிவிப்பேன் என்று சொல்லி, ஒரு மேட்டின்மேல் ஏறினான்.]]></a:t>
+              <a:t><![CDATA[3. And Balaam said unto Balak, Stand by your burnt offering, and I will go: possibly the LORD will come to meet me: and whatsoever he shows me I will tell you. And he went to an high place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5924,51 +6828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேவன் பிலேயாமைச் சந்தித்தார்; அப்பொழுது அவன் அவரை நோக்கி: நான் ஏழு பலிபீடங்களை ஆயத்தம் பண்ணி, ஒவ்வொரு பலிபீடத்தில் ஒவ்வொரு காளையையும் ஒவ்வொரு ஆட்டுக்கடாவையும் பலியிட்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And Balaam said unto Balak, Stand by your burnt offering, and I will go: possibly the LORD will come to meet me: and whatsoever he shows me I will tell you. And he went to an high place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6033,51 +6937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேவன் பிலேயாமைச் சந்தித்தார்; அப்பொழுது அவன் அவரை நோக்கி: நான் ஏழு பலிபீடங்களை ஆயத்தம் பண்ணி, ஒவ்வொரு பலிபீடத்தில் ஒவ்வொரு காளையையும் ஒவ்வொரு ஆட்டுக்கடாவையும் பலியிட்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And God met Balaam: and he said unto him, I have prepared seven altars, and I have offered upon every altar a bullock and a ram.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6112,51 +7016,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469492009" r:id="rId1"/>
+    <p:sldLayoutId id="2474598768" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6540,54 +7444,118 @@
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -6716,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the LORD put a word in Balaam's mouth, and said, Return unto Balak, and thus you shall speak.]]></a:t>
+              <a:t><![CDATA[ஒவ்வொரு பலிபீடத்தில் ஒவ்வொரு காளையையும் ஒவ்வொரு ஆட்டுக்கடாவையும் பலியிட்டேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And he returned unto him, and, lo, he stood by his burnt sacrifice, he, and all the princes of]]></a:t>
+              <a:t><![CDATA[5. கர்த்தர் பிலேயாமின் வாயிலே வாக்கு அருளி: நீ பாலாகினிடத்தில் திரும்பிப்போய், இவ்விதமாய்ச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Moab.]]></a:t>
+              <a:t><![CDATA[சொல்லக்கடவாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And he took up his parable, and said, Balak the king of Moab has brought me from Aram, out of the]]></a:t>
+              <a:t><![CDATA[6. அவனிடத்துக்கு அவன் திரும்பிபோனான்; பாலாக் மோவாபுடைய சகல பிரபுக்களோடுங்கூடத் தன் சர்வாங்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mountains of the east, saying, Come, curse me Jacob, and come, defy Israel.]]></a:t>
+              <a:t><![CDATA[தகனபலியண்டையிலே நின்றுகொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. How shall I curse, whom God has not cursed? or how shall I defy, whom the LORD has not defied?]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது அவன் தன் வாக்கியத்தை எடுத்துரைத்து: மோவாபின் ராஜாவாகிய பாலாக் என்னைக் கிழக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7508,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. For from the top of the rocks I see him, and from the hills I behold him: lo, the people shall]]></a:t>
+              <a:t><![CDATA[மலைகளிலுள்ள ஆராமிலிருந்து வரவழைத்து: நீ வந்து எனக்காக யாக்கோபைச் சபிக்கவேண்டும்; நீ வந்து இஸ்ரவேலை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7640,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[dwell alone, and shall not be reckoned among the nations.]]></a:t>
+              <a:t><![CDATA[வெறுத்து விடவேண்டும் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7772,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Who can count the dust of Jacob, and the number of the fourth part of Israel? Let me die the]]></a:t>
+              <a:t><![CDATA[8. தேவன் சபிக்காதவனை நான் சபிப்பதெப்படி? கர்த்தர் வெறுக்காதவனை நான் வெறுப்பதெப்படி?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7904,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[death of the righteous, and let my last end be like his!]]></a:t>
+              <a:t><![CDATA[9. கன்மலையுச்சியிலிருந்து நான் அவனைக் கண்டு, குன்றுகளிலிருந்து அவனைப் பார்க்கிறேன்; அந்த ஜனங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8036,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And Balaam said unto Balak, Build me here seven altars, and prepare me here seven oxen and seven]]></a:t>
+              <a:t><![CDATA[1. பிலேயாம் பாலாகை நோக்கி: நீர் இங்கே எனக்கு ஏழு பலிபீடங்களைக் கட்டி, ஏழு காளைகளையும் ஏழு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8168,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And Balak said unto Balaam, What have you done unto me? I took you to curse mine enemies, and,]]></a:t>
+              <a:t><![CDATA[ஜாதிகளோடே கலவாமல் தனியே வாசமாயிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[behold, you have blessed them altogether.]]></a:t>
+              <a:t><![CDATA[10. யாக்கோபின் தூளை எண்ணத்தக்கவன் யார்? இஸ்ரவேலின் காற்பங்கை எண்ணுகிறவன் யார்? நீதிமான் மரிப்பது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And he answered and said, Must I not take heed to speak that which the LORD has put in my mouth?]]></a:t>
+              <a:t><![CDATA[போல் நான் மரிப்பேனாக, என் முடிவு அவன் முடிவுபோல் இருப்பதாக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And Balak said unto him, Come, I pray you, with me unto another place, from whence you may see]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது பாலாக் பிலேயாமை நோக்கி: நீர் எனக்கு என்னசெய்தீர்; என் சத்துருக்களைச் சபிக்கும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them: you shall see but the utmost part of them, and shall not see them all: and curse me them from]]></a:t>
+              <a:t><![CDATA[உம்மை அழைப்பித்தேன்; நீர் அவர்களை ஆசீர்வதிக்கவே ஆசீர்வதித்தீர் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thence.]]></a:t>
+              <a:t><![CDATA[12. அதற்கு அவன்: கர்த்தர் என் வாயில் அருளினதையே சொல்வது என் கடமையல்லவா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And he brought him into the field of Zophim, to the top of Pisgah, and built seven altars, and]]></a:t>
+              <a:t><![CDATA[13. பின்பு பாலாக் அவனை நோக்கி: நீர் அவர்களைப் பார்க்கத்தக்க வேறொரு இடத்திற்கு என்னோடேகூட வாரும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[offered a bullock and a ram on every altar.]]></a:t>
+              <a:t><![CDATA[அங்கே அவர்கள் எல்லாரையும் பாராமல், அவர்களுடைய கடைசிப் பாளயத்தைமாத்திரம் பார்ப்பீர்; அங்கேயிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And he said unto Balak, Stand here by your burnt offering, while I meet the LORD yonder.]]></a:t>
+              <a:t><![CDATA[எனக்காக அவர்களைச் சபிக்கவேண்டும் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And the LORD met Balaam, and put a word in his mouth, and said, Go again unto Balak, and say]]></a:t>
+              <a:t><![CDATA[14. அவனைப் பிஸ்காவின் கொடுமுடியில் இருக்கிற சோப்பீமீன் வெளியிலே அழைத்துக்கொண்டுபோய், ஏழு பலி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[rams.]]></a:t>
+              <a:t><![CDATA[ஆட்டுக்கடாக்களையும் இங்கே எனக்கு ஆயத்தப்படுத்தும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thus.]]></a:t>
+              <a:t><![CDATA[பீடங்களைக் கட்டி, ஒவ்வொரு பீடத்தில் ஒவ்வொரு காளையையும் ஒவ்வொரு ஆட்டுக்கடாவையும் பலியிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And when he came to him, behold, he stood by his burnt offering, and the princes of Moab with]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது பிலேயாம் பாலாகை நோக்கி: இங்கே உம்முடைய சர்வாங்க தகனபலியண்டையில் நில்லும்; நான் அங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him. And Balak said unto him, What has the LORD spoken?]]></a:t>
+              <a:t><![CDATA[போய்க் கர்த்தரைச் சந்தித்துவருகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And he took up his parable, and said, Rise up, Balak, and hear; hearken unto me, you son of]]></a:t>
+              <a:t><![CDATA[16. கர்த்தர் பிலேயாமைச் சந்தித்து, அவன் வாயிலே வசனத்தை அருளி: நீ பாலாகினிடத்திற்குத் திரும்பிபோய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Zippor:]]></a:t>
+              <a:t><![CDATA[இவ்விதமாய்ச் சொல்லக்கடவாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. God is not a man, that he should lie; neither the son of man, that he should repent: has he]]></a:t>
+              <a:t><![CDATA[17. அவனிடத்திற்கு அவன் வருகிறபோது, அவன் மோவாபின் பிரபுக்களோடுங்கூடத் தன்னுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[said, and shall he not do it? or has he spoken, and shall he not make it good?]]></a:t>
+              <a:t><![CDATA[சர்வாங்கதகனபலியண்டையிலே நின்றுகொண்டிருந்தான்; பாலாக் அவனை நோக்கி: கர்த்தர் என்ன சொன்னார் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Behold, I have received commandment to bless: and he has blessed; and I cannot reverse it.]]></a:t>
+              <a:t><![CDATA[கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. He has not beheld iniquity in Jacob, neither has he seen perverseness in Israel: the LORD his]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது அவன் தன் வாக்கியத்தை எடுத்துரைத்து: பாலாகே, எழுந்திருந்து கேளும்; சிப்போரின் குமாரனே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[God is with him, and the shout of a king is among them.]]></a:t>
+              <a:t><![CDATA[எனக்குச் செவிகொடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And Balak did as Balaam had spoken; and Balak and Balaam offered on every altar a bullock and a]]></a:t>
+              <a:t><![CDATA[2. பிலேயாம் சொன்னபடியே பாலாக் செய்தான்; பாலாகும் பிலேயாமும் ஒவ்வொரு பீடத்தில் ஒவ்வொரு காளையையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. God brought them out of Egypt; he has as it were the strength of an unicorn .]]></a:t>
+              <a:t><![CDATA[19. பொய் சொல்ல தேவன் ஒரு மனிதன் அல்ல; மனம்மாற அவர் ஒரு மனுபுத்திரனும் அல்ல; அவர் சொல்லியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Surely there is no enchantment against Jacob, neither is there any divination against Israel:]]></a:t>
+              <a:t><![CDATA[செய்யாதிருப்பாரா? அவர் வசனித்தும் நிறைவேற்றாதிருப்பாரா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[according to this time it shall be said of Jacob and of Israel, What has God wrought!]]></a:t>
+              <a:t><![CDATA[20. இதோ, ஆசீர்வதிக்கக் கட்டளைபெற்றேன்; அவர் ஆசீர்வதிக்கிறார், அதை நான் திருப்பக் கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Behold, the people shall rise up as a great lion, and lift up himself as a young lion: he shall]]></a:t>
+              <a:t><![CDATA[21. அவர் யாக்கோபிலே அக்கிரமத்தைக் காண்கிறதும் இல்லை, இஸ்ரவேலிலே குற்றம் பார்க்கிறதும் இல்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not lie down until he eat of the prey, and drink the blood of the slain.]]></a:t>
+              <a:t><![CDATA[அவர்களுடைய தேவனாகிய கர்த்தர் அவர்களோடே இருக்கிறார்; ராஜாவின் ஜயகெம்பீரம் அவர்களுக்குள்ளே இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And Balak said unto Balaam, Neither curse them at all, nor bless them at all.]]></a:t>
+              <a:t><![CDATA[22. தேவன் அவர்களை எகிப்திலிருந்து புறப்படப்பண்ணினார்; காண்டாமிருகத்துக்கொத்த பெலன் அவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. But Balaam answered and said unto Balak, Told not I you, saying, All that the LORD speaks, that]]></a:t>
+              <a:t><![CDATA[உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[I must do?]]></a:t>
+              <a:t><![CDATA[23. யாக்கோபுக்கு விரோதமான மந்திரவாதம் இல்லை, இஸ்ரவேலுக்கு விரோதமான குறிசொல்லுதலும் இல்லை; தேவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And Balak said unto Balaam, Come, I pray you, I will bring you unto another place; possibly it]]></a:t>
+              <a:t><![CDATA[என்னென்ன செய்தார் என்று கொஞ்சக் காலத்திலே யாக்கோபையும் இஸ்ரவேலையும் குறித்துச் சொல்லப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[will please God that you may curse me them from thence.]]></a:t>
+              <a:t><![CDATA[24. அந்த ஜனம் துஷ்ட சிங்கம்போல எழும்பும், பால சிங்கம்போல நிமிர்ந்து நிற்கும்; அது தான் பிடித்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ram.]]></a:t>
+              <a:t><![CDATA[ஒவ்வொரு ஆட்டுக்கடாவையும் பலியிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And Balak brought Balaam unto the top of Peor, that looks toward Jeshimon.]]></a:t>
+              <a:t><![CDATA[இரையைப் பட்சித்து, வெட்டுண்டவர்களின் இரத்தத்தைக் குடிக்குமட்டும் படுத்துக்கொள்வதில்லை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And Balaam said unto Balak, Build me here seven altars, and prepare me here seven bullocks and]]></a:t>
+              <a:t><![CDATA[25. அப்பொழுது பாலாக் பிலேயாமை நோக்கி: நீர் அவர்களைச் சபிக்கவும் வேண்டாம், அவர்களை ஆசீர்வதிக்கவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[seven rams.]]></a:t>
+              <a:t><![CDATA[வேண்டாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +13888,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And Balak did as Balaam had said, and offered a bullock and a ram on every altar.]]></a:t>
+              <a:t><![CDATA[26. அதற்குப் பிலேயாம் பாலாகைப் பார்த்து: கர்த்தர் சொல்லுகிறபடியெல்லாம் செய்வேன் என்று உம்மோடே நான்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொல்லவில்லையா என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. அப்பொழுது பாலாக் பிலேயாமை நோக்கி: வாரும் வேறொரு இடத்திற்கு உம்மை அழைத்துக்கொண்டு போகிறேன்; நீர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அங்கேயிருந்தாவது எனக்காக அவர்களைச் சபிக்கிறது தேவனுக்குப் பிரியமாயிருக்கும் என்று சொல்லி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. அவனை எஷிமோனுக்கு எதிராயிருக்கிற பேயோரின் கொடுமுடிக்கு அழைத்துக்கொண்டு போனான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. அப்பொழுது பிலேயாம் பாலாகை நோக்கி: இங்கே எனக்கு ஏழு பலிபீடங்களைக் கட்டி, இங்கே எனக்கு ஏழு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[காளைகளையும் ஏழு ஆட்டுக் கடாக்களையும் ஆயத்தம்பண்ணும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +14812,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And Balaam said unto Balak, Stand by your burnt offering, and I will go: possibly the LORD will]]></a:t>
+              <a:t><![CDATA[3. பின்பு பிலேயாம் பாலாகை நோக்கி: உம்முடைய சர்வாங்க தகனபலியண்டையில் நில்லும், நான் போய்வருகிறேன்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. பிலேயாம் சொன்னபடி பாலாக் செய்து, ஒவ்வொரு பீடத்தில் ஒவ்வொரு காளையையும் ஒவ்வொரு ஆட்டுக்கடாவையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பலியிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[come to meet me: and whatsoever he shows me I will tell you. And he went to an high place.]]></a:t>
+              <a:t><![CDATA[கர்த்தர் வந்து என்னைச் சந்திக்கிறதாயிருக்கும்; அவர் எனக்கு வெளிப்படுத்துவதை உமக்கு அறிவிப்பேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And God met Balaam: and he said unto him, I have prepared seven altars, and I have offered upon]]></a:t>
+              <a:t><![CDATA[சொல்லி, ஒரு மேட்டின்மேல் ஏறினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[every altar a bullock and a ram.]]></a:t>
+              <a:t><![CDATA[4. தேவன் பிலேயாமைச் சந்தித்தார்; அப்பொழுது அவன் அவரை நோக்கி: நான் ஏழு பலிபீடங்களை ஆயத்தம் பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13509,91 +15533,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 23]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme82">
   <a:themeElements>
-    <a:clrScheme name="Theme100">
+    <a:clrScheme name="Theme82">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme100">
+    <a:fontScheme name="Theme82">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13619,51 +15643,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme100">
+    <a:fmtScheme name="Theme82">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13794,51 +15818,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>53</Slides>
+  <Slides>61</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>