--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -7016,51 +7016,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474598768" r:id="rId1"/>
+    <p:sldLayoutId id="2478617178" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -15533,91 +15533,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 23]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme82">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme93">
   <a:themeElements>
-    <a:clrScheme name="Theme82">
+    <a:clrScheme name="Theme93">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme82">
+    <a:fontScheme name="Theme93">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15643,51 +15643,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme82">
+    <a:fmtScheme name="Theme93">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>