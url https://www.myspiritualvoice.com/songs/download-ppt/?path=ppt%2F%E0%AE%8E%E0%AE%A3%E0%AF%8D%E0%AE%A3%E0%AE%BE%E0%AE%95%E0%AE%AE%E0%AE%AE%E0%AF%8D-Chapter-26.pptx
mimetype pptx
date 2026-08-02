--- v0 (2026-06-03)
+++ v1 (2026-08-02)
@@ -173,50 +173,82 @@
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -288,50 +320,66 @@
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
+    <p:sldId id="347" r:id="rId94"/>
+    <p:sldId id="348" r:id="rId95"/>
+    <p:sldId id="349" r:id="rId96"/>
+    <p:sldId id="350" r:id="rId97"/>
+    <p:sldId id="351" r:id="rId98"/>
+    <p:sldId id="352" r:id="rId99"/>
+    <p:sldId id="353" r:id="rId100"/>
+    <p:sldId id="354" r:id="rId101"/>
+    <p:sldId id="355" r:id="rId102"/>
+    <p:sldId id="356" r:id="rId103"/>
+    <p:sldId id="357" r:id="rId104"/>
+    <p:sldId id="358" r:id="rId105"/>
+    <p:sldId id="359" r:id="rId106"/>
+    <p:sldId id="360" r:id="rId107"/>
+    <p:sldId id="361" r:id="rId108"/>
+    <p:sldId id="362" r:id="rId109"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -520,53 +568,69 @@
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
-  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
+  <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
+  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
+  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
+  <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
+  <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
+  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
+  <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
+  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
+  <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
+  <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide102.xml"/>
+  <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide103.xml"/>
+  <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide104.xml"/>
+  <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide105.xml"/>
+  <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide106.xml"/>
+  <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide107.xml"/>
+  <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -626,51 +690,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இவைகளே ரூபனியரின் குடும்பங்கள்; அவர்களில் எண்ணப்பட்டவர்கள் நாற்பத்து மூவாயிரத்து எழுநூற்று முப்பதுபேர்.]]></a:t>
+              <a:t><![CDATA[5. Reuben, the eldest son of Israel: the children of Reuben; Hanoch, of whom comes the family of the Hanochites: of Pallu, the family of the Palluites:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[62. And those that were numbered of them were twenty and three thousand, all males from a month old and upward: for they were not numbered among the children of Israel, because there was no inheritance given them among the children of Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[63. These are they that were numbered by Moses and Eleazar the priest, who numbered the children of Israel in the plains of Moab by Jordan near Jericho.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[63. These are they that were numbered by Moses and Eleazar the priest, who numbered the children of Israel in the plains of Moab by Jordan near Jericho.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[64. But among these there was not a man of them whom Moses and Aaron the priest numbered, when they numbered the children of Israel in the wilderness of Sinai.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[64. But among these there was not a man of them whom Moses and Aaron the priest numbered, when they numbered the children of Israel in the wilderness of Sinai.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[65. For the LORD had said of them, They shall surely die in the wilderness. And there was not left a man of them, save Caleb the son of Jephunneh, and Joshua the son of Nun.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[65. For the LORD had said of them, They shall surely die in the wilderness. And there was not left a man of them, save Caleb the son of Jephunneh, and Joshua the son of Nun.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide107.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[65. For the LORD had said of them, They shall surely die in the wilderness. And there was not left a man of them, save Caleb the son of Jephunneh, and Joshua the son of Nun.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -735,51 +1671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பல்லூவின் குமாரன் எலியாப்.]]></a:t>
+              <a:t><![CDATA[5. Reuben, the eldest son of Israel: the children of Reuben; Hanoch, of whom comes the family of the Hanochites: of Pallu, the family of the Palluites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -844,51 +1780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எலியாபின் குமாரர் நேமுவேல், தாத்தான், அபிராம் என்பவர்கள்; இந்தத் தாத்தான் அபிராம் என்பவர்களே சபையில் பேர்பெற்றவர்களாயிருந்து, கர்த்தருக்கு விரோதமாகப் போராட்டம் பண்ணி, கோராகின் கூட்டாளிகளாகி, மோசேக்கும் ஆரோனுக்கும் விரோதமாக விவாதம்பண்ணினவர்கள்.]]></a:t>
+              <a:t><![CDATA[6. Of Hezron, the family of the Hezronites: of Carmi, the family of the Carmites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -953,51 +1889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எலியாபின் குமாரர் நேமுவேல், தாத்தான், அபிராம் என்பவர்கள்; இந்தத் தாத்தான் அபிராம் என்பவர்களே சபையில் பேர்பெற்றவர்களாயிருந்து, கர்த்தருக்கு விரோதமாகப் போராட்டம் பண்ணி, கோராகின் கூட்டாளிகளாகி, மோசேக்கும் ஆரோனுக்கும் விரோதமாக விவாதம்பண்ணினவர்கள்.]]></a:t>
+              <a:t><![CDATA[7. These are the families of the Reubenites: and they that were numbered of them were forty and three thousand and seven hundred and thirty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1062,51 +1998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பூமி தன் வாயைத் திறந்து, அவர்களையும் கோராகையும் விழுங்கினதினாலும், அக்கினி இருநூற்று ஐம்பது பேரைப் பட்சித்ததினாலும், அந்தக் கூட்டத்தார் செத்து, ஒரு அடையாளமானார்கள்.]]></a:t>
+              <a:t><![CDATA[7. These are the families of the Reubenites: and they that were numbered of them were forty and three thousand and seven hundred and thirty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1171,51 +2107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பூமி தன் வாயைத் திறந்து, அவர்களையும் கோராகையும் விழுங்கினதினாலும், அக்கினி இருநூற்று ஐம்பது பேரைப் பட்சித்ததினாலும், அந்தக் கூட்டத்தார் செத்து, ஒரு அடையாளமானார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And the sons of Pallu; Eliab.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1280,51 +2216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கோராகின் குமாரரோ சாகவில்லை.]]></a:t>
+              <a:t><![CDATA[9. And the sons of Eliab; Nemuel, and Dathan, and Abiram. This is that Dathan and Abiram, which were famous in the congregation, who strove against Moses and against Aaron in the company of Korah, when they strove against the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1389,51 +2325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சிமியோனுடைய குமாரரின் குடும்பங்களாவன: நேமுவேலின் சந்ததியான நேமுவேலரின் குடும்பமும், யாமினின் சந்ததியான யாமினியரின் குடும்பமும், யாகீனின் சந்ததியான யாகீனியரின் குடும்பமும்,]]></a:t>
+              <a:t><![CDATA[9. And the sons of Eliab; Nemuel, and Dathan, and Abiram. This is that Dathan and Abiram, which were famous in the congregation, who strove against Moses and against Aaron in the company of Korah, when they strove against the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1498,51 +2434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சிமியோனுடைய குமாரரின் குடும்பங்களாவன: நேமுவேலின் சந்ததியான நேமுவேலரின் குடும்பமும், யாமினின் சந்ததியான யாமினியரின் குடும்பமும், யாகீனின் சந்ததியான யாகீனியரின் குடும்பமும்,]]></a:t>
+              <a:t><![CDATA[9. And the sons of Eliab; Nemuel, and Dathan, and Abiram. This is that Dathan and Abiram, which were famous in the congregation, who strove against Moses and against Aaron in the company of Korah, when they strove against the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1607,51 +2543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சேராகின் சந்ததியான சேராகியரின் குடும்பமும், சவுலின் சந்ததியான சவுலியரின் குடும்பமுமே.]]></a:t>
+              <a:t><![CDATA[10. And the earth opened her mouth, and swallowed them up together with Korah, when that company died, what time the fire devoured two hundred and fifty men: and they became a sign.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1716,51 +2652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அந்த வாதை தீர்ந்தபின்பு, கர்த்தர் மோசேயையும் ஆரோனின் குமாரனும் ஆசாரியனுமாகிய எலெயாசாரையும் நோக்கி:]]></a:t>
+              <a:t><![CDATA[1. And it came to pass after the plague, that the LORD spoke unto Moses and unto Eleazar the son of Aaron the priest, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1825,51 +2761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இவைகளே சிமியோனியரின் குடும்பங்கள்; அவர்கள் இருபத்தீராயிரத்து இருநூறுபேர்.]]></a:t>
+              <a:t><![CDATA[10. And the earth opened her mouth, and swallowed them up together with Korah, when that company died, what time the fire devoured two hundred and fifty men: and they became a sign.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1934,51 +2870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. காத்துடைய குமாரரின் குடும்பங்களாவன: சிப்போனின் சந்ததியான சிப்போனியரின் குடும்பமும், ஆகியின் சந்ததியான ஆகியரின் குடும்பமும், சூனியின் சந்ததியான் சூனியரின் குடும்பமும்,]]></a:t>
+              <a:t><![CDATA[11. Notwithstanding the children of Korah died not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2043,51 +2979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. காத்துடைய குமாரரின் குடும்பங்களாவன: சிப்போனின் சந்ததியான சிப்போனியரின் குடும்பமும், ஆகியின் சந்ததியான ஆகியரின் குடும்பமும், சூனியின் சந்ததியான் சூனியரின் குடும்பமும்,]]></a:t>
+              <a:t><![CDATA[12. The sons of Simeon after their families: of Nemuel, the family of the Nemuelites: of Jamin, the family of the Jaminites: of Jachin, the family of the Jachinites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2152,51 +3088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஒஸ்னியின் சந்ததியான ஒஸ்னியரின் குடும்பமும், ஏரியின் சந்ததியான ஏரியரின் குடும்பமும்,]]></a:t>
+              <a:t><![CDATA[12. The sons of Simeon after their families: of Nemuel, the family of the Nemuelites: of Jamin, the family of the Jaminites: of Jachin, the family of the Jachinites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2261,51 +3197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆரோதின் சந்ததியான ஆரோதியரின் குடும்பமும், அரேலியின் சந்ததியான அரேலியரின் குடும்பமுமே.]]></a:t>
+              <a:t><![CDATA[13. Of Zerah, the family of the Zarhites: of Shaul, the family of the Shaulites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2370,51 +3306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இவைகளே காத் புத்திரரின் குடும்பங்கள்; அவர்களில் எண்ணப்பட்டவர்கள் நாற்பதினாயிரத்து ஐந்நூறுபேர்.]]></a:t>
+              <a:t><![CDATA[14. These are the families of the Simeonites, twenty and two thousand and two hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2479,51 +3415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. யூதாவின் குமாரர் ஏர் ஓனான் என்பவர்கள்; ஏரும் ஓனானும் கானான் தேசத்தில் செத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. The children of Gad after their families: of Zephon, the family of the Zephonites: of Haggi, the family of the Haggites: of Shuni, the family of the Shunites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2588,51 +3524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யூதாவுடைய மற்றக் குமாரரின் குடும்பங்களாவன: சேலாவின் சந்ததியான சேலாவியரின் குடும்பமும், பாரேசின் சந்ததியான பாரேசியரின் குடும்பமும், சேராவின் சந்ததியான சேராவியரின் குடும்பமுமே.]]></a:t>
+              <a:t><![CDATA[15. The children of Gad after their families: of Zephon, the family of the Zephonites: of Haggi, the family of the Haggites: of Shuni, the family of the Shunites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2697,51 +3633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யூதாவுடைய மற்றக் குமாரரின் குடும்பங்களாவன: சேலாவின் சந்ததியான சேலாவியரின் குடும்பமும், பாரேசின் சந்ததியான பாரேசியரின் குடும்பமும், சேராவின் சந்ததியான சேராவியரின் குடும்பமுமே.]]></a:t>
+              <a:t><![CDATA[16. Of Ozni, the family of the Oznites: of Eri, the family of the Erites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2806,51 +3742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பாரேசுடைய குமாரரின் குடும்பங்களாவன: எஸ்ரோனின் சந்ததியான எஸ்ரோனியரின் குடும்பமும், ஆமூலின் சந்ததியான ஆமூலியரின் குடும்பமுமே.]]></a:t>
+              <a:t><![CDATA[17. Of Arod, the family of the Arodites: of Areli, the family of the Arelites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2915,51 +3851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இஸ்ரவேல் புத்திரரின் சமஸ்த சபையாரையும் அவர்கள் பிதாக்களுடைய வம்சத்தின்படி இருபது வயதுமுதல் அதற்கு மேற்பட்ட இஸ்ரவேலிலே யுத்ததிற்குப் புறப்படத்தக்கவர்கள் எல்லாரையும் எண்ணுங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass after the plague, that the LORD spoke unto Moses and unto Eleazar the son of Aaron the priest, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3024,51 +3960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இவைகளே யூதாவின் குடும்பங்கள்; அவர்களில் எண்ணப்பட்டவர்கள் எழுபத்தாறாயிரத்து ஐந்நூறுபேர்.]]></a:t>
+              <a:t><![CDATA[18. These are the families of the children of Gad according to those that were numbered of them, forty thousand and five hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3133,51 +4069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இசக்காருடைய குமாரரின் குடும்பங்களாவன: தோலாவின் சந்ததியான தோலாவியரின் குடும்பமும், பூவாவின் சந்ததியான பூவாவியரின் குடும்பமும்,]]></a:t>
+              <a:t><![CDATA[19. The sons of Judah were Er and Onan: and Er and Onan died in the land of Canaan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3242,51 +4178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இசக்காருடைய குமாரரின் குடும்பங்களாவன: தோலாவின் சந்ததியான தோலாவியரின் குடும்பமும், பூவாவின் சந்ததியான பூவாவியரின் குடும்பமும்,]]></a:t>
+              <a:t><![CDATA[20. And the sons of Judah after their families were; of Shelah, the family of the Shelanites: of Pharez, the family of the Pharzites: of Zerah, the family of the Zarhites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3351,51 +4287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. யாசூபின் சந்ததியான யாசூபியரின் குடும்பமும், சிம்ரோனின் சந்ததியான சிம்ரோனியரின் குடும்பமுமே.]]></a:t>
+              <a:t><![CDATA[20. And the sons of Judah after their families were; of Shelah, the family of the Shelanites: of Pharez, the family of the Pharzites: of Zerah, the family of the Zarhites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3460,51 +4396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இவைகளே இசக்காரின் குடும்பங்கள்; அவர்களில் எண்ணப்பட்டவர்கள் அறுபத்து நாலாயிரத்து முந்நூறுபேர்.]]></a:t>
+              <a:t><![CDATA[21. And the sons of Pharez were; of Hezron, the family of the Hezronites: of Hamul, the family of the Hamulites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3569,51 +4505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. செபுலோனுடைய குமாரரின் குடும்பங்களாவன: சேரேத்தின் சந்ததியான சேரேத்தியரின் குடும்பமும், ஏலோனின் சந்ததியான ஏலோனியரின் குடும்பமும், யாலேயேலின் சந்ததியான யாலேயேலியரின் குடும்பமுமே.]]></a:t>
+              <a:t><![CDATA[21. And the sons of Pharez were; of Hezron, the family of the Hezronites: of Hamul, the family of the Hamulites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3678,51 +4614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இவைகளே செபுலோனியரின் குடும்பங்கள்; அவர்களில் எண்ணப்பட்டவர்கள் அறுபதினாயிரத்து ஐந்நூறுபேர்.]]></a:t>
+              <a:t><![CDATA[22. These are the families of Judah according to those that were numbered of them, threescore and sixteen thousand and five hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3787,51 +4723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. யோசேப்புடைய குமாரரான மனாசே எப்பிராயீம் என்பவர்களின் குடும்பங்களாவன:]]></a:t>
+              <a:t><![CDATA[23. Of the sons of Issachar after their families: of Tola, the family of the Tolaites: of Pua, the family of the Punites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3896,51 +4832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மனாசேயினுடைய குமாரரின் குடும்பங்கள்: மாகீரின் சந்ததியான மாகீரியரின் குடும்பமும், மாகீர் பெற்ற கிலெயாதின் சந்ததியான கிலெயாதியரின் குடும்பமும்,]]></a:t>
+              <a:t><![CDATA[23. Of the sons of Issachar after their families: of Tola, the family of the Tolaites: of Pua, the family of the Punites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4005,51 +4941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மனாசேயினுடைய குமாரரின் குடும்பங்கள்: மாகீரின் சந்ததியான மாகீரியரின் குடும்பமும், மாகீர் பெற்ற கிலெயாதின் சந்ததியான கிலெயாதியரின் குடும்பமும்,]]></a:t>
+              <a:t><![CDATA[24. Of Jashub, the family of the Jashubites: of Shimron, the family of the Shimronites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4114,51 +5050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இஸ்ரவேல் புத்திரரின் சமஸ்த சபையாரையும் அவர்கள் பிதாக்களுடைய வம்சத்தின்படி இருபது வயதுமுதல் அதற்கு மேற்பட்ட இஸ்ரவேலிலே யுத்ததிற்குப் புறப்படத்தக்கவர்கள் எல்லாரையும் எண்ணுங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. Take the sum of all the congregation of the children of Israel, from twenty years old and upward, throughout their fathers' house, all that are able to go to war in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4223,51 +5159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. கிலெயாத் பெற்ற ஈயேசேரின் சந்ததியான ஈயேசேயரின் குடும்பமும், ஏலேக்கின் சந்ததியான ஏலேக்கியரின் குடும்பமும்,]]></a:t>
+              <a:t><![CDATA[25. These are the families of Issachar according to those that were numbered of them, threescore and four thousand and three hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4332,51 +5268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அஸ்ரியேலின் சந்ததியான அஸ்ரியேலரின் குடும்பமும், சேகேமின் சந்ததியான சேகேமியரின் குடும்பமும்,]]></a:t>
+              <a:t><![CDATA[26. Of the sons of Zebulun after their families: of Sered, the family of the Sardites: of Elon, the family of the Elonites: of Jahleel, the family of the Jahleelites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4441,51 +5377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. செமீதாவின் சந்ததியான செமீதாவியரின் குடும்பமும், ஏப்பேரின் சந்ததியான ஏப்பேரியரின் குடும்பமுமே.]]></a:t>
+              <a:t><![CDATA[26. Of the sons of Zebulun after their families: of Sered, the family of the Sardites: of Elon, the family of the Elonites: of Jahleel, the family of the Jahleelites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4550,51 +5486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஏப்பேரின் குமாரனான செலொப்பியாத்திற்குக் குமாரர் இல்லாமல் இருந்தார்கள், குமாரத்திகள் மாத்திரம் இருந்தார்கள்; இவர்கள் நாமங்கள் மக்லாள், நோவாள், ஒக்லாள், மில்காள், திர்சாள் என்பவைகள்.]]></a:t>
+              <a:t><![CDATA[27. These are the families of the Zebulunites according to those that were numbered of them, threescore thousand and five hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4659,51 +5595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஏப்பேரின் குமாரனான செலொப்பியாத்திற்குக் குமாரர் இல்லாமல் இருந்தார்கள், குமாரத்திகள் மாத்திரம் இருந்தார்கள்; இவர்கள் நாமங்கள் மக்லாள், நோவாள், ஒக்லாள், மில்காள், திர்சாள் என்பவைகள்.]]></a:t>
+              <a:t><![CDATA[28. The sons of Joseph after their families were Manasseh and Ephraim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4768,51 +5704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. இவைகளே மனாசேயின் குடும்பங்கள்; அவர்களில் எண்ணப்பட்டவர்கள் ஐம்பத்தீராயிரத்து எழுநூறுபேர்.]]></a:t>
+              <a:t><![CDATA[29. Of the sons of Manasseh: of Machir, the family of the Machirites: and Machir brings forth Gilead: of Gilead come the family of the Gileadites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4877,51 +5813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. எப்பிராயீமுடைய குமாரரின் குடும்பங்களாவன: சுத்தெலாகின் சந்ததியான சுத்தெலாகியரின் குடும்பமும், பெகேரின் சந்ததியான பெகேரியரின் குடும்பமும், தாகானின் சந்ததியான தாகானியரின் குடும்பமும்,]]></a:t>
+              <a:t><![CDATA[29. Of the sons of Manasseh: of Machir, the family of the Machirites: and Machir brings forth Gilead: of Gilead come the family of the Gileadites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4986,51 +5922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. எப்பிராயீமுடைய குமாரரின் குடும்பங்களாவன: சுத்தெலாகின் சந்ததியான சுத்தெலாகியரின் குடும்பமும், பெகேரின் சந்ததியான பெகேரியரின் குடும்பமும், தாகானின் சந்ததியான தாகானியரின் குடும்பமும்,]]></a:t>
+              <a:t><![CDATA[30. These are the sons of Gilead: of Jeezer, the family of the Jeezerites: of Helek, the family of the Helekites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5095,51 +6031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. சுத்தெலாக் பெற்ற ஏரானின் சந்ததியான ஏரானியரின் குடும்பமுமே.]]></a:t>
+              <a:t><![CDATA[30. These are the sons of Gilead: of Jeezer, the family of the Jeezerites: of Helek, the family of the Helekites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5204,51 +6140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. இவைகளே எப்பிராயீம் புத்திரரின் குடும்பங்கள்; அவர்களில் எண்ணப்பட்டவர்கள் முப்பத்தீராயிரத்து ஐந்நூறுபேர்; இவர்களே யோசேப்பு புத்திரரின் குடும்பங்கள்.]]></a:t>
+              <a:t><![CDATA[31. And of Asriel, the family of the Asrielites: and of Shechem, the family of the Shechemites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5313,51 +6249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது மோசேயும் ஆசாரியனாகிய எலெயாசாரும் எரிகோவின் அருகே இருக்கும் யோர்தானுக்கு இப்பாலே மோவாபின் சமனான வெளிகளிலே அவர்களோடே பேசி:]]></a:t>
+              <a:t><![CDATA[2. Take the sum of all the congregation of the children of Israel, from twenty years old and upward, throughout their fathers' house, all that are able to go to war in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5422,51 +6358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. இவைகளே எப்பிராயீம் புத்திரரின் குடும்பங்கள்; அவர்களில் எண்ணப்பட்டவர்கள் முப்பத்தீராயிரத்து ஐந்நூறுபேர்; இவர்களே யோசேப்பு புத்திரரின் குடும்பங்கள்.]]></a:t>
+              <a:t><![CDATA[32. And of Shemida, the family of the Shemidaites: and of Hepher, the family of the Hepherites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5531,51 +6467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பென்யமீனுடைய குமாரரின் குடும்பங்களாவன: பேலாவின் சந்ததியான பேலாவியரின் குடும்பமும், அஸ்பேலின் சந்ததியான அஸ்பேலியரின் குடும்பமும், அகிராமின் சந்ததியான அகிராமியரின் குடும்பமும்,]]></a:t>
+              <a:t><![CDATA[33. And Zelophehad the son of Hepher had no sons, but daughters: and the names of the daughters of Zelophehad were Mahlah, and Noah, Hoglah, Milcah, and Tirzah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5640,51 +6576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. சுப்பாமின் சந்ததியான சுப்பாமியரின் குடும்பமும், உப்பாமின் சந்ததியான உப்பாமியரின் குடும்பமும்,]]></a:t>
+              <a:t><![CDATA[33. And Zelophehad the son of Hepher had no sons, but daughters: and the names of the daughters of Zelophehad were Mahlah, and Noah, Hoglah, Milcah, and Tirzah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5749,51 +6685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. பேலா பெற்ற ஆரேதின் சந்ததியான ஆரேதியரின் குடும்பமும், நாகமானின் சந்ததியான நாகமானியரின் குடும்பமுமே.]]></a:t>
+              <a:t><![CDATA[34. These are the families of Manasseh, and those that were numbered of them, fifty and two thousand and seven hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5858,51 +6794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. பேலா பெற்ற ஆரேதின் சந்ததியான ஆரேதியரின் குடும்பமும், நாகமானின் சந்ததியான நாகமானியரின் குடும்பமுமே.]]></a:t>
+              <a:t><![CDATA[35. These are the sons of Ephraim after their families: of Shuthelah, the family of the Shuthalhites: of Becher, the family of the Bachrites: of Tahan, the family of the Tahanites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5967,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. இவைகளே பென்யமீன் புத்திரரின் குடும்பங்கள்; அவர்களில் எண்ணப்பட்டவர்கள் நாற்பத்தையாயிரத்து அறுநூறு பேர்.]]></a:t>
+              <a:t><![CDATA[35. These are the sons of Ephraim after their families: of Shuthelah, the family of the Shuthalhites: of Becher, the family of the Bachrites: of Tahan, the family of the Tahanites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6076,51 +7012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. தாணுடைய குமாரரின் குடும்பங்களாவன: சூகாமின் சந்ததியான சூகாமியரின் குடும்பமுமே; இவைகள் தாணின் குடும்பம்.]]></a:t>
+              <a:t><![CDATA[36. And these are the sons of Shuthelah: of Eran, the family of the Eranites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6185,51 +7121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. சூகாமியரின் வம்சங்களில் எண்ணப்பட்டவர்கள் எல்லோரும் அறுபத்து நாலாயிரத்து நானூறு பேர்.]]></a:t>
+              <a:t><![CDATA[37. These are the families of the sons of Ephraim according to those that were numbered of them, thirty and two thousand and five hundred. These are the sons of Joseph after their families.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6294,51 +7230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. சூகாமியரின் வம்சங்களில் எண்ணப்பட்டவர்கள் எல்லோரும் அறுபத்து நாலாயிரத்து நானூறு பேர்.]]></a:t>
+              <a:t><![CDATA[37. These are the families of the sons of Ephraim according to those that were numbered of them, thirty and two thousand and five hundred. These are the sons of Joseph after their families.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6403,51 +7339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ஆசேருடைய குமாரரின் குடும்பங்களாவன: இம்னாவின் சந்ததியான இம்னாவியரின் குடும்பமும், இஸ்வியின் சந்ததியான இஸ்வியரின் குடும்பமும், பெரீயாவின் சந்ததியான பெரீயாவியரின் குடும்பமும்,]]></a:t>
+              <a:t><![CDATA[38. The sons of Benjamin after their families: of Bela, the family of the Belaites: of Ashbel, the family of the Ashbelites: of Ahiram, the family of the Ahiramites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6512,51 +7448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது மோசேயும் ஆசாரியனாகிய எலெயாசாரும் எரிகோவின் அருகே இருக்கும் யோர்தானுக்கு இப்பாலே மோவாபின் சமனான வெளிகளிலே அவர்களோடே பேசி:]]></a:t>
+              <a:t><![CDATA[3. And Moses and Eleazar the priest spoke with them in the plains of Moab by Jordan near Jericho, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6621,51 +7557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ஆசேருடைய குமாரரின் குடும்பங்களாவன: இம்னாவின் சந்ததியான இம்னாவியரின் குடும்பமும், இஸ்வியின் சந்ததியான இஸ்வியரின் குடும்பமும், பெரீயாவின் சந்ததியான பெரீயாவியரின் குடும்பமும்,]]></a:t>
+              <a:t><![CDATA[38. The sons of Benjamin after their families: of Bela, the family of the Belaites: of Ashbel, the family of the Ashbelites: of Ahiram, the family of the Ahiramites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6730,51 +7666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. பெரீயா பெற்ற ஏபேரின் சந்ததியான ஏபேரியரின் குடும்பமும், மல்கியேலின் சந்ததியான மல்கியேலியரின் குடும்பமுமே,]]></a:t>
+              <a:t><![CDATA[39. Of Shupham, the family of the Shuphamites: of Hupham, the family of the Huphamites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6839,51 +7775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. ஆசேருடைய குமாரத்தியின் பேர் சாராள்.]]></a:t>
+              <a:t><![CDATA[40. And the sons of Bela were Ard and Naaman: of Ard, the family of the Ardites: and of Naaman, the family of the Naamites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6948,51 +7884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. இவைகளே ஆசேர் புத்திரரின் குடும்பங்கள்; அவர்களில் எண்ணப்பட்டவர்கள் ஐம்பத்து மூவாயிரத்து நானூறு பேர்.]]></a:t>
+              <a:t><![CDATA[40. And the sons of Bela were Ard and Naaman: of Ard, the family of the Ardites: and of Naaman, the family of the Naamites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7057,51 +7993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. நப்தலியினுடைய குமாரரின் குடும்பங்களாவன: யாத்சியேலின் சந்ததியான யாத்சியேலியரின் குடும்பமும், கூனியின் சந்ததியான கூனியரின் குடும்பமும்,]]></a:t>
+              <a:t><![CDATA[41. These are the sons of Benjamin after their families: and they that were numbered of them were forty and five thousand and six hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7166,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. எத்செரின் சந்ததியான எத்செரியரின் குடும்பமும், சில்லேமின் சந்ததியான சில்லேமியரின் குடும்பமுமே.]]></a:t>
+              <a:t><![CDATA[41. These are the sons of Benjamin after their families: and they that were numbered of them were forty and five thousand and six hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7275,51 +8211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. இவைகளே நப்தலியின் குடும்பங்கள்; அவர்களில் எண்ணப்பட்டவர்கள் நாற்பத்தையாயிரத்து நானூறு பேர்.]]></a:t>
+              <a:t><![CDATA[42. These are the sons of Dan after their families: of Shuham, the family of the Shuhamites. These are the families of Dan after their families.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7384,51 +8320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. இஸ்ரவேல் புத்திரரில் எண்ணப்பட்டவர்கள் ஆறுலட்சத்தோராயிரத்து எழுநூற்று முப்பதுபேராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[42. These are the sons of Dan after their families: of Shuham, the family of the Shuhamites. These are the families of Dan after their families.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7493,51 +8429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[43. All the families of the Shuhamites, according to those that were numbered of them, were threescore and four thousand and four hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7602,51 +8538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[44. Of the children of Asher after their families: of Jimna, the family of the Jimnites: of Jesui, the family of the Jesuites: of Beriah, the family of the Beriites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7711,51 +8647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தர் மோசேக்கும் எகிப்துதேசத்திலிருந்து புறப்பட்ட இஸ்ரவேல் புத்திரருக்கும் கட்டளையிட்டிருக்கிறபடியே, இருபது வயதுமுதற்கொண்டிருக்கிறவர்களை எண்ணுங்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And Moses and Eleazar the priest spoke with them in the plains of Moab by Jordan near Jericho, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7820,51 +8756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. இவர்களுடைய பேர்களின் இலக்கத்திற்குத்தக்கதாய் தேசம் இவர்களுக்குச் சுதந்தரமாகப் பங்கிடப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[44. Of the children of Asher after their families: of Jimna, the family of the Jimnites: of Jesui, the family of the Jesuites: of Beriah, the family of the Beriites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7929,51 +8865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. அநேகம்பேருக்கு அதிக சுதந்திரமும் கொஞ்சம்பேருக்கு கொஞ்ச சுதந்தரமும் கொடுப்பாயாக; அவர்களில் எண்ணப்பட்ட இலக்கத்திற்குத் தக்கதாக அவரவர்களுக்குச் சுதந்திரம் கொடுக்கப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[45. Of the sons of Beriah: of Heber, the family of the Heberites: of Malchiel, the family of the Malchielites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8038,51 +8974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. அநேகம்பேருக்கு அதிக சுதந்திரமும் கொஞ்சம்பேருக்கு கொஞ்ச சுதந்தரமும் கொடுப்பாயாக; அவர்களில் எண்ணப்பட்ட இலக்கத்திற்குத் தக்கதாக அவரவர்களுக்குச் சுதந்திரம் கொடுக்கப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[45. Of the sons of Beriah: of Heber, the family of the Heberites: of Malchiel, the family of the Malchielites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8147,51 +9083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. ஆனாலும் சீட்டுப்போட்டு, தேசத்தைப் பங்கிடவேண்டும்; தங்கள் பிதாக்களுடைய கோத்திரங்களுக்குரிய நாமங்களின்படியே சுதந்தரித்துக்கொள்ளக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[46. And the name of the daughter of Asher was Sarah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8256,51 +9192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. ஆனாலும் சீட்டுப்போட்டு, தேசத்தைப் பங்கிடவேண்டும்; தங்கள் பிதாக்களுடைய கோத்திரங்களுக்குரிய நாமங்களின்படியே சுதந்தரித்துக்கொள்ளக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[47. These are the families of the sons of Asher according to those that were numbered of them; who were fifty and three thousand and four hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8365,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. அநேகம்பேர்களாயினும் கொஞ்சம்பேர்களாயினும் சீட்டு விழுந்தபடியே அவரவர்களுடைய சுதந்தரங்கள் பங்கிடப்படவேண்டும் என்றார்.]]></a:t>
+              <a:t><![CDATA[47. These are the families of the sons of Asher according to those that were numbered of them; who were fifty and three thousand and four hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8474,51 +9410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. எண்ணப்பட்ட லேவியரின் குடும்பங்களாவன: கெர்சோனின் சந்ததியான கெர்சோனியரின் குடும்பமும், கோகாத்தின் சந்ததியான கோகாத்தியரின் குடும்பமும், மெராரியின் சந்ததியான மெராரியரின் குடும்பமும்;]]></a:t>
+              <a:t><![CDATA[48. Of the sons of Naphtali after their families: of Jahzeel, the family of the Jahzeelites: of Guni, the family of the Gunites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8583,51 +9519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. எண்ணப்பட்ட லேவியரின் குடும்பங்களாவன: கெர்சோனின் சந்ததியான கெர்சோனியரின் குடும்பமும், கோகாத்தின் சந்ததியான கோகாத்தியரின் குடும்பமும், மெராரியின் சந்ததியான மெராரியரின் குடும்பமும்;]]></a:t>
+              <a:t><![CDATA[48. Of the sons of Naphtali after their families: of Jahzeel, the family of the Jahzeelites: of Guni, the family of the Gunites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8692,51 +9628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. லேவியின் மற்றக் குடும்பங்களாகிய லிப்னீயரின் குடும்பமும், எப்ரோனியரின் குடும்பமும், மகலியரின் குடும்பமும், மூசியரின் குடும்பமும், கோராகியரின் குடும்பமுமே. கோகாத் அம்ராமைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[49. Of Jezer, the family of the Jezerites: of Shillem, the family of the Shillemites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8801,51 +9737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. லேவியின் மற்றக் குடும்பங்களாகிய லிப்னீயரின் குடும்பமும், எப்ரோனியரின் குடும்பமும், மகலியரின் குடும்பமும், மூசியரின் குடும்பமும், கோராகியரின் குடும்பமுமே. கோகாத் அம்ராமைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[50. These are the families of Naphtali according to their families: and they that were numbered of them were forty and five thousand and four hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8910,51 +9846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ரூபன் இஸ்ரவேலின் மூத்த குமாரன்; ரூபனுடைய குமாரர், ஆனாக்கியர் குடும்பத்துக்குத் தகப்பனான ஆனோக்கும், பல்லூவியர் குடும்பத்துக்குத் தகப்பனான பல்லூவும்,]]></a:t>
+              <a:t><![CDATA[4. Take the sum of the people, from twenty years old and upward; as the LORD commanded Moses and the children of Israel, which went forth out of the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9019,51 +9955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. அம்ராமுடைய மனைவிக்கு யோகெபேத் என்று பேர்; அவள் எகிப்திலே லேவிக்குப் பிறந்த குமாரத்தி; அவள் அம்ராமுக்கு ஆரோனையும் மோசேயையும் அவர்கள் சகோதரியான மிரியாமையும் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[51. These were the numbered of the children of Israel, six hundred thousand and a thousand seven hundred and thirty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9128,51 +10064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. அம்ராமுடைய மனைவிக்கு யோகெபேத் என்று பேர்; அவள் எகிப்திலே லேவிக்குப் பிறந்த குமாரத்தி; அவள் அம்ராமுக்கு ஆரோனையும் மோசேயையும் அவர்கள் சகோதரியான மிரியாமையும் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[52. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9237,51 +10173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. ஆரோனுக்கு நாதாபும் அபியூவும் எலெயாசாரும் இத்தாமாரும் பிறந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[53. Unto these the land shall be divided for an inheritance according to the number of names.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9346,51 +10282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. நாதாபும் அபியூவும் கர்த்தருடைய சந்நிதியில் அந்நிய அக்கினியைக் கொண்டுவந்தபோது, செத்துப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[53. Unto these the land shall be divided for an inheritance according to the number of names.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9455,51 +10391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. அவர்களில் ஒரு மாதத்து ஆண்பிள்ளை முதலாக எண்ணப்பட்டவர்கள் இருபத்து மூவாயிரம்பேர்; இஸ்ரவேல் புத்திரரின் நடுவே அவர்களுக்குச் சுதந்தரம் கொடுக்கப்படாதபடியினால், அவர்கள் இஸ்ரவேல் புத்திரரின் இலக்கத்திற்கு உட்படவில்லை.]]></a:t>
+              <a:t><![CDATA[54. To many you shall give the more inheritance, and to few you shall give the less inheritance: to every one shall his inheritance be given according to those that were numbered of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9564,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. அவர்களில் ஒரு மாதத்து ஆண்பிள்ளை முதலாக எண்ணப்பட்டவர்கள் இருபத்து மூவாயிரம்பேர்; இஸ்ரவேல் புத்திரரின் நடுவே அவர்களுக்குச் சுதந்தரம் கொடுக்கப்படாதபடியினால், அவர்கள் இஸ்ரவேல் புத்திரரின் இலக்கத்திற்கு உட்படவில்லை.]]></a:t>
+              <a:t><![CDATA[54. To many you shall give the more inheritance, and to few you shall give the less inheritance: to every one shall his inheritance be given according to those that were numbered of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9673,51 +10609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. மோசேயும் ஆசாரியனாகிய எலெயாசரும் எரிகோவின் அருகேயிருக்கும் யோர்தானுக்கு இப்பாலே மோவாபின் சமனான வெளிகளில் இஸ்ரவேல் புத்திரரை எண்ணுகிறபோது இருந்தவர்கள் இவர்களே.]]></a:t>
+              <a:t><![CDATA[55. Notwithstanding the land shall be divided by lot: according to the names of the tribes of their fathers they shall inherit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9782,51 +10718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. மோசேயும் ஆசாரியனாகிய எலெயாசரும் எரிகோவின் அருகேயிருக்கும் யோர்தானுக்கு இப்பாலே மோவாபின் சமனான வெளிகளில் இஸ்ரவேல் புத்திரரை எண்ணுகிறபோது இருந்தவர்கள் இவர்களே.]]></a:t>
+              <a:t><![CDATA[55. Notwithstanding the land shall be divided by lot: according to the names of the tribes of their fathers they shall inherit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9891,51 +10827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. முன்பு மோசேயும் ஆசாரியனாகிய ஆரோனும் சீனாய் வனாந்தரத்தில் இஸ்ரவேல் புத்திரரை எண்ணும்போது இருந்தவர்களில் ஒருவரும் இவர்களுக்குள் இல்லை.]]></a:t>
+              <a:t><![CDATA[56. According to the lot shall the possession thereof be divided between many and few.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10000,51 +10936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. முன்பு மோசேயும் ஆசாரியனாகிய ஆரோனும் சீனாய் வனாந்தரத்தில் இஸ்ரவேல் புத்திரரை எண்ணும்போது இருந்தவர்களில் ஒருவரும் இவர்களுக்குள் இல்லை.]]></a:t>
+              <a:t><![CDATA[56. According to the lot shall the possession thereof be divided between many and few.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10109,51 +11045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எஸ்ரோனியர் குடும்பத்துக்குத் தகப்பனான எஸ்ரோனும், கர்மீயர் குடும்பத்துக்குத் தகப்பனான கர்மீயுமே.]]></a:t>
+              <a:t><![CDATA[4. Take the sum of the people, from twenty years old and upward; as the LORD commanded Moses and the children of Israel, which went forth out of the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10218,51 +11154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[65. வனாந்தரத்தில் சாகவே சாவார்கள் என்று கர்த்தர் அவர்களைக் குறித்துச் சொல்லியிருந்தார்; எப்புன்னேயின் குமாரனாகிய காலேபும் நூனின் குமாரனாகிய யோசுவாவும் தவிர, வேறொருவரும் அவர்களில் மீதியாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[57. And these are they that were numbered of the Levites after their families: of Gershon, the family of the Gershonites: of Kohath, the family of the Kohathites: of Merari, the family of the Merarites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10327,51 +11263,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[65. வனாந்தரத்தில் சாகவே சாவார்கள் என்று கர்த்தர் அவர்களைக் குறித்துச் சொல்லியிருந்தார்; எப்புன்னேயின் குமாரனாகிய காலேபும் நூனின் குமாரனாகிய யோசுவாவும் தவிர, வேறொருவரும் அவர்களில் மீதியாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[57. And these are they that were numbered of the Levites after their families: of Gershon, the family of the Gershonites: of Kohath, the family of the Kohathites: of Merari, the family of the Merarites.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[58. These are the families of the Levites: the family of the Libnites, the family of the Hebronites, the family of the Mahlites, the family of the Mushites, the family of the Korathites. And Kohath brings forth Amram.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[58. These are the families of the Levites: the family of the Libnites, the family of the Hebronites, the family of the Mahlites, the family of the Mushites, the family of the Korathites. And Kohath brings forth Amram.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[59. And the name of Amram's wife was Jochebed, the daughter of Levi, whom her mother bare to Levi in Egypt: and she bare unto Amram Aaron and Moses, and Miriam their sister.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[59. And the name of Amram's wife was Jochebed, the daughter of Levi, whom her mother bare to Levi in Egypt: and she bare unto Amram Aaron and Moses, and Miriam their sister.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[60. And unto Aaron was born Nadab, and Abihu, Eleazar, and Ithamar.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[61. And Nadab and Abihu died, when they offered strange fire before the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[62. And those that were numbered of them were twenty and three thousand, all males from a month old and upward: for they were not numbered among the children of Israel, because there was no inheritance given them among the children of Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[62. And those that were numbered of them were twenty and three thousand, all males from a month old and upward: for they were not numbered among the children of Israel, because there was no inheritance given them among the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10406,51 +12214,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469490708" r:id="rId1"/>
+    <p:sldLayoutId id="2474692127" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10458,50 +12266,114 @@
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:defPPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide100.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide100.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide101.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide101.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide102.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide102.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide103.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide103.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide104.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide104.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide105.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide105.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide106.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide106.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide107.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide107.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -11166,50 +13038,114 @@
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide89.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide90.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide90.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide91.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide91.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide92.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide92.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide93.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide93.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide94.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide94.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide95.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide95.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide96.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide96.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide97.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide97.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide98.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide98.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide99.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide99.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -11314,51 +13250,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. వీరు రూబేనీయుల వంశస్థులు, వారిలో లెక్కింపబడినవారు నలుబది మూడువేల ఏడువందల ముప్పదిమంది.]]></a:t>
+              <a:t><![CDATA[5. ரூபன் இஸ்ரவேலின் மூத்த குமாரன்; ரூபனுடைய குமாரர், ஆனாக்கியர் குடும்பத்துக்குத் தகப்பனான]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இலக்கத்திற்கு உட்படவில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[63. மோசேயும் ஆசாரியனாகிய எலெயாசரும் எரிகோவின் அருகேயிருக்கும் யோர்தானுக்கு இப்பாலே மோவாபின் சமனான]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide102.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளிகளில் இஸ்ரவேல் புத்திரரை எண்ணுகிறபோது இருந்தவர்கள் இவர்களே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide103.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[64. முன்பு மோசேயும் ஆசாரியனாகிய ஆரோனும் சீனாய் வனாந்தரத்தில் இஸ்ரவேல் புத்திரரை எண்ணும்போது]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide104.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இருந்தவர்களில் ஒருவரும் இவர்களுக்குள் இல்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide105.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[65. வனாந்தரத்தில் சாகவே சாவார்கள் என்று கர்த்தர் அவர்களைக் குறித்துச் சொல்லியிருந்தார்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எப்புன்னேயின் குமாரனாகிய காலேபும் நூனின் குமாரனாகிய யோசுவாவும் தவிர, வேறொருவரும் அவர்களில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide107.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மீதியாயிருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11446,51 +14438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ​పల్లు కుమారుడు ఏలీయాబు. ఏలీయాబు కుమారులు నెమూయేలు దాతాను అబీరాము.]]></a:t>
+              <a:t><![CDATA[ஆனோக்கும், பல்லூவியர் குடும்பத்துக்குத் தகப்பனான பல்லூவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11578,51 +14570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. కోరహు తన సమూహములో పేరు పొందినవాడు; అతని సమాజము యెహోవాకు విరోధముగా వాదించినప్పుడు సమాజములో మోషే]]></a:t>
+              <a:t><![CDATA[6. எஸ்ரோனியர் குடும்பத்துக்குத் தகப்பனான எஸ்ரோனும், கர்மீயர் குடும்பத்துக்குத் தகப்பனான கர்மீயுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11710,51 +14702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అహరోనులకు విరోధముగా వాదించిన దాతాను అబీరాములు వీరు.]]></a:t>
+              <a:t><![CDATA[7. இவைகளே ரூபனியரின் குடும்பங்கள்; அவர்களில் எண்ணப்பட்டவர்கள் நாற்பத்து மூவாயிரத்து எழுநூற்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11842,51 +14834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ఆ సమూహపువారు మృతిబొంది నప్పుడు అగ్ని రెండువందల ఏబది మందిని భక్షించినందు నను, భూమి తన నోరు తెరచి]]></a:t>
+              <a:t><![CDATA[முப்பதுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11974,51 +14966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వారిని కోరహును మింగి వేసినందునను, వారు దృష్టాంతములైరి.]]></a:t>
+              <a:t><![CDATA[8. பல்லூவின் குமாரன் எலியாப்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12106,51 +15098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. అయితే కోరహు కుమారులు చావలేదు.]]></a:t>
+              <a:t><![CDATA[9. எலியாபின் குமாரர் நேமுவேல், தாத்தான், அபிராம் என்பவர்கள்; இந்தத் தாத்தான் அபிராம் என்பவர்களே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12238,51 +15230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ​షిమ్యోను పుత్రుల వంశములలో నెమూయేలీయులు నెమూయేలు వంశస్థులు; యామీనీ యులు యామీను వంశస్థులు;]]></a:t>
+              <a:t><![CDATA[சபையில் பேர்பெற்றவர்களாயிருந்து, கர்த்தருக்கு விரோதமாகப் போராட்டம் பண்ணி, கோராகின் கூட்டாளிகளாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12370,51 +15362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యాకీనీయులు యాకీను వంశస్థులు;]]></a:t>
+              <a:t><![CDATA[மோசேக்கும் ஆரோனுக்கும் விரோதமாக விவாதம்பண்ணினவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12502,51 +15494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ​జెరహీయులు జెరహు వంశస్థులు; షావూలీ యులు షావూలు వంశస్థులు.]]></a:t>
+              <a:t><![CDATA[10. பூமி தன் வாயைத் திறந்து, அவர்களையும் கோராகையும் விழுங்கினதினாலும், அக்கினி இருநூற்று ஐம்பது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12634,51 +15626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ఆ తెగులు పోయిన తర్వాత యెహోవా మోషే కును యాజకుడగు అహరోను కుమారుడైన ఎలియాజరు కును ఈలాగు సెలవిచ్చెను]]></a:t>
+              <a:t><![CDATA[1. அந்த வாதை தீர்ந்தபின்பு, கர்த்தர் மோசேயையும் ஆரோனின் குமாரனும் ஆசாரியனுமாகிய எலெயாசாரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12766,51 +15758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ఇవి షిమ్యోనీయుల వంశ ములు. వారు ఇరువదిరెండువేల రెండువందల మంది.]]></a:t>
+              <a:t><![CDATA[பேரைப் பட்சித்ததினாலும், அந்தக் கூட்டத்தார் செத்து, ஒரு அடையாளமானார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12898,51 +15890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. గాదు పుత్రుల వంశములలో సెపోనీయులు సెపోను వంశస్థులు; హగ్గీయులు హగ్గీ వంశస్థులు; షూనీయులు షూనీ]]></a:t>
+              <a:t><![CDATA[11. கோராகின் குமாரரோ சாகவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13030,51 +16022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వంశస్థులు,]]></a:t>
+              <a:t><![CDATA[12. சிமியோனுடைய குமாரரின் குடும்பங்களாவன: நேமுவேலின் சந்ததியான நேமுவேலரின் குடும்பமும், யாமினின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13162,51 +16154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ఓజనీయులు ఓజని వంశస్థులు; ఏరీ యులు ఏరీ వంశస్థులు;]]></a:t>
+              <a:t><![CDATA[சந்ததியான யாமினியரின் குடும்பமும், யாகீனின் சந்ததியான யாகீனியரின் குடும்பமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13294,51 +16286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ఆరోదీయులు ఆరోదు వంశ స్థులు; అరేలీయులు అరేలీ వంశస్థులు.]]></a:t>
+              <a:t><![CDATA[13. சேராகின் சந்ததியான சேராகியரின் குடும்பமும், சவுலின் சந்ததியான சவுலியரின் குடும்பமுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13426,51 +16418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. వీరు గాదీయుల వంశస్థులు; వ్రాయబడినవారి సంఖ్య చొప్పున వీరు నలు బది వేల ఐదువందలమంది.]]></a:t>
+              <a:t><![CDATA[14. இவைகளே சிமியோனியரின் குடும்பங்கள்; அவர்கள் இருபத்தீராயிரத்து இருநூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13558,51 +16550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. యూదా కుమారులు ఏరు ఓనాను; ఏరును ఓనానును కనాను దేశములో మృతి బొందిరి.]]></a:t>
+              <a:t><![CDATA[15. காத்துடைய குமாரரின் குடும்பங்களாவன: சிப்போனின் சந்ததியான சிப்போனியரின் குடும்பமும், ஆகியின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13690,51 +16682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. యూదావారి వంశములలో షేలాహీయులు షేలా వంశస్థులు; పెరెసీయులు పెరెసు వంశస్థులు జెరహీ యులు జెరహు]]></a:t>
+              <a:t><![CDATA[சந்ததியான ஆகியரின் குடும்பமும், சூனியின் சந்ததியான் சூனியரின் குடும்பமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13822,51 +16814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వంశస్థులు;]]></a:t>
+              <a:t><![CDATA[16. ஒஸ்னியின் சந்ததியான ஒஸ்னியரின் குடும்பமும், ஏரியின் சந்ததியான ஏரியரின் குடும்பமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13954,51 +16946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. పెరెసీయులలో హెస్రోనీ యులు హెస్రోను వంశస్థులు హామూలీయులు హామూలు వంశస్థులు]]></a:t>
+              <a:t><![CDATA[17. ஆரோதின் சந்ததியான ஆரோதியரின் குடும்பமும், அரேலியின் சந்ததியான அரேலியரின் குடும்பமுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14086,51 +17078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. మీరు ఇశ్రాయేలీయుల సర్వసమాజములోను ఇరువది ఏండ్లు మొదలుకొని పై ప్రాయము కలిగి ఇశ్రాయేలీయులలో సేనగా]]></a:t>
+              <a:t><![CDATA[நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14218,51 +17210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. వీరు యూదీయుల వంశస్థులు; వ్రాయ బడినవారి సంఖ్యచొప్పున వీరు డెబ్బదియారువేల ఐదు వందలమంది.]]></a:t>
+              <a:t><![CDATA[18. இவைகளே காத் புத்திரரின் குடும்பங்கள்; அவர்களில் எண்ணப்பட்டவர்கள் நாற்பதினாயிரத்து ஐந்நூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14350,51 +17342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ఇశ్శాఖారు పుత్రుల వంశస్థులలో తోలా హీయులు తోలావంశస్థులు; పువీ్వయులు పువ్వా వంశ స్థులు; యాషూబీయులు]]></a:t>
+              <a:t><![CDATA[19. யூதாவின் குமாரர் ஏர் ஓனான் என்பவர்கள்; ஏரும் ஓனானும் கானான் தேசத்தில் செத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14482,51 +17474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యాషూబు వంశస్థులు; షిమ్రో నీయులు షిమ్రోను వంశస్థులు; వీరు ఇశ్శాఖారీయుల వంశస్థులు.]]></a:t>
+              <a:t><![CDATA[20. யூதாவுடைய மற்றக் குமாரரின் குடும்பங்களாவன: சேலாவின் சந்ததியான சேலாவியரின் குடும்பமும், பாரேசின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14614,51 +17606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. వ్రాయబడినవారి సంఖ్యచొప్పున వీరు అరువది నాలుగువేల మూడువందలమంది.]]></a:t>
+              <a:t><![CDATA[சந்ததியான பாரேசியரின் குடும்பமும், சேராவின் சந்ததியான சேராவியரின் குடும்பமுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14746,51 +17738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ​జెబూలూను పుత్రుల వంశస్థులలో సెరెదీయులు సెరెదు వంశస్థులు;]]></a:t>
+              <a:t><![CDATA[21. பாரேசுடைய குமாரரின் குடும்பங்களாவன: எஸ்ரோனின் சந்ததியான எஸ்ரோனியரின் குடும்பமும், ஆமூலின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14878,51 +17870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ​ఏలోనీయులు ఏలోను వంశస్థులు; యహలేలీయులు యహలేలు వంశస్థులు;]]></a:t>
+              <a:t><![CDATA[சந்ததியான ஆமூலியரின் குடும்பமுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15010,51 +18002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ​వ్రాయబడినవారి సంఖ్యచొప్పున వీరు అరువదివేల ఐదువందలమంది.]]></a:t>
+              <a:t><![CDATA[22. இவைகளே யூதாவின் குடும்பங்கள்; அவர்களில் எண்ணப்பட்டவர்கள் எழுபத்தாறாயிரத்து ஐந்நூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15142,51 +18134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ​​యోసేపు పుత్రుల వంశస్థులు అతని కుమారులు మనష్షే ఎఫ్రాయిము.]]></a:t>
+              <a:t><![CDATA[23. இசக்காருடைய குமாரரின் குடும்பங்களாவன: தோலாவின் சந்ததியான தோலாவியரின் குடும்பமும், பூவாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15274,51 +18266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. మనష్షే కుమారులలో మాకీరీయులు మాకీరు వంశస్థులు; మాకీరు గిలాదును కనెను; గిలాదీయులు గిలాదు]]></a:t>
+              <a:t><![CDATA[சந்ததியான பூவாவியரின் குடும்பமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15406,51 +18398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వంశస్థులు; వీరు గిలాదుపుత్రులు.]]></a:t>
+              <a:t><![CDATA[24. யாசூபின் சந்ததியான யாசூபியரின் குடும்பமும், சிம்ரோனின் சந்ததியான சிம்ரோனியரின் குடும்பமுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15538,51 +18530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బయలు వెళ్లువారందరి సంఖ్యను వారి వారి పితరుల కుటుంబములను బట్టి వ్రాయించుడి.]]></a:t>
+              <a:t><![CDATA[2. இஸ்ரவேல் புத்திரரின் சமஸ்த சபையாரையும் அவர்கள் பிதாக்களுடைய வம்சத்தின்படி இருபது வயதுமுதல் அதற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15670,51 +18662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ఈజరీయులు ఈజరు వంశస్థులు; హెలకీయులు హెలకు వంశస్థులు;]]></a:t>
+              <a:t><![CDATA[25. இவைகளே இசக்காரின் குடும்பங்கள்; அவர்களில் எண்ணப்பட்டவர்கள் அறுபத்து நாலாயிரத்து முந்நூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15802,51 +18794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. అశ్రీయేలీ యులు అశ్రీయేలు వంశస్థులు; షెకెమీయులు షెకెము వంశస్థులు;]]></a:t>
+              <a:t><![CDATA[26. செபுலோனுடைய குமாரரின் குடும்பங்களாவன: சேரேத்தின் சந்ததியான சேரேத்தியரின் குடும்பமும், ஏலோனின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15934,51 +18926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ​షెమీదాయీయులు షెమీదా వంశస్థులు; హెపెరీయులు హెపెరు వంశస్థులు.]]></a:t>
+              <a:t><![CDATA[சந்ததியான ஏலோனியரின் குடும்பமும், யாலேயேலின் சந்ததியான யாலேயேலியரின் குடும்பமுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16066,51 +19058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. హెపెరు కుమా రుడైన సెలోపెహాదుకు కుమార్తెలేగాని కుమారులు పుట్టలేదు. సెలోపెహాదు కుమార్తెల పేరులు]]></a:t>
+              <a:t><![CDATA[27. இவைகளே செபுலோனியரின் குடும்பங்கள்; அவர்களில் எண்ணப்பட்டவர்கள் அறுபதினாயிரத்து ஐந்நூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16198,51 +19190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మహలా నోయా హొగ్లా మిల్కా తిర్సా.]]></a:t>
+              <a:t><![CDATA[28. யோசேப்புடைய குமாரரான மனாசே எப்பிராயீம் என்பவர்களின் குடும்பங்களாவன:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16330,51 +19322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. వీరు మనష్షీయుల వంశస్థులు; వ్రాయబడినవారి సంఖ్యచొప్పున వీరు ఏబది రెండువేల ఏడు వందలమంది.]]></a:t>
+              <a:t><![CDATA[29. மனாசேயினுடைய குமாரரின் குடும்பங்கள்: மாகீரின் சந்ததியான மாகீரியரின் குடும்பமும், மாகீர் பெற்ற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16462,51 +19454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ఎఫ్రాయిము పుత్రుల వంశములు ఇవి; షూతలహీయులు షూతలహు వంశస్థులు; బేకరీయులు బేకరు వంశస్థులు; తహనీయులు]]></a:t>
+              <a:t><![CDATA[கிலெயாதின் சந்ததியான கிலெயாதியரின் குடும்பமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16594,51 +19586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తహను వంశస్థులు,]]></a:t>
+              <a:t><![CDATA[30. கிலெயாத் பெற்ற ஈயேசேரின் சந்ததியான ஈயேசேயரின் குடும்பமும், ஏலேக்கின் சந்ததியான ஏலேக்கியரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16726,51 +19718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. వీరు షూతలహు కుమారులు; ఏరానీయులు ఏరాను వంశస్థులు.]]></a:t>
+              <a:t><![CDATA[குடும்பமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16858,51 +19850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. వీరు ఎఫ్రాయిమీయుల వంశస్థులు. వ్రాయబడినవారి సంఖ్యచొప్పున వీరు ముప్పదిరెండువేల ఐదువందలమంది; వీరు]]></a:t>
+              <a:t><![CDATA[31. அஸ்ரியேலின் சந்ததியான அஸ்ரியேலரின் குடும்பமும், சேகேமின் சந்ததியான சேகேமியரின் குடும்பமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16990,51 +19982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. కాబట్టి యిరువది ఏండ్లు మొదలుకొని పైప్రాయముగల వారిని లెక్కింపుడని యెహోవా మోషేకును]]></a:t>
+              <a:t><![CDATA[மேற்பட்ட இஸ்ரவேலிலே யுத்ததிற்குப் புறப்படத்தக்கவர்கள் எல்லாரையும் எண்ணுங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17122,51 +20114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యోసేపుపుత్రుల వంశస్థులు.]]></a:t>
+              <a:t><![CDATA[32. செமீதாவின் சந்ததியான செமீதாவியரின் குடும்பமும், ஏப்பேரின் சந்ததியான ஏப்பேரியரின் குடும்பமுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17254,51 +20246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ​బెన్యామీను పుత్రుల వంశములలో బెలీయులు బెల వంశస్థులు; అష్బేలీయులు అష్బేల వంశస్థులు;]]></a:t>
+              <a:t><![CDATA[33. ஏப்பேரின் குமாரனான செலொப்பியாத்திற்குக் குமாரர் இல்லாமல் இருந்தார்கள், குமாரத்திகள் மாத்திரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17386,51 +20378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ​అహీరామీయులు అహీరాము వంశస్థులు;]]></a:t>
+              <a:t><![CDATA[இருந்தார்கள்; இவர்கள் நாமங்கள் மக்லாள், நோவாள், ஒக்லாள், மில்காள், திர்சாள் என்பவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17518,51 +20510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. షూపామీయులు షూపాము వంశస్థులు; బెల కుమారులు ఆర్దు నయమాను; ఆర్దీయులు ఆర్దు వంశ స్థులు; నయమానీయులు]]></a:t>
+              <a:t><![CDATA[34. இவைகளே மனாசேயின் குடும்பங்கள்; அவர்களில் எண்ணப்பட்டவர்கள் ஐம்பத்தீராயிரத்து எழுநூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17650,51 +20642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నయమాను వంశస్థులు.]]></a:t>
+              <a:t><![CDATA[35. எப்பிராயீமுடைய குமாரரின் குடும்பங்களாவன: சுத்தெலாகின் சந்ததியான சுத்தெலாகியரின் குடும்பமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17782,51 +20774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. వీరు బెన్యామీనీయుల వంశస్థులు; వారిలో వ్రాయబడిన లెక్కచొప్పున నలుబదియయిదువేల ఆరువందల మంది.]]></a:t>
+              <a:t><![CDATA[பெகேரின் சந்ததியான பெகேரியரின் குடும்பமும், தாகானின் சந்ததியான தாகானியரின் குடும்பமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17914,51 +20906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. దాను పుత్రుల వంశములలో షూషామీయులు షూషాము వంశస్థులు;]]></a:t>
+              <a:t><![CDATA[36. சுத்தெலாக் பெற்ற ஏரானின் சந்ததியான ஏரானியரின் குடும்பமுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18046,51 +21038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. వీరు తమ వంశములలో దానీయుల వంశ స్థులు. వ్రాయబడినవారి సంఖ్యచొప్పున వీరు అరువది నాలుగువేల నాలుగువందల]]></a:t>
+              <a:t><![CDATA[37. இவைகளே எப்பிராயீம் புத்திரரின் குடும்பங்கள்; அவர்களில் எண்ணப்பட்டவர்கள் முப்பத்தீராயிரத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18178,51 +21170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మంది.]]></a:t>
+              <a:t><![CDATA[ஐந்நூறுபேர்; இவர்களே யோசேப்பு புத்திரரின் குடும்பங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18310,51 +21302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ఆషేరు పుత్రుల వంశములలో యిమీ్నయులు యిమ్నా వంశస్థులు, ఇష్వీ యులు ఇష్వీ వంశస్థులు; బెరీయులు బెరీయా]]></a:t>
+              <a:t><![CDATA[38. பென்யமீனுடைய குமாரரின் குடும்பங்களாவன: பேலாவின் சந்ததியான பேலாவியரின் குடும்பமும், அஸ்பேலின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18442,51 +21434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఐగుప్తుదేశమునుండి వచ్చిన ఇశ్రా యేలీయులకును ఆజ్ఞాపించినట్లు మోషేయు యాజకుడగు ఎలియాజరును ఇశ్రాయేలీయులు]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது மோசேயும் ஆசாரியனாகிய எலெயாசாரும் எரிகோவின் அருகே இருக்கும் யோர்தானுக்கு இப்பாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18574,51 +21566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వంశస్థులు;]]></a:t>
+              <a:t><![CDATA[சந்ததியான அஸ்பேலியரின் குடும்பமும், அகிராமின் சந்ததியான அகிராமியரின் குடும்பமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18706,51 +21698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. బెరీయానీయులలో హెబెరీయులు హెబెరు వంశస్థులు; మల్కీయేలీయులు మల్కీయేలు వంశస్థులు;]]></a:t>
+              <a:t><![CDATA[39. சுப்பாமின் சந்ததியான சுப்பாமியரின் குடும்பமும், உப்பாமின் சந்ததியான உப்பாமியரின் குடும்பமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18838,51 +21830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. ఆషేరు కుమార్తె పేరు శెరహు.]]></a:t>
+              <a:t><![CDATA[40. பேலா பெற்ற ஆரேதின் சந்ததியான ஆரேதியரின் குடும்பமும், நாகமானின் சந்ததியான நாகமானியரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18970,51 +21962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. వ్రాయబడినవారి సంఖ్య చొప్పున వీరు ఆషేరీయుల వంశస్థులు; వీరు ఏబదిమూడువేల నాలుగువందలమంది.]]></a:t>
+              <a:t><![CDATA[குடும்பமுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19102,51 +22094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. ​నఫ్తాలీ పుత్రుల వంశములలో యహసయేలీయులు యహసయేలు వంశస్థులు; గూనీ యులు గూనీ వంశస్థులు;]]></a:t>
+              <a:t><![CDATA[41. இவைகளே பென்யமீன் புத்திரரின் குடும்பங்கள்; அவர்களில் எண்ணப்பட்டவர்கள் நாற்பத்தையாயிரத்து அறுநூறு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19234,51 +22226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. ​యేసెరీయులు యేసెరు వంశ స్థులు; షిల్లేమీయులు షిల్లేము వంశస్థులు.]]></a:t>
+              <a:t><![CDATA[பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19366,51 +22358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. వీరు నఫ్తాలీ యుల వంశస్థులు; వ్రాయబడిన వారి సంఖ్యచొప్పున వీరు నలుబదియయిదువేల నాలుగువందలమంది]]></a:t>
+              <a:t><![CDATA[42. தாணுடைய குமாரரின் குடும்பங்களாவன: சூகாமின் சந்ததியான சூகாமியரின் குடும்பமுமே; இவைகள் தாணின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19498,51 +22490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. ​ఇశ్రాయేలీ యులలో లెక్కింపబడిన వీరు ఆరులక్షల వెయ్యిన్ని ఏడు వందల ముప్పదిమంది.]]></a:t>
+              <a:t><![CDATA[குடும்பம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19630,51 +22622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. యెహోవా మోషేకు ఈలాగు సెలవిచ్చెను వీరి పేళ్ల లెక్క చొప్పున ఆ దేశమును వీరికి స్వాస్థ్యముగా]]></a:t>
+              <a:t><![CDATA[43. சூகாமியரின் வம்சங்களில் எண்ணப்பட்டவர்கள் எல்லோரும் அறுபத்து நாலாயிரத்து நானூறு பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19762,51 +22754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పంచిపెట్టవలెను.]]></a:t>
+              <a:t><![CDATA[44. ஆசேருடைய குமாரரின் குடும்பங்களாவன: இம்னாவின் சந்ததியான இம்னாவியரின் குடும்பமும், இஸ்வியின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19894,51 +22886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ​మోయాబు మైదానము లలో యెరికోయొద్దనున్న యొర్దాను దగ్గర నుండగా జన సంఖ్యను చేయుడని వారితో చెప్పిరి.]]></a:t>
+              <a:t><![CDATA[மோவாபின் சமனான வெளிகளிலே அவர்களோடே பேசி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20026,51 +23018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. ఎక్కువమందికి ఎక్కువ స్వాస్థ్యము ఇయ్యవలెను;]]></a:t>
+              <a:t><![CDATA[சந்ததியான இஸ்வியரின் குடும்பமும், பெரீயாவின் சந்ததியான பெரீயாவியரின் குடும்பமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20158,51 +23150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. తక్కువమందికి తక్కువ స్వాస్థ్యము ఇయ్య వలెను. దాని దాని జనసంఖ్యనుబట్టి ఆయా గోత్రము లకు స్వాస్థ్యము]]></a:t>
+              <a:t><![CDATA[45. பெரீயா பெற்ற ஏபேரின் சந்ததியான ஏபேரியரின் குடும்பமும், மல்கியேலின் சந்ததியான மல்கியேலியரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20290,51 +23282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఇయ్యవలెను.]]></a:t>
+              <a:t><![CDATA[குடும்பமுமே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20422,51 +23414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. చీట్లువేసి ఆ భూమిని పంచిపెట్టవలెను. వారు తమ తమ పితరుల గోత్రముల జనసంఖ్యచొప్పున స్వాస్థ్యమును]]></a:t>
+              <a:t><![CDATA[46. ஆசேருடைய குமாரத்தியின் பேர் சாராள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20554,51 +23546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పొందవలెను.]]></a:t>
+              <a:t><![CDATA[47. இவைகளே ஆசேர் புத்திரரின் குடும்பங்கள்; அவர்களில் எண்ணப்பட்டவர்கள் ஐம்பத்து மூவாயிரத்து நானூறு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20686,51 +23678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. ఎక్కువ మందికేమి తక్కువమందికేమి చీట్లు వేసి యెవరి స్వాస్థ్య మును వారికి పంచిపెట్టవలెను.]]></a:t>
+              <a:t><![CDATA[பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20818,51 +23810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. వారివారి వంశములలో లెక్కింపబడిన లేవీయులు వీరు. గెర్షోనీయులు గెర్షోను వంశస్థులు; కహాతీయులు కహాతు]]></a:t>
+              <a:t><![CDATA[48. நப்தலியினுடைய குமாரரின் குடும்பங்களாவன: யாத்சியேலின் சந்ததியான யாத்சியேலியரின் குடும்பமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20950,51 +23942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వంశస్థులు; మెరారీయులు మెరారి వంశస్థులు.]]></a:t>
+              <a:t><![CDATA[கூனியின் சந்ததியான கூனியரின் குடும்பமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21082,51 +24074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. లేవీయుల వంశములు ఏవనగా, లిబ్నీయుల వంశము హెబ్రోనీయుల వంశము మహలీయుల వంశము మూషీ యుల వంశము కోరహీయుల]]></a:t>
+              <a:t><![CDATA[49. எத்செரின் சந்ததியான எத்செரியரின் குடும்பமும், சில்லேமின் சந்ததியான சில்லேமியரின் குடும்பமுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21214,51 +24206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వంశము.]]></a:t>
+              <a:t><![CDATA[50. இவைகளே நப்தலியின் குடும்பங்கள்; அவர்களில் எண்ணப்பட்டவர்கள் நாற்பத்தையாயிரத்து நானூறு பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21346,51 +24338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ఇశ్రాయేలు తొలిచూలు రూబేను. రూబేను పుత్రులలో హనోకీయులు హనోకు వంశస్థులు;]]></a:t>
+              <a:t><![CDATA[4. கர்த்தர் மோசேக்கும் எகிப்துதேசத்திலிருந்து புறப்பட்ட இஸ்ரவேல் புத்திரருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21478,51 +24470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. కహాతు అమ్రా మును కనెను; అమ్రాము భార్యపేరు యోకెబెదు. ఆమె లేవీ కుమార్తె; ఐగుప్తులో ఆమె లేవీకి]]></a:t>
+              <a:t><![CDATA[51. இஸ்ரவேல் புத்திரரில் எண்ணப்பட்டவர்கள் ஆறுலட்சத்தோராயிரத்து எழுநூற்று முப்பதுபேராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21610,51 +24602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పుట్టెను. ఆమె అమ్రామువలన అహరోనును మోషేను వీరి సహోదరియగు మిర్యామును కనెను.]]></a:t>
+              <a:t><![CDATA[52. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21742,51 +24734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. అహరోనువలన నాదాబు అబీహు ఎలియాజరు ఈతామారు పుట్టిరి.]]></a:t>
+              <a:t><![CDATA[53. இவர்களுடைய பேர்களின் இலக்கத்திற்குத்தக்கதாய் தேசம் இவர்களுக்குச் சுதந்தரமாகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21874,51 +24866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. నాదాబు అబీహులు యెహోవా సన్నిధికి అన్యాగ్ని తెచ్చినప్పుడు చనిపోయిరి.]]></a:t>
+              <a:t><![CDATA[பங்கிடப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22006,51 +24998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. వారిలో నెల మొదలుకొని పైప్రాయము కలిగి లెక్కింపబడినవారందరు ఇరువదిమూడువేలమంది. వారు ఇశ్రాయేలీయులలో]]></a:t>
+              <a:t><![CDATA[54. அநேகம்பேருக்கு அதிக சுதந்திரமும் கொஞ்சம்பேருக்கு கொஞ்ச சுதந்தரமும் கொடுப்பாயாக; அவர்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22138,51 +25130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[లెక్కింపబడినవారు కారుగనుక ఇశ్రాయేలీయులలో వారికి స్వాస్థ్యమియ్య బడలేదు.]]></a:t>
+              <a:t><![CDATA[எண்ணப்பட்ட இலக்கத்திற்குத் தக்கதாக அவரவர்களுக்குச் சுதந்திரம் கொடுக்கப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22270,51 +25262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. యెరికో ప్రాంతములయందలి యొర్దానునొద్దనున్న మోయాబు మైదానములలో మోషేయు యాజకుడగు ఎలియాజరును]]></a:t>
+              <a:t><![CDATA[55. ஆனாலும் சீட்டுப்போட்டு, தேசத்தைப் பங்கிடவேண்டும்; தங்கள் பிதாக்களுடைய கோத்திரங்களுக்குரிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22402,51 +25394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఇశ్రాయేలీయుల జనసంఖ్య చేసినప్పుడు లెక్కింపబడినవారు వీరు.]]></a:t>
+              <a:t><![CDATA[நாமங்களின்படியே சுதந்தரித்துக்கொள்ளக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22534,51 +25526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. మోషే అహరోనులు సీనాయి అరణ్యములో ఇశ్రాయేలీయుల సంఖ్యను చేసి నప్పుడు లెక్కింపబడినవారిలో ఒక్కడైనను]]></a:t>
+              <a:t><![CDATA[56. அநேகம்பேர்களாயினும் கொஞ்சம்பேர்களாயினும் சீட்டு விழுந்தபடியே அவரவர்களுடைய சுதந்தரங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22666,51 +25658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వీరిలో ఉండ లేదు.]]></a:t>
+              <a:t><![CDATA[பங்கிடப்படவேண்டும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22798,51 +25790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. పల్లువీయులు పల్లువంశస్థులు; హెస్రోనీయులు హెస్రోను వంశస్థులు; కర్మీయులు కర్మీ వంశస్థులు;]]></a:t>
+              <a:t><![CDATA[கட்டளையிட்டிருக்கிறபடியே, இருபது வயதுமுதற்கொண்டிருக்கிறவர்களை எண்ணுங்கள் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22930,51 +25922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[65. ఏలయనగా వారు నిశ్చయముగా అరణ్యములో చనిపోవుదురని యెహోవా వారినిగూర్చి సెలవిచ్చెను. యెపున్నె]]></a:t>
+              <a:t><![CDATA[57. எண்ணப்பட்ட லேவியரின் குடும்பங்களாவன: கெர்சோனின் சந்ததியான கெர்சோனியரின் குடும்பமும், கோகாத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23062,51 +26054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కుమారుడైన కాలేబును నూను కుమారుడైన యెహోషువయు తప్ప వారిలో ఒక్కడైనను మిగిలి యుండలేదు.]]></a:t>
+              <a:t><![CDATA[சந்ததியான கோகாத்தியரின் குடும்பமும், மெராரியின் சந்ததியான மெராரியரின் குடும்பமும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23122,92 +26114,1148 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 26]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[58. லேவியின் மற்றக் குடும்பங்களாகிய லிப்னீயரின் குடும்பமும், எப்ரோனியரின் குடும்பமும், மகலியரின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[குடும்பமும், மூசியரின் குடும்பமும், கோராகியரின் குடும்பமுமே. கோகாத் அம்ராமைப் பெற்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[59. அம்ராமுடைய மனைவிக்கு யோகெபேத் என்று பேர்; அவள் எகிப்திலே லேவிக்குப் பிறந்த குமாரத்தி; அவள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அம்ராமுக்கு ஆரோனையும் மோசேயையும் அவர்கள் சகோதரியான மிரியாமையும் பெற்றாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[60. ஆரோனுக்கு நாதாபும் அபியூவும் எலெயாசாரும் இத்தாமாரும் பிறந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[61. நாதாபும் அபியூவும் கர்த்தருடைய சந்நிதியில் அந்நிய அக்கினியைக் கொண்டுவந்தபோது, செத்துப்போனார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[62. அவர்களில் ஒரு மாதத்து ஆண்பிள்ளை முதலாக எண்ணப்பட்டவர்கள் இருபத்து மூவாயிரம்பேர்; இஸ்ரவேல்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புத்திரரின் நடுவே அவர்களுக்குச் சுதந்தரம் கொடுக்கப்படாதபடியினால், அவர்கள் இஸ்ரவேல் புத்திரரின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme87">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme25">
   <a:themeElements>
-    <a:clrScheme name="Theme87">
+    <a:clrScheme name="Theme25">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme87">
+    <a:fontScheme name="Theme25">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -23233,51 +27281,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme87">
+    <a:fmtScheme name="Theme25">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -23408,51 +27456,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>91</Slides>
+  <Slides>107</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>