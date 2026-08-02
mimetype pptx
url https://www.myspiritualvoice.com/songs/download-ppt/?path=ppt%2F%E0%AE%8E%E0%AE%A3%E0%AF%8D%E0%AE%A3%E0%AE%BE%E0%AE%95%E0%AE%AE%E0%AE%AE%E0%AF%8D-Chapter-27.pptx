--- v0 (2026-06-03)
+++ v1 (2026-08-02)
@@ -75,50 +75,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -141,50 +157,58 @@
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -324,53 +348,61 @@
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
-  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -430,51 +462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவனை ஆசாரியனாகிய எலெயாசாருக்கும் சபையனைத்திற்கும் முன்பாக நிறுத்தி, அவர்கள் கண்களுக்கு முன்பாக அவனுக்கு கட்டளைகொடுத்து,]]></a:t>
+              <a:t><![CDATA[4. Why should the name of our father be done away from among his family, because he has no son? Give unto us therefore a possession among the brethren of our father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -539,51 +571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவனை ஆசாரியனாகிய எலெயாசாருக்கும் சபையனைத்திற்கும் முன்பாக நிறுத்தி, அவர்கள் கண்களுக்கு முன்பாக அவனுக்கு கட்டளைகொடுத்து,]]></a:t>
+              <a:t><![CDATA[4. Why should the name of our father be done away from among his family, because he has no son? Give unto us therefore a possession among the brethren of our father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -648,51 +680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இஸ்ரவேல் புத்திரராகிய சபையார் எல்லாரும் அவனுக்குக் கீழ்ப்படியும்படிக்கு, உன் கனத்தில் கொஞ்சம் அவனுக்குக் கொடு.]]></a:t>
+              <a:t><![CDATA[5. And Moses brought their cause before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -757,51 +789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவன் ஆசாரியனாகிய எலெயாசாருக்கு முன்பாக நிற்கக்கடவன்; அவனிமித்தம் அந்த ஆசாரியன் கர்த்தருடைய சந்நிதானத்தில் வந்து, ஊரீம் என்னும் நியாயத்தினாலே ஆலோசனை கேட்கக்கடவன்; அவருடைய கட்டளையின்படியே, அவனும் அவனோடேகூட இஸ்ரவேல் புத்திரராகிய சபையார் எல்லாரும் போகவும் அவருடைய கட்டளையின்படியே வரவும் வேண்டியது என்றார்.]]></a:t>
+              <a:t><![CDATA[6. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -866,51 +898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவன் ஆசாரியனாகிய எலெயாசாருக்கு முன்பாக நிற்கக்கடவன்; அவனிமித்தம் அந்த ஆசாரியன் கர்த்தருடைய சந்நிதானத்தில் வந்து, ஊரீம் என்னும் நியாயத்தினாலே ஆலோசனை கேட்கக்கடவன்; அவருடைய கட்டளையின்படியே, அவனும் அவனோடேகூட இஸ்ரவேல் புத்திரராகிய சபையார் எல்லாரும் போகவும் அவருடைய கட்டளையின்படியே வரவும் வேண்டியது என்றார்.]]></a:t>
+              <a:t><![CDATA[7. The daughters of Zelophehad speak right: you shall surely give them a possession of an inheritance among their father's brethren; and you shall cause the inheritance of their father to pass unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -975,51 +1007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவன் ஆசாரியனாகிய எலெயாசாருக்கு முன்பாக நிற்கக்கடவன்; அவனிமித்தம் அந்த ஆசாரியன் கர்த்தருடைய சந்நிதானத்தில் வந்து, ஊரீம் என்னும் நியாயத்தினாலே ஆலோசனை கேட்கக்கடவன்; அவருடைய கட்டளையின்படியே, அவனும் அவனோடேகூட இஸ்ரவேல் புத்திரராகிய சபையார் எல்லாரும் போகவும் அவருடைய கட்டளையின்படியே வரவும் வேண்டியது என்றார்.]]></a:t>
+              <a:t><![CDATA[7. The daughters of Zelophehad speak right: you shall surely give them a possession of an inheritance among their father's brethren; and you shall cause the inheritance of their father to pass unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1084,51 +1116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மோசே தனக்குக் கர்த்தர் கட்டளையிட்டபடியே யோசுவாவை அழைத்துக்கொண்டுபோய், அவனை ஆசாரியனாகிய எலெயாசாருக்கும் சபையனைத்திற்கும் முன்பாக நிறுத்தி,]]></a:t>
+              <a:t><![CDATA[7. The daughters of Zelophehad speak right: you shall surely give them a possession of an inheritance among their father's brethren; and you shall cause the inheritance of their father to pass unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1193,51 +1225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மோசே தனக்குக் கர்த்தர் கட்டளையிட்டபடியே யோசுவாவை அழைத்துக்கொண்டுபோய், அவனை ஆசாரியனாகிய எலெயாசாருக்கும் சபையனைத்திற்கும் முன்பாக நிறுத்தி,]]></a:t>
+              <a:t><![CDATA[8. And you shall speak unto the children of Israel, saying, If a man die, and have no son, then all of you shall cause his inheritance to pass unto his daughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1302,51 +1334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவன் மேல் தன் கைகளை வைத்து, கர்த்தர் தனக்குச் சொன்னபடியே அவனுக்குக் கட்டளைகொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[8. And you shall speak unto the children of Israel, saying, If a man die, and have no son, then all of you shall cause his inheritance to pass unto his daughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1411,51 +1443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோசேப்பின் குமாரனாகிய மனாசேயின் குடும்பங்களில், மனாசேயின் குமாரனாகிய மாகீரின் மகனான கிலெயாத்துக்குப் பிறந்த ஏபேருக்குப் புத்திரனாயிருந்த செலோப்பியாத்தின் குமாரத்திகளாகிய மக்லாள், நோவாள், ஒக்லாள், மில்காள், திர்சாள் என்பவர்கள் வந்து,]]></a:t>
+              <a:t><![CDATA[9. And if he have no daughter, then all of you shall give his inheritance unto his brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1520,51 +1552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சபையார் வாக்குவாதம்பண்ணின சீன் வனாந்தரத்தில் தண்ணீருக்கடுத்த விஷயத்தில் அவர்கள் கண்களுக்கு முன்பாக என்னைப் பரிசுத்தம்பண்ணவேண்டிய நீங்கள் என் கட்டளையை மீறினீர்களே என்றார். இது சீன் வனாந்தரத்தில் காதேஸ் ஊர் அருகே உண்டான மேரிபாவின் தண்ணீருக்கடுத்த காரியமே.]]></a:t>
+              <a:t><![CDATA[1. Then came the daughters of Zelophehad, the son of Hepher, the son of Gilead, the son of Machir, the son of Manasseh, of the families of Manasseh the son of Joseph: and these are the names of his daughters; Mahlah, Noah, and Hoglah, and Milcah, and Tirzah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1629,51 +1661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோசேப்பின் குமாரனாகிய மனாசேயின் குடும்பங்களில், மனாசேயின் குமாரனாகிய மாகீரின் மகனான கிலெயாத்துக்குப் பிறந்த ஏபேருக்குப் புத்திரனாயிருந்த செலோப்பியாத்தின் குமாரத்திகளாகிய மக்லாள், நோவாள், ஒக்லாள், மில்காள், திர்சாள் என்பவர்கள் வந்து,]]></a:t>
+              <a:t><![CDATA[9. And if he have no daughter, then all of you shall give his inheritance unto his brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1738,51 +1770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோசேப்பின் குமாரனாகிய மனாசேயின் குடும்பங்களில், மனாசேயின் குமாரனாகிய மாகீரின் மகனான கிலெயாத்துக்குப் பிறந்த ஏபேருக்குப் புத்திரனாயிருந்த செலோப்பியாத்தின் குமாரத்திகளாகிய மக்லாள், நோவாள், ஒக்லாள், மில்காள், திர்சாள் என்பவர்கள் வந்து,]]></a:t>
+              <a:t><![CDATA[10. And if he have no brethren, then all of you shall give his inheritance unto his father's brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1847,51 +1879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆசரிப்புக் கூடாரவாசலிலே மோசேக்கும், ஆசாரியனாகிய எலெயாசாருக்கும், பிரபுக்களுக்கும், சபையனைத்திற்கும் முன்பாக நின்று:]]></a:t>
+              <a:t><![CDATA[10. And if he have no brethren, then all of you shall give his inheritance unto his father's brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1956,51 +1988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆசரிப்புக் கூடாரவாசலிலே மோசேக்கும், ஆசாரியனாகிய எலெயாசாருக்கும், பிரபுக்களுக்கும், சபையனைத்திற்கும் முன்பாக நின்று:]]></a:t>
+              <a:t><![CDATA[11. And if his father have no brethren, then all of you shall give his inheritance unto his kinsman that is next to him of his family, and he shall possess it: and it shall be unto the children of Israel a statute of judgment, as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2065,51 +2097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எங்கள் தகப்பன் வனாந்தரத்தில் மரணமடைந்தார்; அவர் கர்த்தருக்கு விரோதமாகக் கூடின கோராகின் கூட்டத்தாரில் சேர்ந்தவர் அல்ல, தம்முடைய பாவத்தினாலே மரித்தார்; அவருக்குக் குமாரர் இல்லை.]]></a:t>
+              <a:t><![CDATA[11. And if his father have no brethren, then all of you shall give his inheritance unto his kinsman that is next to him of his family, and he shall possess it: and it shall be unto the children of Israel a statute of judgment, as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2174,51 +2206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எங்கள் தகப்பன் வனாந்தரத்தில் மரணமடைந்தார்; அவர் கர்த்தருக்கு விரோதமாகக் கூடின கோராகின் கூட்டத்தாரில் சேர்ந்தவர் அல்ல, தம்முடைய பாவத்தினாலே மரித்தார்; அவருக்குக் குமாரர் இல்லை.]]></a:t>
+              <a:t><![CDATA[11. And if his father have no brethren, then all of you shall give his inheritance unto his kinsman that is next to him of his family, and he shall possess it: and it shall be unto the children of Israel a statute of judgment, as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2283,51 +2315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எங்கள் தகப்பன் வனாந்தரத்தில் மரணமடைந்தார்; அவர் கர்த்தருக்கு விரோதமாகக் கூடின கோராகின் கூட்டத்தாரில் சேர்ந்தவர் அல்ல, தம்முடைய பாவத்தினாலே மரித்தார்; அவருக்குக் குமாரர் இல்லை.]]></a:t>
+              <a:t><![CDATA[12. And the LORD said unto Moses, Get you up into this mount Abarim, and see the land which I have given unto the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2392,51 +2424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எங்கள் தகப்பனுக்குக் குமாரன் இல்லாததினாலே, அவருடைய பேர் அவருடைய வம்சத்தில் இல்லாமல் அற்றுப்போகலாமா? எங்கள் தகப்பனுடைய சகோதரருக்குள்ளே எங்களுக்குக் காணியாட்சி கொடுக்கவேண்டும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And the LORD said unto Moses, Get you up into this mount Abarim, and see the land which I have given unto the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2501,51 +2533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எங்கள் தகப்பனுக்குக் குமாரன் இல்லாததினாலே, அவருடைய பேர் அவருடைய வம்சத்தில் இல்லாமல் அற்றுப்போகலாமா? எங்கள் தகப்பனுடைய சகோதரருக்குள்ளே எங்களுக்குக் காணியாட்சி கொடுக்கவேண்டும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And when you have seen it, you also shall be gathered unto your people, as Aaron your brother was gathered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2610,51 +2642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மோசே அவர்களுடைய நியாயத்தைக் கர்த்தருடைய சந்நிதியில் கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[13. And when you have seen it, you also shall be gathered unto your people, as Aaron your brother was gathered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2719,51 +2751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சபையார் வாக்குவாதம்பண்ணின சீன் வனாந்தரத்தில் தண்ணீருக்கடுத்த விஷயத்தில் அவர்கள் கண்களுக்கு முன்பாக என்னைப் பரிசுத்தம்பண்ணவேண்டிய நீங்கள் என் கட்டளையை மீறினீர்களே என்றார். இது சீன் வனாந்தரத்தில் காதேஸ் ஊர் அருகே உண்டான மேரிபாவின் தண்ணீருக்கடுத்த காரியமே.]]></a:t>
+              <a:t><![CDATA[1. Then came the daughters of Zelophehad, the son of Hepher, the son of Gilead, the son of Machir, the son of Manasseh, of the families of Manasseh the son of Joseph: and these are the names of his daughters; Mahlah, Noah, and Hoglah, and Milcah, and Tirzah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2828,51 +2860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[14. For all of you rebelled against my commandment in the desert of Zin, in the strife of the congregation, to sanctify me at the water before their eyes: that is the water of Meribah in Kadesh in the wilderness of Zin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2937,51 +2969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. செலோப்பியாத்தின் குமாரத்திகள் சொல்லுகிறது சரிதான்; அவர்களுக்கு அவர்கள் தகப்பனுடைய சகோதரருக்குள்ளே சுதந்தரம் கொடுக்கப்படவேண்டும்; அவர்கள் தகப்பன் பின்வைத்த சுதந்தரத்தை அவர்களுக்குக் கிடைக்கும்படி செய்வாயாக.]]></a:t>
+              <a:t><![CDATA[14. For all of you rebelled against my commandment in the desert of Zin, in the strife of the congregation, to sanctify me at the water before their eyes: that is the water of Meribah in Kadesh in the wilderness of Zin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3046,51 +3078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. செலோப்பியாத்தின் குமாரத்திகள் சொல்லுகிறது சரிதான்; அவர்களுக்கு அவர்கள் தகப்பனுடைய சகோதரருக்குள்ளே சுதந்தரம் கொடுக்கப்படவேண்டும்; அவர்கள் தகப்பன் பின்வைத்த சுதந்தரத்தை அவர்களுக்குக் கிடைக்கும்படி செய்வாயாக.]]></a:t>
+              <a:t><![CDATA[14. For all of you rebelled against my commandment in the desert of Zin, in the strife of the congregation, to sanctify me at the water before their eyes: that is the water of Meribah in Kadesh in the wilderness of Zin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3155,51 +3187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேலும் நீ இஸ்ரவேல் புத்திரரை நோக்கி: ஒருவன் குமாரன் இல்லாமல் மரித்தால், அவனுக்குரிய சுதந்தரத்தை அவன் குமாரத்திக்குக் கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[15. And Moses spoke unto the LORD, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3264,51 +3296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேலும் நீ இஸ்ரவேல் புத்திரரை நோக்கி: ஒருவன் குமாரன் இல்லாமல் மரித்தால், அவனுக்குரிய சுதந்தரத்தை அவன் குமாரத்திக்குக் கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[16. Let the LORD, the God of the spirits of all flesh, set a man over the congregation,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3373,51 +3405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவனுக்கு குமாரத்தியும் இல்லாதிருந்தால், அவனுக்குரிய சுதந்தரத்தை அவன் சகோதரருக்குக் கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[17. Which may go out before them, and which may go in before them, and which may lead them out, and which may bring them in; that the congregation of the LORD be not as sheep which have no shepherd.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3482,51 +3514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவனுக்குச் சகோதரரும் இல்லாதிருந்தால் அவனுக்குரிய சுதந்தரத்தை அவன் தகப்பனுடைய சகோதரருக்குக் கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[17. Which may go out before them, and which may go in before them, and which may lead them out, and which may bring them in; that the congregation of the LORD be not as sheep which have no shepherd.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3591,51 +3623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவன் தகப்பனுக்குச் சகோதரர் இல்லாதிருந்தால், அவனுக்குரிய சுதந்தரத்தை அவன் வம்சத்திலே அவனுக்குக் கிட்டின உறவின்முறையானுக்குக் சுதந்தரமாகக் கொடுக்கவேண்டும்; இது, கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியே, இஸ்ரவேல் புத்திரருக்கு நியாயவிதிப்பிரமாணமாய் இருக்கக்கடவது என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. Which may go out before them, and which may go in before them, and which may lead them out, and which may bring them in; that the congregation of the LORD be not as sheep which have no shepherd.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3700,51 +3732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவன் தகப்பனுக்குச் சகோதரர் இல்லாதிருந்தால், அவனுக்குரிய சுதந்தரத்தை அவன் வம்சத்திலே அவனுக்குக் கிட்டின உறவின்முறையானுக்குக் சுதந்தரமாகக் கொடுக்கவேண்டும்; இது, கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியே, இஸ்ரவேல் புத்திரருக்கு நியாயவிதிப்பிரமாணமாய் இருக்கக்கடவது என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[18. And the LORD said unto Moses, Take you Joshua the son of Nun, a man in whom is the spirit, and lay yours hand upon him;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3809,51 +3841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவன் தகப்பனுக்குச் சகோதரர் இல்லாதிருந்தால், அவனுக்குரிய சுதந்தரத்தை அவன் வம்சத்திலே அவனுக்குக் கிட்டின உறவின்முறையானுக்குக் சுதந்தரமாகக் கொடுக்கவேண்டும்; இது, கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியே, இஸ்ரவேல் புத்திரருக்கு நியாயவிதிப்பிரமாணமாய் இருக்கக்கடவது என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[18. And the LORD said unto Moses, Take you Joshua the son of Nun, a man in whom is the spirit, and lay yours hand upon him;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3918,51 +3950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது மோசே கர்த்தரை நோக்கி:]]></a:t>
+              <a:t><![CDATA[1. Then came the daughters of Zelophehad, the son of Hepher, the son of Gilead, the son of Machir, the son of Manasseh, of the families of Manasseh the son of Joseph: and these are the names of his daughters; Mahlah, Noah, and Hoglah, and Milcah, and Tirzah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4027,51 +4059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பின்பு கர்த்தர் மோசேயை நோக்கி: நீ இந்த அபாரீம் மலையில் ஏறி, நான் இஸ்ரவேல் புத்திரருக்குக் கொடுத்த தேசத்தைப் பார்.]]></a:t>
+              <a:t><![CDATA[19. And set him before Eleazar the priest, and before all the congregation; and give him a charge in their sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4136,51 +4168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பின்பு கர்த்தர் மோசேயை நோக்கி: நீ இந்த அபாரீம் மலையில் ஏறி, நான் இஸ்ரவேல் புத்திரருக்குக் கொடுத்த தேசத்தைப் பார்.]]></a:t>
+              <a:t><![CDATA[19. And set him before Eleazar the priest, and before all the congregation; and give him a charge in their sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4245,51 +4277,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ அதைப் பார்த்தபின்பு, உன் சகோதரனாகிய ஆரோன் சேர்க்கப்பட்டது போல, நீயும் உன் ஜனத்தாரிடத்தில் சேர்க்கப்படுவாய்;]]></a:t>
+              <a:t><![CDATA[20. And you shall put some of yours honour upon him, that all the congregation of the children of Israel may be obedient.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And you shall put some of yours honour upon him, that all the congregation of the children of Israel may be obedient.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And he shall stand before Eleazar the priest, who shall ask counsel for him after the judgment of Urim before the LORD: at his word shall they go out, and at his word they shall come in, both he, and all the children of Israel with him, even all the congregation.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And he shall stand before Eleazar the priest, who shall ask counsel for him after the judgment of Urim before the LORD: at his word shall they go out, and at his word they shall come in, both he, and all the children of Israel with him, even all the congregation.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And he shall stand before Eleazar the priest, who shall ask counsel for him after the judgment of Urim before the LORD: at his word shall they go out, and at his word they shall come in, both he, and all the children of Israel with him, even all the congregation.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And he shall stand before Eleazar the priest, who shall ask counsel for him after the judgment of Urim before the LORD: at his word shall they go out, and at his word they shall come in, both he, and all the children of Israel with him, even all the congregation.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And Moses did as the LORD commanded him: and he took Joshua, and set him before Eleazar the priest, and before all the congregation:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And Moses did as the LORD commanded him: and he took Joshua, and set him before Eleazar the priest, and before all the congregation:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4354,51 +5149,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தருடைய சபை மேய்ப்பன் இல்லாத மந்தையைப்போல் இராதபடிக்கு,]]></a:t>
+              <a:t><![CDATA[2. And they stood before Moses, and before Eleazar the priest, and before the princes and all the congregation, by the door of the tabernacle of the congregation, saying,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. And he laid his hands upon him, and gave him a charge, as the LORD commanded by the hand of Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4463,51 +5367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தருடைய சபை மேய்ப்பன் இல்லாத மந்தையைப்போல் இராதபடிக்கு,]]></a:t>
+              <a:t><![CDATA[2. And they stood before Moses, and before Eleazar the priest, and before the princes and all the congregation, by the door of the tabernacle of the congregation, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4572,51 +5476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அந்தச் சபைக்கு முன்பாகப் போக்கும் வரத்துமாய் இருக்கும்படிக்கும், அவர்களைப் போகவும் வரவும் பண்ணும்படிக்கும், மாம்சமான யாவருடைய ஆவிகளுக்கும் தேவனாகிய கர்த்தர் ஒரு புருஷனை அவர்கள்மேல் அதிகாரியாக ஏற்படுத்தவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. Our father died in the wilderness, and he was not in the company of them that gathered themselves together against the LORD in the company of Korah; but died in his own sin, and had no sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4681,51 +5585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அந்தச் சபைக்கு முன்பாகப் போக்கும் வரத்துமாய் இருக்கும்படிக்கும், அவர்களைப் போகவும் வரவும் பண்ணும்படிக்கும், மாம்சமான யாவருடைய ஆவிகளுக்கும் தேவனாகிய கர்த்தர் ஒரு புருஷனை அவர்கள்மேல் அதிகாரியாக ஏற்படுத்தவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. Our father died in the wilderness, and he was not in the company of them that gathered themselves together against the LORD in the company of Korah; but died in his own sin, and had no sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4790,51 +5694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தர் மோசேயை நோக்கி: ஆவியைப் பெற்றிருக்கிற புருஷனாகிய யோசுவா என்னும் நூனின் குமாரனை நீ தெரிந்துகொண்டு, அவன்மேல் உன் கையை வைத்து,]]></a:t>
+              <a:t><![CDATA[4. Why should the name of our father be done away from among his family, because he has no son? Give unto us therefore a possession among the brethren of our father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4869,51 +5773,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469497185" r:id="rId1"/>
+    <p:sldLayoutId id="2474689476" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5201,54 +6105,118 @@
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5385,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. അവന്റെ മേൽ കൈവെച്ചു അവനെ പുരോഹിതനായ എലെയാസാരിന്റെയും സർവ്വസഭയുടെയും മുമ്പാകെ നിർത്തി അവർ കാൺകെ]]></a:t>
+              <a:t><![CDATA[அற்றுப்போகலாமா? எங்கள் தகப்பனுடைய சகோதரருக்குள்ளே எங்களுக்குக் காணியாட்சி கொடுக்கவேண்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5517,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവന്നു ആജ്ഞകൊടുക്ക.]]></a:t>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5649,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. യിസ്രായേൽമക്കളുടെ സഭയെല്ലാം അനുസരിക്കേണ്ടതിന്നു നിന്റെ മഹിമയിൽ ഒരംശം അവന്റെ മേൽ വെക്കേണം.]]></a:t>
+              <a:t><![CDATA[5. மோசே அவர்களுடைய நியாயத்தைக் கர்த்தருடைய சந்நிதியில் கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5781,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. അവൻ പുരോഹിതനായ എലെയാസാരിന്റെ മുമ്പാകെ നിൽക്കേണം; അവൻ അവന്നു വേണ്ടി യഹോവയുടെ സന്നിധിയിൽ]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5913,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഊരീംമുഖാന്തരം അരുളപ്പാടു ചോദിക്കേണം; അവനും യിസ്രായേൽമക്കളുടെ സർവ്വസഭയും അവന്റെ വാക്കുപ്രകാരം വരികയും]]></a:t>
+              <a:t><![CDATA[7. செலோப்பியாத்தின் குமாரத்திகள் சொல்லுகிறது சரிதான்; அவர்களுக்கு அவர்கள் தகப்பனுடைய சகோதரருக்குள்ளே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6045,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വേണം.]]></a:t>
+              <a:t><![CDATA[சுதந்தரம் கொடுக்கப்படவேண்டும்; அவர்கள் தகப்பன் பின்வைத்த சுதந்தரத்தை அவர்களுக்குக் கிடைக்கும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6177,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. യഹോവ തന്നോടു കല്പിച്ചതുപോലെ മോശെ ചെയ്തു; അവൻ യോശുവയെ വിളിച്ചു പുരോഹിതനായ എലെയാസാരിന്റെയും]]></a:t>
+              <a:t><![CDATA[செய்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6309,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സർവ്വസഭയുടെയു മുമ്പാകെ നിർത്തി.]]></a:t>
+              <a:t><![CDATA[8. மேலும் நீ இஸ்ரவேல் புத்திரரை நோக்கி: ஒருவன் குமாரன் இல்லாமல் மரித்தால், அவனுக்குரிய சுதந்தரத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6441,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. അവന്റെമേൽ കൈവെച്ചു യഹോവ മോശെമുഖാന്തരം കല്പിച്ചതുപേലെ അവന്നു ആജ്ഞ കൊടുത്തു.]]></a:t>
+              <a:t><![CDATA[அவன் குமாரத்திக்குக் கொடுக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6573,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. അനന്തരം യോസേഫിന്റെ മകനായ മനശ്ശെയുടെ കുടുംബങ്ങളിൽ മനശ്ശെയുടെ മകനായ മാഖീരിന്റെ മകനായ ഗിലെയാദിന്റെ]]></a:t>
+              <a:t><![CDATA[9. அவனுக்கு குமாரத்தியும் இல்லாதிருந்தால், அவனுக்குரிய சுதந்தரத்தை அவன் சகோதரருக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6705,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. സഭയുടെ കലഹത്തിങ്കൽ നിങ്ങൾ സീൻമരുഭൂമിയിൽവെച്ചു അവർ കാൺകെ വെള്ളത്തിന്റെ കാര്യത്തിൽ എന്നെ]]></a:t>
+              <a:t><![CDATA[1. யோசேப்பின் குமாரனாகிய மனாசேயின் குடும்பங்களில், மனாசேயின் குமாரனாகிய மாகீரின் மகனான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6837,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മകനായ ഹേഫെരിന്റെ മകനായ സെലോഫഹാദിന്റെ പുത്രിമാർ അടുത്തുവന്നു. അവന്റെ പുത്രിമാർ മഹ്ളാ, നോവ, ഹോഗ്ള,]]></a:t>
+              <a:t><![CDATA[கொடுக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മിൽക്കാ, തിർസാ, എന്നിവരായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[10. அவனுக்குச் சகோதரரும் இல்லாதிருந்தால் அவனுக்குரிய சுதந்தரத்தை அவன் தகப்பனுடைய சகோதரருக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. അവർ സമാഗമനക്കുടാരത്തിന്റെ വാതിൽക്കൽ മോശെയുടെയും എലെയാസാർപുരോഹിതന്റെയും പ്രഭുക്കന്മാരുടെയും സർവ്വ]]></a:t>
+              <a:t><![CDATA[கொடுக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സഭയുടെയും മുമ്പാകെ നിന്നു പറഞ്ഞതു എന്തെന്നാൽ:]]></a:t>
+              <a:t><![CDATA[11. அவன் தகப்பனுக்குச் சகோதரர் இல்லாதிருந்தால், அவனுக்குரிய சுதந்தரத்தை அவன் வம்சத்திலே அவனுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ഞങ്ങളുടെ അപ്പൻ മരുഭൂമിയില വെച്ചു മരിച്ചുപോയി; എന്നാൽ അവൻ യഹോവെക്കു വിരോധമായി കോരഹിനോടു കൂടിയവരുടെ]]></a:t>
+              <a:t><![CDATA[கிட்டின உறவின்முறையானுக்குக் சுதந்தரமாகக் கொடுக்கவேண்டும்; இது, கர்த்தர் மோசேக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൂട്ടത്തിൽ ചേർന്നിരുന്നില്ല; അവൻ സ്വന്തപാപത്താൽ അത്രേ മരിച്ചതു; അവന്നു പുത്രന്മാർ]]></a:t>
+              <a:t><![CDATA[கட்டளையிட்டபடியே, இஸ்ரவேல் புத்திரருக்கு நியாயவிதிப்பிரமாணமாய் இருக்கக்கடவது என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉണ്ടായിരുന്നതുമില്ല.]]></a:t>
+              <a:t><![CDATA[12. பின்பு கர்த்தர் மோசேயை நோக்கி: நீ இந்த அபாரீம் மலையில் ஏறி, நான் இஸ்ரவேல் புத்திரருக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ഞങ്ങളുടെ അപ്പന്നു മകൻ ഇല്ലായ്കകൊണ്ടു അവന്റെ പേർ കുടുംബത്തിൽനിന്നു ഇല്ലാതെയാകുന്നതു എന്തു?]]></a:t>
+              <a:t><![CDATA[கொடுத்த தேசத்தைப் பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അപ്പന്റെ സഹോദരന്മാരുടെ ഇടയിൽ ഞങ്ങൾക്കു ഒരു അവകാസം തരേണം.]]></a:t>
+              <a:t><![CDATA[13. நீ அதைப் பார்த்தபின்பு, உன் சகோதரனாகிய ஆரோன் சேர்க்கப்பட்டது போல, நீயும் உன் ஜனத்தாரிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. മോശെ അവരുടെ കാര്യം യഹോവയുടെ മുമ്പാകെ വെച്ചു.]]></a:t>
+              <a:t><![CDATA[சேர்க்கப்படுவாய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശുദ്ധീകരിക്കാതെ എന്റെ കല്പനയെ മറുത്തതുകൊണ്ടു തന്നേ. സീൻമരുഭൂമിയിൽ കാദേശിലെ കലഹജലം അതു തന്നേ.]]></a:t>
+              <a:t><![CDATA[கிலெயாத்துக்குப் பிறந்த ஏபேருக்குப் புத்திரனாயிருந்த செலோப்பியாத்தின் குமாரத்திகளாகிய மக்லாள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. യഹോവ മോശെയേൂടു അരുളിച്ചെയ്തതു:]]></a:t>
+              <a:t><![CDATA[14. சபையார் வாக்குவாதம்பண்ணின சீன் வனாந்தரத்தில் தண்ணீருக்கடுத்த விஷயத்தில் அவர்கள் கண்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. സെലോഫ ഹാദിന്റെ പുത്രിമാർ പറയുന്നതു ശരിതന്നേ; അവരുടെ അപ്പന്റെ സഹോദരന്മാരുടെ ഇടയിൽ അവർക്കു ഒരു]]></a:t>
+              <a:t><![CDATA[முன்பாக என்னைப் பரிசுத்தம்பண்ணவேண்டிய நீங்கள் என் கட்டளையை மீறினீர்களே என்றார். இது சீன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവകാശം കൊടുക്കേണം; അവരുടെ അപ്പന്റെ അവകാശം അവർക്കു കൊടുക്കേണം.]]></a:t>
+              <a:t><![CDATA[வனாந்தரத்தில் காதேஸ் ஊர் அருகே உண்டான மேரிபாவின் தண்ணீருக்கடுத்த காரியமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. നീ യിസ്രായേൽമക്കളോടു പറയേണ്ടതു എന്തെന്നാൽ: ഒരുത്തൻ മകനില്ലാതെ മരിച്ചാൽ അവന്റെ അവകാശം അവന്റെ]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது மோசே கர்த்தரை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മകൾക്കു കൊടുക്കേണം.]]></a:t>
+              <a:t><![CDATA[16. கர்த்தருடைய சபை மேய்ப்பன் இல்லாத மந்தையைப்போல் இராதபடிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. അവന്നു മകൾ ഇല്ലാതിരുന്നാൽ അവന്റെ അവകാശം അവന്റെ സഹോദരന്മാർക്കു കൊടുക്കേണം.]]></a:t>
+              <a:t><![CDATA[17. அந்தச் சபைக்கு முன்பாகப் போக்கும் வரத்துமாய் இருக்கும்படிக்கும், அவர்களைப் போகவும் வரவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. അവന്നു സഹോദരന്മാർ ഇല്ലാതിരുന്നാൽ അവന്റെ അവകാശം അവന്റെ അപ്പന്റെ സഹോദരന്മാർക്കു കൊടുക്കേണം.]]></a:t>
+              <a:t><![CDATA[பண்ணும்படிக்கும், மாம்சமான யாவருடைய ஆவிகளுக்கும் தேவனாகிய கர்த்தர் ஒரு புருஷனை அவர்கள்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. അവന്റെ അപ്പന്നു സഹോദരന്മാർ ഇല്ലാതിരുന്നാൽ നിങ്ങൾ അവന്റെ കുടുംബത്തിൽ അവന്റെ അടുത്ത]]></a:t>
+              <a:t><![CDATA[அதிகாரியாக ஏற்படுத்தவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചാർച്ചക്കാരന്നു അവന്റെ അവകാശം കൊടുക്കേണം അവൻ അതു കൈവശമാക്കേണം; ഇതു യഹോവ മോശെയോടു കല്പിച്ചതു പോലെ]]></a:t>
+              <a:t><![CDATA[18. கர்த்தர் மோசேயை நோக்கி: ஆவியைப் பெற்றிருக்கிற புருஷனாகிய யோசுவா என்னும் நூனின் குமாரனை நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യിസ്രായേൽമക്കൾക്കു ന്യായപ്രമാണം ആയിരിക്കേണം.]]></a:t>
+              <a:t><![CDATA[தெரிந்துகொண்டு, அவன்மேல் உன் கையை வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. അപ്പോൾ മോശെ യഹോവയോടു:]]></a:t>
+              <a:t><![CDATA[நோவாள், ஒக்லாள், மில்காள், திர்சாள் என்பவர்கள் வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. അനന്തരം യഹോവ മോശെയോടു കല്പിച്ചതു: ഈ അബാരീംമലയിൽ കയറി ഞാൻ യിസ്രായേൽമക്കൾക്കു കൊടുത്തിരിക്കുന്ന]]></a:t>
+              <a:t><![CDATA[19. அவனை ஆசாரியனாகிய எலெயாசாருக்கும் சபையனைத்திற்கும் முன்பாக நிறுத்தி, அவர்கள் கண்களுக்கு முன்பாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദേശം നോക്കുക.]]></a:t>
+              <a:t><![CDATA[அவனுக்கு கட்டளைகொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +10973,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. അതു കണ്ട ശേഷം നിന്റെ സഹോദരനായ അഹരോനെപ്പോലെ നീയും നിന്റെ ജനത്തോടു ചേരും.]]></a:t>
+              <a:t><![CDATA[20. இஸ்ரவேல் புத்திரராகிய சபையார் எல்லாரும் அவனுக்குக் கீழ்ப்படியும்படிக்கு, உன் கனத்தில் கொஞ்சம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவனுக்குக் கொடு.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. அவன் ஆசாரியனாகிய எலெயாசாருக்கு முன்பாக நிற்கக்கடவன்; அவனிமித்தம் அந்த ஆசாரியன் கர்த்தருடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சந்நிதானத்தில் வந்து, ஊரீம் என்னும் நியாயத்தினாலே ஆலோசனை கேட்கக்கடவன்; அவருடைய கட்டளையின்படியே,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவனும் அவனோடேகூட இஸ்ரவேல் புத்திரராகிய சபையார் எல்லாரும் போகவும் அவருடைய கட்டளையின்படியே வரவும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வேண்டியது என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. மோசே தனக்குக் கர்த்தர் கட்டளையிட்டபடியே யோசுவாவை அழைத்துக்கொண்டுபோய், அவனை ஆசாரியனாகிய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எலெயாசாருக்கும் சபையனைத்திற்கும் முன்பாக நிறுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +12029,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. യഹോവയുടെ സഭ ഇടയനില്ലാത്ത ആടുകളെപ്പോലെ ആകാതിരിപ്പാൻ തക്കവണ്ണം അവർക്കു മുമ്പായി പോകുവാനും അവർക്കു]]></a:t>
+              <a:t><![CDATA[2. ஆசரிப்புக் கூடாரவாசலிலே மோசேக்கும், ஆசாரியனாகிய எலெயாசாருக்கும், பிரபுக்களுக்கும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. அவன் மேல் தன் கைகளை வைத்து, கர்த்தர் தனக்குச் சொன்னபடியே அவனுக்குக் கட்டளைகொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മുമ്പായി വരുവാനും അവരെ പുറത്തു കൊണ്ടുപോകുവാനും]]></a:t>
+              <a:t><![CDATA[சபையனைத்திற்கும் முன்பாக நின்று:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. അകത്തുകൊണ്ടു പോകുവാനും സകല ജഡത്തിന്റെയും ആത്മാക്കളുടെ ദൈവമായ യഹോവ സഭയുടെ മേൽ ഒരാളെ]]></a:t>
+              <a:t><![CDATA[3. எங்கள் தகப்பன் வனாந்தரத்தில் மரணமடைந்தார்; அவர் கர்த்தருக்கு விரோதமாகக் கூடின கோராகின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിയമിക്കുമാറാകട്ടെ എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[கூட்டத்தாரில் சேர்ந்தவர் அல்ல, தம்முடைய பாவத்தினாலே மரித்தார்; அவருக்குக் குமாரர் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. യഹോവ മോശെയോടു കല്പിച്ചതു: എന്റെ ആത്മാവുള്ള പുരുഷനായി നൂന്റെ മകനായ യോശുവയെ വിളിച്ചു]]></a:t>
+              <a:t><![CDATA[4. எங்கள் தகப்பனுக்குக் குமாரன் இல்லாததினாலே, அவருடைய பேர் அவருடைய வம்சத்தில் இல்லாமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10726,91 +12750,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 27]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme47">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme92">
   <a:themeElements>
-    <a:clrScheme name="Theme47">
+    <a:clrScheme name="Theme92">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme47">
+    <a:fontScheme name="Theme92">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10836,51 +12860,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme47">
+    <a:fmtScheme name="Theme92">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11011,51 +13035,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>42</Slides>
+  <Slides>50</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>