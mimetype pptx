--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -87,74 +87,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...22 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -183,62 +159,50 @@
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
-    <p:sldId id="304" r:id="rId51"/>
-[...10 lines deleted...]
-    <p:sldId id="315" r:id="rId62"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -384,65 +348,53 @@
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
-[...13 lines deleted...]
-  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -502,51 +454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உங்கள் பாவநிவர்த்திக்கென்று பாவநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவையும் செலுத்தக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[7. காற்படி திராட்சரசம் ஒரு ஆட்டுக்குட்டிக்கு அடுத்த பானபலி; பரிசுத்த ஸ்தலத்திலே கர்த்தருக்கு அந்த இரசம் பானபலியாக வார்க்கப்படக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -611,51 +563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. காலையிலே நித்தமும் செலுத்தும் சர்வாங்க தகனபலியையும் அன்றி இவைகளையும் செலுத்தக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[7. காற்படி திராட்சரசம் ஒரு ஆட்டுக்குட்டிக்கு அடுத்த பானபலி; பரிசுத்த ஸ்தலத்திலே கர்த்தருக்கு அந்த இரசம் பானபலியாக வார்க்கப்படக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -720,51 +672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. காலையிலே நித்தமும் செலுத்தும் சர்வாங்க தகனபலியையும் அன்றி இவைகளையும் செலுத்தக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[8. காலையின் போஜனபலிக்கும் அதின் பானபலிக்கும் ஒப்பாகவே மாலையில் மற்ற ஆட்டுக்குட்டியையும் கர்த்தருக்குச் சுகந்த வாசனையான தகனபலியாகச் செலுத்தக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -829,51 +781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இந்தப்பிரகாரம் ஏழுநாளளவும் நாடோறும் கர்த்தருக்குச் சுகந்த வாசனையான தகனபலி செலுத்தக்கடவீர்கள்; நித்தமும் செலுத்தப்படும் சர்வாங்க தகனபலியையும் அதின் பானபலியையும் அன்றி, இதையும் செலுத்தவேண்டும்.]]></a:t>
+              <a:t><![CDATA[8. காலையின் போஜனபலிக்கும் அதின் பானபலிக்கும் ஒப்பாகவே மாலையில் மற்ற ஆட்டுக்குட்டியையும் கர்த்தருக்குச் சுகந்த வாசனையான தகனபலியாகச் செலுத்தக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -938,51 +890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இந்தப்பிரகாரம் ஏழுநாளளவும் நாடோறும் கர்த்தருக்குச் சுகந்த வாசனையான தகனபலி செலுத்தக்கடவீர்கள்; நித்தமும் செலுத்தப்படும் சர்வாங்க தகனபலியையும் அதின் பானபலியையும் அன்றி, இதையும் செலுத்தவேண்டும்.]]></a:t>
+              <a:t><![CDATA[9. ஓய்வுநாளிலோ போஜனபலிக்காக ஒரு வயதான பழுதற்ற இரண்டு ஆட்டுக்குட்டிகளையும், பத்தில் இரண்டு பங்கானதும் எண்ணெயிலே பிசைந்ததுமான மெல்லிய மாவையும், அதின் பானபலியையும் செலுத்தக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1047,51 +999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இந்தப்பிரகாரம் ஏழுநாளளவும் நாடோறும் கர்த்தருக்குச் சுகந்த வாசனையான தகனபலி செலுத்தக்கடவீர்கள்; நித்தமும் செலுத்தப்படும் சர்வாங்க தகனபலியையும் அதின் பானபலியையும் அன்றி, இதையும் செலுத்தவேண்டும்.]]></a:t>
+              <a:t><![CDATA[9. ஓய்வுநாளிலோ போஜனபலிக்காக ஒரு வயதான பழுதற்ற இரண்டு ஆட்டுக்குட்டிகளையும், பத்தில் இரண்டு பங்கானதும் எண்ணெயிலே பிசைந்ததுமான மெல்லிய மாவையும், அதின் பானபலியையும் செலுத்தக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1156,51 +1108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஏழாம் நாளிலே பரிசுத்த சபைகூடுதல் இருக்கவேண்டும்; அதில் சாதாரணமான யாதொரு வேலையும் செய்யலாகாது..]]></a:t>
+              <a:t><![CDATA[10. நித்தமும் செலுத்தும் சர்வாங்க தகனபலியும் அதின் பானபலியும் அன்றி ஒவ்வொரு ஒய்வுநாளிலும் இந்தச் சர்வாங்க தகனபலியும் செலுத்தப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1265,51 +1217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஏழாம் நாளிலே பரிசுத்த சபைகூடுதல் இருக்கவேண்டும்; அதில் சாதாரணமான யாதொரு வேலையும் செய்யலாகாது..]]></a:t>
+              <a:t><![CDATA[11. உங்கள் மாதப்பிறப்புகளில் நீங்கள் கர்த்தருக்குச் சர்வாங்க தகனபலியாக இரண்டு காளைகளையும், ஒரு ஆட்டுக்கடாவையும், ஒரு வயதான பழுதற்ற ஏழு ஆட்டுக்குட்டிகளையும் செலுத்தக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1374,51 +1326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அந்த வாரங்களுக்குப்பின் நீங்கள் கர்த்தருக்குப் புதிய போஜனபலியாக முதற்கனிகளைச் செலுத்தும் பண்டிகை நாளிலும் பரிசுத்த சபைகூடுதல் இருக்கவேண்டும்; அதில் சாதாரணமான யாதொரு வேலையும் செய்யலாகாது.]]></a:t>
+              <a:t><![CDATA[11. உங்கள் மாதப்பிறப்புகளில் நீங்கள் கர்த்தருக்குச் சர்வாங்க தகனபலியாக இரண்டு காளைகளையும், ஒரு ஆட்டுக்கடாவையும், ஒரு வயதான பழுதற்ற ஏழு ஆட்டுக்குட்டிகளையும் செலுத்தக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1483,51 +1435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அந்த வாரங்களுக்குப்பின் நீங்கள் கர்த்தருக்குப் புதிய போஜனபலியாக முதற்கனிகளைச் செலுத்தும் பண்டிகை நாளிலும் பரிசுத்த சபைகூடுதல் இருக்கவேண்டும்; அதில் சாதாரணமான யாதொரு வேலையும் செய்யலாகாது.]]></a:t>
+              <a:t><![CDATA[12. போஜனபலியாக ஒவ்வொரு காளைக்குப் பத்தில் மூன்றுபங்கானதும் எண்ணெயிலே பிசைந்ததுமான மெல்லிய மாவையும், போஜனபலியாக ஒரு ஆட்டுக்கடாவுக்குப் பத்தில் இரண்டு பங்கானதும் எண்ணெயிலே பிசைந்ததுமான மாவையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1592,51 +1544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. முதலாம் நாளிலே பரிசுத்த சபை கூடுதல் இருக்கவேண்டும்; அன்றைத்தினம் சாதாரணமான யாதொரு வேலையும் செய்யலாகாது.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1701,51 +1653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அந்த வாரங்களுக்குப்பின் நீங்கள் கர்த்தருக்குப் புதிய போஜனபலியாக முதற்கனிகளைச் செலுத்தும் பண்டிகை நாளிலும் பரிசுத்த சபைகூடுதல் இருக்கவேண்டும்; அதில் சாதாரணமான யாதொரு வேலையும் செய்யலாகாது.]]></a:t>
+              <a:t><![CDATA[12. போஜனபலியாக ஒவ்வொரு காளைக்குப் பத்தில் மூன்றுபங்கானதும் எண்ணெயிலே பிசைந்ததுமான மெல்லிய மாவையும், போஜனபலியாக ஒரு ஆட்டுக்கடாவுக்குப் பத்தில் இரண்டு பங்கானதும் எண்ணெயிலே பிசைந்ததுமான மாவையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1810,51 +1762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது நீங்கள் கர்த்தருக்குச் சுகந்த வாசனையான சர்வாங்க தகனபலியாக இரண்டு காளைகளையும், ஒரு ஆட்டுக்கடாவையும், ஒரு வயதான ஏழு ஆட்டுக்குட்டிகளையும்.]]></a:t>
+              <a:t><![CDATA[13. போஜனபலியாக ஒவ்வொரு ஆட்டுக்குட்டிக்குப் பத்தில் ஒரு பங்கானதும் எண்ணெயிலே பிசைந்ததுமான மாவையும் கர்த்தருக்குச் சுகந்த வாசனையான சர்வாங்க தகனபலியாகச் செலுத்தக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1919,51 +1871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது நீங்கள் கர்த்தருக்குச் சுகந்த வாசனையான சர்வாங்க தகனபலியாக இரண்டு காளைகளையும், ஒரு ஆட்டுக்கடாவையும், ஒரு வயதான ஏழு ஆட்டுக்குட்டிகளையும்.]]></a:t>
+              <a:t><![CDATA[13. போஜனபலியாக ஒவ்வொரு ஆட்டுக்குட்டிக்குப் பத்தில் ஒரு பங்கானதும் எண்ணெயிலே பிசைந்ததுமான மாவையும் கர்த்தருக்குச் சுகந்த வாசனையான சர்வாங்க தகனபலியாகச் செலுத்தக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2028,51 +1980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவைகளின் போஜனபலியாக எண்ணெயிலே பிசைந்த மெல்லிய மாவில் ஒரு காளைக்காகப் பத்தில் மூன்று பங்கையும், அந்த ஒரு ஆட்டுக்கடாவுக்காகப் பத்தில் இரண்டு பங்கையும்,]]></a:t>
+              <a:t><![CDATA[14. அவைகளுக்கேற்ற பானபலிகள் திராட்சரசத்தில் காளைக்கு அரைப்படியும், ஆட்டுக்கடாவுக்குப் படியில் மூன்றில் ஒரு பங்கும், ஆட்டுக்குட்டிக்குக் காற்படி ரசமுமாயிருக்கவேண்டும்; இது வருஷ முழுவதும் மாதந்தோறும் செலுத்தப்படவேண்டிய சர்வாங்க தகனபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2137,51 +2089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவைகளின் போஜனபலியாக எண்ணெயிலே பிசைந்த மெல்லிய மாவில் ஒரு காளைக்காகப் பத்தில் மூன்று பங்கையும், அந்த ஒரு ஆட்டுக்கடாவுக்காகப் பத்தில் இரண்டு பங்கையும்,]]></a:t>
+              <a:t><![CDATA[14. அவைகளுக்கேற்ற பானபலிகள் திராட்சரசத்தில் காளைக்கு அரைப்படியும், ஆட்டுக்கடாவுக்குப் படியில் மூன்றில் ஒரு பங்கும், ஆட்டுக்குட்டிக்குக் காற்படி ரசமுமாயிருக்கவேண்டும்; இது வருஷ முழுவதும் மாதந்தோறும் செலுத்தப்படவேண்டிய சர்வாங்க தகனபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2246,51 +2198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஏழு ஆட்டுக்குட்டிகளில் ஒவ்வொன்றிற்காகப் பத்தில் ஒரு பங்கையும்,]]></a:t>
+              <a:t><![CDATA[15. நித்தமும் இடப்படும் சர்வாங்க தகனபலியும் அதின் பானபலியும் அன்றி, பாவநிவாரண பலியாகக் கர்த்தருக்கு ஒரு வெள்ளாட்டுக்கடாவும் செலுத்தப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2355,51 +2307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உங்களுக்காகப் பாவநிவர்த்தி செய்யும்படிக்கு ஒரு வெள்ளாட்டுக்கடாவையும் செலுத்தக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[15. நித்தமும் இடப்படும் சர்வாங்க தகனபலியும் அதின் பானபலியும் அன்றி, பாவநிவாரண பலியாகக் கர்த்தருக்கு ஒரு வெள்ளாட்டுக்கடாவும் செலுத்தப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2464,51 +2416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நித்திய சர்வாங்க தகன பலியையும் அதின் போஜனபலியையும் அதின் பானபலியையும் அன்றி, இவைகளையும் செலுத்தக்கடவீர்கள்; இவைகள் பழுதற்றவைகளாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[16. முதலாம் மாதம் பதினாலாம் தேதி கர்த்தருக்கு உரிய பஸ்கா.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2573,51 +2525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நித்திய சர்வாங்க தகன பலியையும் அதின் போஜனபலியையும் அதின் பானபலியையும் அன்றி, இவைகளையும் செலுத்தக்கடவீர்கள்; இவைகள் பழுதற்றவைகளாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[17. அந்த மாதம் பதினைந்தாம் தேதி பண்டிகைநாள்; ஏழுநாளளவும் புளிப்பில்லாத அப்பம் புசிக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2682,51 +2634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[18. முதலாம் நாளிலே பரிசுத்த சபை கூடுதல் இருக்கவேண்டும்; அன்றைத்தினம் சாதாரணமான யாதொரு வேலையும் செய்யலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2791,51 +2743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. முதலாம் நாளிலே பரிசுத்த சபை கூடுதல் இருக்கவேண்டும்; அன்றைத்தினம் சாதாரணமான யாதொரு வேலையும் செய்யலாகாது.]]></a:t>
+              <a:t><![CDATA[2. எனக்குச் சுகந்தவாசனையாக, தகனபலிகளுக்கு அடுத்த காணிக்கையையும் அப்பத்தையும், குறித்தகாலத்தில் எனக்குச் செலுத்தும்படிக்குக் கவனமாயிருக்கக்கடவீர்கள் என்று நீ இஸ்ரவேல் புத்திரருக்குக் கட்டளையிடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2900,51 +2852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எனக்குச் சுகந்தவாசனையாக, தகனபலிகளுக்கு அடுத்த காணிக்கையையும் அப்பத்தையும், குறித்தகாலத்தில் எனக்குச் செலுத்தும்படிக்குக் கவனமாயிருக்கக்கடவீர்கள் என்று நீ இஸ்ரவேல் புத்திரருக்குக் கட்டளையிடு.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது நீங்கள் கர்த்தருக்குச் சர்வாங்க தகனபலியாக இரண்டு காளைகளையும், ஒரு ஆட்டுக்கடாவையும், ஒரு வயதான பழுதற்ற ஏழு ஆட்டுக்குட்டிகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3009,51 +2961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எனக்குச் சுகந்தவாசனையாக, தகனபலிகளுக்கு அடுத்த காணிக்கையையும் அப்பத்தையும், குறித்தகாலத்தில் எனக்குச் செலுத்தும்படிக்குக் கவனமாயிருக்கக்கடவீர்கள் என்று நீ இஸ்ரவேல் புத்திரருக்குக் கட்டளையிடு.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது நீங்கள் கர்த்தருக்குச் சர்வாங்க தகனபலியாக இரண்டு காளைகளையும், ஒரு ஆட்டுக்கடாவையும், ஒரு வயதான பழுதற்ற ஏழு ஆட்டுக்குட்டிகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3118,51 +3070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எனக்குச் சுகந்தவாசனையாக, தகனபலிகளுக்கு அடுத்த காணிக்கையையும் அப்பத்தையும், குறித்தகாலத்தில் எனக்குச் செலுத்தும்படிக்குக் கவனமாயிருக்கக்கடவீர்கள் என்று நீ இஸ்ரவேல் புத்திரருக்குக் கட்டளையிடு.]]></a:t>
+              <a:t><![CDATA[20. அவைகளுக்கேற்ற போஜனபலியாக எண்ணெயிலே பிசைந்த மெல்லிய மாவிலே காளைக்காகப் பத்தில் மூன்று பங்கையும், ஆட்டுக்கடாவுக்காகப் பத்தில் இரண்டு பங்கையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3227,51 +3179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மேலும் நீ அவர்களை நோக்கி: நீங்கள் கர்த்தருக்குச் செலுத்தவேண்டிய தகனபலி என்னவென்றால்: நித்திய சர்வாங்க தகனபலியாக நாடோறும் ஒரு வயதான பழுதற்ற இரண்டு ஆட்டுக்குட்டிகளைப் பலியிடவேண்டும்.]]></a:t>
+              <a:t><![CDATA[20. அவைகளுக்கேற்ற போஜனபலியாக எண்ணெயிலே பிசைந்த மெல்லிய மாவிலே காளைக்காகப் பத்தில் மூன்று பங்கையும், ஆட்டுக்கடாவுக்காகப் பத்தில் இரண்டு பங்கையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3336,51 +3288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மேலும் நீ அவர்களை நோக்கி: நீங்கள் கர்த்தருக்குச் செலுத்தவேண்டிய தகனபலி என்னவென்றால்: நித்திய சர்வாங்க தகனபலியாக நாடோறும் ஒரு வயதான பழுதற்ற இரண்டு ஆட்டுக்குட்டிகளைப் பலியிடவேண்டும்.]]></a:t>
+              <a:t><![CDATA[21. ஏழு ஆட்டுக்குட்டிகளில் ஒவ்வொன்றிற்காகப் பத்தில் ஒரு பங்கையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3445,51 +3397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. காலையில் ஒரு ஆட்டுக்குட்டியையும், மாலையில் ஒரு ஆட்டுக்குட்டியையும் பலியிட்டு,]]></a:t>
+              <a:t><![CDATA[22. உங்கள் பாவநிவர்த்திக்கென்று பாவநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவையும் செலுத்தக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3554,51 +3506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. போஜனபலியாக ஒரு மரக்காலிலே பத்தில் ஒரு பங்கானதும் இடித்துப் பிழிந்த காற்படி எண்ணெயிலே பிசைந்ததுமாகிய மெல்லிய மாவையும் செலுத்தக் கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[23. காலையிலே நித்தமும் செலுத்தும் சர்வாங்க தகனபலியையும் அன்றி இவைகளையும் செலுத்தக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3663,51 +3615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. போஜனபலியாக ஒரு மரக்காலிலே பத்தில் ஒரு பங்கானதும் இடித்துப் பிழிந்த காற்படி எண்ணெயிலே பிசைந்ததுமாகிய மெல்லிய மாவையும் செலுத்தக் கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[24. இந்தப்பிரகாரம் ஏழுநாளளவும் நாடோறும் கர்த்தருக்குச் சுகந்த வாசனையான தகனபலி செலுத்தக்கடவீர்கள்; நித்தமும் செலுத்தப்படும் சர்வாங்க தகனபலியையும் அதின் பானபலியையும் அன்றி, இதையும் செலுத்தவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3772,51 +3724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இது சீனாய் மலையிலே கட்டளையிடப்பட்ட நித்திய சர்வாங்க தகனபலி; இது கர்த்தருக்குச் சுகந்த வாசனைக்கான தகனபலி.]]></a:t>
+              <a:t><![CDATA[24. இந்தப்பிரகாரம் ஏழுநாளளவும் நாடோறும் கர்த்தருக்குச் சுகந்த வாசனையான தகனபலி செலுத்தக்கடவீர்கள்; நித்தமும் செலுத்தப்படும் சர்வாங்க தகனபலியையும் அதின் பானபலியையும் அன்றி, இதையும் செலுத்தவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3881,51 +3833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இது சீனாய் மலையிலே கட்டளையிடப்பட்ட நித்திய சர்வாங்க தகனபலி; இது கர்த்தருக்குச் சுகந்த வாசனைக்கான தகனபலி.]]></a:t>
+              <a:t><![CDATA[25. ஏழாம் நாளிலே பரிசுத்த சபைகூடுதல் இருக்கவேண்டும்; அதில் சாதாரணமான யாதொரு வேலையும் செய்யலாகாது..]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3990,51 +3942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது நீங்கள் கர்த்தருக்குச் சர்வாங்க தகனபலியாக இரண்டு காளைகளையும், ஒரு ஆட்டுக்கடாவையும், ஒரு வயதான பழுதற்ற ஏழு ஆட்டுக்குட்டிகளையும்,]]></a:t>
+              <a:t><![CDATA[2. எனக்குச் சுகந்தவாசனையாக, தகனபலிகளுக்கு அடுத்த காணிக்கையையும் அப்பத்தையும், குறித்தகாலத்தில் எனக்குச் செலுத்தும்படிக்குக் கவனமாயிருக்கக்கடவீர்கள் என்று நீ இஸ்ரவேல் புத்திரருக்குக் கட்டளையிடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4099,51 +4051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. காற்படி திராட்சரசம் ஒரு ஆட்டுக்குட்டிக்கு அடுத்த பானபலி; பரிசுத்த ஸ்தலத்திலே கர்த்தருக்கு அந்த இரசம் பானபலியாக வார்க்கப்படக்கடவது.]]></a:t>
+              <a:t><![CDATA[26. அந்த வாரங்களுக்குப்பின் நீங்கள் கர்த்தருக்குப் புதிய போஜனபலியாக முதற்கனிகளைச் செலுத்தும் பண்டிகை நாளிலும் பரிசுத்த சபைகூடுதல் இருக்கவேண்டும்; அதில் சாதாரணமான யாதொரு வேலையும் செய்யலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4208,51 +4160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. காற்படி திராட்சரசம் ஒரு ஆட்டுக்குட்டிக்கு அடுத்த பானபலி; பரிசுத்த ஸ்தலத்திலே கர்த்தருக்கு அந்த இரசம் பானபலியாக வார்க்கப்படக்கடவது.]]></a:t>
+              <a:t><![CDATA[26. அந்த வாரங்களுக்குப்பின் நீங்கள் கர்த்தருக்குப் புதிய போஜனபலியாக முதற்கனிகளைச் செலுத்தும் பண்டிகை நாளிலும் பரிசுத்த சபைகூடுதல் இருக்கவேண்டும்; அதில் சாதாரணமான யாதொரு வேலையும் செய்யலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4317,51 +4269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. காலையின் போஜனபலிக்கும் அதின் பானபலிக்கும் ஒப்பாகவே மாலையில் மற்ற ஆட்டுக்குட்டியையும் கர்த்தருக்குச் சுகந்த வாசனையான தகனபலியாகச் செலுத்தக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[27. அப்பொழுது நீங்கள் கர்த்தருக்குச் சுகந்த வாசனையான சர்வாங்க தகனபலியாக இரண்டு காளைகளையும், ஒரு ஆட்டுக்கடாவையும், ஒரு வயதான ஏழு ஆட்டுக்குட்டிகளையும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4426,51 +4378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. காலையின் போஜனபலிக்கும் அதின் பானபலிக்கும் ஒப்பாகவே மாலையில் மற்ற ஆட்டுக்குட்டியையும் கர்த்தருக்குச் சுகந்த வாசனையான தகனபலியாகச் செலுத்தக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[27. அப்பொழுது நீங்கள் கர்த்தருக்குச் சுகந்த வாசனையான சர்வாங்க தகனபலியாக இரண்டு காளைகளையும், ஒரு ஆட்டுக்கடாவையும், ஒரு வயதான ஏழு ஆட்டுக்குட்டிகளையும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4535,51 +4487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஓய்வுநாளிலோ போஜனபலிக்காக ஒரு வயதான பழுதற்ற இரண்டு ஆட்டுக்குட்டிகளையும், பத்தில் இரண்டு பங்கானதும் எண்ணெயிலே பிசைந்ததுமான மெல்லிய மாவையும், அதின் பானபலியையும் செலுத்தக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[28. அவைகளின் போஜனபலியாக எண்ணெயிலே பிசைந்த மெல்லிய மாவில் ஒரு காளைக்காகப் பத்தில் மூன்று பங்கையும், அந்த ஒரு ஆட்டுக்கடாவுக்காகப் பத்தில் இரண்டு பங்கையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4644,51 +4596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஓய்வுநாளிலோ போஜனபலிக்காக ஒரு வயதான பழுதற்ற இரண்டு ஆட்டுக்குட்டிகளையும், பத்தில் இரண்டு பங்கானதும் எண்ணெயிலே பிசைந்ததுமான மெல்லிய மாவையும், அதின் பானபலியையும் செலுத்தக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[29. ஏழு ஆட்டுக்குட்டிகளில் ஒவ்வொன்றிற்காகப் பத்தில் ஒரு பங்கையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4753,51 +4705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நித்தமும் செலுத்தும் சர்வாங்க தகனபலியும் அதின் பானபலியும் அன்றி ஒவ்வொரு ஒய்வுநாளிலும் இந்தச் சர்வாங்க தகனபலியும் செலுத்தப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[30. உங்களுக்காகப் பாவநிவர்த்தி செய்யும்படிக்கு ஒரு வெள்ளாட்டுக்கடாவையும் செலுத்தக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4862,51 +4814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நித்தமும் செலுத்தும் சர்வாங்க தகனபலியும் அதின் பானபலியும் அன்றி ஒவ்வொரு ஒய்வுநாளிலும் இந்தச் சர்வாங்க தகனபலியும் செலுத்தப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[31. நித்திய சர்வாங்க தகன பலியையும் அதின் போஜனபலியையும் அதின் பானபலியையும் அன்றி, இவைகளையும் செலுத்தக்கடவீர்கள்; இவைகள் பழுதற்றவைகளாயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4971,160 +4923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உங்கள் மாதப்பிறப்புகளில் நீங்கள் கர்த்தருக்குச் சர்வாங்க தகனபலியாக இரண்டு காளைகளையும், ஒரு ஆட்டுக்கடாவையும், ஒரு வயதான பழுதற்ற ஏழு ஆட்டுக்குட்டிகளையும் செலுத்தக்கடவீர்கள்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[11. உங்கள் மாதப்பிறப்புகளில் நீங்கள் கர்த்தருக்குச் சர்வாங்க தகனபலியாக இரண்டு காளைகளையும், ஒரு ஆட்டுக்கடாவையும், ஒரு வயதான பழுதற்ற ஏழு ஆட்டுக்குட்டிகளையும் செலுத்தக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[31. நித்திய சர்வாங்க தகன பலியையும் அதின் போஜனபலியையும் அதின் பானபலியையும் அன்றி, இவைகளையும் செலுத்தக்கடவீர்கள்; இவைகள் பழுதற்றவைகளாயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5189,1141 +5032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது நீங்கள் கர்த்தருக்குச் சர்வாங்க தகனபலியாக இரண்டு காளைகளையும், ஒரு ஆட்டுக்கடாவையும், ஒரு வயதான பழுதற்ற ஏழு ஆட்டுக்குட்டிகளையும்,]]></a:t>
-[...1089 lines deleted...]
-              <a:t><![CDATA[16. முதலாம் மாதம் பதினாலாம் தேதி கர்த்தருக்கு உரிய பஸ்கா.]]></a:t>
+              <a:t><![CDATA[3. மேலும் நீ அவர்களை நோக்கி: நீங்கள் கர்த்தருக்குச் செலுத்தவேண்டிய தகனபலி என்னவென்றால்: நித்திய சர்வாங்க தகனபலியாக நாடோறும் ஒரு வயதான பழுதற்ற இரண்டு ஆட்டுக்குட்டிகளைப் பலியிடவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6388,160 +5141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது நீங்கள் கர்த்தருக்குச் சர்வாங்க தகனபலியாக இரண்டு காளைகளையும், ஒரு ஆட்டுக்கடாவையும், ஒரு வயதான பழுதற்ற ஏழு ஆட்டுக்குட்டிகளையும்,]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[17. அந்த மாதம் பதினைந்தாம் தேதி பண்டிகைநாள்; ஏழுநாளளவும் புளிப்பில்லாத அப்பம் புசிக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[3. மேலும் நீ அவர்களை நோக்கி: நீங்கள் கர்த்தருக்குச் செலுத்தவேண்டிய தகனபலி என்னவென்றால்: நித்திய சர்வாங்க தகனபலியாக நாடோறும் ஒரு வயதான பழுதற்ற இரண்டு ஆட்டுக்குட்டிகளைப் பலியிடவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6606,51 +5250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவைகளுக்கேற்ற போஜனபலியாக எண்ணெயிலே பிசைந்த மெல்லிய மாவிலே காளைக்காகப் பத்தில் மூன்று பங்கையும், ஆட்டுக்கடாவுக்காகப் பத்தில் இரண்டு பங்கையும்,]]></a:t>
+              <a:t><![CDATA[4. காலையில் ஒரு ஆட்டுக்குட்டியையும், மாலையில் ஒரு ஆட்டுக்குட்டியையும் பலியிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6715,51 +5359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவைகளுக்கேற்ற போஜனபலியாக எண்ணெயிலே பிசைந்த மெல்லிய மாவிலே காளைக்காகப் பத்தில் மூன்று பங்கையும், ஆட்டுக்கடாவுக்காகப் பத்தில் இரண்டு பங்கையும்,]]></a:t>
+              <a:t><![CDATA[5. போஜனபலியாக ஒரு மரக்காலிலே பத்தில் ஒரு பங்கானதும் இடித்துப் பிழிந்த காற்படி எண்ணெயிலே பிசைந்ததுமாகிய மெல்லிய மாவையும் செலுத்தக் கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6824,51 +5468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஏழு ஆட்டுக்குட்டிகளில் ஒவ்வொன்றிற்காகப் பத்தில் ஒரு பங்கையும்,]]></a:t>
+              <a:t><![CDATA[6. இது சீனாய் மலையிலே கட்டளையிடப்பட்ட நித்திய சர்வாங்க தகனபலி; இது கர்த்தருக்குச் சுகந்த வாசனைக்கான தகனபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6903,51 +5547,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469491908" r:id="rId1"/>
+    <p:sldLayoutId id="2473386316" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7283,158 +5927,62 @@
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...78 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
-</Relationships>
-[...6 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7563,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And one goat for a sin offering, to make an atonement for you.]]></a:t>
+              <a:t><![CDATA[7. അതിന്റെ പാനീയയാഗം കുഞ്ഞാടൊന്നിന്നു കാൽ ഹീൻ മദ്യം ആയിരിക്കേണം; അതു യഹോവെക്കു പാനീയയാഗമായി]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +6243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. All of you shall offer these beside the burnt offering in the morning, which is for a continual]]></a:t>
+              <a:t><![CDATA[വിശുദ്ധമന്ദിരത്തിൽ ഒഴിക്കേണം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[burnt offering.]]></a:t>
+              <a:t><![CDATA[8. മറ്റെ കുഞ്ഞാടിനെ വൈകുന്നേരത്തു യാഗം കഴിക്കേണം; അതിനെ രാവിലത്തെ ഭോജനയാഗവും അതിന്റെ പാനീയയാഗവുംപോലെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +6507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. After this manner all of you shall offer daily, throughout the seven days, the food of the]]></a:t>
+              <a:t><![CDATA[യഹോവെക്കു സൌരഭ്യവാസനയായ ദഹനയാഗമായി അർപ്പിക്കേണം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +6639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sacrifice made by fire, of a sweet savour unto the LORD: it shall be offered beside the continual]]></a:t>
+              <a:t><![CDATA[9. ശബ്ബത്ത് നാളിലോ ഒരു വയസ്സു പ്രായമുള്ള ഊനമില്ലാത്ത രണ്ടു കുഞ്ഞാടിനെയും ഭോജനയാഗത്തിന്നായി]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[burnt offering, and his drink offering.]]></a:t>
+              <a:t><![CDATA[എണ്ണചേർത്ത രണ്ടിടങ്ങഴി മാവും അതിന്റെ പാനീയയാഗവും അർപ്പിക്കേണം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And on the seventh day all of you shall have an holy convocation; all of you shall do no servile]]></a:t>
+              <a:t><![CDATA[10. നിരന്തരഹോമയാഗത്തിന്നും അതിന്റെ പാനീയയാഗത്തിന്നും പുറമെ ഇതു ശബ്ബത്തുതോറുമുള്ള ഹോമയാഗം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +7035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[work.]]></a:t>
+              <a:t><![CDATA[11. നിങ്ങളുടെ മാസാരംഭങ്ങളിൽ നിങ്ങൾ യഹോവെക്കു ഹോമയാഗത്തിന്നായി രണ്ടു കാളക്കിടാവിനെയും ഒരു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Also in the day of the first-fruits, when all of you bring a new food offering unto the LORD,]]></a:t>
+              <a:t><![CDATA[ആട്ടുകൊറ്റനെയും ഒരു വയസ്സു പ്രായമുള്ള ഊനമില്ലാത്ത ഏഴു കുഞ്ഞാടിനെയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[after your weeks be out, all of you shall have an holy convocation; all of you shall do no servile]]></a:t>
+              <a:t><![CDATA[12. കാള ഒന്നിന്നു ഭോജനയാഗമായി എണ്ണചേർത്ത മൂന്നിടങ്ങഴി മാവും ആട്ടുകൊറ്റന്നു ഭോജനയാഗമായി എണ്ണചേർത്ത]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +7431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. In the first day shall be an holy convocation; all of you shall do no manner of servile work]]></a:t>
+              <a:t><![CDATA[1. യഹോവ പിന്നെയും മോശെയോടു അരുളിച്ചെയ്തതു:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[work:]]></a:t>
+              <a:t><![CDATA[രണ്ടിടങ്ങഴി മാവും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. But all of you shall offer the burnt offering for a sweet savour unto the LORD; two young]]></a:t>
+              <a:t><![CDATA[13. കുഞ്ഞാടൊന്നിന്നു ഭോജനയാഗമായി എണ്ണചേർത്ത ഒരിടങ്ങഴി മാവും അർപ്പിക്കേണം. അതു ഹോമയാഗം; യഹോവെക്കു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bullocks, one ram, seven lambs of the first year;]]></a:t>
+              <a:t><![CDATA[സൌരഭ്യവാസനയായ ദഹനയാഗം തന്നേ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And their food offering of flour mingled with oil, three tenth deals unto one bullock, two tenth]]></a:t>
+              <a:t><![CDATA[14. അവയുടെ പാനീയയാഗം കാളയൊന്നിന്നു അര ഹീൻ വീഞ്ഞും ആട്ടുകൊറ്റന്നു ഹീനിന്റെ മൂന്നിൽ ഒന്നും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[deals unto one ram,]]></a:t>
+              <a:t><![CDATA[കുഞ്ഞാടൊന്നിന്നു കാൽ ഹീനും ആയിരിക്കേണം; ഇതു മാസാന്തരം അമാവാസിതോറുമുള്ള ഹോമയാഗം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. A several tenth deal unto one lamb, throughout the seven lambs;]]></a:t>
+              <a:t><![CDATA[15. നിരന്തരഹോമയാഗത്തിന്നും അതിന്റെ പാനീയയാഗത്തിന്നും പുറമെ പാപയാഗമായി യഹോവെക്കു ഒരു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And one kid of the goats, to make an atonement for you.]]></a:t>
+              <a:t><![CDATA[കോലാട്ടുകൊറ്റനെയും അർപ്പിക്കേണം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. All of you shall offer them beside the continual burnt offering, and his food offering, (they]]></a:t>
+              <a:t><![CDATA[16. ഒന്നാം മാസം പതിന്നാലാം തിയ്യതി യഹോവയുടെ പെസഹ ആകുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall be unto you without blemish) and their drink offerings.]]></a:t>
+              <a:t><![CDATA[17. ആമാസം പതിനഞ്ചാം തിയ്യതി പെരുനാൾ ആയിരിക്കേണം. ഏഴു ദിവസം പുളിപ്പില്ലാത്ത അപ്പം തിന്നേണം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the LORD spoke unto Moses, saying,]]></a:t>
+              <a:t><![CDATA[18. ഒന്നാം ദിവസം വിശുദ്ധസഭായോഗം കൂടേണം; അന്നു സാമാന്യവേലയൊന്നും ചെയ്യരുതു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[therein:]]></a:t>
+              <a:t><![CDATA[2. എനിക്കു സൌരഭ്യവാസനയായ ദഹനയാഗങ്ങൾക്കുള്ള എന്റെ ഭോജനമായ വഴിപാടു തക്കസമയത്തു എനിക്കു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Command the children of Israel, and say unto them, My offering, and my bread for my sacrifices]]></a:t>
+              <a:t><![CDATA[19. എന്നാൽ നിങ്ങൾ യഹോവെക്കു ഹോമയാഗത്തിന്നായി രണ്ടു കാളക്കിടാവിനെയും ഒരു ആട്ടുകൊറ്റനെയും ഒരു വയസ്സു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[made by fire, for a sweet savour unto me, shall all of you observe to offer unto me in their due]]></a:t>
+              <a:t><![CDATA[പ്രായമുള്ള ഏഴു കുഞ്ഞാടിനെയും ദഹനയാഗമായി അർപ്പിക്കേണം; അവ ഊനമില്ലാത്തവ ആയിരിക്കേണം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[season.]]></a:t>
+              <a:t><![CDATA[20. അവയുടെ ഭോജനയാഗം എണ്ണ ചേർത്ത മാവു ആയിരിക്കേണം; കാള ഒന്നിന്നു മൂന്നിടങ്ങഴിയും ആട്ടുകൊറ്റന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And you shall say unto them, This is the offering made by fire which all of you shall offer unto]]></a:t>
+              <a:t><![CDATA[രണ്ടിടങ്ങഴിയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD; two lambs of the first year without spot day by day, for a continual burnt offering.]]></a:t>
+              <a:t><![CDATA[21. ഏഴു കുഞ്ഞാട്ടിൽ ഓരോന്നിന്നു ഓരോ ഇടങ്ങഴിയും അർപ്പിക്കേണം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. The one lamb shall you offer in the morning, and the other lamb shall you offer at even;]]></a:t>
+              <a:t><![CDATA[22. നിങ്ങൾക്കുവേണ്ടി പ്രായശ്ചിത്തം കഴിപ്പാൻ പാപയാഗത്തിന്നായി ഒരു കോലാട്ടിനെയും അർപ്പിക്കേണം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And a tenth part of an ephah of flour for a food offering, mingled with the fourth part of an hin]]></a:t>
+              <a:t><![CDATA[23. നിരന്തരഹോമയാഗമായ രാവിലത്തെ ഹോമയാഗത്തിന്നു പുറമെ ഇവ അർപ്പിക്കേണം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of beaten oil.]]></a:t>
+              <a:t><![CDATA[24. ഇങ്ങനെ ഏഴു നാളും യഹോവെക്കു സൌരഭ്യവാസനയായി ദഹനയാഗത്തിന്റെ ഭോജനം ദിവസംപ്രതി അർപ്പിക്കേണം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. It is a continual burnt offering, which was ordained in mount Sinai for a sweet savour, a]]></a:t>
+              <a:t><![CDATA[നിരന്തരഹോമയാഗത്തിന്നും അതിന്റെ പാനീയയാഗത്തിന്നും പുറമെ ഇതു അർപ്പിക്കേണം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sacrifice made by fire unto the LORD.]]></a:t>
+              <a:t><![CDATA[25. ഏഴാം ദിവസം വിശുദ്ധസഭായോഗം കൂടേണം; അന്നു സാമാന്യവേലയൊന്നും ചെയ്യരുതു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. But all of you shall offer a sacrifice made by fire for a burnt offering unto the LORD; two]]></a:t>
+              <a:t><![CDATA[അർപ്പിക്കേണ്ടതിന്നു ജാഗ്രതയായിരിപ്പാൻ യിസ്രായേൽമക്കളോടു കല്പിക്കേണം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And the drink offering thereof shall be the fourth part of an hin for the one lamb: in the holy]]></a:t>
+              <a:t><![CDATA[26. വാരോത്സവമായ ആദ്യഫലദിവസത്തിൽ പുതിയധാന്യംകൊണ്ടു ഒരു ഭോജനയാഗം കൊണ്ടുവരുമ്പോഴും വിശുദ്ധസഭായോഗം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[place shall you cause the strong wine to be poured unto the LORD for a drink offering.]]></a:t>
+              <a:t><![CDATA[കൂടേണം. അന്നു സാമാന്യവേലയൊന്നും ചെയ്യരുതു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And the other lamb shall you offer at even: as the food offering of the morning, and as the drink]]></a:t>
+              <a:t><![CDATA[27. എന്നാൽ നിങ്ങൾ യഹോവെക്കു സൌരഭ്യവാസനയായ ഹോമയാഗത്തിന്നായി രണ്ടു കാളക്കിടാവിനെയും ഒരു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[offering thereof, you shall offer it, a sacrifice made by fire, of a sweet savour unto the LORD.]]></a:t>
+              <a:t><![CDATA[ആട്ടുകൊറ്റനെയും ഒരു വയസ്സു പ്രായമുള്ള ഏഴു കുഞ്ഞാടിനെയും അർപ്പിക്കേണം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And on the sabbath day two lambs of the first year without spot, and two tenth deals of flour for]]></a:t>
+              <a:t><![CDATA[28. അവയുടെ ഭോജനയാഗമായി എണ്ണചേർത്ത മാവു, കാള ഒന്നിന്നു ഇടങ്ങഴി മൂന്നും ആട്ടുകൊറ്റന്നു ഇടങ്ങഴി രണ്ടും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[a food offering, mingled with oil, and the drink offering thereof:]]></a:t>
+              <a:t><![CDATA[29. ഏഴു കുഞ്ഞാട്ടിൽ ഓരോന്നിന്നു ഇടങ്ങഴി ഓരോന്നും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. This is the burnt offering of every sabbath, beside the continual burnt offering, and his drink]]></a:t>
+              <a:t><![CDATA[30. നിങ്ങൾക്കുവേണ്ടി പ്രായശ്ചിത്തം കഴിപ്പാൻ ഒരു കോലാട്ടുകൊറ്റനും വേണം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[offering.]]></a:t>
+              <a:t><![CDATA[31. നിരന്തരഹോമയാഗത്തിന്നും അതിന്റെ ഭോജനയാഗത്തിന്നും അവയുടെ പാനീയയാഗത്തിന്നും പുറമെ നിങ്ങൾ ഇവ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,183 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And in the beginnings of your months all of you shall offer a burnt offering unto the LORD; two]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[young bullocks, and one ram, seven lambs of the first year without spot;]]></a:t>
+              <a:t><![CDATA[അർപ്പിക്കേണം; അവ ഊനമില്ലാത്തവ ആയിരിക്കേണം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,1371 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[young bullocks, and one ram, and seven lambs of the first year: they shall be unto you without]]></a:t>
-[...1319 lines deleted...]
-              <a:t><![CDATA[16. And in the fourteenth day of the first month is the passover of the LORD.]]></a:t>
+              <a:t><![CDATA[3. നീ അവരോടു പറയേണ്ടതു: നിങ്ങൾ യഹോവെക്കു അർപ്പിക്കേണ്ടുന്ന ദഹനയാഗം എന്തെന്നാൽ: നാൾതോറും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,183 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[blemish:]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[17. And in the fifteenth day of this month is the feast: seven days shall unleavened bread be eaten.]]></a:t>
+              <a:t><![CDATA[നിരന്തരഹോമയാഗത്തിന്നായി: ഒരു വയസ്സു പ്രായമുള്ള ഊനമില്ലാത്ത രണ്ടു കുഞ്ഞാടു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And their food offering shall be of flour mingled with oil: three tenth deals shall all of you]]></a:t>
+              <a:t><![CDATA[4. ഒരു കുഞ്ഞാടിനെ രാവിലേയും മറ്റെ കുഞ്ഞാടിനെ വൈകുന്നേരത്തും യാഗം കഴിക്കേണം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[offer for a bullock, and two tenth deals for a ram;]]></a:t>
+              <a:t><![CDATA[5. ഇടിച്ചെടുത്ത എണ്ണ കാൽ ഹീൻ ചേർത്ത ഒരിടങ്ങഴി മാവു ഭോജനയാഗമായും അർപ്പിക്കേണം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. A several tenth deal shall you offer for every lamb, throughout the seven lambs:]]></a:t>
+              <a:t><![CDATA[6. ഇതു യഹോവെക്കു സൌരഭ്യവാസനയായ ദഹനയാഗമായി സീനായിപർവ്വതത്തിൽവെച്ചു നിയമിക്കപ്പെട്ട നിരന്തരഹോമയാഗം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15280,91 +12244,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 28]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme86">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
   <a:themeElements>
-    <a:clrScheme name="Theme86">
+    <a:clrScheme name="Theme51">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme86">
+    <a:fontScheme name="Theme51">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15390,51 +12354,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme86">
+    <a:fmtScheme name="Theme51">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15565,51 +12529,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>60</Slides>
+  <Slides>48</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>