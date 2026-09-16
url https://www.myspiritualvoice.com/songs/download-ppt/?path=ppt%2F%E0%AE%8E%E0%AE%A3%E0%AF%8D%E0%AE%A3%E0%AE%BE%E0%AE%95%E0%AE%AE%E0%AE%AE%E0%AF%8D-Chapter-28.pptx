--- v1 (2026-07-18)
+++ v2 (2026-09-16)
@@ -87,50 +87,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -159,50 +171,56 @@
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -348,53 +366,59 @@
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -454,51 +478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. காற்படி திராட்சரசம் ஒரு ஆட்டுக்குட்டிக்கு அடுத்த பானபலி; பரிசுத்த ஸ்தலத்திலே கர்த்தருக்கு அந்த இரசம் பானபலியாக வார்க்கப்படக்கடவது.]]></a:t>
+              <a:t><![CDATA[6. It is a continual burnt offering, which was ordained in mount Sinai for a sweet savour, a sacrifice made by fire unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -563,51 +587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. காற்படி திராட்சரசம் ஒரு ஆட்டுக்குட்டிக்கு அடுத்த பானபலி; பரிசுத்த ஸ்தலத்திலே கர்த்தருக்கு அந்த இரசம் பானபலியாக வார்க்கப்படக்கடவது.]]></a:t>
+              <a:t><![CDATA[6. It is a continual burnt offering, which was ordained in mount Sinai for a sweet savour, a sacrifice made by fire unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -672,51 +696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. காலையின் போஜனபலிக்கும் அதின் பானபலிக்கும் ஒப்பாகவே மாலையில் மற்ற ஆட்டுக்குட்டியையும் கர்த்தருக்குச் சுகந்த வாசனையான தகனபலியாகச் செலுத்தக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[7. And the drink offering thereof shall be the fourth part of an hin for the one lamb: in the holy place shall you cause the strong wine to be poured unto the LORD for a drink offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -781,51 +805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. காலையின் போஜனபலிக்கும் அதின் பானபலிக்கும் ஒப்பாகவே மாலையில் மற்ற ஆட்டுக்குட்டியையும் கர்த்தருக்குச் சுகந்த வாசனையான தகனபலியாகச் செலுத்தக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[7. And the drink offering thereof shall be the fourth part of an hin for the one lamb: in the holy place shall you cause the strong wine to be poured unto the LORD for a drink offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -890,51 +914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஓய்வுநாளிலோ போஜனபலிக்காக ஒரு வயதான பழுதற்ற இரண்டு ஆட்டுக்குட்டிகளையும், பத்தில் இரண்டு பங்கானதும் எண்ணெயிலே பிசைந்ததுமான மெல்லிய மாவையும், அதின் பானபலியையும் செலுத்தக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[8. And the other lamb shall you offer at even: as the food offering of the morning, and as the drink offering thereof, you shall offer it, a sacrifice made by fire, of a sweet savour unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -999,51 +1023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஓய்வுநாளிலோ போஜனபலிக்காக ஒரு வயதான பழுதற்ற இரண்டு ஆட்டுக்குட்டிகளையும், பத்தில் இரண்டு பங்கானதும் எண்ணெயிலே பிசைந்ததுமான மெல்லிய மாவையும், அதின் பானபலியையும் செலுத்தக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[8. And the other lamb shall you offer at even: as the food offering of the morning, and as the drink offering thereof, you shall offer it, a sacrifice made by fire, of a sweet savour unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1108,51 +1132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நித்தமும் செலுத்தும் சர்வாங்க தகனபலியும் அதின் பானபலியும் அன்றி ஒவ்வொரு ஒய்வுநாளிலும் இந்தச் சர்வாங்க தகனபலியும் செலுத்தப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[9. And on the sabbath day two lambs of the first year without spot, and two tenth deals of flour for a food offering, mingled with oil, and the drink offering thereof:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1217,51 +1241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உங்கள் மாதப்பிறப்புகளில் நீங்கள் கர்த்தருக்குச் சர்வாங்க தகனபலியாக இரண்டு காளைகளையும், ஒரு ஆட்டுக்கடாவையும், ஒரு வயதான பழுதற்ற ஏழு ஆட்டுக்குட்டிகளையும் செலுத்தக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[9. And on the sabbath day two lambs of the first year without spot, and two tenth deals of flour for a food offering, mingled with oil, and the drink offering thereof:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1326,51 +1350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உங்கள் மாதப்பிறப்புகளில் நீங்கள் கர்த்தருக்குச் சர்வாங்க தகனபலியாக இரண்டு காளைகளையும், ஒரு ஆட்டுக்கடாவையும், ஒரு வயதான பழுதற்ற ஏழு ஆட்டுக்குட்டிகளையும் செலுத்தக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[10. This is the burnt offering of every sabbath, beside the continual burnt offering, and his drink offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1435,51 +1459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. போஜனபலியாக ஒவ்வொரு காளைக்குப் பத்தில் மூன்றுபங்கானதும் எண்ணெயிலே பிசைந்ததுமான மெல்லிய மாவையும், போஜனபலியாக ஒரு ஆட்டுக்கடாவுக்குப் பத்தில் இரண்டு பங்கானதும் எண்ணெயிலே பிசைந்ததுமான மாவையும்,]]></a:t>
+              <a:t><![CDATA[10. This is the burnt offering of every sabbath, beside the continual burnt offering, and his drink offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1544,51 +1568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[1. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1653,51 +1677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. போஜனபலியாக ஒவ்வொரு காளைக்குப் பத்தில் மூன்றுபங்கானதும் எண்ணெயிலே பிசைந்ததுமான மெல்லிய மாவையும், போஜனபலியாக ஒரு ஆட்டுக்கடாவுக்குப் பத்தில் இரண்டு பங்கானதும் எண்ணெயிலே பிசைந்ததுமான மாவையும்,]]></a:t>
+              <a:t><![CDATA[11. And in the beginnings of your months all of you shall offer a burnt offering unto the LORD; two young bullocks, and one ram, seven lambs of the first year without spot;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1762,51 +1786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. போஜனபலியாக ஒவ்வொரு ஆட்டுக்குட்டிக்குப் பத்தில் ஒரு பங்கானதும் எண்ணெயிலே பிசைந்ததுமான மாவையும் கர்த்தருக்குச் சுகந்த வாசனையான சர்வாங்க தகனபலியாகச் செலுத்தக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[11. And in the beginnings of your months all of you shall offer a burnt offering unto the LORD; two young bullocks, and one ram, seven lambs of the first year without spot;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1871,51 +1895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. போஜனபலியாக ஒவ்வொரு ஆட்டுக்குட்டிக்குப் பத்தில் ஒரு பங்கானதும் எண்ணெயிலே பிசைந்ததுமான மாவையும் கர்த்தருக்குச் சுகந்த வாசனையான சர்வாங்க தகனபலியாகச் செலுத்தக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[12. And three tenth deals of flour for a food offering, mingled with oil, for one bullock; and two tenth deals of flour for a food offering, mingled with oil, for one ram;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1980,51 +2004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவைகளுக்கேற்ற பானபலிகள் திராட்சரசத்தில் காளைக்கு அரைப்படியும், ஆட்டுக்கடாவுக்குப் படியில் மூன்றில் ஒரு பங்கும், ஆட்டுக்குட்டிக்குக் காற்படி ரசமுமாயிருக்கவேண்டும்; இது வருஷ முழுவதும் மாதந்தோறும் செலுத்தப்படவேண்டிய சர்வாங்க தகனபலி.]]></a:t>
+              <a:t><![CDATA[12. And three tenth deals of flour for a food offering, mingled with oil, for one bullock; and two tenth deals of flour for a food offering, mingled with oil, for one ram;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2089,51 +2113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவைகளுக்கேற்ற பானபலிகள் திராட்சரசத்தில் காளைக்கு அரைப்படியும், ஆட்டுக்கடாவுக்குப் படியில் மூன்றில் ஒரு பங்கும், ஆட்டுக்குட்டிக்குக் காற்படி ரசமுமாயிருக்கவேண்டும்; இது வருஷ முழுவதும் மாதந்தோறும் செலுத்தப்படவேண்டிய சர்வாங்க தகனபலி.]]></a:t>
+              <a:t><![CDATA[13. And a several tenth deal of flour mingled with oil for a food offering unto one lamb; for a burnt offering of a sweet savour, a sacrifice made by fire unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2198,51 +2222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நித்தமும் இடப்படும் சர்வாங்க தகனபலியும் அதின் பானபலியும் அன்றி, பாவநிவாரண பலியாகக் கர்த்தருக்கு ஒரு வெள்ளாட்டுக்கடாவும் செலுத்தப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[13. And a several tenth deal of flour mingled with oil for a food offering unto one lamb; for a burnt offering of a sweet savour, a sacrifice made by fire unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2307,51 +2331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நித்தமும் இடப்படும் சர்வாங்க தகனபலியும் அதின் பானபலியும் அன்றி, பாவநிவாரண பலியாகக் கர்த்தருக்கு ஒரு வெள்ளாட்டுக்கடாவும் செலுத்தப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[14. And their drink offerings shall be half an hin of wine unto a bullock, and the third part of an hin unto a ram, and a fourth part of an hin unto a lamb: this is the burnt offering of every month throughout the months of the year.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2416,51 +2440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. முதலாம் மாதம் பதினாலாம் தேதி கர்த்தருக்கு உரிய பஸ்கா.]]></a:t>
+              <a:t><![CDATA[14. And their drink offerings shall be half an hin of wine unto a bullock, and the third part of an hin unto a ram, and a fourth part of an hin unto a lamb: this is the burnt offering of every month throughout the months of the year.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2525,51 +2549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அந்த மாதம் பதினைந்தாம் தேதி பண்டிகைநாள்; ஏழுநாளளவும் புளிப்பில்லாத அப்பம் புசிக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[14. And their drink offerings shall be half an hin of wine unto a bullock, and the third part of an hin unto a ram, and a fourth part of an hin unto a lamb: this is the burnt offering of every month throughout the months of the year.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2634,51 +2658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. முதலாம் நாளிலே பரிசுத்த சபை கூடுதல் இருக்கவேண்டும்; அன்றைத்தினம் சாதாரணமான யாதொரு வேலையும் செய்யலாகாது.]]></a:t>
+              <a:t><![CDATA[15. And one kid of the goats for a sin offering unto the LORD shall be offered, beside the continual burnt offering, and his drink offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2743,51 +2767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எனக்குச் சுகந்தவாசனையாக, தகனபலிகளுக்கு அடுத்த காணிக்கையையும் அப்பத்தையும், குறித்தகாலத்தில் எனக்குச் செலுத்தும்படிக்குக் கவனமாயிருக்கக்கடவீர்கள் என்று நீ இஸ்ரவேல் புத்திரருக்குக் கட்டளையிடு.]]></a:t>
+              <a:t><![CDATA[2. Command the children of Israel, and say unto them, My offering, and my bread for my sacrifices made by fire, for a sweet savour unto me, shall all of you observe to offer unto me in their due season.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2852,51 +2876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது நீங்கள் கர்த்தருக்குச் சர்வாங்க தகனபலியாக இரண்டு காளைகளையும், ஒரு ஆட்டுக்கடாவையும், ஒரு வயதான பழுதற்ற ஏழு ஆட்டுக்குட்டிகளையும்,]]></a:t>
+              <a:t><![CDATA[15. And one kid of the goats for a sin offering unto the LORD shall be offered, beside the continual burnt offering, and his drink offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2961,51 +2985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது நீங்கள் கர்த்தருக்குச் சர்வாங்க தகனபலியாக இரண்டு காளைகளையும், ஒரு ஆட்டுக்கடாவையும், ஒரு வயதான பழுதற்ற ஏழு ஆட்டுக்குட்டிகளையும்,]]></a:t>
+              <a:t><![CDATA[16. And in the fourteenth day of the first month is the passover of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3070,51 +3094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவைகளுக்கேற்ற போஜனபலியாக எண்ணெயிலே பிசைந்த மெல்லிய மாவிலே காளைக்காகப் பத்தில் மூன்று பங்கையும், ஆட்டுக்கடாவுக்காகப் பத்தில் இரண்டு பங்கையும்,]]></a:t>
+              <a:t><![CDATA[17. And in the fifteenth day of this month is the feast: seven days shall unleavened bread be eaten.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3179,51 +3203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவைகளுக்கேற்ற போஜனபலியாக எண்ணெயிலே பிசைந்த மெல்லிய மாவிலே காளைக்காகப் பத்தில் மூன்று பங்கையும், ஆட்டுக்கடாவுக்காகப் பத்தில் இரண்டு பங்கையும்,]]></a:t>
+              <a:t><![CDATA[18. In the first day shall be an holy convocation; all of you shall do no manner of servile work therein:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3288,51 +3312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஏழு ஆட்டுக்குட்டிகளில் ஒவ்வொன்றிற்காகப் பத்தில் ஒரு பங்கையும்,]]></a:t>
+              <a:t><![CDATA[18. In the first day shall be an holy convocation; all of you shall do no manner of servile work therein:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3397,51 +3421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உங்கள் பாவநிவர்த்திக்கென்று பாவநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவையும் செலுத்தக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[19. But all of you shall offer a sacrifice made by fire for a burnt offering unto the LORD; two young bullocks, and one ram, and seven lambs of the first year: they shall be unto you without blemish:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3506,51 +3530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. காலையிலே நித்தமும் செலுத்தும் சர்வாங்க தகனபலியையும் அன்றி இவைகளையும் செலுத்தக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[19. But all of you shall offer a sacrifice made by fire for a burnt offering unto the LORD; two young bullocks, and one ram, and seven lambs of the first year: they shall be unto you without blemish:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3615,51 +3639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இந்தப்பிரகாரம் ஏழுநாளளவும் நாடோறும் கர்த்தருக்குச் சுகந்த வாசனையான தகனபலி செலுத்தக்கடவீர்கள்; நித்தமும் செலுத்தப்படும் சர்வாங்க தகனபலியையும் அதின் பானபலியையும் அன்றி, இதையும் செலுத்தவேண்டும்.]]></a:t>
+              <a:t><![CDATA[20. And their food offering shall be of flour mingled with oil: three tenth deals shall all of you offer for a bullock, and two tenth deals for a ram;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3724,51 +3748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இந்தப்பிரகாரம் ஏழுநாளளவும் நாடோறும் கர்த்தருக்குச் சுகந்த வாசனையான தகனபலி செலுத்தக்கடவீர்கள்; நித்தமும் செலுத்தப்படும் சர்வாங்க தகனபலியையும் அதின் பானபலியையும் அன்றி, இதையும் செலுத்தவேண்டும்.]]></a:t>
+              <a:t><![CDATA[20. And their food offering shall be of flour mingled with oil: three tenth deals shall all of you offer for a bullock, and two tenth deals for a ram;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3833,51 +3857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஏழாம் நாளிலே பரிசுத்த சபைகூடுதல் இருக்கவேண்டும்; அதில் சாதாரணமான யாதொரு வேலையும் செய்யலாகாது..]]></a:t>
+              <a:t><![CDATA[21. A several tenth deal shall you offer for every lamb, throughout the seven lambs:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3942,51 +3966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எனக்குச் சுகந்தவாசனையாக, தகனபலிகளுக்கு அடுத்த காணிக்கையையும் அப்பத்தையும், குறித்தகாலத்தில் எனக்குச் செலுத்தும்படிக்குக் கவனமாயிருக்கக்கடவீர்கள் என்று நீ இஸ்ரவேல் புத்திரருக்குக் கட்டளையிடு.]]></a:t>
+              <a:t><![CDATA[2. Command the children of Israel, and say unto them, My offering, and my bread for my sacrifices made by fire, for a sweet savour unto me, shall all of you observe to offer unto me in their due season.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4051,51 +4075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அந்த வாரங்களுக்குப்பின் நீங்கள் கர்த்தருக்குப் புதிய போஜனபலியாக முதற்கனிகளைச் செலுத்தும் பண்டிகை நாளிலும் பரிசுத்த சபைகூடுதல் இருக்கவேண்டும்; அதில் சாதாரணமான யாதொரு வேலையும் செய்யலாகாது.]]></a:t>
+              <a:t><![CDATA[22. And one goat for a sin offering, to make an atonement for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4160,51 +4184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அந்த வாரங்களுக்குப்பின் நீங்கள் கர்த்தருக்குப் புதிய போஜனபலியாக முதற்கனிகளைச் செலுத்தும் பண்டிகை நாளிலும் பரிசுத்த சபைகூடுதல் இருக்கவேண்டும்; அதில் சாதாரணமான யாதொரு வேலையும் செய்யலாகாது.]]></a:t>
+              <a:t><![CDATA[23. All of you shall offer these beside the burnt offering in the morning, which is for a continual burnt offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4269,51 +4293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது நீங்கள் கர்த்தருக்குச் சுகந்த வாசனையான சர்வாங்க தகனபலியாக இரண்டு காளைகளையும், ஒரு ஆட்டுக்கடாவையும், ஒரு வயதான ஏழு ஆட்டுக்குட்டிகளையும்.]]></a:t>
+              <a:t><![CDATA[24. After this manner all of you shall offer daily, throughout the seven days, the food of the sacrifice made by fire, of a sweet savour unto the LORD: it shall be offered beside the continual burnt offering, and his drink offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4378,51 +4402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது நீங்கள் கர்த்தருக்குச் சுகந்த வாசனையான சர்வாங்க தகனபலியாக இரண்டு காளைகளையும், ஒரு ஆட்டுக்கடாவையும், ஒரு வயதான ஏழு ஆட்டுக்குட்டிகளையும்.]]></a:t>
+              <a:t><![CDATA[24. After this manner all of you shall offer daily, throughout the seven days, the food of the sacrifice made by fire, of a sweet savour unto the LORD: it shall be offered beside the continual burnt offering, and his drink offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4487,51 +4511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவைகளின் போஜனபலியாக எண்ணெயிலே பிசைந்த மெல்லிய மாவில் ஒரு காளைக்காகப் பத்தில் மூன்று பங்கையும், அந்த ஒரு ஆட்டுக்கடாவுக்காகப் பத்தில் இரண்டு பங்கையும்,]]></a:t>
+              <a:t><![CDATA[25. And on the seventh day all of you shall have an holy convocation; all of you shall do no servile work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4596,51 +4620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஏழு ஆட்டுக்குட்டிகளில் ஒவ்வொன்றிற்காகப் பத்தில் ஒரு பங்கையும்,]]></a:t>
+              <a:t><![CDATA[26. Also in the day of the first-fruits, when all of you bring a new food offering unto the LORD, after your weeks be out, all of you shall have an holy convocation; all of you shall do no servile work:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4705,51 +4729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உங்களுக்காகப் பாவநிவர்த்தி செய்யும்படிக்கு ஒரு வெள்ளாட்டுக்கடாவையும் செலுத்தக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[26. Also in the day of the first-fruits, when all of you bring a new food offering unto the LORD, after your weeks be out, all of you shall have an holy convocation; all of you shall do no servile work:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4814,51 +4838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நித்திய சர்வாங்க தகன பலியையும் அதின் போஜனபலியையும் அதின் பானபலியையும் அன்றி, இவைகளையும் செலுத்தக்கடவீர்கள்; இவைகள் பழுதற்றவைகளாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[27. But all of you shall offer the burnt offering for a sweet savour unto the LORD; two young bullocks, one ram, seven lambs of the first year;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4923,51 +4947,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நித்திய சர்வாங்க தகன பலியையும் அதின் போஜனபலியையும் அதின் பானபலியையும் அன்றி, இவைகளையும் செலுத்தக்கடவீர்கள்; இவைகள் பழுதற்றவைகளாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[27. But all of you shall offer the burnt offering for a sweet savour unto the LORD; two young bullocks, one ram, seven lambs of the first year;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And their food offering of flour mingled with oil, three tenth deals unto one bullock, two tenth deals unto one ram,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5032,51 +5165,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மேலும் நீ அவர்களை நோக்கி: நீங்கள் கர்த்தருக்குச் செலுத்தவேண்டிய தகனபலி என்னவென்றால்: நித்திய சர்வாங்க தகனபலியாக நாடோறும் ஒரு வயதான பழுதற்ற இரண்டு ஆட்டுக்குட்டிகளைப் பலியிடவேண்டும்.]]></a:t>
+              <a:t><![CDATA[3. And you shall say unto them, This is the offering made by fire which all of you shall offer unto the LORD; two lambs of the first year without spot day by day, for a continual burnt offering.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And their food offering of flour mingled with oil, three tenth deals unto one bullock, two tenth deals unto one ram,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. A several tenth deal unto one lamb, throughout the seven lambs;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And one kid of the goats, to make an atonement for you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. All of you shall offer them beside the continual burnt offering, and his food offering, (they shall be unto you without blemish) and their drink offerings.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. All of you shall offer them beside the continual burnt offering, and his food offering, (they shall be unto you without blemish) and their drink offerings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5141,51 +5819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மேலும் நீ அவர்களை நோக்கி: நீங்கள் கர்த்தருக்குச் செலுத்தவேண்டிய தகனபலி என்னவென்றால்: நித்திய சர்வாங்க தகனபலியாக நாடோறும் ஒரு வயதான பழுதற்ற இரண்டு ஆட்டுக்குட்டிகளைப் பலியிடவேண்டும்.]]></a:t>
+              <a:t><![CDATA[3. And you shall say unto them, This is the offering made by fire which all of you shall offer unto the LORD; two lambs of the first year without spot day by day, for a continual burnt offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5250,51 +5928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. காலையில் ஒரு ஆட்டுக்குட்டியையும், மாலையில் ஒரு ஆட்டுக்குட்டியையும் பலியிட்டு,]]></a:t>
+              <a:t><![CDATA[4. The one lamb shall you offer in the morning, and the other lamb shall you offer at even;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5359,51 +6037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. போஜனபலியாக ஒரு மரக்காலிலே பத்தில் ஒரு பங்கானதும் இடித்துப் பிழிந்த காற்படி எண்ணெயிலே பிசைந்ததுமாகிய மெல்லிய மாவையும் செலுத்தக் கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[5. And a tenth part of an ephah of flour for a food offering, mingled with the fourth part of an hin of beaten oil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5468,51 +6146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இது சீனாய் மலையிலே கட்டளையிடப்பட்ட நித்திய சர்வாங்க தகனபலி; இது கர்த்தருக்குச் சுகந்த வாசனைக்கான தகனபலி.]]></a:t>
+              <a:t><![CDATA[5. And a tenth part of an ephah of flour for a food offering, mingled with the fourth part of an hin of beaten oil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5547,51 +6225,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473386316" r:id="rId1"/>
+    <p:sldLayoutId id="2478617175" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5927,54 +6605,102 @@
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -6111,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. അതിന്റെ പാനീയയാഗം കുഞ്ഞാടൊന്നിന്നു കാൽ ഹീൻ മദ്യം ആയിരിക്കേണം; അതു യഹോവെക്കു പാനീയയാഗമായി]]></a:t>
+              <a:t><![CDATA[6. இது சீனாய் மலையிலே கட்டளையிடப்பட்ட நித்திய சர்வாங்க தகனபலி; இது கர்த்தருக்குச் சுகந்த வாசனைக்கான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6243,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിശുദ്ധമന്ദിരത്തിൽ ഒഴിക്കേണം.]]></a:t>
+              <a:t><![CDATA[தகனபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6375,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. മറ്റെ കുഞ്ഞാടിനെ വൈകുന്നേരത്തു യാഗം കഴിക്കേണം; അതിനെ രാവിലത്തെ ഭോജനയാഗവും അതിന്റെ പാനീയയാഗവുംപോലെ]]></a:t>
+              <a:t><![CDATA[7. காற்படி திராட்சரசம் ஒரு ஆட்டுக்குட்டிக்கு அடுத்த பானபலி; பரிசுத்த ஸ்தலத்திலே கர்த்தருக்கு அந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6507,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവെക്കു സൌരഭ്യവാസനയായ ദഹനയാഗമായി അർപ്പിക്കേണം.]]></a:t>
+              <a:t><![CDATA[இரசம் பானபலியாக வார்க்கப்படக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6639,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ശബ്ബത്ത് നാളിലോ ഒരു വയസ്സു പ്രായമുള്ള ഊനമില്ലാത്ത രണ്ടു കുഞ്ഞാടിനെയും ഭോജനയാഗത്തിന്നായി]]></a:t>
+              <a:t><![CDATA[8. காலையின் போஜனபலிக்கும் அதின் பானபலிக்கும் ஒப்பாகவே மாலையில் மற்ற ஆட்டுக்குட்டியையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6771,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എണ്ണചേർത്ത രണ്ടിടങ്ങഴി മാവും അതിന്റെ പാനീയയാഗവും അർപ്പിക്കേണം.]]></a:t>
+              <a:t><![CDATA[கர்த்தருக்குச் சுகந்த வாசனையான தகனபலியாகச் செலுத்தக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6903,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. നിരന്തരഹോമയാഗത്തിന്നും അതിന്റെ പാനീയയാഗത്തിന്നും പുറമെ ഇതു ശബ്ബത്തുതോറുമുള്ള ഹോമയാഗം.]]></a:t>
+              <a:t><![CDATA[9. ஓய்வுநாளிலோ போஜனபலிக்காக ஒரு வயதான பழுதற்ற இரண்டு ஆட்டுக்குட்டிகளையும், பத்தில் இரண்டு பங்கானதும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7035,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. നിങ്ങളുടെ മാസാരംഭങ്ങളിൽ നിങ്ങൾ യഹോവെക്കു ഹോമയാഗത്തിന്നായി രണ്ടു കാളക്കിടാവിനെയും ഒരു]]></a:t>
+              <a:t><![CDATA[எண்ணெயிலே பிசைந்ததுமான மெல்லிய மாவையும், அதின் பானபலியையும் செலுத்தக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7167,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആട്ടുകൊറ്റനെയും ഒരു വയസ്സു പ്രായമുള്ള ഊനമില്ലാത്ത ഏഴു കുഞ്ഞാടിനെയും]]></a:t>
+              <a:t><![CDATA[10. நித்தமும் செலுத்தும் சர்வாங்க தகனபலியும் அதின் பானபலியும் அன்றி ஒவ்வொரு ஒய்வுநாளிலும் இந்தச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7299,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. കാള ഒന്നിന്നു ഭോജനയാഗമായി എണ്ണചേർത്ത മൂന്നിടങ്ങഴി മാവും ആട്ടുകൊറ്റന്നു ഭോജനയാഗമായി എണ്ണചേർത്ത]]></a:t>
+              <a:t><![CDATA[சர்வாங்க தகனபலியும் செலுத்தப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7431,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. യഹോവ പിന്നെയും മോശെയോടു അരുളിച്ചെയ്തതു:]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7563,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[രണ്ടിടങ്ങഴി മാവും]]></a:t>
+              <a:t><![CDATA[11. உங்கள் மாதப்பிறப்புகளில் நீங்கள் கர்த்தருக்குச் சர்வாங்க தகனபலியாக இரண்டு காளைகளையும், ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. കുഞ്ഞാടൊന്നിന്നു ഭോജനയാഗമായി എണ്ണചേർത്ത ഒരിടങ്ങഴി മാവും അർപ്പിക്കേണം. അതു ഹോമയാഗം; യഹോവെക്കു]]></a:t>
+              <a:t><![CDATA[ஆட்டுக்கடாவையும், ஒரு வயதான பழுதற்ற ஏழு ஆட்டுக்குட்டிகளையும் செலுத்தக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സൌരഭ്യവാസനയായ ദഹനയാഗം തന്നേ.]]></a:t>
+              <a:t><![CDATA[12. போஜனபலியாக ஒவ்வொரு காளைக்குப் பத்தில் மூன்றுபங்கானதும் எண்ணெயிலே பிசைந்ததுமான மெல்லிய மாவையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. അവയുടെ പാനീയയാഗം കാളയൊന്നിന്നു അര ഹീൻ വീഞ്ഞും ആട്ടുകൊറ്റന്നു ഹീനിന്റെ മൂന്നിൽ ഒന്നും]]></a:t>
+              <a:t><![CDATA[போஜனபலியாக ஒரு ஆட்டுக்கடாவுக்குப் பத்தில் இரண்டு பங்கானதும் எண்ணெயிலே பிசைந்ததுமான மாவையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കുഞ്ഞാടൊന്നിന്നു കാൽ ഹീനും ആയിരിക്കേണം; ഇതു മാസാന്തരം അമാവാസിതോറുമുള്ള ഹോമയാഗം.]]></a:t>
+              <a:t><![CDATA[13. போஜனபலியாக ஒவ்வொரு ஆட்டுக்குட்டிக்குப் பத்தில் ஒரு பங்கானதும் எண்ணெயிலே பிசைந்ததுமான மாவையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. നിരന്തരഹോമയാഗത്തിന്നും അതിന്റെ പാനീയയാഗത്തിന്നും പുറമെ പാപയാഗമായി യഹോവെക്കു ഒരു]]></a:t>
+              <a:t><![CDATA[கர்த்தருக்குச் சுகந்த வாசனையான சர்வாங்க தகனபலியாகச் செலுத்தக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കോലാട്ടുകൊറ്റനെയും അർപ്പിക്കേണം.]]></a:t>
+              <a:t><![CDATA[14. அவைகளுக்கேற்ற பானபலிகள் திராட்சரசத்தில் காளைக்கு அரைப்படியும், ஆட்டுக்கடாவுக்குப் படியில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ഒന്നാം മാസം പതിന്നാലാം തിയ്യതി യഹോവയുടെ പെസഹ ആകുന്നു.]]></a:t>
+              <a:t><![CDATA[மூன்றில் ஒரு பங்கும், ஆட்டுக்குட்டிக்குக் காற்படி ரசமுமாயிருக்கவேண்டும்; இது வருஷ முழுவதும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +9345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ആമാസം പതിനഞ്ചാം തിയ്യതി പെരുനാൾ ആയിരിക്കേണം. ഏഴു ദിവസം പുളിപ്പില്ലാത്ത അപ്പം തിന്നേണം.]]></a:t>
+              <a:t><![CDATA[மாதந்தோறும் செலுத்தப்படவேண்டிய சர்வாங்க தகனபலி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +9477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ഒന്നാം ദിവസം വിശുദ്ധസഭായോഗം കൂടേണം; അന്നു സാമാന്യവേലയൊന്നും ചെയ്യരുതു.]]></a:t>
+              <a:t><![CDATA[15. நித்தமும் இடப்படும் சர்வாங்க தகனபலியும் அதின் பானபலியும் அன்றி, பாவநிவாரண பலியாகக் கர்த்தருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +9609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. എനിക്കു സൌരഭ്യവാസനയായ ദഹനയാഗങ്ങൾക്കുള്ള എന്റെ ഭോജനമായ വഴിപാടു തക്കസമയത്തു എനിക്കു]]></a:t>
+              <a:t><![CDATA[2. எனக்குச் சுகந்தவாசனையாக, தகனபலிகளுக்கு அடுத்த காணிக்கையையும் அப்பத்தையும், குறித்தகாலத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. എന്നാൽ നിങ്ങൾ യഹോവെക്കു ഹോമയാഗത്തിന്നായി രണ്ടു കാളക്കിടാവിനെയും ഒരു ആട്ടുകൊറ്റനെയും ഒരു വയസ്സു]]></a:t>
+              <a:t><![CDATA[ஒரு வெள்ளாட்டுக்கடாவும் செலுத்தப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രായമുള്ള ഏഴു കുഞ്ഞാടിനെയും ദഹനയാഗമായി അർപ്പിക്കേണം; അവ ഊനമില്ലാത്തവ ആയിരിക്കേണം.]]></a:t>
+              <a:t><![CDATA[16. முதலாம் மாதம் பதினாலாம் தேதி கர்த்தருக்கு உரிய பஸ்கா.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. അവയുടെ ഭോജനയാഗം എണ്ണ ചേർത്ത മാവു ആയിരിക്കേണം; കാള ഒന്നിന്നു മൂന്നിടങ്ങഴിയും ആട്ടുകൊറ്റന്നു]]></a:t>
+              <a:t><![CDATA[17. அந்த மாதம் பதினைந்தாம் தேதி பண்டிகைநாள்; ஏழுநாளளவும் புளிப்பில்லாத அப்பம் புசிக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[രണ്ടിടങ്ങഴിയും]]></a:t>
+              <a:t><![CDATA[18. முதலாம் நாளிலே பரிசுத்த சபை கூடுதல் இருக்கவேண்டும்; அன்றைத்தினம் சாதாரணமான யாதொரு வேலையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ഏഴു കുഞ്ഞാട്ടിൽ ഓരോന്നിന്നു ഓരോ ഇടങ്ങഴിയും അർപ്പിക്കേണം.]]></a:t>
+              <a:t><![CDATA[செய்யலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. നിങ്ങൾക്കുവേണ്ടി പ്രായശ്ചിത്തം കഴിപ്പാൻ പാപയാഗത്തിന്നായി ഒരു കോലാട്ടിനെയും അർപ്പിക്കേണം.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது நீங்கள் கர்த்தருக்குச் சர்வாங்க தகனபலியாக இரண்டு காளைகளையும், ஒரு ஆட்டுக்கடாவையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. നിരന്തരഹോമയാഗമായ രാവിലത്തെ ഹോമയാഗത്തിന്നു പുറമെ ഇവ അർപ്പിക്കേണം.]]></a:t>
+              <a:t><![CDATA[ஒரு வயதான பழுதற்ற ஏழு ஆட்டுக்குட்டிகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ഇങ്ങനെ ഏഴു നാളും യഹോവെക്കു സൌരഭ്യവാസനയായി ദഹനയാഗത്തിന്റെ ഭോജനം ദിവസംപ്രതി അർപ്പിക്കേണം.]]></a:t>
+              <a:t><![CDATA[20. அவைகளுக்கேற்ற போஜனபலியாக எண்ணெயிலே பிசைந்த மெல்லிய மாவிலே காளைக்காகப் பத்தில் மூன்று பங்கையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +10797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിരന്തരഹോമയാഗത്തിന്നും അതിന്റെ പാനീയയാഗത്തിന്നും പുറമെ ഇതു അർപ്പിക്കേണം.]]></a:t>
+              <a:t><![CDATA[ஆட்டுக்கடாவுக்காகப் பத்தில் இரண்டு பங்கையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +10929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ഏഴാം ദിവസം വിശുദ്ധസഭായോഗം കൂടേണം; അന്നു സാമാന്യവേലയൊന്നും ചെയ്യരുതു.]]></a:t>
+              <a:t><![CDATA[21. ஏழு ஆட்டுக்குட்டிகளில் ஒவ்வொன்றிற்காகப் பத்தில் ஒரு பங்கையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +11061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അർപ്പിക്കേണ്ടതിന്നു ജാഗ്രതയായിരിപ്പാൻ യിസ്രായേൽമക്കളോടു കല്പിക്കേണം.]]></a:t>
+              <a:t><![CDATA[எனக்குச் செலுத்தும்படிக்குக் கவனமாயிருக்கக்கடவீர்கள் என்று நீ இஸ்ரவேல் புத்திரருக்குக் கட்டளையிடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. വാരോത്സവമായ ആദ്യഫലദിവസത്തിൽ പുതിയധാന്യംകൊണ്ടു ഒരു ഭോജനയാഗം കൊണ്ടുവരുമ്പോഴും വിശുദ്ധസഭായോഗം]]></a:t>
+              <a:t><![CDATA[22. உங்கள் பாவநிவர்த்திக்கென்று பாவநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவையும் செலுத்தக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +11325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൂടേണം. അന്നു സാമാന്യവേലയൊന്നും ചെയ്യരുതു.]]></a:t>
+              <a:t><![CDATA[23. காலையிலே நித்தமும் செலுத்தும் சர்வாங்க தகனபலியையும் அன்றி இவைகளையும் செலுத்தக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. എന്നാൽ നിങ്ങൾ യഹോവെക്കു സൌരഭ്യവാസനയായ ഹോമയാഗത്തിന്നായി രണ്ടു കാളക്കിടാവിനെയും ഒരു]]></a:t>
+              <a:t><![CDATA[24. இந்தப்பிரகாரம் ஏழுநாளளவும் நாடோறும் கர்த்தருக்குச் சுகந்த வாசனையான தகனபலி செலுத்தக்கடவீர்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +11589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആട്ടുകൊറ്റനെയും ഒരു വയസ്സു പ്രായമുള്ള ഏഴു കുഞ്ഞാടിനെയും അർപ്പിക്കേണം.]]></a:t>
+              <a:t><![CDATA[நித்தமும் செலுத்தப்படும் சர்வாங்க தகனபலியையும் அதின் பானபலியையும் அன்றி, இதையும் செலுத்தவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +11721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. അവയുടെ ഭോജനയാഗമായി എണ്ണചേർത്ത മാവു, കാള ഒന്നിന്നു ഇടങ്ങഴി മൂന്നും ആട്ടുകൊറ്റന്നു ഇടങ്ങഴി രണ്ടും]]></a:t>
+              <a:t><![CDATA[25. ஏழாம் நாளிலே பரிசுத்த சபைகூடுதல் இருக்கவேண்டும்; அதில் சாதாரணமான யாதொரு வேலையும் செய்யலாகாது..]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +11853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ഏഴു കുഞ്ഞാട്ടിൽ ഓരോന്നിന്നു ഇടങ്ങഴി ഓരോന്നും]]></a:t>
+              <a:t><![CDATA[26. அந்த வாரங்களுக்குப்பின் நீங்கள் கர்த்தருக்குப் புதிய போஜனபலியாக முதற்கனிகளைச் செலுத்தும் பண்டிகை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +11985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. നിങ്ങൾക്കുവേണ്ടി പ്രായശ്ചിത്തം കഴിപ്പാൻ ഒരു കോലാട്ടുകൊറ്റനും വേണം.]]></a:t>
+              <a:t><![CDATA[நாளிலும் பரிசுத்த சபைகூடுதல் இருக்கவேண்டும்; அதில் சாதாரணமான யாதொரு வேலையும் செய்யலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +12117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. നിരന്തരഹോമയാഗത്തിന്നും അതിന്റെ ഭോജനയാഗത്തിന്നും അവയുടെ പാനീയയാഗത്തിന്നും പുറമെ നിങ്ങൾ ഇവ]]></a:t>
+              <a:t><![CDATA[27. அப்பொழுது நீங்கள் கர்த்தருக்குச் சுகந்த வாசனையான சர்வாங்க தகனபலியாக இரண்டு காளைகளையும், ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +12249,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അർപ്പിക്കേണം; അവ ഊനമില്ലാത്തവ ആയിരിക്കേണം.]]></a:t>
+              <a:t><![CDATA[ஆட்டுக்கடாவையும், ஒரு வயதான ஏழு ஆட்டுக்குட்டிகளையும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. அவைகளின் போஜனபலியாக எண்ணெயிலே பிசைந்த மெல்லிய மாவில் ஒரு காளைக்காகப் பத்தில் மூன்று பங்கையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +12513,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. നീ അവരോടു പറയേണ്ടതു: നിങ്ങൾ യഹോവെക്കു അർപ്പിക്കേണ്ടുന്ന ദഹനയാഗം എന്തെന്നാൽ: നാൾതോറും]]></a:t>
+              <a:t><![CDATA[3. மேலும் நீ அவர்களை நோக்கி: நீங்கள் கர்த்தருக்குச் செலுத்தவேண்டிய தகனபலி என்னவென்றால்: நித்திய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அந்த ஒரு ஆட்டுக்கடாவுக்காகப் பத்தில் இரண்டு பங்கையும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. ஏழு ஆட்டுக்குட்டிகளில் ஒவ்வொன்றிற்காகப் பத்தில் ஒரு பங்கையும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. உங்களுக்காகப் பாவநிவர்த்தி செய்யும்படிக்கு ஒரு வெள்ளாட்டுக்கடாவையும் செலுத்தக்கடவீர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. நித்திய சர்வாங்க தகன பலியையும் அதின் போஜனபலியையும் அதின் பானபலியையும் அன்றி, இவைகளையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செலுத்தக்கடவீர்கள்; இவைகள் பழுதற்றவைகளாயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിരന്തരഹോമയാഗത്തിന്നായി: ഒരു വയസ്സു പ്രായമുള്ള ഊനമില്ലാത്ത രണ്ടു കുഞ്ഞാടു.]]></a:t>
+              <a:t><![CDATA[சர்வாங்க தகனபலியாக நாடோறும் ஒரு வயதான பழுதற்ற இரண்டு ஆட்டுக்குட்டிகளைப் பலியிடவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ഒരു കുഞ്ഞാടിനെ രാവിലേയും മറ്റെ കുഞ്ഞാടിനെ വൈകുന്നേരത്തും യാഗം കഴിക്കേണം.]]></a:t>
+              <a:t><![CDATA[4. காலையில் ஒரு ஆட்டுக்குட்டியையும், மாலையில் ஒரு ஆட்டுக்குட்டியையும் பலியிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ഇടിച്ചെടുത്ത എണ്ണ കാൽ ഹീൻ ചേർത്ത ഒരിടങ്ങഴി മാവു ഭോജനയാഗമായും അർപ്പിക്കേണം.]]></a:t>
+              <a:t><![CDATA[5. போஜனபலியாக ஒரு மரக்காலிலே பத்தில் ஒரு பங்கானதும் இடித்துப் பிழிந்த காற்படி எண்ணெயிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ഇതു യഹോവെക്കു സൌരഭ്യവാസനയായ ദഹനയാഗമായി സീനായിപർവ്വതത്തിൽവെച്ചു നിയമിക്കപ്പെട്ട നിരന്തരഹോമയാഗം.]]></a:t>
+              <a:t><![CDATA[பிசைந்ததுமாகிய மெல்லிய மாவையும் செலுத்தக் கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12244,91 +13762,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 28]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
   <a:themeElements>
-    <a:clrScheme name="Theme51">
+    <a:clrScheme name="Theme89">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme51">
+    <a:fontScheme name="Theme89">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12354,51 +13872,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme51">
+    <a:fmtScheme name="Theme89">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12529,51 +14047,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>48</Slides>
+  <Slides>54</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>