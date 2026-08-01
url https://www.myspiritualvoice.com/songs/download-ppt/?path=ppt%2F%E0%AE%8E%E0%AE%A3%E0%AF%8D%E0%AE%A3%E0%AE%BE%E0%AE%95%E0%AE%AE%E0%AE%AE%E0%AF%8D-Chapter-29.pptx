--- v0 (2026-06-03)
+++ v1 (2026-08-01)
@@ -117,50 +117,82 @@
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -204,50 +236,66 @@
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -408,53 +456,69 @@
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
-  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -514,51 +578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மாதப்பிறப்பின் சர்வாங்க தகனபலியையும் அதின் போஜனபலியையும் தினந்தோறும் இடும் சர்வாங்க தகன பலியையும் அதன் போஜனபலியையும், அவைகளின் முறைமைக்கேற்ற பானபலிகளையும் அன்றி, இவைகளையும் கர்த்தருக்குச் சுகந்த வாசனையான சர்வாங்க தகனபலியாகச் செலுத்தக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[6. Beside the burnt offering of the month, and his food offering, and the daily burnt offering, and his food offering, and their drink offerings, according unto their manner, for a sweet savour, a sacrifice made by fire unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -623,51 +687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மாதப்பிறப்பின் சர்வாங்க தகனபலியையும் அதின் போஜனபலியையும் தினந்தோறும் இடும் சர்வாங்க தகன பலியையும் அதன் போஜனபலியையும், அவைகளின் முறைமைக்கேற்ற பானபலிகளையும் அன்றி, இவைகளையும் கர்த்தருக்குச் சுகந்த வாசனையான சர்வாங்க தகனபலியாகச் செலுத்தக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[6. Beside the burnt offering of the month, and his food offering, and the daily burnt offering, and his food offering, and their drink offerings, according unto their manner, for a sweet savour, a sacrifice made by fire unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -732,51 +796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இந்த ஏழாம் மாதம் பத்தாம் தேதி உங்களுக்குப் பரிசுத்த சபைகூடும் நாளாயிருக்கக்கடவது; அதிலே நீங்கள் யாதொரு வேலையும் செய்யாமல், உங்கள் ஆத்துமாக்களைத் தாழ்மைப்படுத்தி,]]></a:t>
+              <a:t><![CDATA[6. Beside the burnt offering of the month, and his food offering, and the daily burnt offering, and his food offering, and their drink offerings, according unto their manner, for a sweet savour, a sacrifice made by fire unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -841,51 +905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இந்த ஏழாம் மாதம் பத்தாம் தேதி உங்களுக்குப் பரிசுத்த சபைகூடும் நாளாயிருக்கக்கடவது; அதிலே நீங்கள் யாதொரு வேலையும் செய்யாமல், உங்கள் ஆத்துமாக்களைத் தாழ்மைப்படுத்தி,]]></a:t>
+              <a:t><![CDATA[7. And all of you shall have on the tenth day of this seventh month an holy convocation; and all of you shall afflict your souls: all of you shall not do any work therein:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -950,51 +1014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தருக்குச் சுகந்த வாசனையான சர்வாங்க தகனபலியாக ஒரு காளையையும், ஒரு ஆட்டுக்கடாவையும், ஒரு வயதான பழுதற்ற ஏழு ஆட்டுக்குட்டிகளையும்,]]></a:t>
+              <a:t><![CDATA[7. And all of you shall have on the tenth day of this seventh month an holy convocation; and all of you shall afflict your souls: all of you shall not do any work therein:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1059,51 +1123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தருக்குச் சுகந்த வாசனையான சர்வாங்க தகனபலியாக ஒரு காளையையும், ஒரு ஆட்டுக்கடாவையும், ஒரு வயதான பழுதற்ற ஏழு ஆட்டுக்குட்டிகளையும்,]]></a:t>
+              <a:t><![CDATA[8. But all of you shall offer a burnt offering unto the LORD for a sweet savour; one young bullock, one ram, and seven lambs of the first year; they shall be unto you without blemish:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1168,51 +1232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தருக்குச் சுகந்த வாசனையான சர்வாங்க தகனபலியாக ஒரு காளையையும், ஒரு ஆட்டுக்கடாவையும், ஒரு வயதான பழுதற்ற ஏழு ஆட்டுக்குட்டிகளையும்,]]></a:t>
+              <a:t><![CDATA[8. But all of you shall offer a burnt offering unto the LORD for a sweet savour; one young bullock, one ram, and seven lambs of the first year; they shall be unto you without blemish:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1277,51 +1341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவைகளின் போஜனபலியாக எண்ணெயிலே பிசைந்த மெல்லிய மாவிலே காளைக்காகப் பத்தில் மூன்று பங்கையும், அந்த ஒரு ஆட்டுக்கடாவுக்காக இரண்டு பங்கையும்,]]></a:t>
+              <a:t><![CDATA[9. And their food offering shall be of flour mingled with oil, three tenth deals to a bullock, and two tenth deals to one ram,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1386,51 +1450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவைகளின் போஜனபலியாக எண்ணெயிலே பிசைந்த மெல்லிய மாவிலே காளைக்காகப் பத்தில் மூன்று பங்கையும், அந்த ஒரு ஆட்டுக்கடாவுக்காக இரண்டு பங்கையும்,]]></a:t>
+              <a:t><![CDATA[9. And their food offering shall be of flour mingled with oil, three tenth deals to a bullock, and two tenth deals to one ram,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1495,51 +1559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஏழு ஆட்டுக்குட்டிகளில் ஒவ்வொன்றிற்காகப் பத்தில் ஒரு பங்கையும்,]]></a:t>
+              <a:t><![CDATA[10. A several tenth deal for one lamb, throughout the seven lambs:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1604,51 +1668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஏழாம் மாதம் முதல்தேதி பரிசுத்த சபைகூடும் நாளாயிருக்கக்கடவது; அதில் சாதாரணமான யாதொரு வேலையும் செய்யலாகாது; அது உங்களுக்கு எக்காளமூதும் நாளாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[1. And in the seventh month, on the first day of the month, all of you shall have an holy convocation; all of you shall do no servile work: it is a day of blowing the trumpets unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1713,51 +1777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பாவநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவையும் செலுத்தி, பாவநிவாரனபலியையும், நித்திய சர்வாங்க தகனபலியையும், அதின் போஜனபலியையும், அவைகளின் பானபலிகளையும் அன்றி, இவைகளையும் செலுத்தக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[11. One kid of the goats for a sin offering; beside the sin offering of atonement, and the continual burnt offering, and the food offering of it, and their drink offerings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1822,51 +1886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஏழாம் மாதம் பதினைந்தாம் தேதி உங்களுக்குப் பரிசுத்த சபைகூடும் நாளாயிருக்கக்கடவது; அதில் சாதாரணமான யாதொரு வேலையும் செய்யலாகாது; ஏழுநாள் கர்த்தருக்குப் பண்டிகை ஆசரிக்கக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[11. One kid of the goats for a sin offering; beside the sin offering of atonement, and the continual burnt offering, and the food offering of it, and their drink offerings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1931,51 +1995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஏழாம் மாதம் பதினைந்தாம் தேதி உங்களுக்குப் பரிசுத்த சபைகூடும் நாளாயிருக்கக்கடவது; அதில் சாதாரணமான யாதொரு வேலையும் செய்யலாகாது; ஏழுநாள் கர்த்தருக்குப் பண்டிகை ஆசரிக்கக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[12. And on the fifteenth day of the seventh month all of you shall have an holy convocation; all of you shall do no servile work, and all of you shall keep a feast unto the LORD seven days:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2040,51 +2104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் கர்த்தருக்குச் சுகந்த வாசனையுள்ள சர்வாங்க தகனபலியாக பதின்மூன்று காளைகளையும், இரண்டு ஆட்டுக்கடாக்களையும், ஒரு வயதான பழுதற்ற பதினான்கு ஆட்டுக்குட்டிகளையும்,]]></a:t>
+              <a:t><![CDATA[12. And on the fifteenth day of the seventh month all of you shall have an holy convocation; all of you shall do no servile work, and all of you shall keep a feast unto the LORD seven days:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2149,51 +2213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் கர்த்தருக்குச் சுகந்த வாசனையுள்ள சர்வாங்க தகனபலியாக பதின்மூன்று காளைகளையும், இரண்டு ஆட்டுக்கடாக்களையும், ஒரு வயதான பழுதற்ற பதினான்கு ஆட்டுக்குட்டிகளையும்,]]></a:t>
+              <a:t><![CDATA[13. And all of you shall offer a burnt offering, a sacrifice made by fire, of a sweet savour unto the LORD; thirteen young bullocks, two rams, and fourteen lambs of the first year; they shall be without blemish:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2258,51 +2322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் கர்த்தருக்குச் சுகந்த வாசனையுள்ள சர்வாங்க தகனபலியாக பதின்மூன்று காளைகளையும், இரண்டு ஆட்டுக்கடாக்களையும், ஒரு வயதான பழுதற்ற பதினான்கு ஆட்டுக்குட்டிகளையும்,]]></a:t>
+              <a:t><![CDATA[13. And all of you shall offer a burnt offering, a sacrifice made by fire, of a sweet savour unto the LORD; thirteen young bullocks, two rams, and fourteen lambs of the first year; they shall be without blemish:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2367,51 +2431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவைகளின் போஜனபலியாக எண்ணெயிலே பிசைந்த மெல்லிய மாவிலே அந்தப் பதின்மூன்று காளைகளில் ஒவ்வொன்றிற்காகப் பத்தில் மூன்று பங்கையும், அந்த இரண்டு ஆட்டுக்கடாக்களில் ஒவ்வொன்றிற்காக இரண்டு பங்கையும்,]]></a:t>
+              <a:t><![CDATA[14. And their food offering shall be of flour mingled with oil, three tenth deals unto every bullock of the thirteen bullocks, two tenth deals to each ram of the two rams,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2476,51 +2540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவைகளின் போஜனபலியாக எண்ணெயிலே பிசைந்த மெல்லிய மாவிலே அந்தப் பதின்மூன்று காளைகளில் ஒவ்வொன்றிற்காகப் பத்தில் மூன்று பங்கையும், அந்த இரண்டு ஆட்டுக்கடாக்களில் ஒவ்வொன்றிற்காக இரண்டு பங்கையும்,]]></a:t>
+              <a:t><![CDATA[14. And their food offering shall be of flour mingled with oil, three tenth deals unto every bullock of the thirteen bullocks, two tenth deals to each ram of the two rams,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2585,51 +2649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பதினான்கு ஆட்டுக்குட்டிகளின் ஒவ்வொன்றிற்காக ஒரு பங்கையும்.]]></a:t>
+              <a:t><![CDATA[14. And their food offering shall be of flour mingled with oil, three tenth deals unto every bullock of the thirteen bullocks, two tenth deals to each ram of the two rams,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2694,51 +2758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நித்திய தகனபலியையும், அதின் போஜனபலியையும், அதின் பானபலியையும் அன்றி, பாவநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவையும் செலுத்தக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[15. And a several tenth deal to each lamb of the fourteen lambs:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2803,51 +2867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது நீங்கள் கர்த்தருக்குச் சுகந்த வாசனையான சர்வாங்க தகனபலியாக ஒரு காளையையும், ஒரு ஆட்டுக்கடாவையும், ஒரு வயதான பழுதற்ற ஏழு ஆட்டுக்குட்டிகளையும்,]]></a:t>
+              <a:t><![CDATA[1. And in the seventh month, on the first day of the month, all of you shall have an holy convocation; all of you shall do no servile work: it is a day of blowing the trumpets unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2912,51 +2976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இரண்டாம் நாளிலே பன்னிரண்டு காளைகளையும், இரண்டு ஆட்டுக்கடாக்களையும், ஒரு வயதான பழுதற்ற பதினான்கு ஆட்டுக்குட்டிகளையும்,]]></a:t>
+              <a:t><![CDATA[16. And one kid of the goats for a sin offering; beside the continual burnt offering, his food offering, and his drink offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3021,51 +3085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இரண்டாம் நாளிலே பன்னிரண்டு காளைகளையும், இரண்டு ஆட்டுக்கடாக்களையும், ஒரு வயதான பழுதற்ற பதினான்கு ஆட்டுக்குட்டிகளையும்,]]></a:t>
+              <a:t><![CDATA[16. And one kid of the goats for a sin offering; beside the continual burnt offering, his food offering, and his drink offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3130,51 +3194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. காளைகளும் ஆட்டுக்கடாக்களும் ஆட்டுக்குட்டிகளும் இருக்கிற இலக்கத்திற்குத் தக்கதாக முறைமையின்படி அவைகளின் போஜனபலியையும், அவைகளின் பானபலிகளையும்,]]></a:t>
+              <a:t><![CDATA[17. And on the second day all of you shall offer twelve young bullocks, two rams, fourteen lambs of the first year without spot:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3239,51 +3303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நித்திய சர்வாங்க தகனபலியையும், அதின் போஜனபலியையும், அவைகளின் பானபலிகளையும் அன்றி, பாவநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவையும் செலுத்தக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[17. And on the second day all of you shall offer twelve young bullocks, two rams, fourteen lambs of the first year without spot:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3348,51 +3412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மூன்றாம் நாளிலே பதினொரு காளைகளையும், இரண்டு ஆட்டுக்கடாக்களையும், ஒரு வயதான பழுதற்ற பதினான்கு ஆட்டுக்குட்டிகளையும்,]]></a:t>
+              <a:t><![CDATA[18. And their food offering and their drink offerings for the bullocks, for the rams, and for the lambs, shall be according to their number, after the manner:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3457,51 +3521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மூன்றாம் நாளிலே பதினொரு காளைகளையும், இரண்டு ஆட்டுக்கடாக்களையும், ஒரு வயதான பழுதற்ற பதினான்கு ஆட்டுக்குட்டிகளையும்,]]></a:t>
+              <a:t><![CDATA[18. And their food offering and their drink offerings for the bullocks, for the rams, and for the lambs, shall be according to their number, after the manner:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3566,51 +3630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. காளைகளும் ஆட்டுக்கடாக்களும் ஆட்டுக்குட்டிகளும் இருக்கிற இலக்கத்திற்குத்தக்கதாக முறைமையின்படி அவைகளின் போஜனபலியையும், அவைகளின் பானபலிகளையும்,]]></a:t>
+              <a:t><![CDATA[19. And one kid of the goats for a sin offering; beside the continual burnt offering, and the food offering thereof, and their drink offerings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3675,51 +3739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. காளைகளும் ஆட்டுக்கடாக்களும் ஆட்டுக்குட்டிகளும் இருக்கிற இலக்கத்திற்குத்தக்கதாக முறைமையின்படி அவைகளின் போஜனபலியையும், அவைகளின் பானபலிகளையும்,]]></a:t>
+              <a:t><![CDATA[19. And one kid of the goats for a sin offering; beside the continual burnt offering, and the food offering thereof, and their drink offerings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3784,51 +3848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நித்திய சர்வாங்க தகனபலியையும், அதின் போஜனபலியையும், அதின் பானபலியையும் அன்றி, பாவநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவையும் செலுத்தக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[20. And on the third day eleven bullocks, two rams, fourteen lambs of the first year without blemish;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3893,51 +3957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நான்காம் நாளிலே பத்துக் காளைகளையும், இரண்டு ஆட்டுக்கடாக்களையும், ஒரு வயதான பழுதற்ற பதினான்கு ஆட்டுக்குட்டிகளையும்,]]></a:t>
+              <a:t><![CDATA[20. And on the third day eleven bullocks, two rams, fourteen lambs of the first year without blemish;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4002,51 +4066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவைகளுக்கு அடுத்த போஜனபலியாக எண்ணெயிலே பிசைந்த மெல்லிய மாவிலே காளைக்காகப் பத்தில் மூன்று பங்கையும், ஆட்டுக்கடாவுக்காக இரண்டு பங்கையும்,]]></a:t>
+              <a:t><![CDATA[2. And all of you shall offer a burnt offering for a sweet savour unto the LORD; one young bullock, one ram, and seven lambs of the first year without blemish:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4111,51 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நான்காம் நாளிலே பத்துக் காளைகளையும், இரண்டு ஆட்டுக்கடாக்களையும், ஒரு வயதான பழுதற்ற பதினான்கு ஆட்டுக்குட்டிகளையும்,]]></a:t>
+              <a:t><![CDATA[21. And their food offering and their drink offerings for the bullocks, for the rams, and for the lambs, shall be according to their number, after the manner:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4220,51 +4284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. காளைகளும் ஆட்டுக்கடாக்களும் ஆட்டுக்குட்டிகளும் இருக்கிற இலக்கத்திற்குத்தக்கதாக முறைமையின்படி அவைகளின் போஜனபலியையும், அவைகளின் பானபலிகளையும்,]]></a:t>
+              <a:t><![CDATA[21. And their food offering and their drink offerings for the bullocks, for the rams, and for the lambs, shall be according to their number, after the manner:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4329,51 +4393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நித்திய சர்வாங்க தகனபலியையும், அதின் போஜனபலியையும், அதின் பானபலியையும் அன்றி, பாவநிவாரண பலியாக ஒரு வெள்ளாட்டுக்கடாவையும் செலுத்தக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[22. And one goat for a sin offering; beside the continual burnt offering, and his food offering, and his drink offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4438,51 +4502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஐந்தாம் நாளிலே ஒன்பது காளைகளையும், இரண்டு ஆட்டுக்கடாக்களையும், ஒரு வயதான பழுதற்ற பதினான்கு ஆட்டுக்குட்டிகளையும்,]]></a:t>
+              <a:t><![CDATA[22. And one goat for a sin offering; beside the continual burnt offering, and his food offering, and his drink offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4547,51 +4611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஐந்தாம் நாளிலே ஒன்பது காளைகளையும், இரண்டு ஆட்டுக்கடாக்களையும், ஒரு வயதான பழுதற்ற பதினான்கு ஆட்டுக்குட்டிகளையும்,]]></a:t>
+              <a:t><![CDATA[23. And on the fourth day ten bullocks, two rams, and fourteen lambs of the first year without blemish:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4656,51 +4720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. காளைகளும் ஆட்டுக்கடாக்களும் ஆட்டுக்குட்டிகளும் இருக்கிற இலக்கத்திற்குத்தக்கதாக முறைமையின்படி அவைகளின் போஜனபலியையும், அவைகளின் பானபலிகளையும்,]]></a:t>
+              <a:t><![CDATA[23. And on the fourth day ten bullocks, two rams, and fourteen lambs of the first year without blemish:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4765,51 +4829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நித்திய சர்வாங்க தகனபலியையும், அதின் போஜனபலியையும், அதின் பானபலியையும் அன்றி, பாவநிவாரண பலியாக ஒரு வெள்ளாட்டுக்கடாவையும் செலுத்தக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[24. Their food offering and their drink offerings for the bullocks, for the rams, and for the lambs, shall be according to their number, after the manner:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4874,51 +4938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஆறாம் நாளிலே எட்டுக் காளைகளையும், இரண்டு ஆட்டுக்கடாக்களையும், ஒரு வயதான பழுதற்ற பதினான்கு ஆட்டுக்குட்டிகளையும்,]]></a:t>
+              <a:t><![CDATA[24. Their food offering and their drink offerings for the bullocks, for the rams, and for the lambs, shall be according to their number, after the manner:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4983,51 +5047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஆறாம் நாளிலே எட்டுக் காளைகளையும், இரண்டு ஆட்டுக்கடாக்களையும், ஒரு வயதான பழுதற்ற பதினான்கு ஆட்டுக்குட்டிகளையும்,]]></a:t>
+              <a:t><![CDATA[25. And one kid of the goats for a sin offering; beside the continual burnt offering, his food offering, and his drink offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5092,51 +5156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. காளைகளும் ஆட்டுக்கடாக்களும் ஆட்டுக்குட்டிகளும் இருக்கிற இலக்கத்திற்குத்தக்கதாக முறைமையின்படி அவைகளின் போஜனபலியையும், அவைகளின் பானபலிகளையும்,]]></a:t>
+              <a:t><![CDATA[25. And one kid of the goats for a sin offering; beside the continual burnt offering, his food offering, and his drink offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5201,51 +5265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏழு ஆட்டுக்குட்டிகளில் ஒவ்வொன்றிற்காக ஒரு பங்கையும்,]]></a:t>
+              <a:t><![CDATA[2. And all of you shall offer a burnt offering for a sweet savour unto the LORD; one young bullock, one ram, and seven lambs of the first year without blemish:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5310,51 +5374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நித்திய சர்வாங்க தகனபலியையும், அதின் போஜனபலியையும், அதின் பானபலிகளையும் அன்றி, பாவநிவாரண பலியாக ஒரு வெள்ளாட்டுக்கடாவையும் செலுத்தக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[26. And on the fifth day nine bullocks, two rams, and fourteen lambs of the first year without spot:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5419,51 +5483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஏழாம் நாளிலே ஏழு காளைகளையும், இரண்டு ஆட்டுக்கடாக்களையும், ஒரு வயதான பழுதற்ற பதினான்கு ஆட்டுக்குட்டிகளையும்,]]></a:t>
+              <a:t><![CDATA[26. And on the fifth day nine bullocks, two rams, and fourteen lambs of the first year without spot:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5528,51 +5592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஏழாம் நாளிலே ஏழு காளைகளையும், இரண்டு ஆட்டுக்கடாக்களையும், ஒரு வயதான பழுதற்ற பதினான்கு ஆட்டுக்குட்டிகளையும்,]]></a:t>
+              <a:t><![CDATA[27. And their food offering and their drink offerings for the bullocks, for the rams, and for the lambs, shall be according to their number, after the manner:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5637,51 +5701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. காளைகளும் ஆட்டுக்கடாக்களும் ஆட்டுக்குட்டிகளும் இருக்கிற இலக்கத்திற்குத்தக்கதாக முறைமையின்படி அவைகளின் போஜனபலியையும், அவைகளின் பானபலிகளையும்,]]></a:t>
+              <a:t><![CDATA[27. And their food offering and their drink offerings for the bullocks, for the rams, and for the lambs, shall be according to their number, after the manner:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5746,51 +5810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நித்திய சர்வாங்க தகனபலியையும், அதின் போஜனபலியையும், அதின் பானபலியையும் அன்றி, பாவநிவாரண பலியாக ஒரு வெள்ளாட்டுக்கடாவையும் செலுத்தக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[28. And one goat for a sin offering; beside the continual burnt offering, and his food offering, and his drink offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5855,51 +5919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. எட்டாம் நாள் உங்களுக்கு விசேஷித்த ஆசரிப்பு நாளாயிருக்கக்கடவது; அதில் சாதாரணமான யாதொரு வேலையும் செய்யலாகாது.]]></a:t>
+              <a:t><![CDATA[28. And one goat for a sin offering; beside the continual burnt offering, and his food offering, and his drink offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5964,51 +6028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது நீங்கள் கர்த்தருக்குச் சுகந்த வாசனையுள்ள தகனமான சர்வாங்க தகனபலியாக ஒரு காளையையும், ஒரு ஆட்டுக்கடாவையும், ஒரு வயதான பழுதற்ற ஏழு ஆட்டுக்குட்டிகளையும்,]]></a:t>
+              <a:t><![CDATA[29. And on the sixth day eight bullocks, two rams, and fourteen lambs of the first year without blemish:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6073,51 +6137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது நீங்கள் கர்த்தருக்குச் சுகந்த வாசனையுள்ள தகனமான சர்வாங்க தகனபலியாக ஒரு காளையையும், ஒரு ஆட்டுக்கடாவையும், ஒரு வயதான பழுதற்ற ஏழு ஆட்டுக்குட்டிகளையும்,]]></a:t>
+              <a:t><![CDATA[29. And on the sixth day eight bullocks, two rams, and fourteen lambs of the first year without blemish:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6182,51 +6246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது நீங்கள் கர்த்தருக்குச் சுகந்த வாசனையுள்ள தகனமான சர்வாங்க தகனபலியாக ஒரு காளையையும், ஒரு ஆட்டுக்கடாவையும், ஒரு வயதான பழுதற்ற ஏழு ஆட்டுக்குட்டிகளையும்,]]></a:t>
+              <a:t><![CDATA[30. And their food offering and their drink offerings for the bullocks, for the rams, and for the lambs, shall be according to their number, after the manner:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6291,51 +6355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. காளையும் ஆட்டுக்கடாவும் ஆட்டுக்குட்டிகளும் இருக்கிற இலக்கத்திற்குத்தக்கதாக முறைமையின்படி அவைகளின் போஜனபலியையும், அவைகளின் பானபலிகளையும்,]]></a:t>
+              <a:t><![CDATA[30. And their food offering and their drink offerings for the bullocks, for the rams, and for the lambs, shall be according to their number, after the manner:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6400,51 +6464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏழு ஆட்டுக்குட்டிகளில் ஒவ்வொன்றிற்காக ஒரு பங்கையும்,]]></a:t>
+              <a:t><![CDATA[3. And their food offering shall be of flour mingled with oil, three tenth deals for a bullock, and two tenth deals for a ram,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6509,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. நித்திய சர்வாங்க தகனபலியையும், அதின் போஜனபலியையும், அதின் பானபலியையும் அன்றி, பாவநிவாரண பலியாக ஒரு வெள்ளாட்டுக்கடாவையும் செலுத்தக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[31. And one goat for a sin offering; beside the continual burnt offering, his food offering, and his drink offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6618,51 +6682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. உங்கள் பொருத்தனைகளையும், உங்கள் உற்சாகபலிகளையும், உங்கள் சர்வாங்க தகனபலிகளையும், உங்கள் போஜனபலிகளையும், உங்கள் பானபலிகளையும், உங்கள் சமாதானபலிகளையும் அன்றி, நீங்கள் உங்கள் பண்டிகைகளிலே கர்த்தருக்குச் செலுத்தவேண்டியவைகள் இவைகளே என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[31. And one goat for a sin offering; beside the continual burnt offering, his food offering, and his drink offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6727,51 +6791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. உங்கள் பொருத்தனைகளையும், உங்கள் உற்சாகபலிகளையும், உங்கள் சர்வாங்க தகனபலிகளையும், உங்கள் போஜனபலிகளையும், உங்கள் பானபலிகளையும், உங்கள் சமாதானபலிகளையும் அன்றி, நீங்கள் உங்கள் பண்டிகைகளிலே கர்த்தருக்குச் செலுத்தவேண்டியவைகள் இவைகளே என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[32. And on the seventh day seven bullocks, two rams, and fourteen lambs of the first year without blemish:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6836,51 +6900,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியெல்லாம் மோசே இஸ்ரவேல் புத்திரருக்குச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[32. And on the seventh day seven bullocks, two rams, and fourteen lambs of the first year without blemish:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And their food offering and their drink offerings for the bullocks, for the rams, and for the lambs, shall be according to their number, after the manner:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And their food offering and their drink offerings for the bullocks, for the rams, and for the lambs, shall be according to their number, after the manner:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And one goat for a sin offering; beside the continual burnt offering, his food offering, and his drink offering.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And one goat for a sin offering; beside the continual burnt offering, his food offering, and his drink offering.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. On the eighth day all of you shall have a solemn assembly: all of you shall do no servile work therein:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. On the eighth day all of you shall have a solemn assembly: all of you shall do no servile work therein:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6945,51 +7663,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏழு ஆட்டுக்குட்டிகளில் ஒவ்வொன்றிற்காக ஒரு பங்கையும்,]]></a:t>
+              <a:t><![CDATA[3. And their food offering shall be of flour mingled with oil, three tenth deals for a bullock, and two tenth deals for a ram,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. But all of you shall offer a burnt offering, a sacrifice made by fire, of a sweet savour unto the LORD: one bullock, one ram, seven lambs of the first year without blemish:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. But all of you shall offer a burnt offering, a sacrifice made by fire, of a sweet savour unto the LORD: one bullock, one ram, seven lambs of the first year without blemish:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. Their food offering and their drink offerings for the bullock, for the ram, and for the lambs, shall be according to their number, after the manner:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. Their food offering and their drink offerings for the bullock, for the ram, and for the lambs, shall be according to their number, after the manner:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. And one goat for a sin offering; beside the continual burnt offering, and his food offering, and his drink offering.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. And one goat for a sin offering; beside the continual burnt offering, and his food offering, and his drink offering.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. These things all of you shall do unto the LORD in your set feasts, beside your vows, and your freewill offerings, for your burnt offerings, and for your food offerings, and for your drink offerings, and for your peace offerings.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. These things all of you shall do unto the LORD in your set feasts, beside your vows, and your freewill offerings, for your burnt offerings, and for your food offerings, and for your drink offerings, and for your peace offerings.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. These things all of you shall do unto the LORD in your set feasts, beside your vows, and your freewill offerings, for your burnt offerings, and for your food offerings, and for your drink offerings, and for your peace offerings.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. And Moses told the children of Israel according to all that the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7054,51 +8862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உங்கள் பாவநிவர்த்திக்கான பலியாக ஒரு வெள்ளாட்டுக்கடாவையும் செலுத்தி,]]></a:t>
+              <a:t><![CDATA[4. And one tenth deal for one lamb, throughout the seven lambs:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7163,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உங்கள் பாவநிவர்த்திக்கான பலியாக ஒரு வெள்ளாட்டுக்கடாவையும் செலுத்தி,]]></a:t>
+              <a:t><![CDATA[5. And one kid of the goats for a sin offering, to make an atonement for you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7242,51 +9050,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469496792" r:id="rId1"/>
+    <p:sldLayoutId id="2474596033" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7758,54 +9566,182 @@
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -7926,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ఏడు గొఱ్ఱ పిల్లలలో ఒక్కొక్క పిల్లతో ఒక్కొక్క పదియవ వంతును మీ నిమిత్తము ప్రాయశ్చిత్తము చేయబడుటకై]]></a:t>
+              <a:t><![CDATA[6. மாதப்பிறப்பின் சர்வாங்க தகனபலியையும் அதின் போஜனபலியையும் தினந்தோறும் இடும் சர்வாங்க தகன பலியையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పాపపరిహారార్థబలిగా ఒక మేకపిల్లను అర్పింపవలెను.]]></a:t>
+              <a:t><![CDATA[அதன் போஜனபலியையும், அவைகளின் முறைமைக்கேற்ற பானபலிகளையும் அன்றி, இவைகளையும் கர்த்தருக்குச் சுகந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ఈ యేడవ నెల పదియవ దినమున మీరు పరిశుద్ధ సంఘముగా కూడవలెను. అప్పుడు మిమ్మును మీరు దుఃఖపరచుకొనవలెను;]]></a:t>
+              <a:t><![CDATA[வாசனையான சர்வாங்க தகனபலியாகச் செலுத்தக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఏపనియు చేయకూడదు.]]></a:t>
+              <a:t><![CDATA[7. இந்த ஏழாம் மாதம் பத்தாம் தேதி உங்களுக்குப் பரிசுத்த சபைகூடும் நாளாயிருக்கக்கடவது; அதிலே நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ప్రాయ శ్చిత్తము కలుగుటకై పాపపరిహారార్థబలియు నిత్యమైన దహనబలియు దాని నైవేద్యమును వాటి వాటి పానార్ప]]></a:t>
+              <a:t><![CDATA[யாதொரு வேலையும் செய்யாமல், உங்கள் ஆத்துமாக்களைத் தாழ்மைப்படுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ణములునుగాక, మీరు ఒక కోడెదూడను ఒక పొట్టేలును ఏడాదివైన యేడు గొఱ్ఱపిల్లలను యెహోవాకు ఇంపైన సువాసనగల]]></a:t>
+              <a:t><![CDATA[8. கர்த்தருக்குச் சுகந்த வாசனையான சர்வாங்க தகனபலியாக ஒரு காளையையும், ஒரு ஆட்டுக்கடாவையும், ஒரு வயதான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దహనబలిగా అర్పింపవలెను. అవి మీకున్న వాటిలో నిర్దోషమైనవై యుండవలెను.]]></a:t>
+              <a:t><![CDATA[பழுதற்ற ஏழு ஆட்டுக்குட்டிகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. నూనెతో కలుప బడిన పిండిని నైవేద్య ముగాను ప్రతి కోడెతో తూములో మూడు పదియవ వంతులను ఒక పొట్టేలుతో]]></a:t>
+              <a:t><![CDATA[9. அவைகளின் போஜனபலியாக எண்ணெயிலே பிசைந்த மெல்லிய மாவிலே காளைக்காகப் பத்தில் மூன்று பங்கையும், அந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రెండు పది యవవంతులను]]></a:t>
+              <a:t><![CDATA[ஒரு ஆட்டுக்கடாவுக்காக இரண்டு பங்கையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ఆ యేడు గొఱ్ఱపిల్లలలో ఒక్కొక్క పిల్లతో ఒక్కొక్క పదియవవంతును]]></a:t>
+              <a:t><![CDATA[10. ஏழு ஆட்டுக்குட்டிகளில் ஒவ்வொன்றிற்காகப் பத்தில் ஒரு பங்கையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ఏడవ నెల మొదటితేదిన మీరు పరిశుద్ధసంఘముగా కూడవలెను.]]></a:t>
+              <a:t><![CDATA[1. ஏழாம் மாதம் முதல்தேதி பரிசுத்த சபைகூடும் நாளாயிருக்கக்கடவது; அதில் சாதாரணமான யாதொரு வேலையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. పాపపరిహారార్థ బలిగా ఒక మేక పిల్లను అర్పింపవలెను.]]></a:t>
+              <a:t><![CDATA[11. பாவநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவையும் செலுத்தி, பாவநிவாரனபலியையும், நித்திய சர்வாங்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. మరియు ఏడవ నెల పదునయిదవ దినమున మీరు పరిశుద్ధసంఘముగా కూడవలెను. అప్పుడు మీరు జీవనో పాధియైన]]></a:t>
+              <a:t><![CDATA[தகனபலியையும், அதின் போஜனபலியையும், அவைகளின் பானபலிகளையும் அன்றி, இவைகளையும் செலுத்தக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పనులేమియు చేయక యేడు దినములు యెహో వాకు పండుగ ఆచరింపవలెను.]]></a:t>
+              <a:t><![CDATA[12. ஏழாம் மாதம் பதினைந்தாம் தேதி உங்களுக்குப் பரிசுத்த சபைகூடும் நாளாயிருக்கக்கடவது; அதில் சாதாரணமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. నిత్యమైన దహనబలియు దాని నైవేద్యమును దాని పానార్పణమును గాక, యెహో వాకు ఇంపైన సువాసనగల దహనబలిగా]]></a:t>
+              <a:t><![CDATA[யாதொரு வேலையும் செய்யலாகாது; ஏழுநாள் கர்த்தருக்குப் பண்டிகை ஆசரிக்கக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పదమూడు కోడెదూడలను రెండు పొట్టేళ్లను ఏడాదివైన పదునాలుగు గొఱ్ఱ పిల్లలను అర్పింపవలెను. అవి నిర్దోషమైనవై]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் கர்த்தருக்குச் சுகந்த வாசனையுள்ள சர்வாங்க தகனபலியாக பதின்மூன்று காளைகளையும், இரண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యుండవలెను.]]></a:t>
+              <a:t><![CDATA[ஆட்டுக்கடாக்களையும், ஒரு வயதான பழுதற்ற பதினான்கு ஆட்டுக்குட்டிகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. నూనెతో కలుపబడిన గోధుమపిండిని నైవేద్యముగాను ఆ పదమూడు కోడెదూడలలో ప్రతి దూడతో తూములో మూడు]]></a:t>
+              <a:t><![CDATA[14. அவைகளின் போஜனபலியாக எண்ணெயிலே பிசைந்த மெல்லிய மாவிலே அந்தப் பதின்மூன்று காளைகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పదియవవంతులను ఆ రెండు పొట్టేళ్లలో ప్రతి పొట్టేలుతో రెండు పదియవవంతులను]]></a:t>
+              <a:t><![CDATA[ஒவ்வொன்றிற்காகப் பத்தில் மூன்று பங்கையும், அந்த இரண்டு ஆட்டுக்கடாக்களில் ஒவ்வொன்றிற்காக இரண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ఆ పదునాలుగు గొఱ్ఱపిల్లలలో ప్రతి పిల్లతో ఒక్కొక్క పదియవవంతును పాపపరిహారార్థబలిగా]]></a:t>
+              <a:t><![CDATA[பங்கையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ఒక మేక పిల్లను అర్పింవలెను.]]></a:t>
+              <a:t><![CDATA[15. பதினான்கு ஆட்டுக்குட்டிகளின் ஒவ்வொன்றிற்காக ஒரு பங்கையும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. మీరు జీవనోపాధియైన పనులేమియు చేయకూడదు; అది మీకు శృంగధ్వని దినము.]]></a:t>
+              <a:t><![CDATA[செய்யலாகாது; அது உங்களுக்கு எக்காளமூதும் நாளாயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +12766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. రెండవ దినమున నిత్యమైన దహనబలియు దాని నైవేద్య మును వాటి పానార్పణములును గాక మీరు నిర్దోషమైన]]></a:t>
+              <a:t><![CDATA[16. நித்திய தகனபலியையும், அதின் போஜனபலியையும், அதின் பானபலியையும் அன்றி, பாவநிவாரணபலியாக ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +12898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పండ్రెండుకోడెదూడలను రెండు పొట్టేళ్లను ఏడాదివైన పదునాలుగు గొఱ్ఱ పిల్లలను విధిప్రకారముగా,]]></a:t>
+              <a:t><![CDATA[வெள்ளாட்டுக்கடாவையும் செலுத்தக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +13030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. వాటి వాటి లెక్కచొప్పున, ఆ కోడెలతోను పొట్టేళ్లతోను గొఱ్ఱపిల్లలతోను వాటి వాటి నైవేద్యమును]]></a:t>
+              <a:t><![CDATA[17. இரண்டாம் நாளிலே பன்னிரண்டு காளைகளையும், இரண்டு ஆட்டுக்கடாக்களையும், ஒரு வயதான பழுதற்ற பதினான்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +13162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. పానార్ప ణములను పాపపరిహారార్థబలిగా ఒక మేకపిల్లను అర్పింప వలెను.]]></a:t>
+              <a:t><![CDATA[ஆட்டுக்குட்டிகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +13294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. మూడవ దినమున నిత్యమైన దహనబలియు దాని నైవేద్యమును దాని పానార్పణమును గాక నిర్దోషమైన పదకొండు కోడెలను]]></a:t>
+              <a:t><![CDATA[18. காளைகளும் ஆட்டுக்கடாக்களும் ஆட்டுக்குட்டிகளும் இருக்கிற இலக்கத்திற்குத் தக்கதாக முறைமையின்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +13426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రెండు పొట్టేళ్లను ఏడాదివైన పదునాలుగు గొఱ్ఱపిల్లలను]]></a:t>
+              <a:t><![CDATA[அவைகளின் போஜனபலியையும், அவைகளின் பானபலிகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. విధి ప్రకారముగా వాటి వాటి లెక్కచొప్పున, ఆ కోడెలతోను పొట్టేళ్లతోను గొఱ్ఱ పిల్లలతోను వాటి]]></a:t>
+              <a:t><![CDATA[19. நித்திய சர்வாங்க தகனபலியையும், அதின் போஜனபலியையும், அவைகளின் பானபலிகளையும் அன்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నైవేద్యమును పానార్పణములను]]></a:t>
+              <a:t><![CDATA[பாவநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவையும் செலுத்தக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. పాపపరిహారార్థబలిగా ఒక మేకపిల్లను అర్పింపవలెను.]]></a:t>
+              <a:t><![CDATA[20. மூன்றாம் நாளிலே பதினொரு காளைகளையும், இரண்டு ஆட்டுக்கடாக்களையும், ஒரு வயதான பழுதற்ற பதினான்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. నాలుగవ దినమున నిత్యమైన దహనబలియు దాని నైవేద్యమును పానార్పణమును గాక నిర్దోషమైన పది కోడెలను రెండు]]></a:t>
+              <a:t><![CDATA[ஆட்டுக்குட்டிகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +14086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. నిర్దోష మైన ఒక కోడెదూడను ఒక పొట్టేలును యెహోవాకు ఇంపైన సువాసనగల దహనబలిగా అర్పింపవలెను.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது நீங்கள் கர்த்தருக்குச் சுகந்த வாசனையான சர்வாங்க தகனபலியாக ஒரு காளையையும், ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +14218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పొట్టేళ్లను ఏడాదివైన పదునాలుగు గొఱ్ఱపిల్లలను విధి ప్రకారముగా, వాటి వాటి లెక్క చొప్పున,]]></a:t>
+              <a:t><![CDATA[21. காளைகளும் ஆட்டுக்கடாக்களும் ஆட்டுக்குட்டிகளும் இருக்கிற இலக்கத்திற்குத்தக்கதாக முறைமையின்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +14350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ఆ కోడెలతోను పొట్టేళ్లతోను గొఱ్ఱపిల్లల తోను వాటి నైవేద్యమును పానార్పణములను]]></a:t>
+              <a:t><![CDATA[அவைகளின் போஜனபலியையும், அவைகளின் பானபலிகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +14482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. పాప పరిహారార్థబలిగా ఒక మేకపిల్లను అర్పింపవలెను.]]></a:t>
+              <a:t><![CDATA[22. நித்திய சர்வாங்க தகனபலியையும், அதின் போஜனபலியையும், அதின் பானபலியையும் அன்றி, பாவநிவாரணபலியாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +14614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. అయిదవ దినమున నిత్యమైన దహనబలియు దాని నైవేద్యమును పానార్పణమును గాక నిర్దోషమైన తొమి్మది కోడెలను]]></a:t>
+              <a:t><![CDATA[ஒரு வெள்ளாட்டுக்கடாவையும் செலுத்தக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +14746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రెండు పొట్టేళ్లను ఏడాదివైన పదునాలుగు గొఱ్ఱపిల్లలను విధి ప్రకారముగా, వాటి వాటి లెక్కచొప్పున,]]></a:t>
+              <a:t><![CDATA[23. நான்காம் நாளிலே பத்துக் காளைகளையும், இரண்டு ஆட்டுக்கடாக்களையும், ஒரு வயதான பழுதற்ற பதினான்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +14878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ఆ కోడెలతోను పొట్టేళ్లతోను గొఱ్ఱ పిల్లలతోను]]></a:t>
+              <a:t><![CDATA[ஆட்டுக்குட்டிகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13074,51 +15010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. వాటి వాటి నైవేద్యమును పానార్పణము లను పాపపరిహారార్థబలిగా ఒక మేకపిల్లను అర్పింప వలెను.]]></a:t>
+              <a:t><![CDATA[24. காளைகளும் ஆட்டுக்கடாக்களும் ஆட்டுக்குட்டிகளும் இருக்கிற இலக்கத்திற்குத்தக்கதாக முறைமையின்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13206,51 +15142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ఆరవ దినమున నిత్యమైన దహనబలియు దాని నైవేద్య మును పానార్పణమును గాక నిర్దోషమైన యెనిమిది కోడె లను]]></a:t>
+              <a:t><![CDATA[அவைகளின் போஜனபலியையும், அவைகளின் பானபலிகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13338,51 +15274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రెండు పొట్టేళ్లను ఏడాదివైన పదునాలుగు గొఱ్ఱ పిల్లలను విధి ప్రకారముగా, వాటి వాటి లెక్కచొప్పున,]]></a:t>
+              <a:t><![CDATA[25. நித்திய சர்வாங்க தகனபலியையும், அதின் போஜனபலியையும், அதின் பானபலியையும் அன்றி, பாவநிவாரண பலியாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13470,51 +15406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ఆ కోడెలతోను పొట్టేళ్లతోను గొఱ్ఱపిల్లలతోను వాటి వాటి నైవేద్యమును పానార్పణములను]]></a:t>
+              <a:t><![CDATA[ஒரு வெள்ளாட்டுக்கடாவையும் செலுத்தக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13602,51 +15538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ​వాటి వాటి విధిప్రకారముగా అమావాస్యకు అర్పించు దహన బలియు దాని నైవేద్యమును, నిత్య మైన దహనబలియు దాని]]></a:t>
+              <a:t><![CDATA[ஆட்டுக்கடாவையும், ஒரு வயதான பழுதற்ற ஏழு ஆட்டுக்குட்டிகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13734,51 +15670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. పాపపరిహారార్థ బలిగా ఒక మేక పిల్లను అర్పింపవలెను.]]></a:t>
+              <a:t><![CDATA[26. ஐந்தாம் நாளிலே ஒன்பது காளைகளையும், இரண்டு ஆட்டுக்கடாக்களையும், ஒரு வயதான பழுதற்ற பதினான்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13866,51 +15802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ఏడవ దినమున నిత్యమైన దహనబలియు దాని నైవేద్య మును పానార్పణమును గాక నిర్దోషమైన యేడు దూడ లను రెండు]]></a:t>
+              <a:t><![CDATA[ஆட்டுக்குட்டிகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13998,51 +15934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పొట్టేళ్లను ఏడాదివైన పదునాలుగు గొఱ్ఱ పిల్లలను విధి ప్రకారముగా, వాటి వాటి లెక్కచొప్పున,]]></a:t>
+              <a:t><![CDATA[27. காளைகளும் ஆட்டுக்கடாக்களும் ஆட்டுக்குட்டிகளும் இருக்கிற இலக்கத்திற்குத்தக்கதாக முறைமையின்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14130,51 +16066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ఆ కోడెలతోను పొట్టేళ్లతోను గొఱ్ఱపిల్లల తోను వాటి వాటి నైవేద్యమును పానార్పణములను]]></a:t>
+              <a:t><![CDATA[அவைகளின் போஜனபலியையும், அவைகளின் பானபலிகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14262,51 +16198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ​పాపపరిహారార్థ బలిగా ఒక మేక పిల్లను అర్పింపవలెను.]]></a:t>
+              <a:t><![CDATA[28. நித்திய சர்வாங்க தகனபலியையும், அதின் போஜனபலியையும், அதின் பானபலியையும் அன்றி, பாவநிவாரண பலியாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14394,51 +16330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ఎనిమిదవ దినము మీకు వ్రతదినముగానుండును. అప్పుడు మీరు జీవనోపాధియైన పనులనేమియు చేయ కూడదు.]]></a:t>
+              <a:t><![CDATA[ஒரு வெள்ளாட்டுக்கடாவையும் செலுத்தக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14526,51 +16462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. అందులో నిత్యమైన దహనబలియు దాని నైవేద్యమును పానార్పణమునుగాక మీరు యెహోవాకు ఇంపైన సువాసనగల దహనబలిగా]]></a:t>
+              <a:t><![CDATA[29. ஆறாம் நாளிலே எட்டுக் காளைகளையும், இரண்டு ஆட்டுக்கடாக்களையும், ஒரு வயதான பழுதற்ற பதினான்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14658,51 +16594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నిర్దోషమైన యొక కోడెదూడను ఒక పొట్టేలును ఏడాదివైన యేడు గొఱ్ఱపిల్లలను విధి ప్రకారముగా, వాటి వాటి]]></a:t>
+              <a:t><![CDATA[ஆட்டுக்குட்டிகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14790,51 +16726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[లెక్కచొప్పున,]]></a:t>
+              <a:t><![CDATA[30. காளைகளும் ஆட்டுக்கடாக்களும் ஆட்டுக்குட்டிகளும் இருக்கிற இலக்கத்திற்குத்தக்கதாக முறைமையின்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14922,51 +16858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ఆ కోడెదూడతోను పొట్టేలుతోను గొఱ్ఱపిల్లలతోను]]></a:t>
+              <a:t><![CDATA[அவைகளின் போஜனபலியையும், அவைகளின் பானபலிகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15054,51 +16990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నైవేద్యమును వాటి పానార్పణములును గాక మీరు నిర్దోషమైన యేడాదివగు ఏడు మగ గొఱ్ఱపిల్లలను యెహో వాకు, ఇంపైన]]></a:t>
+              <a:t><![CDATA[3. அவைகளுக்கு அடுத்த போஜனபலியாக எண்ணெயிலே பிசைந்த மெல்லிய மாவிலே காளைக்காகப் பத்தில் மூன்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15186,51 +17122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. వాటి వాటి నైవేద్యమును పానార్పణ ములను పాపపరి హారార్థబలిగా ఒక మేకపిల్లను అర్పింపవలెను.]]></a:t>
+              <a:t><![CDATA[31. நித்திய சர்வாங்க தகனபலியையும், அதின் போஜனபலியையும், அதின் பானபலிகளையும் அன்றி, பாவநிவாரண பலியாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15318,51 +17254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. మీ మ్రొక్కుబళ్లను మీ స్వేచ్ఛార్పణములను మీ దహనబలులను మీ నైవేద్యములను మీ పానార్పణములను మీ]]></a:t>
+              <a:t><![CDATA[ஒரு வெள்ளாட்டுக்கடாவையும் செலுத்தக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15450,51 +17386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సమాధానబలులను గాక వీటిని నియామక కాలములందు యెహోవాకు అర్పింవలెను.]]></a:t>
+              <a:t><![CDATA[32. ஏழாம் நாளிலே ஏழு காளைகளையும், இரண்டு ஆட்டுக்கடாக்களையும், ஒரு வயதான பழுதற்ற பதினான்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15582,51 +17518,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. యెహోవా మోషేకు ఆజ్ఞాపించినట్లు మోషే ఇశ్రాయేలీయులతో సమస్తమును తెలియజెప్పెను.]]></a:t>
+              <a:t><![CDATA[ஆட்டுக்குட்டிகளையும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. காளைகளும் ஆட்டுக்கடாக்களும் ஆட்டுக்குட்டிகளும் இருக்கிற இலக்கத்திற்குத்தக்கதாக முறைமையின்படி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவைகளின் போஜனபலியையும், அவைகளின் பானபலிகளையும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. நித்திய சர்வாங்க தகனபலியையும், அதின் போஜனபலியையும், அதின் பானபலியையும் அன்றி, பாவநிவாரண பலியாக]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஒரு வெள்ளாட்டுக்கடாவையும் செலுத்தக்கடவீர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. எட்டாம் நாள் உங்களுக்கு விசேஷித்த ஆசரிப்பு நாளாயிருக்கக்கடவது; அதில் சாதாரணமான யாதொரு வேலையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செய்யலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15714,51 +18442,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సువాసనగల దహనబలిగా అర్పింపవలెను.]]></a:t>
+              <a:t><![CDATA[பங்கையும், ஆட்டுக்கடாவுக்காக இரண்டு பங்கையும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. அப்பொழுது நீங்கள் கர்த்தருக்குச் சுகந்த வாசனையுள்ள தகனமான சர்வாங்க தகனபலியாக ஒரு காளையையும், ஒரு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆட்டுக்கடாவையும், ஒரு வயதான பழுதற்ற ஏழு ஆட்டுக்குட்டிகளையும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. காளையும் ஆட்டுக்கடாவும் ஆட்டுக்குட்டிகளும் இருக்கிற இலக்கத்திற்குத்தக்கதாக முறைமையின்படி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவைகளின் போஜனபலியையும், அவைகளின் பானபலிகளையும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. நித்திய சர்வாங்க தகனபலியையும், அதின் போஜனபலியையும், அதின் பானபலியையும் அன்றி, பாவநிவாரண பலியாக]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஒரு வெள்ளாட்டுக்கடாவையும் செலுத்தக்கடவீர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. உங்கள் பொருத்தனைகளையும், உங்கள் உற்சாகபலிகளையும், உங்கள் சர்வாங்க தகனபலிகளையும், உங்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[போஜனபலிகளையும், உங்கள் பானபலிகளையும், உங்கள் சமாதானபலிகளையும் அன்றி, நீங்கள் உங்கள் பண்டிகைகளிலே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தருக்குச் செலுத்தவேண்டியவைகள் இவைகளே என்று சொல் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியெல்லாம் மோசே இஸ்ரவேல் புத்திரருக்குச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15846,51 +19894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. వాటి నైవేద్యము నూనెతో కలుపబడిన గోధుమపిండి ప్రతి కోడెదూడతో తూములో మూడు పదియవవంతు లను, పొట్టేలుకు]]></a:t>
+              <a:t><![CDATA[4. ஏழு ஆட்டுக்குட்டிகளில் ஒவ்வொன்றிற்காக ஒரு பங்கையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15978,51 +20026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రెండు పదియవవంతులను,]]></a:t>
+              <a:t><![CDATA[5. உங்கள் பாவநிவர்த்திக்கான பலியாக ஒரு வெள்ளாட்டுக்கடாவையும் செலுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16039,91 +20087,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 29]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme96">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme79">
   <a:themeElements>
-    <a:clrScheme name="Theme96">
+    <a:clrScheme name="Theme79">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme96">
+    <a:fontScheme name="Theme79">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16149,51 +20197,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme96">
+    <a:fmtScheme name="Theme79">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16324,51 +20372,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>63</Slides>
+  <Slides>79</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>