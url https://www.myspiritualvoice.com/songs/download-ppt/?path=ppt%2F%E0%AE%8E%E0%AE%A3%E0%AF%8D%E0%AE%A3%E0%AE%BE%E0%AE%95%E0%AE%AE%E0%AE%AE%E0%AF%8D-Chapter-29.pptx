--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -9050,51 +9050,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474596033" r:id="rId1"/>
+    <p:sldLayoutId id="2478617176" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -20087,91 +20087,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 29]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme79">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme77">
   <a:themeElements>
-    <a:clrScheme name="Theme79">
+    <a:clrScheme name="Theme77">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme79">
+    <a:fontScheme name="Theme77">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -20197,51 +20197,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme79">
+    <a:fmtScheme name="Theme77">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>