--- v0 (2026-06-03)
+++ v1 (2026-08-02)
@@ -177,58 +177,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -302,54 +294,50 @@
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
-    <p:sldId id="349" r:id="rId96"/>
-[...2 lines deleted...]
-    <p:sldId id="352" r:id="rId99"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -540,57 +528,53 @@
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
-  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
-[...5 lines deleted...]
-  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -650,51 +634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நாதாபும் அபியூவும் சீனாய் வனாந்தரத்தில் அந்நிய அக்கினியைக் கர்த்தருடைய சந்நிதியில் கொண்டுவந்தபோது, கர்த்தருடைய சந்நிதியில் மரித்துப்போனார்கள்; அவர்களுக்குப் பிள்ளைகள் இல்லை; எலெயாசாரும் இத்தாமாருமே தங்கள் தகப்பனாகிய ஆரோனுக்கு முன்பாக ஆசாரிய ஊழியம் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. Bring the tribe of Levi near, and present them before Aaron the priest, that they may minister unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -759,51 +743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[6. Bring the tribe of Levi near, and present them before Aaron the priest, that they may minister unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -868,51 +852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீ லேவிகோத்திரத்தாரைச் சேர்த்து, அவர்கள் ஆசாரியனாகிய ஆரோனுக்குப் பணிவிடைசெய்யும்படி அவர்களை நிறுத்து.]]></a:t>
+              <a:t><![CDATA[7. And they shall keep his charge, and the charge of the whole congregation before the tabernacle of the congregation, to do the service of the tabernacle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -977,51 +961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீ லேவிகோத்திரத்தாரைச் சேர்த்து, அவர்கள் ஆசாரியனாகிய ஆரோனுக்குப் பணிவிடைசெய்யும்படி அவர்களை நிறுத்து.]]></a:t>
+              <a:t><![CDATA[7. And they shall keep his charge, and the charge of the whole congregation before the tabernacle of the congregation, to do the service of the tabernacle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1086,51 +1070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் ஆசரிப்புக் கூடாரத்துக்கு முன்பாக அவனுடைய காவலையும் எல்லாச் சபையின் காவலையும் காத்து, வாசஸ்தலத்தின் பணிவிடை வேலைகளைச் செய்யக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[8. And they shall keep all the instruments of the tabernacle of the congregation, and the charge of the children of Israel, to do the service of the tabernacle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1195,51 +1179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் ஆசரிப்புக் கூடாரத்துக்கு முன்பாக அவனுடைய காவலையும் எல்லாச் சபையின் காவலையும் காத்து, வாசஸ்தலத்தின் பணிவிடை வேலைகளைச் செய்யக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[8. And they shall keep all the instruments of the tabernacle of the congregation, and the charge of the children of Israel, to do the service of the tabernacle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1304,51 +1288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் ஆசரிப்புக் கூடாரத்தின் தட்டுமுட்டு முதலானவைகளையும், இஸ்ரவேல் புத்திரரின் காவலையும் காத்து, வாசஸ்தலத்தின் பணிவிடைகளைச் செய்யக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[9. And you shall give the Levites unto Aaron and to his sons: they are wholly given unto him out of the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1413,51 +1397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் ஆசரிப்புக் கூடாரத்தின் தட்டுமுட்டு முதலானவைகளையும், இஸ்ரவேல் புத்திரரின் காவலையும் காத்து, வாசஸ்தலத்தின் பணிவிடைகளைச் செய்யக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[9. And you shall give the Levites unto Aaron and to his sons: they are wholly given unto him out of the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1522,51 +1506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகையால் லேவியரை ஆரோனிடத்திலும் அவன் குமாரரிடத்திலும் ஒப்புக்கொடுப்பாயாக; இஸ்ரவேல் புத்திரரில் இவர்கள் முற்றிலும் அவனுக்கு ஒப்புக்கொடுக்கப்பட்டிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And you shall appoint Aaron and his sons, and they shall wait on their priest's office: and the stranger that comes nigh shall be put to death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1631,51 +1615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகையால் லேவியரை ஆரோனிடத்திலும் அவன் குமாரரிடத்திலும் ஒப்புக்கொடுப்பாயாக; இஸ்ரவேல் புத்திரரில் இவர்கள் முற்றிலும் அவனுக்கு ஒப்புக்கொடுக்கப்பட்டிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And you shall appoint Aaron and his sons, and they shall wait on their priest's office: and the stranger that comes nigh shall be put to death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1740,51 +1724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சீனாய் மலையில் கர்த்தர் மோசேயோடே பேசின நாளிலே, ஆரோன் மோசே என்பவர்களுடைய வம்சவரலாறாவது:]]></a:t>
+              <a:t><![CDATA[1. These also are the generations of Aaron and Moses in the day that the LORD spoke with Moses in mount Sinai.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1849,51 +1833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆரோனையும் அவன் குமாரரையுமோ, தங்கள் ஆசாரிய ஊழியத்தைச் செய்வதற்காக நியமிக்கக்கடவாய், அந்த ஊழியத்தைச் செய்யும்படி சேருகிற அந்நியன் கொலைசெய்யப்படக்கடவன் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1958,51 +1942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆரோனையும் அவன் குமாரரையுமோ, தங்கள் ஆசாரிய ஊழியத்தைச் செய்வதற்காக நியமிக்கக்கடவாய், அந்த ஊழியத்தைச் செய்யும்படி சேருகிற அந்நியன் கொலைசெய்யப்படக்கடவன் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. And I, behold, I have taken the Levites from among the children of Israel instead of all the firstborn that opens the womb among the children of Israel: therefore the Levites shall be mine;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2067,51 +2051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[12. And I, behold, I have taken the Levites from among the children of Israel instead of all the firstborn that opens the womb among the children of Israel: therefore the Levites shall be mine;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2176,51 +2160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இஸ்ரவேல் புத்திரரில் கர்ப்பந்திறந்து பிறக்கிற முதற்பேறான யாவுக்கும் பதிலாக, நான் லேவியரை இஸ்ரவேல் புத்திரரிலிருந்து எடுத்துக்கொண்டேன்; அவர்கள் என்னுடையவர்களாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Because all the firstborn are mine; for on the day that I stroke all the firstborn in the land of Egypt I hallowed unto me all the firstborn in Israel, both man and beast: mine shall they be: I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2285,51 +2269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இஸ்ரவேல் புத்திரரில் கர்ப்பந்திறந்து பிறக்கிற முதற்பேறான யாவுக்கும் பதிலாக, நான் லேவியரை இஸ்ரவேல் புத்திரரிலிருந்து எடுத்துக்கொண்டேன்; அவர்கள் என்னுடையவர்களாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Because all the firstborn are mine; for on the day that I stroke all the firstborn in the land of Egypt I hallowed unto me all the firstborn in Israel, both man and beast: mine shall they be: I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2394,51 +2378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. முதற்பேறானவையெல்லாம் என்னுடையவை; நான் எகிப்துதேசத்தில் முதற்பேறான யாவையும் சங்கரித்த நாளில், இஸ்ரவேலில் மனிதர்முதல் மிருகஜீவன்மட்டுமுள்ள முதற்பேறான யாவையும் எனக்கென்று பரிசுத்தப்படுத்தினதினாலே, அவைகள் என்னுடையவைகளாயிருக்கும்; நான் கர்த்தர் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. Because all the firstborn are mine; for on the day that I stroke all the firstborn in the land of Egypt I hallowed unto me all the firstborn in Israel, both man and beast: mine shall they be: I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2503,51 +2487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. முதற்பேறானவையெல்லாம் என்னுடையவை; நான் எகிப்துதேசத்தில் முதற்பேறான யாவையும் சங்கரித்த நாளில், இஸ்ரவேலில் மனிதர்முதல் மிருகஜீவன்மட்டுமுள்ள முதற்பேறான யாவையும் எனக்கென்று பரிசுத்தப்படுத்தினதினாலே, அவைகள் என்னுடையவைகளாயிருக்கும்; நான் கர்த்தர் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. And the LORD spoke unto Moses in the wilderness of Sinai, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2612,51 +2596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. முதற்பேறானவையெல்லாம் என்னுடையவை; நான் எகிப்துதேசத்தில் முதற்பேறான யாவையும் சங்கரித்த நாளில், இஸ்ரவேலில் மனிதர்முதல் மிருகஜீவன்மட்டுமுள்ள முதற்பேறான யாவையும் எனக்கென்று பரிசுத்தப்படுத்தினதினாலே, அவைகள் என்னுடையவைகளாயிருக்கும்; நான் கர்த்தர் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. Number the children of Levi after the house of their fathers, by their families: every male from a month old and upward shall you number them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2721,51 +2705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்னும் கர்த்தர் சீனாய் வனாந்தரத்தில் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[15. Number the children of Levi after the house of their fathers, by their families: every male from a month old and upward shall you number them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2830,51 +2814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. லேவிபுத்திரரை அவர்கள் பிதாக்களின் வம்சங்களின்படியே எண்ணுவாயாக; அவர்களில் ஒரு மாதம் முதல் அதற்கு மேற்பட்ட வயதுள்ள ஆண்பிள்ளைகளையெல்லாம் எண்ணுவாயாக என்றார்.]]></a:t>
+              <a:t><![CDATA[16. And Moses numbered them according to the word of the LORD, as he was commanded.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2939,51 +2923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சீனாய் மலையில் கர்த்தர் மோசேயோடே பேசின நாளிலே, ஆரோன் மோசே என்பவர்களுடைய வம்சவரலாறாவது:]]></a:t>
+              <a:t><![CDATA[2. And these are the names of the sons of Aaron; Nadab the firstborn, and Abihu, Eleazar, and Ithamar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3048,51 +3032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. லேவிபுத்திரரை அவர்கள் பிதாக்களின் வம்சங்களின்படியே எண்ணுவாயாக; அவர்களில் ஒரு மாதம் முதல் அதற்கு மேற்பட்ட வயதுள்ள ஆண்பிள்ளைகளையெல்லாம் எண்ணுவாயாக என்றார்.]]></a:t>
+              <a:t><![CDATA[17. And these were the sons of Levi by their names; Gershon, and Kohath, and Merari.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3157,51 +3141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது கர்த்தருடைய வாக்கின்படி, மோசே தனக்குக் கற்பிக்கப்பட்ட பிரகாரம் அவர்களை எண்ணினான்.]]></a:t>
+              <a:t><![CDATA[18. And these are the names of the sons of Gershon by their families; Libni, and Shimei.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3266,51 +3250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. லேவியின் குமாரர் தங்கள் நாமங்களின்படியே, கெர்சோன், கோகாத், மெராரி என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[19. And the sons of Kohath by their families; Amram, and Izehar, Hebron, and Uzziel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3375,51 +3359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தங்கள் வம்சத்தின்படியே கெர்சோனுடைய குமாரரின் நாமங்கள், லிப்னி, சீமேயி என்பவைகள்.]]></a:t>
+              <a:t><![CDATA[20. And the sons of Merari by their families; Mahli, and Mushi. These are the families of the Levites according to the house of their fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3484,51 +3468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தங்கள் வம்சங்களின்படியே கோகாத்துடைய குமாரர், அம்ராம், இத்சேயார், எப்ரோன், ஊசியேல் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[20. And the sons of Merari by their families; Mahli, and Mushi. These are the families of the Levites according to the house of their fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3593,51 +3577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தங்கள் வம்சங்களின்படியே மெராரியினுடைய குமாரர், மகேலி, மூசி என்பவர்கள்; இவர்களே லேவியருடைய பிதாக்களின் வம்சத்தார்.]]></a:t>
+              <a:t><![CDATA[21. Of Gershon was the family of the Libnites, and the family of the Shimites: these are the families of the Gershonites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3702,51 +3686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தங்கள் வம்சங்களின்படியே மெராரியினுடைய குமாரர், மகேலி, மூசி என்பவர்கள்; இவர்களே லேவியருடைய பிதாக்களின் வம்சத்தார்.]]></a:t>
+              <a:t><![CDATA[21. Of Gershon was the family of the Libnites, and the family of the Shimites: these are the families of the Gershonites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3811,51 +3795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கெர்சோனின் வழியாய் லிப்னீயரின் வம்சமும் சீமேயியர் வம்சமும் தோன்றின; இவைகளே கெர்சோனியரின் வம்சங்கள்.]]></a:t>
+              <a:t><![CDATA[22. Those that were numbered of them, according to the number of all the males, from a month old and upward, even those that were numbered of them were seven thousand and five hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3920,51 +3904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கெர்சோனின் வழியாய் லிப்னீயரின் வம்சமும் சீமேயியர் வம்சமும் தோன்றின; இவைகளே கெர்சோனியரின் வம்சங்கள்.]]></a:t>
+              <a:t><![CDATA[22. Those that were numbered of them, according to the number of all the males, from a month old and upward, even those that were numbered of them were seven thousand and five hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4029,51 +4013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்களில் ஒரு மாதம் முதல் அதற்கு மேற்பட்ட வயதுள்ள ஆண்பிள்ளைகளெல்லாம் எண்ணப்பட்டபோது, எண்ணப்பட்டவர்கள் ஏழாயிரத்து ஐந்நூறுபேராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. The families of the Gershonites shall pitch behind the tabernacle westward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4138,51 +4122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆரோனுடைய குமாரர், முதல் பிறந்தவனாகிய நாதாப், அபியூ, எலெயாசார், இத்தாமார் என்பவர்களே.]]></a:t>
+              <a:t><![CDATA[3. These are the names of the sons of Aaron, the priests which were anointed, whom he consecrated to minister in the priest's office.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4247,51 +4231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்களில் ஒரு மாதம் முதல் அதற்கு மேற்பட்ட வயதுள்ள ஆண்பிள்ளைகளெல்லாம் எண்ணப்பட்டபோது, எண்ணப்பட்டவர்கள் ஏழாயிரத்து ஐந்நூறுபேராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And the chief of the house of the father of the Gershonites shall be Eliasaph the son of Lael.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4356,51 +4340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கெர்சோனியரின் வம்சங்கள் வாசஸ்தலத்தின் பின்புறத்தில் மேற்கே பாளயமிறங்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[25. And the charge of the sons of Gershon in the tabernacle of the congregation shall be the tabernacle, and the tent, the covering thereof, and the hanging for the door of the tabernacle of the congregation,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4465,51 +4449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கெர்சோனியருடைய தகப்பன் வம்சத்துக்குத் தலைவன் லாயேலின் குமாரனாகிய எலியாசாப் என்பவன்.]]></a:t>
+              <a:t><![CDATA[25. And the charge of the sons of Gershon in the tabernacle of the congregation shall be the tabernacle, and the tent, the covering thereof, and the hanging for the door of the tabernacle of the congregation,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4574,51 +4558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆசரிப்புக் கூடாரத்திலே கெர்சோன் புத்திரரின் காவலாவது: வாசஸ்தலமும், கூடாரமும், அதின் மூடியும், ஆசரிப்புக் கூடாரவாசல் மறைவும்,]]></a:t>
+              <a:t><![CDATA[26. And the hangings of the court, and the curtain for the door of the court, which is by the tabernacle, and by the altar round about, and the cords of it for all the service thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4683,51 +4667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆசரிப்புக் கூடாரத்திலே கெர்சோன் புத்திரரின் காவலாவது: வாசஸ்தலமும், கூடாரமும், அதின் மூடியும், ஆசரிப்புக் கூடாரவாசல் மறைவும்,]]></a:t>
+              <a:t><![CDATA[26. And the hangings of the court, and the curtain for the door of the court, which is by the tabernacle, and by the altar round about, and the cords of it for all the service thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4792,51 +4776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆசரிப்புக் கூடாரத்திலே கெர்சோன் புத்திரரின் காவலாவது: வாசஸ்தலமும், கூடாரமும், அதின் மூடியும், ஆசரிப்புக் கூடாரவாசல் மறைவும்,]]></a:t>
+              <a:t><![CDATA[27. And of Kohath was the family of the Amramites, and the family of the Izeharites, and the family of the Hebronites, and the family of the Uzzielites: these are the families of the Kohathites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4901,51 +4885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. வாசஸ்தலத்தண்டையிலும் பலிபீடத்தண்டையிலும் சுற்றிலும் இருக்கிற பிராகாரத்தின் தொங்குதிரைகளும், பிராகாரவாசல் மூடுதிரையும், அவைகளின் வேலைகளுக்கெல்லாம் உரிய அவைகளின் கயிறுகளுமே.]]></a:t>
+              <a:t><![CDATA[27. And of Kohath was the family of the Amramites, and the family of the Izeharites, and the family of the Hebronites, and the family of the Uzzielites: these are the families of the Kohathites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5010,51 +4994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. வாசஸ்தலத்தண்டையிலும் பலிபீடத்தண்டையிலும் சுற்றிலும் இருக்கிற பிராகாரத்தின் தொங்குதிரைகளும், பிராகாரவாசல் மூடுதிரையும், அவைகளின் வேலைகளுக்கெல்லாம் உரிய அவைகளின் கயிறுகளுமே.]]></a:t>
+              <a:t><![CDATA[28. In the number of all the males, from a month old and upward, were eight thousand and six hundred, keeping the charge of the sanctuary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5119,51 +5103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. கோகாத்தின் வழியாய் அம்ராமியரின் வம்சமும் இத்சேயாரின் வம்சமும் எப்ரோனியரின் வம்சமும் ஊசியேலரின் வம்சமும் தோன்றின; இவைகளே கோகாத்தியரின் வம்சங்கள்.]]></a:t>
+              <a:t><![CDATA[28. In the number of all the males, from a month old and upward, were eight thousand and six hundred, keeping the charge of the sanctuary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5228,51 +5212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. கோகாத்தின் வழியாய் அம்ராமியரின் வம்சமும் இத்சேயாரின் வம்சமும் எப்ரோனியரின் வம்சமும் ஊசியேலரின் வம்சமும் தோன்றின; இவைகளே கோகாத்தியரின் வம்சங்கள்.]]></a:t>
+              <a:t><![CDATA[29. The families of the sons of Kohath shall pitch on the side of the tabernacle southward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5337,51 +5321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆரோனுடைய குமாரர், முதல் பிறந்தவனாகிய நாதாப், அபியூ, எலெயாசார், இத்தாமார் என்பவர்களே.]]></a:t>
+              <a:t><![CDATA[3. These are the names of the sons of Aaron, the priests which were anointed, whom he consecrated to minister in the priest's office.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5446,51 +5430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஒரு மாதம்முதல் அதற்கு மேற்பட்ட வயதுள்ள ஆண்பிள்ளைகளெல்லாம் எண்ணப்பட்டபோது, பரிசுத்த ஸ்தலத்துக்குரியவைகளைக் காப்பவர்கள், எண்ணாயிரத்து அறுநூறுபேராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[30. And the chief of the house of the father of the families of the Kohathites shall be Elizaphan the son of Uzziel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5555,51 +5539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஒரு மாதம்முதல் அதற்கு மேற்பட்ட வயதுள்ள ஆண்பிள்ளைகளெல்லாம் எண்ணப்பட்டபோது, பரிசுத்த ஸ்தலத்துக்குரியவைகளைக் காப்பவர்கள், எண்ணாயிரத்து அறுநூறுபேராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[31. And their charge shall be the ark, and the table, and the candlestick, and the altars, and the vessels of the sanctuary wherewith they minister, and the hanging, and all the service thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5664,51 +5648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. கோகாத் புத்திரரின் வம்சங்கள் வாசஸ்தலத்தின் தென்புறமான பக்கத்திலே பாளயமிறங்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[31. And their charge shall be the ark, and the table, and the candlestick, and the altars, and the vessels of the sanctuary wherewith they minister, and the hanging, and all the service thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5773,51 +5757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவர்களின் தலைவன், ஊசியேலின் குமாரனாகிய எல்சாபான்.]]></a:t>
+              <a:t><![CDATA[32. And Eleazar the son of Aaron the priest shall be chief over the chief of the Levites, and have the oversight of them that keep the charge of the sanctuary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5882,51 +5866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவர்களின் தலைவன், ஊசியேலின் குமாரனாகிய எல்சாபான்.]]></a:t>
+              <a:t><![CDATA[32. And Eleazar the son of Aaron the priest shall be chief over the chief of the Levites, and have the oversight of them that keep the charge of the sanctuary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5991,51 +5975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவர்களுடைய காவலாவது: பெட்டியும், மேஜையும், குத்துவிளக்கும், பீடங்களும், ஆராதனைக்கேற்ற பரிசுத்தஸ்தலத்தின் பணிமுட்டுகளும், தொங்குதிரையும், அதினுடைய எல்லா வேலைகளுக்கும் ஏற்றவைகளுமே.]]></a:t>
+              <a:t><![CDATA[33. Of Merari was the family of the Mahlites, and the family of the Mushites: these are the families of Merari.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6100,51 +6084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவர்களுடைய காவலாவது: பெட்டியும், மேஜையும், குத்துவிளக்கும், பீடங்களும், ஆராதனைக்கேற்ற பரிசுத்தஸ்தலத்தின் பணிமுட்டுகளும், தொங்குதிரையும், அதினுடைய எல்லா வேலைகளுக்கும் ஏற்றவைகளுமே.]]></a:t>
+              <a:t><![CDATA[34. And those that were numbered of them, according to the number of all the males, from a month old and upward, were six thousand and two hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6209,51 +6193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆசாரியனாகிய ஆரோனின் குமாரன் எலெயாசார் என்பவன் லேவியருடைய தலைவர்களுக்குத் தலைவனாய்ப் பரிசுத்த ஸ்தலத்தைக் காவல்காக்கிறவர்களுக்கு விசாரிப்புக்காரனாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[34. And those that were numbered of them, according to the number of all the males, from a month old and upward, were six thousand and two hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6318,51 +6302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆசாரியனாகிய ஆரோனின் குமாரன் எலெயாசார் என்பவன் லேவியருடைய தலைவர்களுக்குத் தலைவனாய்ப் பரிசுத்த ஸ்தலத்தைக் காவல்காக்கிறவர்களுக்கு விசாரிப்புக்காரனாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[35. And the chief of the house of the father of the families of Merari was Zuriel the son of Abihail: these shall pitch on the side of the tabernacle northward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6427,51 +6411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. மெராரியின் வழியாய் மகேலியரின் வம்சமும் மூசியரின் வம்சமும் தோன்றின; இவைகளே மெராரியின் வம்சங்கள்.]]></a:t>
+              <a:t><![CDATA[35. And the chief of the house of the father of the families of Merari was Zuriel the son of Abihail: these shall pitch on the side of the tabernacle northward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6536,51 +6520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆசாரிய ஊழியம்செய்கிறதற்கு அவனால் பிரதிஷ்டை செய்யப்பட்டு அபிஷேகம்பெற்ற ஆசாரியரான ஆரோனுடைய குமாரரின் நாமங்கள் இவைகளே.]]></a:t>
+              <a:t><![CDATA[4. And Nadab and Abihu died before the LORD, when they offered strange fire before the LORD, in the wilderness of Sinai, and they had no children: and Eleazar and Ithamar ministered in the priest's office in the sight of Aaron their father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6645,51 +6629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. மெராரியின் வழியாய் மகேலியரின் வம்சமும் மூசியரின் வம்சமும் தோன்றின; இவைகளே மெராரியின் வம்சங்கள்.]]></a:t>
+              <a:t><![CDATA[36. And under the custody and charge of the sons of Merari shall be the boards of the tabernacle, and the bars thereof, and the pillars thereof, and the sockets thereof, and all the vessels thereof, and all that serves thereto,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6754,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவர்களில் ஒரு மாதம்முதல் அதற்கு மேற்பட்ட வயதுள்ள ஆண்பிள்ளைகளெல்லாம் எண்ணப்பட்டபோது, எண்ணப்பட்டவர்கள் ஆறாயிரத்து இருநூறுபேராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[36. And under the custody and charge of the sons of Merari shall be the boards of the tabernacle, and the bars thereof, and the pillars thereof, and the sockets thereof, and all the vessels thereof, and all that serves thereto,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6863,51 +6847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவர்களில் ஒரு மாதம்முதல் அதற்கு மேற்பட்ட வயதுள்ள ஆண்பிள்ளைகளெல்லாம் எண்ணப்பட்டபோது, எண்ணப்பட்டவர்கள் ஆறாயிரத்து இருநூறுபேராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[37. And the pillars of the court round about, and their sockets, and their pins, and their cords.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6972,51 +6956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அபியாயேலின் குமாரனாகிய சூரியேல் என்பவன் அவர்களுக்குத் தலைவனாயிருந்தான்; இவர்கள் வாசஸ்தலத்தின் வடபுறமான பக்கத்தில் பாளயமிறங்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[38. But those that camp before the tabernacle toward the east, even before the tabernacle of the congregation eastward, shall be Moses, and Aaron and his sons, keeping the charge of the sanctuary for the charge of the children of Israel; and the stranger that comes nigh shall be put to death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7081,51 +7065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அபியாயேலின் குமாரனாகிய சூரியேல் என்பவன் அவர்களுக்குத் தலைவனாயிருந்தான்; இவர்கள் வாசஸ்தலத்தின் வடபுறமான பக்கத்தில் பாளயமிறங்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[38. But those that camp before the tabernacle toward the east, even before the tabernacle of the congregation eastward, shall be Moses, and Aaron and his sons, keeping the charge of the sanctuary for the charge of the children of Israel; and the stranger that comes nigh shall be put to death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7190,51 +7174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அவர்களுடைய காவல் விசாரிப்பாவது: வாசஸ்தலத்தின் பலகைகளும், தாழ்ப்பாள்களும், தூண்களும், பாதங்களும் அதினுடைய எல்லாப் பணிமுட்டுகளும், அதற்கடுத்தவைகள் அனைத்தும்,]]></a:t>
+              <a:t><![CDATA[38. But those that camp before the tabernacle toward the east, even before the tabernacle of the congregation eastward, shall be Moses, and Aaron and his sons, keeping the charge of the sanctuary for the charge of the children of Israel; and the stranger that comes nigh shall be put to death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7299,51 +7283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அவர்களுடைய காவல் விசாரிப்பாவது: வாசஸ்தலத்தின் பலகைகளும், தாழ்ப்பாள்களும், தூண்களும், பாதங்களும் அதினுடைய எல்லாப் பணிமுட்டுகளும், அதற்கடுத்தவைகள் அனைத்தும்,]]></a:t>
+              <a:t><![CDATA[39. All that were numbered of the Levites, which Moses and Aaron numbered at the commandment of the LORD, throughout their families, all the males from a month old and upward, were twenty and two thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7408,51 +7392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அவர்களுடைய காவல் விசாரிப்பாவது: வாசஸ்தலத்தின் பலகைகளும், தாழ்ப்பாள்களும், தூண்களும், பாதங்களும் அதினுடைய எல்லாப் பணிமுட்டுகளும், அதற்கடுத்தவைகள் அனைத்தும்,]]></a:t>
+              <a:t><![CDATA[39. All that were numbered of the Levites, which Moses and Aaron numbered at the commandment of the LORD, throughout their families, all the males from a month old and upward, were twenty and two thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7517,51 +7501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. சுற்றுப்பிராகாரத்தின் தூண்களும், அவைகளின் பாதங்களும், முளைகளும், கயிறுகளுமே.]]></a:t>
+              <a:t><![CDATA[39. All that were numbered of the Levites, which Moses and Aaron numbered at the commandment of the LORD, throughout their families, all the males from a month old and upward, were twenty and two thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7626,51 +7610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ஆசரிப்புக் கூடாரமாகிய வாசஸ்தலத்துக்கு முன்பாக, சூரியன் உதிக்கும் கீழ்ப்புறத்திலே மோசேயும் ஆரோனும் அவன் குமாரரும் கூடாரங்களைப் போட்டு இறங்கி, இஸ்ரவேல் புத்திரரின் காவலுக்குப் பதிலாகப் பரிசுத்த ஸ்தலத்தைக் காவல் காக்கவேண்டும். வாசஸ்தலத்தில் சேருகிற அந்நியன் கொலைசெய்யப்படக்கடவன்.]]></a:t>
+              <a:t><![CDATA[40. And the LORD said unto Moses, Number all the firstborn of the males of the children of Israel from a month old and upward, and take the number of their names.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7735,51 +7719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆசாரிய ஊழியம்செய்கிறதற்கு அவனால் பிரதிஷ்டை செய்யப்பட்டு அபிஷேகம்பெற்ற ஆசாரியரான ஆரோனுடைய குமாரரின் நாமங்கள் இவைகளே.]]></a:t>
+              <a:t><![CDATA[4. And Nadab and Abihu died before the LORD, when they offered strange fire before the LORD, in the wilderness of Sinai, and they had no children: and Eleazar and Ithamar ministered in the priest's office in the sight of Aaron their father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7844,51 +7828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ஆசரிப்புக் கூடாரமாகிய வாசஸ்தலத்துக்கு முன்பாக, சூரியன் உதிக்கும் கீழ்ப்புறத்திலே மோசேயும் ஆரோனும் அவன் குமாரரும் கூடாரங்களைப் போட்டு இறங்கி, இஸ்ரவேல் புத்திரரின் காவலுக்குப் பதிலாகப் பரிசுத்த ஸ்தலத்தைக் காவல் காக்கவேண்டும். வாசஸ்தலத்தில் சேருகிற அந்நியன் கொலைசெய்யப்படக்கடவன்.]]></a:t>
+              <a:t><![CDATA[40. And the LORD said unto Moses, Number all the firstborn of the males of the children of Israel from a month old and upward, and take the number of their names.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7953,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ஆசரிப்புக் கூடாரமாகிய வாசஸ்தலத்துக்கு முன்பாக, சூரியன் உதிக்கும் கீழ்ப்புறத்திலே மோசேயும் ஆரோனும் அவன் குமாரரும் கூடாரங்களைப் போட்டு இறங்கி, இஸ்ரவேல் புத்திரரின் காவலுக்குப் பதிலாகப் பரிசுத்த ஸ்தலத்தைக் காவல் காக்கவேண்டும். வாசஸ்தலத்தில் சேருகிற அந்நியன் கொலைசெய்யப்படக்கடவன்.]]></a:t>
+              <a:t><![CDATA[41. And you shall take the Levites for me (I am the LORD) instead of all the firstborn among the children of Israel; and the cattle of the Levites instead of all the firstlings among the cattle of the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8062,51 +8046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. மோசேயும் ஆரோனும், கர்த்தருடைய வாக்கின்படி, லேவியரில் ஒரு மாதம்முதல் அதற்கு மேற்பட்ட வயதுள்ள ஆண்பிள்ளைகளையெல்லாம் அவர்களுடைய வம்சங்களின்படி எண்ணினார்கள்; அவர்கள் இருபத்தீராயிரம் பேராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[41. And you shall take the Levites for me (I am the LORD) instead of all the firstborn among the children of Israel; and the cattle of the Levites instead of all the firstlings among the cattle of the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8171,51 +8155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. மோசேயும் ஆரோனும், கர்த்தருடைய வாக்கின்படி, லேவியரில் ஒரு மாதம்முதல் அதற்கு மேற்பட்ட வயதுள்ள ஆண்பிள்ளைகளையெல்லாம் அவர்களுடைய வம்சங்களின்படி எண்ணினார்கள்; அவர்கள் இருபத்தீராயிரம் பேராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[41. And you shall take the Levites for me (I am the LORD) instead of all the firstborn among the children of Israel; and the cattle of the Levites instead of all the firstlings among the cattle of the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8280,51 +8264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. மோசேயும் ஆரோனும், கர்த்தருடைய வாக்கின்படி, லேவியரில் ஒரு மாதம்முதல் அதற்கு மேற்பட்ட வயதுள்ள ஆண்பிள்ளைகளையெல்லாம் அவர்களுடைய வம்சங்களின்படி எண்ணினார்கள்; அவர்கள் இருபத்தீராயிரம் பேராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[42. And Moses numbered, as the LORD commanded him, all the firstborn among the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8389,51 +8373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அதன்பின்பு கர்த்தர் மோசேயை நோக்கி: நீ இஸ்ரவேல் புத்திரரில் ஒருமாதம் முதல் அதற்கு மேற்பட்ட வயதுள்ள முதற்பேறான ஆண்பிள்ளைகளையெல்லாம் எண்ணி, அவர்கள் நாமங்களைத் தொகையேற்றி,]]></a:t>
+              <a:t><![CDATA[42. And Moses numbered, as the LORD commanded him, all the firstborn among the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8498,51 +8482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அதன்பின்பு கர்த்தர் மோசேயை நோக்கி: நீ இஸ்ரவேல் புத்திரரில் ஒருமாதம் முதல் அதற்கு மேற்பட்ட வயதுள்ள முதற்பேறான ஆண்பிள்ளைகளையெல்லாம் எண்ணி, அவர்கள் நாமங்களைத் தொகையேற்றி,]]></a:t>
+              <a:t><![CDATA[43. And all the firstborn males by the number of names, from a month old and upward, of those that were numbered of them, were twenty and two thousand two hundred and threescore and thirteen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8607,51 +8591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. இஸ்ரவேல் புத்திரரிலுள்ள முதற்பேறான யாவுக்கும் பதிலாக லேவியரையும், இஸ்ரவேல் புத்திரரின் மிருகஜீவன்களிலுள்ள தலையீற்றான யாவுக்கும் பதிலாக லேவியரின் மிருகஜீவன்களையும் எனக்கென்று பிரித்தெடு; நான் கர்த்தர் என்றார்.]]></a:t>
+              <a:t><![CDATA[43. And all the firstborn males by the number of names, from a month old and upward, of those that were numbered of them, were twenty and two thousand two hundred and threescore and thirteen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8716,51 +8700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. இஸ்ரவேல் புத்திரரிலுள்ள முதற்பேறான யாவுக்கும் பதிலாக லேவியரையும், இஸ்ரவேல் புத்திரரின் மிருகஜீவன்களிலுள்ள தலையீற்றான யாவுக்கும் பதிலாக லேவியரின் மிருகஜீவன்களையும் எனக்கென்று பிரித்தெடு; நான் கர்த்தர் என்றார்.]]></a:t>
+              <a:t><![CDATA[44. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8825,51 +8809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. இஸ்ரவேல் புத்திரரிலுள்ள முதற்பேறான யாவுக்கும் பதிலாக லேவியரையும், இஸ்ரவேல் புத்திரரின் மிருகஜீவன்களிலுள்ள தலையீற்றான யாவுக்கும் பதிலாக லேவியரின் மிருகஜீவன்களையும் எனக்கென்று பிரித்தெடு; நான் கர்த்தர் என்றார்.]]></a:t>
+              <a:t><![CDATA[45. Take the Levites instead of all the firstborn among the children of Israel, and the cattle of the Levites instead of their cattle; and the Levites shall be mine: I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8934,51 +8918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நாதாபும் அபியூவும் சீனாய் வனாந்தரத்தில் அந்நிய அக்கினியைக் கர்த்தருடைய சந்நிதியில் கொண்டுவந்தபோது, கர்த்தருடைய சந்நிதியில் மரித்துப்போனார்கள்; அவர்களுக்குப் பிள்ளைகள் இல்லை; எலெயாசாரும் இத்தாமாருமே தங்கள் தகப்பனாகிய ஆரோனுக்கு முன்பாக ஆசாரிய ஊழியம் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And Nadab and Abihu died before the LORD, when they offered strange fire before the LORD, in the wilderness of Sinai, and they had no children: and Eleazar and Ithamar ministered in the priest's office in the sight of Aaron their father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9043,51 +9027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அப்பொழுது மோசே, கர்த்தர் தனக்குக் கட்டளையிட்டபடியே, இஸ்ரவேல் புத்திரரிலுள்ள முதற்பேறான யாவரையும் எண்ணினான்.]]></a:t>
+              <a:t><![CDATA[45. Take the Levites instead of all the firstborn among the children of Israel, and the cattle of the Levites instead of their cattle; and the Levites shall be mine: I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9152,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ஒரு மாதம்முதல் அதற்கு மேற்பட்ட வயதுள்ள முதற்பேறான ஆண்பிள்ளைகளெல்லாரும் பேர்பேராக எண்ணப்பட்டபோது, இருபத்தீராயிரத்து இருநூற்று எழுபத்துமூன்று பேராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[45. Take the Levites instead of all the firstborn among the children of Israel, and the cattle of the Levites instead of their cattle; and the Levites shall be mine: I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9261,51 +9245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ஒரு மாதம்முதல் அதற்கு மேற்பட்ட வயதுள்ள முதற்பேறான ஆண்பிள்ளைகளெல்லாரும் பேர்பேராக எண்ணப்பட்டபோது, இருபத்தீராயிரத்து இருநூற்று எழுபத்துமூன்று பேராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[46. And for those that are to be redeemed of the two hundred and threescore and thirteen of the firstborn of the children of Israel, which are more than the Levites;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9370,51 +9354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அப்பொழுது கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[46. And for those that are to be redeemed of the two hundred and threescore and thirteen of the firstborn of the children of Israel, which are more than the Levites;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9479,51 +9463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. நீ இஸ்ரவேல் புத்திரரிலுள்ள முதற்பேறான யாவருக்கும் பதிலாக லேவியரையும், அவர்களுடைய மிருகஜீவன்களுக்குப்பதிலாக லேவியரின் மிருகஜீவன்களையும் பிரித்தெடு; லேவியர் என்னுடையவர்களாயிருப்பார்கள்; நான் கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[47. You shall even take five shekels apiece by the poll, after the shekel of the sanctuary shall you take them: (the shekel is twenty gerahs:)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9588,51 +9572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. நீ இஸ்ரவேல் புத்திரரிலுள்ள முதற்பேறான யாவருக்கும் பதிலாக லேவியரையும், அவர்களுடைய மிருகஜீவன்களுக்குப்பதிலாக லேவியரின் மிருகஜீவன்களையும் பிரித்தெடு; லேவியர் என்னுடையவர்களாயிருப்பார்கள்; நான் கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[47. You shall even take five shekels apiece by the poll, after the shekel of the sanctuary shall you take them: (the shekel is twenty gerahs:)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9697,51 +9681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. இஸ்ரவேல் புத்திரருடைய முதற்பேறுகளில் லேவியரின் தொகைக்கு அதிகமாயிருந்து, மீட்கப்படவேண்டிய இருநூற்று எழுபத்துமூன்றுபேரிடத்திலும்,]]></a:t>
+              <a:t><![CDATA[48. And you shall give the money, wherewith the odd number of them is to be redeemed, unto Aaron and to his sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9806,51 +9790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. இஸ்ரவேல் புத்திரருடைய முதற்பேறுகளில் லேவியரின் தொகைக்கு அதிகமாயிருந்து, மீட்கப்படவேண்டிய இருநூற்று எழுபத்துமூன்றுபேரிடத்திலும்,]]></a:t>
+              <a:t><![CDATA[48. And you shall give the money, wherewith the odd number of them is to be redeemed, unto Aaron and to his sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9915,51 +9899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. நீ தலைக்கு ஐந்து சேக்கல் வீதமாகப் பரிசுத்த சேக்கல் கணக்கின்படி வாங்குவாயாக; அந்தச் சேக்கலானது இருபது கேரா.]]></a:t>
+              <a:t><![CDATA[49. And Moses took the redemption money of them that were over and above them that were redeemed by the Levites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10024,51 +10008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. நீ தலைக்கு ஐந்து சேக்கல் வீதமாகப் பரிசுத்த சேக்கல் கணக்கின்படி வாங்குவாயாக; அந்தச் சேக்கலானது இருபது கேரா.]]></a:t>
+              <a:t><![CDATA[49. And Moses took the redemption money of them that were over and above them that were redeemed by the Levites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10133,51 +10117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நாதாபும் அபியூவும் சீனாய் வனாந்தரத்தில் அந்நிய அக்கினியைக் கர்த்தருடைய சந்நிதியில் கொண்டுவந்தபோது, கர்த்தருடைய சந்நிதியில் மரித்துப்போனார்கள்; அவர்களுக்குப் பிள்ளைகள் இல்லை; எலெயாசாரும் இத்தாமாருமே தங்கள் தகப்பனாகிய ஆரோனுக்கு முன்பாக ஆசாரிய ஊழியம் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10242,51 +10226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. லேவியருடைய தொகைக்கு அதிகமானவர்கள் மீட்கப்படும் திரவியத்தை ஆரோனுக்கும் அவன் குமாரருக்கும் கொடுப்பாயாக என்றார்.]]></a:t>
+              <a:t><![CDATA[50. Of the firstborn of the children of Israel took he the money; a thousand three hundred and threescore and five shekels, after the shekel of the sanctuary:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10351,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. லேவியருடைய தொகைக்கு அதிகமானவர்கள் மீட்கப்படும் திரவியத்தை ஆரோனுக்கும் அவன் குமாரருக்கும் கொடுப்பாயாக என்றார்.]]></a:t>
+              <a:t><![CDATA[50. Of the firstborn of the children of Israel took he the money; a thousand three hundred and threescore and five shekels, after the shekel of the sanctuary:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10460,51 +10444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. அப்படியே லேவியரால் மீட்கப்பட்டவர்களின் தொகைக்கு அதிகமாயிருந்து, இன்னும் மீட்கப்படவேண்டியவர்களுக்கு ஈடாக மோசே இஸ்ரவேல் புத்திரருடைய முதற்பேறானவர்களிடத்தில்,]]></a:t>
+              <a:t><![CDATA[51. And Moses gave the money of them that were redeemed unto Aaron and to his sons, according to the word of the LORD, as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10569,487 +10553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. அப்படியே லேவியரால் மீட்கப்பட்டவர்களின் தொகைக்கு அதிகமாயிருந்து, இன்னும் மீட்கப்படவேண்டியவர்களுக்கு ஈடாக மோசே இஸ்ரவேல் புத்திரருடைய முதற்பேறானவர்களிடத்தில்,]]></a:t>
-[...435 lines deleted...]
-              <a:t><![CDATA[51. கர்த்தருடைய வாக்கின்படியே மீட்கப்பட்டவர்களின் கிரயத்தை ஆரோனுக்கும் அவன் குமாரருக்கும், கர்த்தர் தனக்குக் கட்டளையிட்டபடியே கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[51. And Moses gave the money of them that were redeemed unto Aaron and to his sons, according to the word of the LORD, as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -11084,51 +10632,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469491828" r:id="rId1"/>
+    <p:sldLayoutId id="2474596009" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11864,82 +11412,50 @@
 
 <file path=ppt/slides/_rels/slide91.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide91.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide92.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide92.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide93.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide93.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide94.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...30 lines deleted...]
-
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -12040,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[office in the sight of Aaron their father.]]></a:t>
+              <a:t><![CDATA[6. நீ லேவிகோத்திரத்தாரைச் சேர்த்து, அவர்கள் ஆசாரியனாகிய ஆரோனுக்குப் பணிவிடைசெய்யும்படி அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the LORD spoke unto Moses, saying,]]></a:t>
+              <a:t><![CDATA[நிறுத்து.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Bring the tribe of Levi near, and present them before Aaron the priest, that they may minister]]></a:t>
+              <a:t><![CDATA[7. அவர்கள் ஆசரிப்புக் கூடாரத்துக்கு முன்பாக அவனுடைய காவலையும் எல்லாச் சபையின் காவலையும் காத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto him.]]></a:t>
+              <a:t><![CDATA[வாசஸ்தலத்தின் பணிவிடை வேலைகளைச் செய்யக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12568,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And they shall keep his charge, and the charge of the whole congregation before the tabernacle of]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் ஆசரிப்புக் கூடாரத்தின் தட்டுமுட்டு முதலானவைகளையும், இஸ்ரவேல் புத்திரரின் காவலையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12700,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the congregation, to do the service of the tabernacle.]]></a:t>
+              <a:t><![CDATA[காத்து, வாசஸ்தலத்தின் பணிவிடைகளைச் செய்யக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12832,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And they shall keep all the instruments of the tabernacle of the congregation, and the charge of]]></a:t>
+              <a:t><![CDATA[9. ஆகையால் லேவியரை ஆரோனிடத்திலும் அவன் குமாரரிடத்திலும் ஒப்புக்கொடுப்பாயாக; இஸ்ரவேல் புத்திரரில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12964,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the children of Israel, to do the service of the tabernacle.]]></a:t>
+              <a:t><![CDATA[இவர்கள் முற்றிலும் அவனுக்கு ஒப்புக்கொடுக்கப்பட்டிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13096,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And you shall give the Levites unto Aaron and to his sons: they are wholly given unto him out of]]></a:t>
+              <a:t><![CDATA[10. ஆரோனையும் அவன் குமாரரையுமோ, தங்கள் ஆசாரிய ஊழியத்தைச் செய்வதற்காக நியமிக்கக்கடவாய், அந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13228,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the children of Israel.]]></a:t>
+              <a:t><![CDATA[ஊழியத்தைச் செய்யும்படி சேருகிற அந்நியன் கொலைசெய்யப்படக்கடவன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13360,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. These also are the generations of Aaron and Moses in the day that the LORD spoke with Moses in]]></a:t>
+              <a:t><![CDATA[1. சீனாய் மலையில் கர்த்தர் மோசேயோடே பேசின நாளிலே, ஆரோன் மோசே என்பவர்களுடைய வம்சவரலாறாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13492,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And you shall appoint Aaron and his sons, and they shall wait on their priest's office: and the]]></a:t>
+              <a:t><![CDATA[11. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13624,51 +13140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[stranger that comes nigh shall be put to death.]]></a:t>
+              <a:t><![CDATA[12. இஸ்ரவேல் புத்திரரில் கர்ப்பந்திறந்து பிறக்கிற முதற்பேறான யாவுக்கும் பதிலாக, நான் லேவியரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13756,51 +13272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And the LORD spoke unto Moses, saying,]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேல் புத்திரரிலிருந்து எடுத்துக்கொண்டேன்; அவர்கள் என்னுடையவர்களாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13888,51 +13404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And I, behold, I have taken the Levites from among the children of Israel instead of all the]]></a:t>
+              <a:t><![CDATA[13. முதற்பேறானவையெல்லாம் என்னுடையவை; நான் எகிப்துதேசத்தில் முதற்பேறான யாவையும் சங்கரித்த நாளில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14020,51 +13536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[firstborn that opens the womb among the children of Israel: therefore the Levites shall be mine;]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலில் மனிதர்முதல் மிருகஜீவன்மட்டுமுள்ள முதற்பேறான யாவையும் எனக்கென்று பரிசுத்தப்படுத்தினதினாலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14152,51 +13668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Because all the firstborn are mine; for on the day that I stroke all the firstborn in the land]]></a:t>
+              <a:t><![CDATA[அவைகள் என்னுடையவைகளாயிருக்கும்; நான் கர்த்தர் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14284,51 +13800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Egypt I hallowed unto me all the firstborn in Israel, both man and beast: mine shall they be: I]]></a:t>
+              <a:t><![CDATA[14. பின்னும் கர்த்தர் சீனாய் வனாந்தரத்தில் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14416,51 +13932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[am the LORD.]]></a:t>
+              <a:t><![CDATA[15. லேவிபுத்திரரை அவர்கள் பிதாக்களின் வம்சங்களின்படியே எண்ணுவாயாக; அவர்களில் ஒரு மாதம் முதல் அதற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14548,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And the LORD spoke unto Moses in the wilderness of Sinai, saying,]]></a:t>
+              <a:t><![CDATA[மேற்பட்ட வயதுள்ள ஆண்பிள்ளைகளையெல்லாம் எண்ணுவாயாக என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14680,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Number the children of Levi after the house of their fathers, by their families: every male from]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது கர்த்தருடைய வாக்கின்படி, மோசே தனக்குக் கற்பிக்கப்பட்ட பிரகாரம் அவர்களை எண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14812,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mount Sinai.]]></a:t>
+              <a:t><![CDATA[2. ஆரோனுடைய குமாரர், முதல் பிறந்தவனாகிய நாதாப், அபியூ, எலெயாசார், இத்தாமார் என்பவர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14944,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[a month old and upward shall you number them.]]></a:t>
+              <a:t><![CDATA[17. லேவியின் குமாரர் தங்கள் நாமங்களின்படியே, கெர்சோன், கோகாத், மெராரி என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15076,51 +14592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And Moses numbered them according to the word of the LORD, as he was commanded.]]></a:t>
+              <a:t><![CDATA[18. தங்கள் வம்சத்தின்படியே கெர்சோனுடைய குமாரரின் நாமங்கள், லிப்னி, சீமேயி என்பவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15208,51 +14724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And these were the sons of Levi by their names; Gershon, and Kohath, and Merari.]]></a:t>
+              <a:t><![CDATA[19. தங்கள் வம்சங்களின்படியே கோகாத்துடைய குமாரர், அம்ராம், இத்சேயார், எப்ரோன், ஊசியேல் என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15340,51 +14856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And these are the names of the sons of Gershon by their families; Libni, and Shimei.]]></a:t>
+              <a:t><![CDATA[20. தங்கள் வம்சங்களின்படியே மெராரியினுடைய குமாரர், மகேலி, மூசி என்பவர்கள்; இவர்களே லேவியருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15472,51 +14988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And the sons of Kohath by their families; Amram, and Izehar, Hebron, and Uzziel.]]></a:t>
+              <a:t><![CDATA[பிதாக்களின் வம்சத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15604,51 +15120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And the sons of Merari by their families; Mahli, and Mushi. These are the families of the]]></a:t>
+              <a:t><![CDATA[21. கெர்சோனின் வழியாய் லிப்னீயரின் வம்சமும் சீமேயியர் வம்சமும் தோன்றின; இவைகளே கெர்சோனியரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15736,51 +15252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Levites according to the house of their fathers.]]></a:t>
+              <a:t><![CDATA[வம்சங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15868,51 +15384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Of Gershon was the family of the Libnites, and the family of the Shimites: these are the]]></a:t>
+              <a:t><![CDATA[22. அவர்களில் ஒரு மாதம் முதல் அதற்கு மேற்பட்ட வயதுள்ள ஆண்பிள்ளைகளெல்லாம் எண்ணப்பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16000,51 +15516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[families of the Gershonites.]]></a:t>
+              <a:t><![CDATA[எண்ணப்பட்டவர்கள் ஏழாயிரத்து ஐந்நூறுபேராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16132,51 +15648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Those that were numbered of them, according to the number of all the males, from a month old and]]></a:t>
+              <a:t><![CDATA[23. கெர்சோனியரின் வம்சங்கள் வாசஸ்தலத்தின் பின்புறத்தில் மேற்கே பாளயமிறங்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16264,51 +15780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And these are the names of the sons of Aaron; Nadab the firstborn, and Abihu, Eleazar, and]]></a:t>
+              <a:t><![CDATA[3. ஆசாரிய ஊழியம்செய்கிறதற்கு அவனால் பிரதிஷ்டை செய்யப்பட்டு அபிஷேகம்பெற்ற ஆசாரியரான ஆரோனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16396,51 +15912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upward, even those that were numbered of them were seven thousand and five hundred.]]></a:t>
+              <a:t><![CDATA[24. கெர்சோனியருடைய தகப்பன் வம்சத்துக்குத் தலைவன் லாயேலின் குமாரனாகிய எலியாசாப் என்பவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16528,51 +16044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. The families of the Gershonites shall pitch behind the tabernacle westward.]]></a:t>
+              <a:t><![CDATA[25. ஆசரிப்புக் கூடாரத்திலே கெர்சோன் புத்திரரின் காவலாவது: வாசஸ்தலமும், கூடாரமும், அதின் மூடியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16660,51 +16176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And the chief of the house of the father of the Gershonites shall be Eliasaph the son of Lael.]]></a:t>
+              <a:t><![CDATA[ஆசரிப்புக் கூடாரவாசல் மறைவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16792,51 +16308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And the charge of the sons of Gershon in the tabernacle of the congregation shall be the]]></a:t>
+              <a:t><![CDATA[26. வாசஸ்தலத்தண்டையிலும் பலிபீடத்தண்டையிலும் சுற்றிலும் இருக்கிற பிராகாரத்தின் தொங்குதிரைகளும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16924,51 +16440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tabernacle, and the tent, the covering thereof, and the hanging for the door of the tabernacle of]]></a:t>
+              <a:t><![CDATA[பிராகாரவாசல் மூடுதிரையும், அவைகளின் வேலைகளுக்கெல்லாம் உரிய அவைகளின் கயிறுகளுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17056,51 +16572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the congregation,]]></a:t>
+              <a:t><![CDATA[27. கோகாத்தின் வழியாய் அம்ராமியரின் வம்சமும் இத்சேயாரின் வம்சமும் எப்ரோனியரின் வம்சமும் ஊசியேலரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17188,51 +16704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And the hangings of the court, and the curtain for the door of the court, which is by the]]></a:t>
+              <a:t><![CDATA[வம்சமும் தோன்றின; இவைகளே கோகாத்தியரின் வம்சங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17320,51 +16836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tabernacle, and by the altar round about, and the cords of it for all the service thereof.]]></a:t>
+              <a:t><![CDATA[28. ஒரு மாதம்முதல் அதற்கு மேற்பட்ட வயதுள்ள ஆண்பிள்ளைகளெல்லாம் எண்ணப்பட்டபோது, பரிசுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17452,51 +16968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And of Kohath was the family of the Amramites, and the family of the Izeharites, and the family]]></a:t>
+              <a:t><![CDATA[ஸ்தலத்துக்குரியவைகளைக் காப்பவர்கள், எண்ணாயிரத்து அறுநூறுபேராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17584,51 +17100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the Hebronites, and the family of the Uzzielites: these are the families of the Kohathites.]]></a:t>
+              <a:t><![CDATA[29. கோகாத் புத்திரரின் வம்சங்கள் வாசஸ்தலத்தின் தென்புறமான பக்கத்திலே பாளயமிறங்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17716,51 +17232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Ithamar.]]></a:t>
+              <a:t><![CDATA[குமாரரின் நாமங்கள் இவைகளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17848,51 +17364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. In the number of all the males, from a month old and upward, were eight thousand and six]]></a:t>
+              <a:t><![CDATA[30. அவர்களின் தலைவன், ஊசியேலின் குமாரனாகிய எல்சாபான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17980,51 +17496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hundred, keeping the charge of the sanctuary.]]></a:t>
+              <a:t><![CDATA[31. அவர்களுடைய காவலாவது: பெட்டியும், மேஜையும், குத்துவிளக்கும், பீடங்களும், ஆராதனைக்கேற்ற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18112,51 +17628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. The families of the sons of Kohath shall pitch on the side of the tabernacle southward.]]></a:t>
+              <a:t><![CDATA[பரிசுத்தஸ்தலத்தின் பணிமுட்டுகளும், தொங்குதிரையும், அதினுடைய எல்லா வேலைகளுக்கும் ஏற்றவைகளுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18244,51 +17760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And the chief of the house of the father of the families of the Kohathites shall be Elizaphan]]></a:t>
+              <a:t><![CDATA[32. ஆசாரியனாகிய ஆரோனின் குமாரன் எலெயாசார் என்பவன் லேவியருடைய தலைவர்களுக்குத் தலைவனாய்ப் பரிசுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18376,51 +17892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the son of Uzziel.]]></a:t>
+              <a:t><![CDATA[ஸ்தலத்தைக் காவல்காக்கிறவர்களுக்கு விசாரிப்புக்காரனாயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18508,51 +18024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And their charge shall be the ark, and the table, and the candlestick, and the altars, and the]]></a:t>
+              <a:t><![CDATA[33. மெராரியின் வழியாய் மகேலியரின் வம்சமும் மூசியரின் வம்சமும் தோன்றின; இவைகளே மெராரியின் வம்சங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18640,51 +18156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[vessels of the sanctuary wherewith they minister, and the hanging, and all the service thereof.]]></a:t>
+              <a:t><![CDATA[34. அவர்களில் ஒரு மாதம்முதல் அதற்கு மேற்பட்ட வயதுள்ள ஆண்பிள்ளைகளெல்லாம் எண்ணப்பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18772,51 +18288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And Eleazar the son of Aaron the priest shall be chief over the chief of the Levites, and have]]></a:t>
+              <a:t><![CDATA[எண்ணப்பட்டவர்கள் ஆறாயிரத்து இருநூறுபேராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18904,51 +18420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the oversight of them that keep the charge of the sanctuary.]]></a:t>
+              <a:t><![CDATA[35. அபியாயேலின் குமாரனாகிய சூரியேல் என்பவன் அவர்களுக்குத் தலைவனாயிருந்தான்; இவர்கள் வாசஸ்தலத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19036,51 +18552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. Of Merari was the family of the Mahlites, and the family of the Mushites: these are the families]]></a:t>
+              <a:t><![CDATA[வடபுறமான பக்கத்தில் பாளயமிறங்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19168,51 +18684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. These are the names of the sons of Aaron, the priests which were anointed, whom he consecrated to]]></a:t>
+              <a:t><![CDATA[4. நாதாபும் அபியூவும் சீனாய் வனாந்தரத்தில் அந்நிய அக்கினியைக் கர்த்தருடைய சந்நிதியில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19300,51 +18816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Merari.]]></a:t>
+              <a:t><![CDATA[36. அவர்களுடைய காவல் விசாரிப்பாவது: வாசஸ்தலத்தின் பலகைகளும், தாழ்ப்பாள்களும், தூண்களும், பாதங்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19432,51 +18948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And those that were numbered of them, according to the number of all the males, from a month old]]></a:t>
+              <a:t><![CDATA[அதினுடைய எல்லாப் பணிமுட்டுகளும், அதற்கடுத்தவைகள் அனைத்தும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19564,51 +19080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and upward, were six thousand and two hundred.]]></a:t>
+              <a:t><![CDATA[37. சுற்றுப்பிராகாரத்தின் தூண்களும், அவைகளின் பாதங்களும், முளைகளும், கயிறுகளுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19696,51 +19212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And the chief of the house of the father of the families of Merari was Zuriel the son of]]></a:t>
+              <a:t><![CDATA[38. ஆசரிப்புக் கூடாரமாகிய வாசஸ்தலத்துக்கு முன்பாக, சூரியன் உதிக்கும் கீழ்ப்புறத்திலே மோசேயும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19828,51 +19344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Abihail: these shall pitch on the side of the tabernacle northward.]]></a:t>
+              <a:t><![CDATA[ஆரோனும் அவன் குமாரரும் கூடாரங்களைப் போட்டு இறங்கி, இஸ்ரவேல் புத்திரரின் காவலுக்குப் பதிலாகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19960,51 +19476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. And under the custody and charge of the sons of Merari shall be the boards of the tabernacle,]]></a:t>
+              <a:t><![CDATA[பரிசுத்த ஸ்தலத்தைக் காவல் காக்கவேண்டும். வாசஸ்தலத்தில் சேருகிற அந்நியன் கொலைசெய்யப்படக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20092,51 +19608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the bars thereof, and the pillars thereof, and the sockets thereof, and all the vessels thereof,]]></a:t>
+              <a:t><![CDATA[39. மோசேயும் ஆரோனும், கர்த்தருடைய வாக்கின்படி, லேவியரில் ஒரு மாதம்முதல் அதற்கு மேற்பட்ட வயதுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20224,51 +19740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and all that serves thereto,]]></a:t>
+              <a:t><![CDATA[ஆண்பிள்ளைகளையெல்லாம் அவர்களுடைய வம்சங்களின்படி எண்ணினார்கள்; அவர்கள் இருபத்தீராயிரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20356,51 +19872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And the pillars of the court round about, and their sockets, and their pins, and their cords.]]></a:t>
+              <a:t><![CDATA[பேராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20488,51 +20004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. But those that camp before the tabernacle toward the east, even before the tabernacle of the]]></a:t>
+              <a:t><![CDATA[40. அதன்பின்பு கர்த்தர் மோசேயை நோக்கி: நீ இஸ்ரவேல் புத்திரரில் ஒருமாதம் முதல் அதற்கு மேற்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20620,51 +20136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[minister in the priest's office.]]></a:t>
+              <a:t><![CDATA[கொண்டுவந்தபோது, கர்த்தருடைய சந்நிதியில் மரித்துப்போனார்கள்; அவர்களுக்குப் பிள்ளைகள் இல்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20752,51 +20268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[congregation eastward, shall be Moses, and Aaron and his sons, keeping the charge of the sanctuary]]></a:t>
+              <a:t><![CDATA[வயதுள்ள முதற்பேறான ஆண்பிள்ளைகளையெல்லாம் எண்ணி, அவர்கள் நாமங்களைத் தொகையேற்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20884,51 +20400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for the charge of the children of Israel; and the stranger that comes nigh shall be put to death.]]></a:t>
+              <a:t><![CDATA[41. இஸ்ரவேல் புத்திரரிலுள்ள முதற்பேறான யாவுக்கும் பதிலாக லேவியரையும், இஸ்ரவேல் புத்திரரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21016,51 +20532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. All that were numbered of the Levites, which Moses and Aaron numbered at the commandment of the]]></a:t>
+              <a:t><![CDATA[மிருகஜீவன்களிலுள்ள தலையீற்றான யாவுக்கும் பதிலாக லேவியரின் மிருகஜீவன்களையும் எனக்கென்று பிரித்தெடு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21148,51 +20664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD, throughout their families, all the males from a month old and upward, were twenty and two]]></a:t>
+              <a:t><![CDATA[நான் கர்த்தர் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21280,51 +20796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thousand.]]></a:t>
+              <a:t><![CDATA[42. அப்பொழுது மோசே, கர்த்தர் தனக்குக் கட்டளையிட்டபடியே, இஸ்ரவேல் புத்திரரிலுள்ள முதற்பேறான யாவரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21412,51 +20928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. And the LORD said unto Moses, Number all the firstborn of the males of the children of Israel]]></a:t>
+              <a:t><![CDATA[எண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21544,51 +21060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[from a month old and upward, and take the number of their names.]]></a:t>
+              <a:t><![CDATA[43. ஒரு மாதம்முதல் அதற்கு மேற்பட்ட வயதுள்ள முதற்பேறான ஆண்பிள்ளைகளெல்லாரும் பேர்பேராக எண்ணப்பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21676,51 +21192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. And you shall take the Levites for me (I am the LORD) instead of all the firstborn among the]]></a:t>
+              <a:t><![CDATA[இருபத்தீராயிரத்து இருநூற்று எழுபத்துமூன்று பேராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21808,51 +21324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[children of Israel; and the cattle of the Levites instead of all the firstlings among the cattle of]]></a:t>
+              <a:t><![CDATA[44. அப்பொழுது கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21940,51 +21456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the children of Israel.]]></a:t>
+              <a:t><![CDATA[45. நீ இஸ்ரவேல் புத்திரரிலுள்ள முதற்பேறான யாவருக்கும் பதிலாக லேவியரையும், அவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22072,51 +21588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And Nadab and Abihu died before the LORD, when they offered strange fire before the LORD, in the]]></a:t>
+              <a:t><![CDATA[எலெயாசாரும் இத்தாமாருமே தங்கள் தகப்பனாகிய ஆரோனுக்கு முன்பாக ஆசாரிய ஊழியம் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22204,51 +21720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. And Moses numbered, as the LORD commanded him, all the firstborn among the children of Israel.]]></a:t>
+              <a:t><![CDATA[மிருகஜீவன்களுக்குப்பதிலாக லேவியரின் மிருகஜீவன்களையும் பிரித்தெடு; லேவியர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22336,51 +21852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. And all the firstborn males by the number of names, from a month old and upward, of those that]]></a:t>
+              <a:t><![CDATA[என்னுடையவர்களாயிருப்பார்கள்; நான் கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22468,51 +21984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[were numbered of them, were twenty and two thousand two hundred and threescore and thirteen.]]></a:t>
+              <a:t><![CDATA[46. இஸ்ரவேல் புத்திரருடைய முதற்பேறுகளில் லேவியரின் தொகைக்கு அதிகமாயிருந்து, மீட்கப்படவேண்டிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22600,51 +22116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. And the LORD spoke unto Moses, saying,]]></a:t>
+              <a:t><![CDATA[இருநூற்று எழுபத்துமூன்றுபேரிடத்திலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22732,51 +22248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. Take the Levites instead of all the firstborn among the children of Israel, and the cattle of]]></a:t>
+              <a:t><![CDATA[47. நீ தலைக்கு ஐந்து சேக்கல் வீதமாகப் பரிசுத்த சேக்கல் கணக்கின்படி வாங்குவாயாக; அந்தச் சேக்கலானது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22864,51 +22380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the Levites instead of their cattle; and the Levites shall be mine: I am the LORD.]]></a:t>
+              <a:t><![CDATA[இருபது கேரா.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22996,51 +22512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. And for those that are to be redeemed of the two hundred and threescore and thirteen of the]]></a:t>
+              <a:t><![CDATA[48. லேவியருடைய தொகைக்கு அதிகமானவர்கள் மீட்கப்படும் திரவியத்தை ஆரோனுக்கும் அவன் குமாரருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23128,51 +22644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[firstborn of the children of Israel, which are more than the Levites;]]></a:t>
+              <a:t><![CDATA[கொடுப்பாயாக என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23260,51 +22776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. You shall even take five shekels apiece by the poll, after the shekel of the sanctuary shall you]]></a:t>
+              <a:t><![CDATA[49. அப்படியே லேவியரால் மீட்கப்பட்டவர்களின் தொகைக்கு அதிகமாயிருந்து, இன்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23392,51 +22908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[take them: (the shekel is twenty gerahs:)]]></a:t>
+              <a:t><![CDATA[மீட்கப்படவேண்டியவர்களுக்கு ஈடாக மோசே இஸ்ரவேல் புத்திரருடைய முதற்பேறானவர்களிடத்தில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23524,51 +23040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wilderness of Sinai, and they had no children: and Eleazar and Ithamar ministered in the priest's]]></a:t>
+              <a:t><![CDATA[5. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23656,51 +23172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. And you shall give the money, wherewith the odd number of them is to be redeemed, unto Aaron and]]></a:t>
+              <a:t><![CDATA[50. ஆயிரத்து முந்நூற்று அறுபத்தைந்து சேக்கலாகிய திரவியத்தை, பரிசுத்த ஸ்தலத்துச் சேக்கல் கணக்கின்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23788,51 +23304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to his sons.]]></a:t>
+              <a:t><![CDATA[வாங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23920,51 +23436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. And Moses took the redemption money of them that were over and above them that were redeemed by]]></a:t>
+              <a:t><![CDATA[51. கர்த்தருடைய வாக்கின்படியே மீட்கப்பட்டவர்களின் கிரயத்தை ஆரோனுக்கும் அவன் குமாரருக்கும், கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24052,51 +23568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the Levites:]]></a:t>
+              <a:t><![CDATA[தனக்குக் கட்டளையிட்டபடியே கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24112,620 +23628,92 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide94.xml><?xml version="1.0" encoding="utf-8"?>
-[...526 lines deleted...]
-
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme62">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
   <a:themeElements>
-    <a:clrScheme name="Theme62">
+    <a:clrScheme name="Theme5">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme62">
+    <a:fontScheme name="Theme5">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -24751,51 +23739,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme62">
+    <a:fmtScheme name="Theme5">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -24926,51 +23914,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>97</Slides>
+  <Slides>93</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>