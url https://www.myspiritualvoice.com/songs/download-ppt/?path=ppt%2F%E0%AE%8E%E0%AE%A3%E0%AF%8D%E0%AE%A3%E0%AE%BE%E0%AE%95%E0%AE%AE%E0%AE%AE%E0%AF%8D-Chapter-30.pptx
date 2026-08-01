--- v0 (2026-06-03)
+++ v1 (2026-08-01)
@@ -65,50 +65,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -126,50 +132,53 @@
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -304,53 +313,56 @@
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -410,51 +422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவள் செய்த பொருத்தனையையும், அவள் பண்ணிக்கொண்ட நிபந்தனையையும் அவளுடைய தகப்பன் கேட்டும் அவளுக்கு ஒன்றும் சொல்லாதிருப்பானானால், அவள் செய்த எல்லாப் பொருத்தனைகளும் அவள் தன் ஆத்துமாவை நிபந்தனைக்குட்படுத்திக்கொண்ட நிபந்தனையும் நிறைவேறவேண்டும்.]]></a:t>
+              <a:t><![CDATA[4. And her father hear her vow, and her bond wherewith she has bound her soul, and her father shall hold his peace at her; then all her vows shall stand, and every bond wherewith she has bound her soul shall stand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -519,51 +531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவள் செய்த பொருத்தனைகளையும், அவள் செய்யும்படி தன் ஆத்துமாவை நிபந்தனைக்குட்படுத்தின நிபந்தனையையும் அவளுடைய தகப்பன் கேட்கிற நாளிலே அவன் வேண்டாம் என்று தடுத்தால், அது நிறைவேறவேண்டியதில்லை; அவளுடைய தகப்பன் வேண்டாம் என்று தடுத்தபடியால், கர்த்தர் அதை அவளுக்கு மன்னிப்பார்.]]></a:t>
+              <a:t><![CDATA[5. But if her father prohibit her in the day that he hears; not any of her vows, or of her bonds wherewith she has bound her soul, shall stand: and the LORD shall forgive her, because her father disallowed her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -628,51 +640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவள் செய்த பொருத்தனைகளையும், அவள் செய்யும்படி தன் ஆத்துமாவை நிபந்தனைக்குட்படுத்தின நிபந்தனையையும் அவளுடைய தகப்பன் கேட்கிற நாளிலே அவன் வேண்டாம் என்று தடுத்தால், அது நிறைவேறவேண்டியதில்லை; அவளுடைய தகப்பன் வேண்டாம் என்று தடுத்தபடியால், கர்த்தர் அதை அவளுக்கு மன்னிப்பார்.]]></a:t>
+              <a:t><![CDATA[5. But if her father prohibit her in the day that he hears; not any of her vows, or of her bonds wherewith she has bound her soul, shall stand: and the LORD shall forgive her, because her father disallowed her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -737,51 +749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவள் செய்த பொருத்தனைகளையும், அவள் செய்யும்படி தன் ஆத்துமாவை நிபந்தனைக்குட்படுத்தின நிபந்தனையையும் அவளுடைய தகப்பன் கேட்கிற நாளிலே அவன் வேண்டாம் என்று தடுத்தால், அது நிறைவேறவேண்டியதில்லை; அவளுடைய தகப்பன் வேண்டாம் என்று தடுத்தபடியால், கர்த்தர் அதை அவளுக்கு மன்னிப்பார்.]]></a:t>
+              <a:t><![CDATA[5. But if her father prohibit her in the day that he hears; not any of her vows, or of her bonds wherewith she has bound her soul, shall stand: and the LORD shall forgive her, because her father disallowed her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -846,51 +858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவள் பொருத்தனை பண்ணும்போதும், தன் உதடுகளைத் திறந்து தன் ஆத்துமாவை நிபந்தனைக்குட்படுத்திக்கொள்ளும்போதும், அவளுக்குப் புருஷன் இருந்தால்,]]></a:t>
+              <a:t><![CDATA[6. And if she had at all an husband, when she vowed, or uttered ought out of her lips, wherewith she bound her soul;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -955,51 +967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவள் பொருத்தனை பண்ணும்போதும், தன் உதடுகளைத் திறந்து தன் ஆத்துமாவை நிபந்தனைக்குட்படுத்திக்கொள்ளும்போதும், அவளுக்குப் புருஷன் இருந்தால்,]]></a:t>
+              <a:t><![CDATA[6. And if she had at all an husband, when she vowed, or uttered ought out of her lips, wherewith she bound her soul;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1064,51 +1076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது அவளுடைய புருஷன் அதைக் கேட்டிருந்தும், அதைக் கேள்விப்படுகிற நாளிலே அவளுக்கு ஒன்றும் சொல்லாதிருந்தால், அவளுடைய பொருத்தனைகளும் அவள் தன் ஆத்துமாவை நிபந்தனைக்குட்படுத்தின நிபந்தனையும் நிறைவேறவேண்டும்.]]></a:t>
+              <a:t><![CDATA[7. And her husband heard it, and held his peace at her in the day that he heard it: then her vows shall stand, and her bonds wherewith she bound her soul shall stand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1173,51 +1185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது அவளுடைய புருஷன் அதைக் கேட்டிருந்தும், அதைக் கேள்விப்படுகிற நாளிலே அவளுக்கு ஒன்றும் சொல்லாதிருந்தால், அவளுடைய பொருத்தனைகளும் அவள் தன் ஆத்துமாவை நிபந்தனைக்குட்படுத்தின நிபந்தனையும் நிறைவேறவேண்டும்.]]></a:t>
+              <a:t><![CDATA[7. And her husband heard it, and held his peace at her in the day that he heard it: then her vows shall stand, and her bonds wherewith she bound her soul shall stand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1282,51 +1294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவளுடைய புருஷன் அதைக் கேட்கிற நாளில் அவன் வேண்டாம் என்று தடுத்து, அவள் செய்த பொருத்தனையும் அவள் தன் ஆத்துமாவை நிபந்தனைக்குட்படுத்திக்கொண்ட நிபந்தனையும் செல்லாதபடி செய்தானேயானால், அப்பொழுது கர்த்தர் அதை அவளுக்கு மன்னிப்பார்.]]></a:t>
+              <a:t><![CDATA[7. And her husband heard it, and held his peace at her in the day that he heard it: then her vows shall stand, and her bonds wherewith she bound her soul shall stand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1391,51 +1403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவளுடைய புருஷன் அதைக் கேட்கிற நாளில் அவன் வேண்டாம் என்று தடுத்து, அவள் செய்த பொருத்தனையும் அவள் தன் ஆத்துமாவை நிபந்தனைக்குட்படுத்திக்கொண்ட நிபந்தனையும் செல்லாதபடி செய்தானேயானால், அப்பொழுது கர்த்தர் அதை அவளுக்கு மன்னிப்பார்.]]></a:t>
+              <a:t><![CDATA[8. But if her husband disallowed her on the day that he heard it; then he shall make her vow which she vowed, and that which she uttered with her lips, wherewith she bound her soul, of no effect: and the LORD shall forgive her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1500,51 +1512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மோசே இஸ்ரவேல் புத்திரருடைய கோத்திரங்களின் தலைவரை நோக்கி: கர்த்தர் கட்டளையிடுவது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[1. And Moses spoke unto the heads of the tribes concerning the children of Israel, saying, This is the thing which the LORD has commanded.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1609,51 +1621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவளுடைய புருஷன் அதைக் கேட்கிற நாளில் அவன் வேண்டாம் என்று தடுத்து, அவள் செய்த பொருத்தனையும் அவள் தன் ஆத்துமாவை நிபந்தனைக்குட்படுத்திக்கொண்ட நிபந்தனையும் செல்லாதபடி செய்தானேயானால், அப்பொழுது கர்த்தர் அதை அவளுக்கு மன்னிப்பார்.]]></a:t>
+              <a:t><![CDATA[8. But if her husband disallowed her on the day that he heard it; then he shall make her vow which she vowed, and that which she uttered with her lips, wherewith she bound her soul, of no effect: and the LORD shall forgive her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1718,51 +1730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஒரு விதவையாவது, தள்ளப்பட்டுப்போன ஒரு ஸ்திரீயாவது தன் ஆத்துமாவை எந்த நிபந்தனைக்குட்படுத்திக்கொள்ளுகிறாளோ அந்த நிபந்தனை நிறைவேறவேண்டும்.]]></a:t>
+              <a:t><![CDATA[8. But if her husband disallowed her on the day that he heard it; then he shall make her vow which she vowed, and that which she uttered with her lips, wherewith she bound her soul, of no effect: and the LORD shall forgive her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1827,51 +1839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஒரு விதவையாவது, தள்ளப்பட்டுப்போன ஒரு ஸ்திரீயாவது தன் ஆத்துமாவை எந்த நிபந்தனைக்குட்படுத்திக்கொள்ளுகிறாளோ அந்த நிபந்தனை நிறைவேறவேண்டும்.]]></a:t>
+              <a:t><![CDATA[9. But every vow of a widow, and of her that is divorced, wherewith they have bound their souls, shall stand against her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1936,51 +1948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவள் தன் புருஷனுடைய வீட்டில் யாதொரு பொருத்தனை பண்ணினாலும், அல்லது யாதொரு காரியத்தைச் செய்யும்படி ஆணையிட்டுத் தன் ஆத்துமாவை நிபந்தனைக்குட்படுத்திக்கொண்டாலும்,]]></a:t>
+              <a:t><![CDATA[9. But every vow of a widow, and of her that is divorced, wherewith they have bound their souls, shall stand against her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2045,51 +2057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவளுடைய புருஷன் அதைக் கேட்டும் அவளுக்கு அதை வேண்டாமென்று தடுக்காமல் மவுனமாயிருந்தால், அவள் செய்த எல்லாப் பொருத்தனைகளும், அவள் தன் ஆத்துமாவை நிபந்தனைக்குட்படுத்தின எல்லா நிபந்தனைகளும் நிறைவேறவேண்டும்.]]></a:t>
+              <a:t><![CDATA[10. And if she vowed in her husband's house, or bound her soul by a bond with an oath;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2154,51 +2166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவளுடைய புருஷன் அதைக் கேட்டும் அவளுக்கு அதை வேண்டாமென்று தடுக்காமல் மவுனமாயிருந்தால், அவள் செய்த எல்லாப் பொருத்தனைகளும், அவள் தன் ஆத்துமாவை நிபந்தனைக்குட்படுத்தின எல்லா நிபந்தனைகளும் நிறைவேறவேண்டும்.]]></a:t>
+              <a:t><![CDATA[10. And if she vowed in her husband's house, or bound her soul by a bond with an oath;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2263,51 +2275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவளுடைய புருஷன் அவைகளைக்கேட்ட நாளில் அவைகளைச் செல்லாதபடி பண்ணினால், அப்பொழுது அவள் செய்த பொருத்தனைகளும், அவள் தன் ஆத்துமாவையுட்படுத்தின நிபந்தனையைக்குறித்து அவள் வாயிலிருந்து புறப்பட்டதொன்றும் நிறைவேறவேண்டியதில்லை; அவளுடைய புருஷன் அவைகளைச் செல்லாதபடி பண்ணினதினாலே கர்த்தர் அதை அவளுக்கு மன்னிப்பார்.]]></a:t>
+              <a:t><![CDATA[11. And her husband heard it, and held his peace at her, and disallowed her not: then all her vows shall stand, and every bond wherewith she bound her soul shall stand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2372,51 +2384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவளுடைய புருஷன் அவைகளைக்கேட்ட நாளில் அவைகளைச் செல்லாதபடி பண்ணினால், அப்பொழுது அவள் செய்த பொருத்தனைகளும், அவள் தன் ஆத்துமாவையுட்படுத்தின நிபந்தனையைக்குறித்து அவள் வாயிலிருந்து புறப்பட்டதொன்றும் நிறைவேறவேண்டியதில்லை; அவளுடைய புருஷன் அவைகளைச் செல்லாதபடி பண்ணினதினாலே கர்த்தர் அதை அவளுக்கு மன்னிப்பார்.]]></a:t>
+              <a:t><![CDATA[11. And her husband heard it, and held his peace at her, and disallowed her not: then all her vows shall stand, and every bond wherewith she bound her soul shall stand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2481,51 +2493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவளுடைய புருஷன் அவைகளைக்கேட்ட நாளில் அவைகளைச் செல்லாதபடி பண்ணினால், அப்பொழுது அவள் செய்த பொருத்தனைகளும், அவள் தன் ஆத்துமாவையுட்படுத்தின நிபந்தனையைக்குறித்து அவள் வாயிலிருந்து புறப்பட்டதொன்றும் நிறைவேறவேண்டியதில்லை; அவளுடைய புருஷன் அவைகளைச் செல்லாதபடி பண்ணினதினாலே கர்த்தர் அதை அவளுக்கு மன்னிப்பார்.]]></a:t>
+              <a:t><![CDATA[11. And her husband heard it, and held his peace at her, and disallowed her not: then all her vows shall stand, and every bond wherewith she bound her soul shall stand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2590,51 +2602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எந்தப் பொருத்தனையையும் ஆத்துமாவைத் தாழ்மைப்படுத்தும்படி செய்யப்பட்ட எந்த ஆணையையும், அவளுடைய புருஷன் ஸ்திரப்படுத்தவுங்கூடும், செல்லாதபடி பண்ணவும் கூடும்.]]></a:t>
+              <a:t><![CDATA[12. But if her husband has utterly made them void on the day he heard them; then whatsoever proceeded out of her lips concerning her vows, or concerning the bond of her soul, shall not stand: her husband has made them void; and the LORD shall forgive her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2699,51 +2711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மோசே இஸ்ரவேல் புத்திரருடைய கோத்திரங்களின் தலைவரை நோக்கி: கர்த்தர் கட்டளையிடுவது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[2. If a man vow a vow unto the LORD, or swear an oath to bind his soul with a bond; he shall not break his word, he shall do according to all that proceeds out of his mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2808,51 +2820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எந்தப் பொருத்தனையையும் ஆத்துமாவைத் தாழ்மைப்படுத்தும்படி செய்யப்பட்ட எந்த ஆணையையும், அவளுடைய புருஷன் ஸ்திரப்படுத்தவுங்கூடும், செல்லாதபடி பண்ணவும் கூடும்.]]></a:t>
+              <a:t><![CDATA[12. But if her husband has utterly made them void on the day he heard them; then whatsoever proceeded out of her lips concerning her vows, or concerning the bond of her soul, shall not stand: her husband has made them void; and the LORD shall forgive her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2917,51 +2929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவளுடைய புருஷன் ஒருநாளும் அவளுக்கு ஒன்றும் சொல்லாதிருந்தானாகில், அவன் அவளுடைய எல்லாப் பொருத்தனைகளையும், அவள்பேரிலிருக்கிற அவளுடைய எல்லா நிபந்தனைகளையும் ஸ்திரப்படுத்துகிறான்; அவன் அதைக் கேட்ட நாளிலே அவளுக்கு ஒன்றும் சொல்லாமற் போனதினால், அவைகளை ஸ்திரப்படுத்துகிறான்.]]></a:t>
+              <a:t><![CDATA[12. But if her husband has utterly made them void on the day he heard them; then whatsoever proceeded out of her lips concerning her vows, or concerning the bond of her soul, shall not stand: her husband has made them void; and the LORD shall forgive her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3026,51 +3038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவளுடைய புருஷன் ஒருநாளும் அவளுக்கு ஒன்றும் சொல்லாதிருந்தானாகில், அவன் அவளுடைய எல்லாப் பொருத்தனைகளையும், அவள்பேரிலிருக்கிற அவளுடைய எல்லா நிபந்தனைகளையும் ஸ்திரப்படுத்துகிறான்; அவன் அதைக் கேட்ட நாளிலே அவளுக்கு ஒன்றும் சொல்லாமற் போனதினால், அவைகளை ஸ்திரப்படுத்துகிறான்.]]></a:t>
+              <a:t><![CDATA[12. But if her husband has utterly made them void on the day he heard them; then whatsoever proceeded out of her lips concerning her vows, or concerning the bond of her soul, shall not stand: her husband has made them void; and the LORD shall forgive her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3135,51 +3147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவளுடைய புருஷன் ஒருநாளும் அவளுக்கு ஒன்றும் சொல்லாதிருந்தானாகில், அவன் அவளுடைய எல்லாப் பொருத்தனைகளையும், அவள்பேரிலிருக்கிற அவளுடைய எல்லா நிபந்தனைகளையும் ஸ்திரப்படுத்துகிறான்; அவன் அதைக் கேட்ட நாளிலே அவளுக்கு ஒன்றும் சொல்லாமற் போனதினால், அவைகளை ஸ்திரப்படுத்துகிறான்.]]></a:t>
+              <a:t><![CDATA[13. Every vow, and every binding oath to afflict the soul, her husband may establish it, or her husband may make it void.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3244,51 +3256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் அவைகளைக் கேட்டபின்பு செல்லாதபடி பண்ணினால், அவளுடைய அக்கிரமத்தை அவன் சுமப்பான் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. Every vow, and every binding oath to afflict the soul, her husband may establish it, or her husband may make it void.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3353,51 +3365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் அவைகளைக் கேட்டபின்பு செல்லாதபடி பண்ணினால், அவளுடைய அக்கிரமத்தை அவன் சுமப்பான் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. But if her husband altogether hold his peace at her from day to day; then he establishes all her vows, or all her bonds, which are upon her: he confirms them, because he held his peace at her in the day that he heard them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3462,51 +3474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. புருஷனையும் ஸ்திரீயையும், தகப்பனையும் தகப்பனுடைய வீட்டில் சிறுவயதில் இருக்கிற அவன் குமாரத்தியையும் குறித்து, கர்த்தர் மோசேக்கு விதித்த கட்டளைகள் இவைகளே.]]></a:t>
+              <a:t><![CDATA[14. But if her husband altogether hold his peace at her from day to day; then he establishes all her vows, or all her bonds, which are upon her: he confirms them, because he held his peace at her in the day that he heard them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3571,51 +3583,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. புருஷனையும் ஸ்திரீயையும், தகப்பனையும் தகப்பனுடைய வீட்டில் சிறுவயதில் இருக்கிற அவன் குமாரத்தியையும் குறித்து, கர்த்தர் மோசேக்கு விதித்த கட்டளைகள் இவைகளே.]]></a:t>
+              <a:t><![CDATA[14. But if her husband altogether hold his peace at her from day to day; then he establishes all her vows, or all her bonds, which are upon her: he confirms them, because he held his peace at her in the day that he heard them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. But if he shall any ways make them void after that he has heard them; then he shall bear her iniquity.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. These are the statutes, which the LORD commanded Moses, between a man and his wife, between the father and his daughter, being yet in her youth in her father's house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3680,51 +3910,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஒருவன் கர்த்தருக்கு யாதொரு பொருத்தனை பண்ணினாலும், அல்லது யாதொரு காரியத்தைச் செய்யும்படி ஆணையிட்டுத் தன் ஆத்துமாவை நிபந்தனைக்குட்படுத்திக்கொண்டாலும், அவன் சொல்தவறாமல் தன் வாயிலிருந்து புறப்பட்ட வாக்கின்படியெல்லாம் செய்யக்கடவன்.]]></a:t>
+              <a:t><![CDATA[2. If a man vow a vow unto the LORD, or swear an oath to bind his soul with a bond; he shall not break his word, he shall do according to all that proceeds out of his mouth.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. These are the statutes, which the LORD commanded Moses, between a man and his wife, between the father and his daughter, being yet in her youth in her father's house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3789,51 +4128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஒருவன் கர்த்தருக்கு யாதொரு பொருத்தனை பண்ணினாலும், அல்லது யாதொரு காரியத்தைச் செய்யும்படி ஆணையிட்டுத் தன் ஆத்துமாவை நிபந்தனைக்குட்படுத்திக்கொண்டாலும், அவன் சொல்தவறாமல் தன் வாயிலிருந்து புறப்பட்ட வாக்கின்படியெல்லாம் செய்யக்கடவன்.]]></a:t>
+              <a:t><![CDATA[2. If a man vow a vow unto the LORD, or swear an oath to bind his soul with a bond; he shall not break his word, he shall do according to all that proceeds out of his mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3898,51 +4237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தன் தகப்பன் வீட்டிலிருக்கிற ஒரு பெண் பிள்ளை தன் சிறுவயதிலே கர்த்தருக்குப் பொருத்தனைபண்ணி யாதொரு காரியத்தைச் செய்யும்படி தன் ஆத்துமாவை நிபந்தனைக்குட்படுத்திக்கொண்டால்,]]></a:t>
+              <a:t><![CDATA[3. If a woman also vow a vow unto the LORD, and bind herself by a bond, being in her father's house in her youth;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4007,51 +4346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தன் தகப்பன் வீட்டிலிருக்கிற ஒரு பெண் பிள்ளை தன் சிறுவயதிலே கர்த்தருக்குப் பொருத்தனைபண்ணி யாதொரு காரியத்தைச் செய்யும்படி தன் ஆத்துமாவை நிபந்தனைக்குட்படுத்திக்கொண்டால்,]]></a:t>
+              <a:t><![CDATA[3. If a woman also vow a vow unto the LORD, and bind herself by a bond, being in her father's house in her youth;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4116,51 +4455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவள் செய்த பொருத்தனையையும், அவள் பண்ணிக்கொண்ட நிபந்தனையையும் அவளுடைய தகப்பன் கேட்டும் அவளுக்கு ஒன்றும் சொல்லாதிருப்பானானால், அவள் செய்த எல்லாப் பொருத்தனைகளும் அவள் தன் ஆத்துமாவை நிபந்தனைக்குட்படுத்திக்கொண்ட நிபந்தனையும் நிறைவேறவேண்டும்.]]></a:t>
+              <a:t><![CDATA[4. And her father hear her vow, and her bond wherewith she has bound her soul, and her father shall hold his peace at her; then all her vows shall stand, and every bond wherewith she has bound her soul shall stand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4225,51 +4564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவள் செய்த பொருத்தனையையும், அவள் பண்ணிக்கொண்ட நிபந்தனையையும் அவளுடைய தகப்பன் கேட்டும் அவளுக்கு ஒன்றும் சொல்லாதிருப்பானானால், அவள் செய்த எல்லாப் பொருத்தனைகளும் அவள் தன் ஆத்துமாவை நிபந்தனைக்குட்படுத்திக்கொண்ட நிபந்தனையும் நிறைவேறவேண்டும்.]]></a:t>
+              <a:t><![CDATA[4. And her father hear her vow, and her bond wherewith she has bound her soul, and her father shall hold his peace at her; then all her vows shall stand, and every bond wherewith she has bound her soul shall stand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4304,51 +4643,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488395" r:id="rId1"/>
+    <p:sldLayoutId id="2474596032" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4588,54 +4927,78 @@
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4780,51 +5143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[soul shall stand.]]></a:t>
+              <a:t><![CDATA[நிபந்தனைக்குட்படுத்திக்கொண்ட நிபந்தனையும் நிறைவேறவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4912,51 +5275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. But if her father prohibit her in the day that he hears; not any of her vows, or of her bonds]]></a:t>
+              <a:t><![CDATA[5. அவள் செய்த பொருத்தனைகளையும், அவள் செய்யும்படி தன் ஆத்துமாவை நிபந்தனைக்குட்படுத்தின நிபந்தனையையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5044,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wherewith she has bound her soul, shall stand: and the LORD shall forgive her, because her father]]></a:t>
+              <a:t><![CDATA[அவளுடைய தகப்பன் கேட்கிற நாளிலே அவன் வேண்டாம் என்று தடுத்தால், அது நிறைவேறவேண்டியதில்லை; அவளுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5176,51 +5539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[disallowed her.]]></a:t>
+              <a:t><![CDATA[தகப்பன் வேண்டாம் என்று தடுத்தபடியால், கர்த்தர் அதை அவளுக்கு மன்னிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5308,51 +5671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And if she had at all an husband, when she vowed, or uttered ought out of her lips, wherewith she]]></a:t>
+              <a:t><![CDATA[6. அவள் பொருத்தனை பண்ணும்போதும், தன் உதடுகளைத் திறந்து தன் ஆத்துமாவை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5440,51 +5803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bound her soul;]]></a:t>
+              <a:t><![CDATA[நிபந்தனைக்குட்படுத்திக்கொள்ளும்போதும், அவளுக்குப் புருஷன் இருந்தால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5572,51 +5935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And her husband heard it, and held his peace at her in the day that he heard it: then her vows]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது அவளுடைய புருஷன் அதைக் கேட்டிருந்தும், அதைக் கேள்விப்படுகிற நாளிலே அவளுக்கு ஒன்றும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5704,51 +6067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall stand, and her bonds wherewith she bound her soul shall stand.]]></a:t>
+              <a:t><![CDATA[சொல்லாதிருந்தால், அவளுடைய பொருத்தனைகளும் அவள் தன் ஆத்துமாவை நிபந்தனைக்குட்படுத்தின நிபந்தனையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5836,51 +6199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. But if her husband disallowed her on the day that he heard it; then he shall make her vow which]]></a:t>
+              <a:t><![CDATA[நிறைவேறவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5968,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[she vowed, and that which she uttered with her lips, wherewith she bound her soul, of no effect: and]]></a:t>
+              <a:t><![CDATA[8. அவளுடைய புருஷன் அதைக் கேட்கிற நாளில் அவன் வேண்டாம் என்று தடுத்து, அவள் செய்த பொருத்தனையும் அவள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6100,51 +6463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And Moses spoke unto the heads of the tribes concerning the children of Israel, saying, This is]]></a:t>
+              <a:t><![CDATA[1. மோசே இஸ்ரவேல் புத்திரருடைய கோத்திரங்களின் தலைவரை நோக்கி: கர்த்தர் கட்டளையிடுவது என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6232,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD shall forgive her.]]></a:t>
+              <a:t><![CDATA[தன் ஆத்துமாவை நிபந்தனைக்குட்படுத்திக்கொண்ட நிபந்தனையும் செல்லாதபடி செய்தானேயானால், அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. But every vow of a widow, and of her that is divorced, wherewith they have bound their souls,]]></a:t>
+              <a:t><![CDATA[கர்த்தர் அதை அவளுக்கு மன்னிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall stand against her.]]></a:t>
+              <a:t><![CDATA[9. ஒரு விதவையாவது, தள்ளப்பட்டுப்போன ஒரு ஸ்திரீயாவது தன் ஆத்துமாவை எந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And if she vowed in her husband's house, or bound her soul by a bond with an oath;]]></a:t>
+              <a:t><![CDATA[நிபந்தனைக்குட்படுத்திக்கொள்ளுகிறாளோ அந்த நிபந்தனை நிறைவேறவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And her husband heard it, and held his peace at her, and disallowed her not: then all her vows]]></a:t>
+              <a:t><![CDATA[10. அவள் தன் புருஷனுடைய வீட்டில் யாதொரு பொருத்தனை பண்ணினாலும், அல்லது யாதொரு காரியத்தைச் செய்யும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall stand, and every bond wherewith she bound her soul shall stand.]]></a:t>
+              <a:t><![CDATA[ஆணையிட்டுத் தன் ஆத்துமாவை நிபந்தனைக்குட்படுத்திக்கொண்டாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. But if her husband has utterly made them void on the day he heard them; then whatsoever]]></a:t>
+              <a:t><![CDATA[11. அவளுடைய புருஷன் அதைக் கேட்டும் அவளுக்கு அதை வேண்டாமென்று தடுக்காமல் மவுனமாயிருந்தால், அவள் செய்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +7519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[proceeded out of her lips concerning her vows, or concerning the bond of her soul, shall not stand:]]></a:t>
+              <a:t><![CDATA[எல்லாப் பொருத்தனைகளும், அவள் தன் ஆத்துமாவை நிபந்தனைக்குட்படுத்தின எல்லா நிபந்தனைகளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[her husband has made them void; and the LORD shall forgive her.]]></a:t>
+              <a:t><![CDATA[நிறைவேறவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Every vow, and every binding oath to afflict the soul, her husband may establish it, or her]]></a:t>
+              <a:t><![CDATA[12. அவளுடைய புருஷன் அவைகளைக்கேட்ட நாளில் அவைகளைச் செல்லாதபடி பண்ணினால், அப்பொழுது அவள் செய்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +7915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the thing which the LORD has commanded.]]></a:t>
+              <a:t><![CDATA[2. ஒருவன் கர்த்தருக்கு யாதொரு பொருத்தனை பண்ணினாலும், அல்லது யாதொரு காரியத்தைச் செய்யும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[husband may make it void.]]></a:t>
+              <a:t><![CDATA[பொருத்தனைகளும், அவள் தன் ஆத்துமாவையுட்படுத்தின நிபந்தனையைக்குறித்து அவள் வாயிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. But if her husband altogether hold his peace at her from day to day; then he establishes all her]]></a:t>
+              <a:t><![CDATA[புறப்பட்டதொன்றும் நிறைவேறவேண்டியதில்லை; அவளுடைய புருஷன் அவைகளைச் செல்லாதபடி பண்ணினதினாலே கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[vows, or all her bonds, which are upon her: he confirms them, because he held his peace at her in]]></a:t>
+              <a:t><![CDATA[அதை அவளுக்கு மன்னிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the day that he heard them.]]></a:t>
+              <a:t><![CDATA[13. எந்தப் பொருத்தனையையும் ஆத்துமாவைத் தாழ்மைப்படுத்தும்படி செய்யப்பட்ட எந்த ஆணையையும், அவளுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. But if he shall any ways make them void after that he has heard them; then he shall bear her]]></a:t>
+              <a:t><![CDATA[புருஷன் ஸ்திரப்படுத்தவுங்கூடும், செல்லாதபடி பண்ணவும் கூடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[iniquity.]]></a:t>
+              <a:t><![CDATA[14. அவளுடைய புருஷன் ஒருநாளும் அவளுக்கு ஒன்றும் சொல்லாதிருந்தானாகில், அவன் அவளுடைய எல்லாப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. These are the statutes, which the LORD commanded Moses, between a man and his wife, between the]]></a:t>
+              <a:t><![CDATA[பொருத்தனைகளையும், அவள்பேரிலிருக்கிற அவளுடைய எல்லா நிபந்தனைகளையும் ஸ்திரப்படுத்துகிறான்; அவன் அதைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +8971,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[father and his daughter, being yet in her youth in her father's house.]]></a:t>
+              <a:t><![CDATA[கேட்ட நாளிலே அவளுக்கு ஒன்றும் சொல்லாமற் போனதினால், அவைகளை ஸ்திரப்படுத்துகிறான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. அவன் அவைகளைக் கேட்டபின்பு செல்லாதபடி பண்ணினால், அவளுடைய அக்கிரமத்தை அவன் சுமப்பான் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. புருஷனையும் ஸ்திரீயையும், தகப்பனையும் தகப்பனுடைய வீட்டில் சிறுவயதில் இருக்கிற அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +9367,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. If a man vow a vow unto the LORD, or swear an oath to bind his soul with a bond; he shall not]]></a:t>
+              <a:t><![CDATA[ஆணையிட்டுத் தன் ஆத்துமாவை நிபந்தனைக்குட்படுத்திக்கொண்டாலும், அவன் சொல்தவறாமல் தன் வாயிலிருந்து]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[குமாரத்தியையும் குறித்து, கர்த்தர் மோசேக்கு விதித்த கட்டளைகள் இவைகளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[break his word, he shall do according to all that proceeds out of his mouth.]]></a:t>
+              <a:t><![CDATA[புறப்பட்ட வாக்கின்படியெல்லாம் செய்யக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. If a woman also vow a vow unto the LORD, and bind herself by a bond, being in her father's house]]></a:t>
+              <a:t><![CDATA[3. தன் தகப்பன் வீட்டிலிருக்கிற ஒரு பெண் பிள்ளை தன் சிறுவயதிலே கர்த்தருக்குப் பொருத்தனைபண்ணி யாதொரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in her youth;]]></a:t>
+              <a:t><![CDATA[காரியத்தைச் செய்யும்படி தன் ஆத்துமாவை நிபந்தனைக்குட்படுத்திக்கொண்டால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And her father hear her vow, and her bond wherewith she has bound her soul, and her father shall]]></a:t>
+              <a:t><![CDATA[4. அவள் செய்த பொருத்தனையையும், அவள் பண்ணிக்கொண்ட நிபந்தனையையும் அவளுடைய தகப்பன் கேட்டும் அவளுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hold his peace at her; then all her vows shall stand, and every bond wherewith she has bound her]]></a:t>
+              <a:t><![CDATA[ஒன்றும் சொல்லாதிருப்பானானால், அவள் செய்த எல்லாப் பொருத்தனைகளும் அவள் தன் ஆத்துமாவை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9461,91 +10220,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 30]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme66">
   <a:themeElements>
-    <a:clrScheme name="Theme18">
+    <a:clrScheme name="Theme66">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme18">
+    <a:fontScheme name="Theme66">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9571,51 +10330,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme18">
+    <a:fmtScheme name="Theme66">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9746,51 +10505,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>37</Slides>
+  <Slides>40</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>