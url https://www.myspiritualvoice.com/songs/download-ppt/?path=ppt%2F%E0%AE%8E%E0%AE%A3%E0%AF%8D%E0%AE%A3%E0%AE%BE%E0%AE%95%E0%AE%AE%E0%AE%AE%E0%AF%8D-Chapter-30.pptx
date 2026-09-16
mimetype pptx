--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -4643,51 +4643,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474596032" r:id="rId1"/>
+    <p:sldLayoutId id="2478617177" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10220,91 +10220,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 30]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme66">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme53">
   <a:themeElements>
-    <a:clrScheme name="Theme66">
+    <a:clrScheme name="Theme53">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme66">
+    <a:fontScheme name="Theme53">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10330,51 +10330,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme66">
+    <a:fmtScheme name="Theme53">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>