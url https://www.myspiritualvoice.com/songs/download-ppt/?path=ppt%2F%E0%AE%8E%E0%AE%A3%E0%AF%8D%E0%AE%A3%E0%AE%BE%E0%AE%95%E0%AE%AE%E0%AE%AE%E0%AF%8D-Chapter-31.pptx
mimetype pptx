--- v0 (2026-06-03)
+++ v1 (2026-08-02)
@@ -181,52 +181,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -302,51 +300,50 @@
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
     <p:sldId id="349" r:id="rId96"/>
     <p:sldId id="350" r:id="rId97"/>
-    <p:sldId id="351" r:id="rId98"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -539,54 +536,53 @@
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
   <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
   <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
-  <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -646,51 +642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அந்தப்படியே எல்லா வஸ்திரத்தையும், தோலால் செய்த கருவிகளையும், வெள்ளாட்டுமயிரினால் நெய்தவைகளையும், மரச்சாமான்களையும் சுத்திகரிக்கக்கடவீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. So there were delivered out of the thousands of Israel, a thousand of every tribe, twelve thousand armed for war.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -755,51 +751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆசாரியனாகிய எலெயாசாரும் யுத்தத்திற்குப் போய்வந்த படைவீரரை நோக்கி: கர்த்தர் மோசேக்குக் கட்டளையிட்ட விதிப்பிரமாணம் என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[6. And Moses sent them to the war, a thousand of every tribe, them and Phinehas the son of Eleazar the priest, to the war, with the holy instruments, and the trumpets to blow in his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -864,51 +860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆசாரியனாகிய எலெயாசாரும் யுத்தத்திற்குப் போய்வந்த படைவீரரை நோக்கி: கர்த்தர் மோசேக்குக் கட்டளையிட்ட விதிப்பிரமாணம் என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[6. And Moses sent them to the war, a thousand of every tribe, them and Phinehas the son of Eleazar the priest, to the war, with the holy instruments, and the trumpets to blow in his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -973,51 +969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அக்கினிக்கு நிற்கத்தக்கவைகளாகிய பொன், வெள்ளி, வெண்கலம், இரும்பு, தகரம், ஈயம் ஆகிய இவைகளெல்லாம் சுத்தமாகும்படிக்கு,]]></a:t>
+              <a:t><![CDATA[7. And they warred against the Midianites, as the LORD commanded Moses; and they slew all the males.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1082,51 +1078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவைகளை அக்கினியிலே போட்டெடுக்கக்கடவீர்கள்; தீட்டுக்கழிக்கும் தண்ணீராலும் அவைகள் சுத்திகரிக்கப்படவேண்டும்; அக்கினிக்கு நிற்கத்தகாதவைகளையெல்லாம் தண்ணீரினால் சுத்தம்பண்ணக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[7. And they warred against the Midianites, as the LORD commanded Moses; and they slew all the males.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1191,51 +1187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவைகளை அக்கினியிலே போட்டெடுக்கக்கடவீர்கள்; தீட்டுக்கழிக்கும் தண்ணீராலும் அவைகள் சுத்திகரிக்கப்படவேண்டும்; அக்கினிக்கு நிற்கத்தகாதவைகளையெல்லாம் தண்ணீரினால் சுத்தம்பண்ணக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[8. And they slew the kings of Midian, beside the rest of them that were slain; namely, Evi, and Rekem, and Zur, and Hur, and Reba, five kings of Midian: Balaam also the son of Beor they slew with the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1300,51 +1296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவைகளை அக்கினியிலே போட்டெடுக்கக்கடவீர்கள்; தீட்டுக்கழிக்கும் தண்ணீராலும் அவைகள் சுத்திகரிக்கப்படவேண்டும்; அக்கினிக்கு நிற்கத்தகாதவைகளையெல்லாம் தண்ணீரினால் சுத்தம்பண்ணக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[8. And they slew the kings of Midian, beside the rest of them that were slain; namely, Evi, and Rekem, and Zur, and Hur, and Reba, five kings of Midian: Balaam also the son of Beor they slew with the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1409,51 +1405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஏழாம் நாளில் உங்கள் வஸ்திரங்களைத் தோய்க்கவேண்டும்; அப்பொழுது சுத்தமாயிருப்பீர்கள்; பின்பு நீங்கள் பாளயத்திற்குள் வரலாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. And the children of Israel took all the women of Midian captives, and their little ones, and took the spoil of all their cattle, and all their flocks, and all their goods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1518,51 +1514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஏழாம் நாளில் உங்கள் வஸ்திரங்களைத் தோய்க்கவேண்டும்; அப்பொழுது சுத்தமாயிருப்பீர்கள்; பின்பு நீங்கள் பாளயத்திற்குள் வரலாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. And the children of Israel took all the women of Midian captives, and their little ones, and took the spoil of all their cattle, and all their flocks, and all their goods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1627,51 +1623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[10. And they burnt all their cities wherein they dwelt, and all their goodly castles, with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1736,51 +1732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆகையால் குழந்தைகளில் எல்லா ஆண்பிள்ளைகளையும், புருஷசம்யோகத்தை அறிந்த எல்லா ஸ்திரீகளையும் கொன்றுபோடுங்கள்.]]></a:t>
+              <a:t><![CDATA[1. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1845,51 +1841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பிடித்துக்கொண்டு வரப்பட்ட மனிதரையும் மிருகங்களையும் நீயும் ஆசாரியனாகிய எலெயாசாரும் சபையினுடைய பிதாக்களாகிய தலைவரும் தொகைபார்த்து,]]></a:t>
+              <a:t><![CDATA[11. And they took all the spoil, and all the prey, both of men and of beasts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1954,51 +1950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பிடித்துக்கொண்டு வரப்பட்ட மனிதரையும் மிருகங்களையும் நீயும் ஆசாரியனாகிய எலெயாசாரும் சபையினுடைய பிதாக்களாகிய தலைவரும் தொகைபார்த்து,]]></a:t>
+              <a:t><![CDATA[12. And they brought the captives, and the prey, and the spoil, unto Moses, and Eleazar the priest, and unto the congregation of the children of Israel, unto the camp at the plains of Moab, which are by Jordan near Jericho.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2063,51 +2059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. கொள்ளையிடப்பட்டதை இரண்டு பங்காகப் பங்கிட்டு, யுத்தத்திற்குப் படையெடுத்துப்போனவர்களுக்கும் சபையனைத்திற்கும் கொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[12. And they brought the captives, and the prey, and the spoil, unto Moses, and Eleazar the priest, and unto the congregation of the children of Israel, unto the camp at the plains of Moab, which are by Jordan near Jericho.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2172,51 +2168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. கொள்ளையிடப்பட்டதை இரண்டு பங்காகப் பங்கிட்டு, யுத்தத்திற்குப் படையெடுத்துப்போனவர்களுக்கும் சபையனைத்திற்கும் கொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[12. And they brought the captives, and the prey, and the spoil, unto Moses, and Eleazar the priest, and unto the congregation of the children of Israel, unto the camp at the plains of Moab, which are by Jordan near Jericho.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2281,51 +2277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. மேலும் யுத்தத்திற்குப்போன படைவீரரிடத்தில் கர்த்தருக்காக மனிதரிலும் மாடுகளிலும் கழுதைகளிலும் ஆடுகளிலும் ஐந்நூற்றிற்கு ஒரு பிராணி வீதமாக பகுதி வாங்கி,]]></a:t>
+              <a:t><![CDATA[13. And Moses, and Eleazar the priest, and all the princes of the congregation, went forth to meet them without the camp.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2390,51 +2386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. மேலும் யுத்தத்திற்குப்போன படைவீரரிடத்தில் கர்த்தருக்காக மனிதரிலும் மாடுகளிலும் கழுதைகளிலும் ஆடுகளிலும் ஐந்நூற்றிற்கு ஒரு பிராணி வீதமாக பகுதி வாங்கி,]]></a:t>
+              <a:t><![CDATA[13. And Moses, and Eleazar the priest, and all the princes of the congregation, went forth to meet them without the camp.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2499,51 +2495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவர்களுடைய பாதிப்பங்கில் எடுத்து, கர்த்தருக்கு ஏறெடுத்துப் படைக்கும் படைப்பாக ஆசாரியனாகிய எலெயாசாருக்குக் கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[14. And Moses was angry with the officers of the host, with the captains over thousands, and captains over hundreds, which came from the battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2608,51 +2604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இஸ்ரவேல் புத்திரரின் பாதிப்பங்கிலோ மனிதரிலும், மாடுகள் கழுதைகள் ஆடுகளாகிய சகலவித மிருகங்களிலும், ஐம்பதிற்கு ஒன்று வீதமாய் வாங்கி அவைகளைக் கர்த்தருடைய வாசஸ்தலத்தின் காவலைக்காக்கும் லேவியருக்குக் கொடுக்கவேண்டும் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. And Moses was angry with the officers of the host, with the captains over thousands, and captains over hundreds, which came from the battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2717,51 +2713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இஸ்ரவேல் புத்திரரின் பாதிப்பங்கிலோ மனிதரிலும், மாடுகள் கழுதைகள் ஆடுகளாகிய சகலவித மிருகங்களிலும், ஐம்பதிற்கு ஒன்று வீதமாய் வாங்கி அவைகளைக் கர்த்தருடைய வாசஸ்தலத்தின் காவலைக்காக்கும் லேவியருக்குக் கொடுக்கவேண்டும் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. And Moses said unto them, Have all of you saved all the women alive?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2826,51 +2822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இஸ்ரவேல் புத்திரரின் பாதிப்பங்கிலோ மனிதரிலும், மாடுகள் கழுதைகள் ஆடுகளாகிய சகலவித மிருகங்களிலும், ஐம்பதிற்கு ஒன்று வீதமாய் வாங்கி அவைகளைக் கர்த்தருடைய வாசஸ்தலத்தின் காவலைக்காக்கும் லேவியருக்குக் கொடுக்கவேண்டும் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. Behold, these caused the children of Israel, through the counsel of Balaam, to commit trespass against the LORD in the matter of Peor, and there was a plague among the congregation of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2935,51 +2931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆகையால் குழந்தைகளில் எல்லா ஆண்பிள்ளைகளையும், புருஷசம்யோகத்தை அறிந்த எல்லா ஸ்திரீகளையும் கொன்றுபோடுங்கள்.]]></a:t>
+              <a:t><![CDATA[2. Avenge the children of Israel of the Midianites: afterward shall you be gathered unto your people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3044,51 +3040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியே, மோசேயும் ஆசாரியனாகிய எலெயாசாரும் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. Behold, these caused the children of Israel, through the counsel of Balaam, to commit trespass against the LORD in the matter of Peor, and there was a plague among the congregation of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3153,51 +3149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. படைவீரர் கொள்ளையிட்ட பொருளில், ஆறுலட்சத்து எழுபத்தையாயிரம் ஆடுகளும்,]]></a:t>
+              <a:t><![CDATA[17. Now therefore kill every male among the little ones, and kill every woman that has known man by lying with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3262,51 +3258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. படைவீரர் கொள்ளையிட்ட பொருளில், ஆறுலட்சத்து எழுபத்தையாயிரம் ஆடுகளும்,]]></a:t>
+              <a:t><![CDATA[17. Now therefore kill every male among the little ones, and kill every woman that has known man by lying with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3371,51 +3367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. எழுபத்தீராயிரம் மாடுகளும்,]]></a:t>
+              <a:t><![CDATA[18. But all the women children, that have not known a man by lying with him, keep alive for yourselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3480,51 +3476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அறுபத்தோராயிரம் கழுதைகளும் மீதியாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[19. And do all of you abide without the camp seven days: whosoever has killed any person, and whosoever has touched any slain, purify both yourselves and your captives on the third day, and on the seventh day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3589,51 +3585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. புருஷசம்யோகத்தை அறியாத ஸ்திரீகளில் முப்பத்தீராயிரம்பேர் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And do all of you abide without the camp seven days: whosoever has killed any person, and whosoever has touched any slain, purify both yourselves and your captives on the third day, and on the seventh day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3698,51 +3694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. யுத்தஞ்செய்யப் போனவர்களுக்குக் கிடைத்த பாதிப்பங்கின் தொகையாவது: ஆடுகள் மூன்றுலட்சத்து முப்பத்தேழாயிரத்து ஐந்நூறு.]]></a:t>
+              <a:t><![CDATA[19. And do all of you abide without the camp seven days: whosoever has killed any person, and whosoever has touched any slain, purify both yourselves and your captives on the third day, and on the seventh day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3807,51 +3803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. யுத்தஞ்செய்யப் போனவர்களுக்குக் கிடைத்த பாதிப்பங்கின் தொகையாவது: ஆடுகள் மூன்றுலட்சத்து முப்பத்தேழாயிரத்து ஐந்நூறு.]]></a:t>
+              <a:t><![CDATA[20. And purify all your raiment, and all that is made of skins, and all work of goats' hair, and all things made of wood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3916,51 +3912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. இந்த ஆடுகளிலே கர்த்தருக்குப் பகுதியாக வந்தது அறுநூற்று எழுபத்தைந்து.]]></a:t>
+              <a:t><![CDATA[20. And purify all your raiment, and all that is made of skins, and all work of goats' hair, and all things made of wood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4025,51 +4021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. மாடுகள் முப்பத்தாறாயிரம்; அவைகளில் கர்த்தருக்குப் பகுதியாக வந்தது எழுபத்திரண்டு.]]></a:t>
+              <a:t><![CDATA[21. And Eleazar the priest said unto the men of war which went to the battle, This is the ordinance of the law which the LORD commanded Moses;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4134,51 +4130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஸ்திரீகளில் புருஷசம்யோகத்தை அறியாத எல்லாப் பெண்பிள்ளைகளையும் உங்களுக்காக உயிரோடே வையுங்கள்.]]></a:t>
+              <a:t><![CDATA[2. Avenge the children of Israel of the Midianites: afterward shall you be gathered unto your people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4243,51 +4239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. மாடுகள் முப்பத்தாறாயிரம்; அவைகளில் கர்த்தருக்குப் பகுதியாக வந்தது எழுபத்திரண்டு.]]></a:t>
+              <a:t><![CDATA[21. And Eleazar the priest said unto the men of war which went to the battle, This is the ordinance of the law which the LORD commanded Moses;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4352,51 +4348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. கழுதைகள் முப்பதினாயிரத்து ஐந்நூறு; அவைகளில் கர்த்தருக்குப் பகுதியாக வந்தது அறுபத்தொன்று.]]></a:t>
+              <a:t><![CDATA[22. Only the gold, and the silver, the brass, the iron, the tin, and the lead,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4461,51 +4457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. கழுதைகள் முப்பதினாயிரத்து ஐந்நூறு; அவைகளில் கர்த்தருக்குப் பகுதியாக வந்தது அறுபத்தொன்று.]]></a:t>
+              <a:t><![CDATA[22. Only the gold, and the silver, the brass, the iron, the tin, and the lead,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4570,51 +4566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. நரஜீவன்கள் பதினாறாயிரம் பேர்; அவர்களில் கர்த்தருக்குப் பகுதியாக வந்தவர்கள் முப்பத்திரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[23. Every thing that may abide the fire, all of you shall make it go through the fire, and it shall be clean: nevertheless it shall be purified with the water of separation: and all that abides not the fire all of you shall make go through the water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4679,51 +4675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. கர்த்தருக்கு ஏறெடுத்துப் படைக்கும் அந்தப் பகுதியை, மோசே கர்த்தர் தனக்குக் கட்டளையிட்டபடியே, ஆசாரியனாகிய எலெயாசாரிடத்தில் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[23. Every thing that may abide the fire, all of you shall make it go through the fire, and it shall be clean: nevertheless it shall be purified with the water of separation: and all that abides not the fire all of you shall make go through the water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4788,51 +4784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. கர்த்தருக்கு ஏறெடுத்துப் படைக்கும் அந்தப் பகுதியை, மோசே கர்த்தர் தனக்குக் கட்டளையிட்டபடியே, ஆசாரியனாகிய எலெயாசாரிடத்தில் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[24. And all of you shall wash your clothes on the seventh day, and all of you shall be clean, and afterward all of you shall come into the camp.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4897,51 +4893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. யுத்தம்பண்ணின பேர்களுக்கும் இஸ்ரவேல் புத்திரருக்கும் மோசே பாதிபாதியாகப் பங்கிட்டதின்படியே சபையாருக்கு வந்த பாதிப்பங்காவது:]]></a:t>
+              <a:t><![CDATA[24. And all of you shall wash your clothes on the seventh day, and all of you shall be clean, and afterward all of you shall come into the camp.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5006,51 +5002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ஆடுகளில் முன்றுலட்சத்து முப்பத்தேழாயிரத்து ஐந்நூறு,]]></a:t>
+              <a:t><![CDATA[25. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5115,51 +5111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ஆடுகளில் முன்றுலட்சத்து முப்பத்தேழாயிரத்து ஐந்நூறு,]]></a:t>
+              <a:t><![CDATA[26. Take the sum of the prey that was taken, both of man and of beast, you, and Eleazar the priest, and the chief fathers of the congregation:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5224,51 +5220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. மாடுகளில் முப்பத்தாறாயிரம்,]]></a:t>
+              <a:t><![CDATA[26. Take the sum of the prey that was taken, both of man and of beast, you, and Eleazar the priest, and the chief fathers of the congregation:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5333,51 +5329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஸ்திரீகளில் புருஷசம்யோகத்தை அறியாத எல்லாப் பெண்பிள்ளைகளையும் உங்களுக்காக உயிரோடே வையுங்கள்.]]></a:t>
+              <a:t><![CDATA[3. And Moses spoke unto the people, saying, Arm some of yourselves unto the war, and let them go against the Midianites, and avenge the LORD of Midian.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5442,51 +5438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. கழுதைகளில் முப்பதினாயிரத்து ஐந்நூறு,]]></a:t>
+              <a:t><![CDATA[27. And divide the prey into two parts; between them that took the war upon them, who went out to battle, and between all the congregation:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5551,51 +5547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. நரஜீவன்களில் பதினாயிரம் பேருமே.]]></a:t>
+              <a:t><![CDATA[27. And divide the prey into two parts; between them that took the war upon them, who went out to battle, and between all the congregation:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5660,51 +5656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. இஸ்ரவேல் புத்திரரின் பாதிப்பங்குக்கு வந்த இந்த நரஜீவன்களிலும் மிருகங்களிலும் மோசே ஐம்பதுக்கு ஒன்று வீதமாக எடுத்து, அவைகளைக் கர்த்தர் தனக்குக் கட்டளையிட்டபடியே, கர்த்தருடைய வாசஸ்தலத்தின் காவலைக் காக்கிற லேவியருக்குக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[28. And levy a tribute unto the Lord of the men of war which went out to battle: one soul of five hundred, both of the persons, and of the beeves, and of the asses, and of the sheep:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5769,51 +5765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. இஸ்ரவேல் புத்திரரின் பாதிப்பங்குக்கு வந்த இந்த நரஜீவன்களிலும் மிருகங்களிலும் மோசே ஐம்பதுக்கு ஒன்று வீதமாக எடுத்து, அவைகளைக் கர்த்தர் தனக்குக் கட்டளையிட்டபடியே, கர்த்தருடைய வாசஸ்தலத்தின் காவலைக் காக்கிற லேவியருக்குக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[28. And levy a tribute unto the Lord of the men of war which went out to battle: one soul of five hundred, both of the persons, and of the beeves, and of the asses, and of the sheep:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5878,51 +5874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. இஸ்ரவேல் புத்திரரின் பாதிப்பங்குக்கு வந்த இந்த நரஜீவன்களிலும் மிருகங்களிலும் மோசே ஐம்பதுக்கு ஒன்று வீதமாக எடுத்து, அவைகளைக் கர்த்தர் தனக்குக் கட்டளையிட்டபடியே, கர்த்தருடைய வாசஸ்தலத்தின் காவலைக் காக்கிற லேவியருக்குக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[29. Take it of their half, and give it unto Eleazar the priest, for an heave offering of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5987,51 +5983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. பின்பு ஆயிரம்பேருக்குத் தலைவரும் நூறுபேருக்குத் தலைவருமான சேனாபதிகள் மோசேயினிடத்தில் வந்து,]]></a:t>
+              <a:t><![CDATA[29. Take it of their half, and give it unto Eleazar the priest, for an heave offering of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6096,51 +6092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. பின்பு ஆயிரம்பேருக்குத் தலைவரும் நூறுபேருக்குத் தலைவருமான சேனாபதிகள் மோசேயினிடத்தில் வந்து,]]></a:t>
+              <a:t><![CDATA[30. And of the children of Israel's half, you shall take one portion of fifty, of the persons, of the beeves, of the asses, and of the flocks, of all manner of beasts, and give them unto the Levites, which keep the charge of the tabernacle of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6205,51 +6201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. ஊழியக்காரராகிய நாங்கள் எங்கள் கையின் கீழிருக்கிற யுத்தமனிதரைத் தொகைபார்த்தோம்; அவர்களுக்குள்ளே ஒரு ஆளும் குறையவில்லை.]]></a:t>
+              <a:t><![CDATA[30. And of the children of Israel's half, you shall take one portion of fifty, of the persons, of the beeves, of the asses, and of the flocks, of all manner of beasts, and give them unto the Levites, which keep the charge of the tabernacle of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6314,51 +6310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. ஊழியக்காரராகிய நாங்கள் எங்கள் கையின் கீழிருக்கிற யுத்தமனிதரைத் தொகைபார்த்தோம்; அவர்களுக்குள்ளே ஒரு ஆளும் குறையவில்லை.]]></a:t>
+              <a:t><![CDATA[30. And of the children of Israel's half, you shall take one portion of fifty, of the persons, of the beeves, of the asses, and of the flocks, of all manner of beasts, and give them unto the Levites, which keep the charge of the tabernacle of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6423,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. ஆகையால், கர்த்தருடைய சந்நிதியில் எங்கள் ஆத்துமாக்களுக்காகப் பாவநிவிர்த்தி செய்யும்பொருட்டு, எங்களுக்குக் கிடைத்த பொற்பணிகளாகிய பாதசரங்களையும், அஸ்தகடகங்களையும், மோதிரங்களையும், காதணிகளையும், காப்புகளையும் கர்த்தருக்குக் காணிக்கையாகக் கொண்டுவந்தோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[31. And Moses and Eleazar the priest did as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6532,51 +6528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பின்பு நீங்கள் ஏழுநாள் பாளயத்திற்குப் புறம்பே தங்குங்கள்; நரஜீவனைக் கொன்றவர்களும், வெட்டுண்டவர்ளைத் தொட்டவர்களுமாகிய நீங்கள் யாவரும் மூன்றாம் நாளிலும் ஏழாம் நாளிலும் உங்களையும் உங்களால் சிறைபிடிக்கப்பட்டவர்களையும் சுத்திகரித்து,]]></a:t>
+              <a:t><![CDATA[3. And Moses spoke unto the people, saying, Arm some of yourselves unto the war, and let them go against the Midianites, and avenge the LORD of Midian.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6641,51 +6637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. ஆகையால், கர்த்தருடைய சந்நிதியில் எங்கள் ஆத்துமாக்களுக்காகப் பாவநிவிர்த்தி செய்யும்பொருட்டு, எங்களுக்குக் கிடைத்த பொற்பணிகளாகிய பாதசரங்களையும், அஸ்தகடகங்களையும், மோதிரங்களையும், காதணிகளையும், காப்புகளையும் கர்த்தருக்குக் காணிக்கையாகக் கொண்டுவந்தோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[32. And the booty, being the rest of the prey which the men of war had caught, was six hundred thousand and seventy thousand and five thousand sheep,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6750,51 +6746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. ஆகையால், கர்த்தருடைய சந்நிதியில் எங்கள் ஆத்துமாக்களுக்காகப் பாவநிவிர்த்தி செய்யும்பொருட்டு, எங்களுக்குக் கிடைத்த பொற்பணிகளாகிய பாதசரங்களையும், அஸ்தகடகங்களையும், மோதிரங்களையும், காதணிகளையும், காப்புகளையும் கர்த்தருக்குக் காணிக்கையாகக் கொண்டுவந்தோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[33. And threescore and twelve thousand beeves,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6859,51 +6855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. அப்பொழுது மோசேயும் ஆசாரியனாகிய எலெயாசாரும் சகலவித வேலைப்பாடான பணிதிகளான அந்தப் பொன்னாபரணங்களை அவர்களிடத்தில் வாங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[34. And threescore and one thousand asses,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6968,51 +6964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. இப்படி ஆயிரம்பேருக்குத் தலைவரானவர்களாலும் நூறுபேருக்குத் தலைவரானவர்களாலும் கர்த்தருக்கு ஏறெடுத்துப் படைக்கும் காணிக்கையாகச் செலுத்தப்பட்ட பொன் முழுவதும் பதினாறாயிரத்து எழுநூற்று ஐம்பது சேக்கல் நிறையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[35. And thirty and two thousand persons in all, of women that had not known man by lying with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7077,51 +7073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. இப்படி ஆயிரம்பேருக்குத் தலைவரானவர்களாலும் நூறுபேருக்குத் தலைவரானவர்களாலும் கர்த்தருக்கு ஏறெடுத்துப் படைக்கும் காணிக்கையாகச் செலுத்தப்பட்ட பொன் முழுவதும் பதினாறாயிரத்து எழுநூற்று ஐம்பது சேக்கல் நிறையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[36. And the half, which was the portion of them that went out to war, was in number three hundred thousand and seven and thirty thousand and five hundred sheep:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7186,51 +7182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. யுத்தத்திற்குப் போன மனிதர் ஒவ்வொருவரும் தங்கள் தங்களுக்காகக் கொள்ளையிட்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[36. And the half, which was the portion of them that went out to war, was in number three hundred thousand and seven and thirty thousand and five hundred sheep:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7295,51 +7291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. அந்தப் பொன்னை மோசேயும் ஆசாரியனாகிய எலெயாசாரும் ஆயிரம்பேருக்குத் தலைவரானவர்களின் கையிலும், நூறுபேருக்குத் தலைவரானவர்களின் கையிலும் வாங்கி, இஸ்ரவேல் புத்திரருக்கு ஞாபகக்குறியாக ஆசரிப்புக் கூடாரத்திலே கர்த்தருடைய சந்நிதியில் கொண்டுவந்து வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[37. And the LORD's tribute of the sheep was six hundred and threescore and fifteen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7404,51 +7400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. அந்தப் பொன்னை மோசேயும் ஆசாரியனாகிய எலெயாசாரும் ஆயிரம்பேருக்குத் தலைவரானவர்களின் கையிலும், நூறுபேருக்குத் தலைவரானவர்களின் கையிலும் வாங்கி, இஸ்ரவேல் புத்திரருக்கு ஞாபகக்குறியாக ஆசரிப்புக் கூடாரத்திலே கர்த்தருடைய சந்நிதியில் கொண்டுவந்து வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[38. And the beeves were thirty and six thousand; of which the LORD's tribute was threescore and twelve.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7513,51 +7509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. அந்தப் பொன்னை மோசேயும் ஆசாரியனாகிய எலெயாசாரும் ஆயிரம்பேருக்குத் தலைவரானவர்களின் கையிலும், நூறுபேருக்குத் தலைவரானவர்களின் கையிலும் வாங்கி, இஸ்ரவேல் புத்திரருக்கு ஞாபகக்குறியாக ஆசரிப்புக் கூடாரத்திலே கர்த்தருடைய சந்நிதியில் கொண்டுவந்து வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[39. And the asses were thirty thousand and five hundred; of which the LORD's tribute was threescore and one.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7622,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[40. And the persons were sixteen thousand; of which the LORD's tribute was thirty and two persons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7731,51 +7727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பின்பு நீங்கள் ஏழுநாள் பாளயத்திற்குப் புறம்பே தங்குங்கள்; நரஜீவனைக் கொன்றவர்களும், வெட்டுண்டவர்ளைத் தொட்டவர்களுமாகிய நீங்கள் யாவரும் மூன்றாம் நாளிலும் ஏழாம் நாளிலும் உங்களையும் உங்களால் சிறைபிடிக்கப்பட்டவர்களையும் சுத்திகரித்து,]]></a:t>
+              <a:t><![CDATA[4. Of every tribe a thousand, throughout all the tribes of Israel, shall all of you send to the war.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7840,51 +7836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இஸ்ரவேல் புத்திரர் நிமித்தம் மீதியானியரிடத்தில் பழிவாங்குவாயாக; அதன்பின்பு உன் ஜனத்தாரிடத்தில் சேர்க்கப்படுவாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[41. And Moses gave the tribute, which was the LORD's heave offering, unto Eleazar the priest, as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7949,51 +7945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இஸ்ரவேல் புத்திரர் நிமித்தம் மீதியானியரிடத்தில் பழிவாங்குவாயாக; அதன்பின்பு உன் ஜனத்தாரிடத்தில் சேர்க்கப்படுவாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[41. And Moses gave the tribute, which was the LORD's heave offering, unto Eleazar the priest, as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8058,51 +8054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது மோசே ஜனங்களை நோக்கி: கர்த்தர் நிமித்தம் மீதியானியரிடத்தில் பழிவாங்கும்பொருட்டு, உங்களில் அவர்கள்மேல் யுத்தத்திற்குப் போகத்தக்கதாக மனிதரைப் பிரித்தெடுங்கள்.]]></a:t>
+              <a:t><![CDATA[42. And of the children of Israel's half, which Moses divided from the men that warred,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8167,51 +8163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது மோசே ஜனங்களை நோக்கி: கர்த்தர் நிமித்தம் மீதியானியரிடத்தில் பழிவாங்கும்பொருட்டு, உங்களில் அவர்கள்மேல் யுத்தத்திற்குப் போகத்தக்கதாக மனிதரைப் பிரித்தெடுங்கள்.]]></a:t>
+              <a:t><![CDATA[42. And of the children of Israel's half, which Moses divided from the men that warred,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8276,51 +8272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இஸ்ரவேலுடைய எல்லாக் கோத்திரங்களிலும் ஒவ்வொரு கோத்திரத்தில் ஆயிரம்பேரை யுத்தத்திற்கு அனுப்பவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[43. (Now the half that pertained unto the congregation was three hundred thousand and thirty thousand and seven thousand and five hundred sheep,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8385,51 +8381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்படியே இஸ்ரவேலராகிய அநேகம் ஆயிரங்களில், ஒவ்வொரு கோத்திரத்தில் ஆயிரமாயிரம் பேராகப் பன்னீராயிரம்பேர் யுத்தசன்னத்தராய் நிறுத்தப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[44. And thirty and six thousand beeves,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8494,51 +8490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்படியே இஸ்ரவேலராகிய அநேகம் ஆயிரங்களில், ஒவ்வொரு கோத்திரத்தில் ஆயிரமாயிரம் பேராகப் பன்னீராயிரம்பேர் யுத்தசன்னத்தராய் நிறுத்தப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[45. And thirty thousand asses and five hundred,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8603,51 +8599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மோசே அவர்களையும் ஆசாரியனாகிய எலெயாசரின் குமாரன் பினெகாசையும் யுத்தத்திற்கு அனுப்புகையில், அவன் கையிலே பரிசுத்த தட்டுமுட்டுகளையும், தொனிக்கும் பூரிகைகளையும் கொடுத்து அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[46. And sixteen thousand persons;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8712,51 +8708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மோசே அவர்களையும் ஆசாரியனாகிய எலெயாசரின் குமாரன் பினெகாசையும் யுத்தத்திற்கு அனுப்புகையில், அவன் கையிலே பரிசுத்த தட்டுமுட்டுகளையும், தொனிக்கும் பூரிகைகளையும் கொடுத்து அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[47. Even of the children of Israel's half, Moses took one portion of fifty, both of man and of beast, and gave them unto the Levites, which kept the charge of the tabernacle of the LORD; as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8821,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியே அவர்கள் மீதியானியருடன் யுத்தம்பண்ணி, புருஷர்கள் யாவரையும் கொன்றுபோட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[47. Even of the children of Israel's half, Moses took one portion of fifty, both of man and of beast, and gave them unto the Levites, which kept the charge of the tabernacle of the LORD; as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8930,51 +8926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பின்பு நீங்கள் ஏழுநாள் பாளயத்திற்குப் புறம்பே தங்குங்கள்; நரஜீவனைக் கொன்றவர்களும், வெட்டுண்டவர்ளைத் தொட்டவர்களுமாகிய நீங்கள் யாவரும் மூன்றாம் நாளிலும் ஏழாம் நாளிலும் உங்களையும் உங்களால் சிறைபிடிக்கப்பட்டவர்களையும் சுத்திகரித்து,]]></a:t>
+              <a:t><![CDATA[4. Of every tribe a thousand, throughout all the tribes of Israel, shall all of you send to the war.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9039,51 +9035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்களைக் கொன்றுபோட்டதுமன்றி, மீதியானியரின் ஐந்து ராஜாக்களாகிய ஏவி, ரேக்கேம், சூர், ஊர், ரேபா என்பவர்களையும் கொன்றுபோட்டார்கள். பேயோரின் குமாரனாகிய பிலேயாமையும் பட்டயத்தினாலே கொன்றுபோட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[47. Even of the children of Israel's half, Moses took one portion of fifty, both of man and of beast, and gave them unto the Levites, which kept the charge of the tabernacle of the LORD; as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9148,51 +9144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்களைக் கொன்றுபோட்டதுமன்றி, மீதியானியரின் ஐந்து ராஜாக்களாகிய ஏவி, ரேக்கேம், சூர், ஊர், ரேபா என்பவர்களையும் கொன்றுபோட்டார்கள். பேயோரின் குமாரனாகிய பிலேயாமையும் பட்டயத்தினாலே கொன்றுபோட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[48. And the officers which were over thousands of the host, the captains of thousands, and captains of hundreds, came near unto Moses:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9257,51 +9253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்களைக் கொன்றுபோட்டதுமன்றி, மீதியானியரின் ஐந்து ராஜாக்களாகிய ஏவி, ரேக்கேம், சூர், ஊர், ரேபா என்பவர்களையும் கொன்றுபோட்டார்கள். பேயோரின் குமாரனாகிய பிலேயாமையும் பட்டயத்தினாலே கொன்றுபோட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[49. And they said unto Moses, Your servants have taken the sum of the men of war which are under our charge, and there lacks not one man of us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9366,51 +9362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அன்றியும் இஸ்ரவேல் புத்திரர் மீதியானியரின் ஸ்திரீகளையும் குழந்தைகளையும் சிறைபிடித்து, அவர்களுடைய மிருகஜீவன்களாகிய ஆடுமாடுகள் யாவையும், மற்ற ஆஸ்திகள் யாவையும் கொள்ளையிட்டு,]]></a:t>
+              <a:t><![CDATA[49. And they said unto Moses, Your servants have taken the sum of the men of war which are under our charge, and there lacks not one man of us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9475,51 +9471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அன்றியும் இஸ்ரவேல் புத்திரர் மீதியானியரின் ஸ்திரீகளையும் குழந்தைகளையும் சிறைபிடித்து, அவர்களுடைய மிருகஜீவன்களாகிய ஆடுமாடுகள் யாவையும், மற்ற ஆஸ்திகள் யாவையும் கொள்ளையிட்டு,]]></a:t>
+              <a:t><![CDATA[50. We have therefore brought an oblation for the LORD, what every man has got, of jewels of gold, chains, and bracelets, rings, earrings, and tablets, to make an atonement for our souls before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9584,51 +9580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் குடியிருந்த ஊர்கள் கோட்டைகள் யாவையும் அக்கினியால் சுட்டெரித்து,]]></a:t>
+              <a:t><![CDATA[50. We have therefore brought an oblation for the LORD, what every man has got, of jewels of gold, chains, and bracelets, rings, earrings, and tablets, to make an atonement for our souls before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9693,51 +9689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தாங்கள் கொள்ளையிட்ட பொருளையும் தாங்கள் பிடித்த நரஜீவன் மிருகஜீவன் அனைத்தையும் சேர்த்து,]]></a:t>
+              <a:t><![CDATA[50. We have therefore brought an oblation for the LORD, what every man has got, of jewels of gold, chains, and bracelets, rings, earrings, and tablets, to make an atonement for our souls before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9802,51 +9798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சிறைபிடிக்கப்பட்ட மனிதரையும், மிருகங்களையும், கொள்ளையிட்ட பொருள்களையும் எரிகோவின் அருகேயுள்ள யோர்தானுக்கு இக்கரையில் மோவாபின் சமனான வெளிகளிலுள்ள பாளயத்திலிருந்த மோசேயினிடத்துக்கும், ஆசாரியனாகிய எலெயாசாரினிடத்துக்கும், இஸ்ரவேல் புத்திரராகிய சபையாரிடத்துக்கும் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[51. And Moses and Eleazar the priest took the gold of them, even all wrought jewels.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9911,51 +9907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சிறைபிடிக்கப்பட்ட மனிதரையும், மிருகங்களையும், கொள்ளையிட்ட பொருள்களையும் எரிகோவின் அருகேயுள்ள யோர்தானுக்கு இக்கரையில் மோவாபின் சமனான வெளிகளிலுள்ள பாளயத்திலிருந்த மோசேயினிடத்துக்கும், ஆசாரியனாகிய எலெயாசாரினிடத்துக்கும், இஸ்ரவேல் புத்திரராகிய சபையாரிடத்துக்கும் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[51. And Moses and Eleazar the priest took the gold of them, even all wrought jewels.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10020,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சிறைபிடிக்கப்பட்ட மனிதரையும், மிருகங்களையும், கொள்ளையிட்ட பொருள்களையும் எரிகோவின் அருகேயுள்ள யோர்தானுக்கு இக்கரையில் மோவாபின் சமனான வெளிகளிலுள்ள பாளயத்திலிருந்த மோசேயினிடத்துக்கும், ஆசாரியனாகிய எலெயாசாரினிடத்துக்கும், இஸ்ரவேல் புத்திரராகிய சபையாரிடத்துக்கும் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[52. And all the gold of the offering that they offered up to the LORD, of the captains of thousands, and of the captains of hundreds, was sixteen thousand seven hundred and fifty shekels.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10129,51 +10125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அந்தப்படியே எல்லா வஸ்திரத்தையும், தோலால் செய்த கருவிகளையும், வெள்ளாட்டுமயிரினால் நெய்தவைகளையும், மரச்சாமான்களையும் சுத்திகரிக்கக்கடவீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. So there were delivered out of the thousands of Israel, a thousand of every tribe, twelve thousand armed for war.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10238,51 +10234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மோசேயும் ஆசாரியனாகிய எலெயாசாரும் சபையின் பிரபுக்கள் எல்லாரும் அவர்களைச் சந்திக்கப் பாளயத்திற்கு வெளியே புறப்பட்டுப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[52. And all the gold of the offering that they offered up to the LORD, of the captains of thousands, and of the captains of hundreds, was sixteen thousand seven hundred and fifty shekels.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10347,51 +10343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மோசேயும் ஆசாரியனாகிய எலெயாசாரும் சபையின் பிரபுக்கள் எல்லாரும் அவர்களைச் சந்திக்கப் பாளயத்திற்கு வெளியே புறப்பட்டுப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[52. And all the gold of the offering that they offered up to the LORD, of the captains of thousands, and of the captains of hundreds, was sixteen thousand seven hundred and fifty shekels.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10456,51 +10452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது மோசே யுத்தத்திலிருந்து வந்த ஆயிரம்பேருக்குத் தலைவரும், நூறுபேருக்குத் தலைவருமாகிய சேனாபதிகள்மேல் கோபங்கொண்டு,]]></a:t>
+              <a:t><![CDATA[53. (For the men of war had taken spoil, every man for himself.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10565,51 +10561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது மோசே யுத்தத்திலிருந்து வந்த ஆயிரம்பேருக்குத் தலைவரும், நூறுபேருக்குத் தலைவருமாகிய சேனாபதிகள்மேல் கோபங்கொண்டு,]]></a:t>
+              <a:t><![CDATA[54. And Moses and Eleazar the priest took the gold of the captains of thousands and of hundreds, and brought it into the tabernacle of the congregation, for a memorial for the children of Israel before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10674,51 +10670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்களை நோக்கி: ஸ்திரீகள் எல்லாரையும் உயிரோடே விட்டுவிட்டீர்களா?]]></a:t>
+              <a:t><![CDATA[54. And Moses and Eleazar the priest took the gold of the captains of thousands and of hundreds, and brought it into the tabernacle of the congregation, for a memorial for the children of Israel before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10783,160 +10779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பேயோரின் சங்கதியிலே பிலேயாமின் ஆலோசனையினால் இஸ்ரவேல் புத்திரர் கர்த்தருக்கு விரோதமாய்த் துரோகம்பண்ணக் காரணமாயிருந்தவர்கள் இவர்கள்தானே; அதினால் கர்த்தரின் சபையிலே வாதையும் நேரிட்டதே.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[16. பேயோரின் சங்கதியிலே பிலேயாமின் ஆலோசனையினால் இஸ்ரவேல் புத்திரர் கர்த்தருக்கு விரோதமாய்த் துரோகம்பண்ணக் காரணமாயிருந்தவர்கள் இவர்கள்தானே; அதினால் கர்த்தரின் சபையிலே வாதையும் நேரிட்டதே.]]></a:t>
+              <a:t><![CDATA[54. And Moses and Eleazar the priest took the gold of the captains of thousands and of hundreds, and brought it into the tabernacle of the congregation, for a memorial for the children of Israel before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10971,51 +10858,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488467" r:id="rId1"/>
+    <p:sldLayoutId id="2474689490" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11767,58 +11654,50 @@
 
 <file path=ppt/slides/_rels/slide93.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide93.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide94.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide94.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide95.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide95.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide96.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -11919,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[things made of wood.]]></a:t>
+              <a:t><![CDATA[பன்னீராயிரம்பேர் யுத்தசன்னத்தராய் நிறுத்தப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And Eleazar the priest said unto the men of war which went to the battle, This is the ordinance]]></a:t>
+              <a:t><![CDATA[6. மோசே அவர்களையும் ஆசாரியனாகிய எலெயாசரின் குமாரன் பினெகாசையும் யுத்தத்திற்கு அனுப்புகையில், அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +12062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the law which the LORD commanded Moses;]]></a:t>
+              <a:t><![CDATA[கையிலே பரிசுத்த தட்டுமுட்டுகளையும், தொனிக்கும் பூரிகைகளையும் கொடுத்து அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +12194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Only the gold, and the silver, the brass, the iron, the tin, and the lead,]]></a:t>
+              <a:t><![CDATA[7. கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியே அவர்கள் மீதியானியருடன் யுத்தம்பண்ணி, புருஷர்கள் யாவரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +12326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Every thing that may abide the fire, all of you shall make it go through the fire, and it shall]]></a:t>
+              <a:t><![CDATA[கொன்றுபோட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +12458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[be clean: nevertheless it shall be purified with the water of separation: and all that abides not]]></a:t>
+              <a:t><![CDATA[8. அவர்களைக் கொன்றுபோட்டதுமன்றி, மீதியானியரின் ஐந்து ராஜாக்களாகிய ஏவி, ரேக்கேம், சூர், ஊர், ரேபா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +12590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the fire all of you shall make go through the water.]]></a:t>
+              <a:t><![CDATA[என்பவர்களையும் கொன்றுபோட்டார்கள். பேயோரின் குமாரனாகிய பிலேயாமையும் பட்டயத்தினாலே கொன்றுபோட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +12722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And all of you shall wash your clothes on the seventh day, and all of you shall be clean, and]]></a:t>
+              <a:t><![CDATA[9. அன்றியும் இஸ்ரவேல் புத்திரர் மீதியானியரின் ஸ்திரீகளையும் குழந்தைகளையும் சிறைபிடித்து, அவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,51 +12854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[afterward all of you shall come into the camp.]]></a:t>
+              <a:t><![CDATA[மிருகஜீவன்களாகிய ஆடுமாடுகள் யாவையும், மற்ற ஆஸ்திகள் யாவையும் கொள்ளையிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13107,51 +12986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And the LORD spoke unto Moses, saying,]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் குடியிருந்த ஊர்கள் கோட்டைகள் யாவையும் அக்கினியால் சுட்டெரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,51 +13118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Now therefore kill every male among the little ones, and kill every woman that has known man by]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13371,51 +13250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Take the sum of the prey that was taken, both of man and of beast, you, and Eleazar the priest,]]></a:t>
+              <a:t><![CDATA[11. தாங்கள் கொள்ளையிட்ட பொருளையும் தாங்கள் பிடித்த நரஜீவன் மிருகஜீவன் அனைத்தையும் சேர்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13503,51 +13382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the chief fathers of the congregation:]]></a:t>
+              <a:t><![CDATA[12. சிறைபிடிக்கப்பட்ட மனிதரையும், மிருகங்களையும், கொள்ளையிட்ட பொருள்களையும் எரிகோவின் அருகேயுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13635,51 +13514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And divide the prey into two parts; between them that took the war upon them, who went out to]]></a:t>
+              <a:t><![CDATA[யோர்தானுக்கு இக்கரையில் மோவாபின் சமனான வெளிகளிலுள்ள பாளயத்திலிருந்த மோசேயினிடத்துக்கும், ஆசாரியனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13767,51 +13646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[battle, and between all the congregation:]]></a:t>
+              <a:t><![CDATA[எலெயாசாரினிடத்துக்கும், இஸ்ரவேல் புத்திரராகிய சபையாரிடத்துக்கும் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13899,51 +13778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And levy a tribute unto the Lord of the men of war which went out to battle: one soul of five]]></a:t>
+              <a:t><![CDATA[13. மோசேயும் ஆசாரியனாகிய எலெயாசாரும் சபையின் பிரபுக்கள் எல்லாரும் அவர்களைச் சந்திக்கப் பாளயத்திற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14031,51 +13910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hundred, both of the persons, and of the beeves, and of the asses, and of the sheep:]]></a:t>
+              <a:t><![CDATA[வெளியே புறப்பட்டுப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14163,51 +14042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Take it of their half, and give it unto Eleazar the priest, for an heave offering of the LORD.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது மோசே யுத்தத்திலிருந்து வந்த ஆயிரம்பேருக்குத் தலைவரும், நூறுபேருக்குத் தலைவருமாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14295,51 +14174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And of the children of Israel's half, you shall take one portion of fifty, of the persons, of]]></a:t>
+              <a:t><![CDATA[சேனாபதிகள்மேல் கோபங்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14427,51 +14306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the beeves, of the asses, and of the flocks, of all manner of beasts, and give them unto the]]></a:t>
+              <a:t><![CDATA[15. அவர்களை நோக்கி: ஸ்திரீகள் எல்லாரையும் உயிரோடே விட்டுவிட்டீர்களா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14559,51 +14438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Levites, which keep the charge of the tabernacle of the LORD.]]></a:t>
+              <a:t><![CDATA[16. பேயோரின் சங்கதியிலே பிலேயாமின் ஆலோசனையினால் இஸ்ரவேல் புத்திரர் கர்த்தருக்கு விரோதமாய்த்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,51 +14570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[lying with him.]]></a:t>
+              <a:t><![CDATA[2. இஸ்ரவேல் புத்திரர் நிமித்தம் மீதியானியரிடத்தில் பழிவாங்குவாயாக; அதன்பின்பு உன் ஜனத்தாரிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14823,51 +14702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And Moses and Eleazar the priest did as the LORD commanded Moses.]]></a:t>
+              <a:t><![CDATA[துரோகம்பண்ணக் காரணமாயிருந்தவர்கள் இவர்கள்தானே; அதினால் கர்த்தரின் சபையிலே வாதையும் நேரிட்டதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +14834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And the booty, being the rest of the prey which the men of war had caught, was six hundred]]></a:t>
+              <a:t><![CDATA[17. ஆகையால் குழந்தைகளில் எல்லா ஆண்பிள்ளைகளையும், புருஷசம்யோகத்தை அறிந்த எல்லா ஸ்திரீகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +14966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thousand and seventy thousand and five thousand sheep,]]></a:t>
+              <a:t><![CDATA[கொன்றுபோடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +15098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And threescore and twelve thousand beeves,]]></a:t>
+              <a:t><![CDATA[18. ஸ்திரீகளில் புருஷசம்யோகத்தை அறியாத எல்லாப் பெண்பிள்ளைகளையும் உங்களுக்காக உயிரோடே வையுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15351,51 +15230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And threescore and one thousand asses,]]></a:t>
+              <a:t><![CDATA[19. பின்பு நீங்கள் ஏழுநாள் பாளயத்திற்குப் புறம்பே தங்குங்கள்; நரஜீவனைக் கொன்றவர்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15483,51 +15362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And thirty and two thousand persons in all, of women that had not known man by lying with him.]]></a:t>
+              <a:t><![CDATA[வெட்டுண்டவர்ளைத் தொட்டவர்களுமாகிய நீங்கள் யாவரும் மூன்றாம் நாளிலும் ஏழாம் நாளிலும் உங்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15615,51 +15494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. And the half, which was the portion of them that went out to war, was in number three hundred]]></a:t>
+              <a:t><![CDATA[உங்களால் சிறைபிடிக்கப்பட்டவர்களையும் சுத்திகரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15747,51 +15626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thousand and seven and thirty thousand and five hundred sheep:]]></a:t>
+              <a:t><![CDATA[20. அந்தப்படியே எல்லா வஸ்திரத்தையும், தோலால் செய்த கருவிகளையும், வெள்ளாட்டுமயிரினால் நெய்தவைகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15879,51 +15758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And the LORD's tribute of the sheep was six hundred and threescore and fifteen.]]></a:t>
+              <a:t><![CDATA[மரச்சாமான்களையும் சுத்திகரிக்கக்கடவீர்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16011,51 +15890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. And the beeves were thirty and six thousand; of which the LORD's tribute was threescore and]]></a:t>
+              <a:t><![CDATA[21. ஆசாரியனாகிய எலெயாசாரும் யுத்தத்திற்குப் போய்வந்த படைவீரரை நோக்கி: கர்த்தர் மோசேக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16143,51 +16022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. But all the women children, that have not known a man by lying with him, keep alive for]]></a:t>
+              <a:t><![CDATA[சேர்க்கப்படுவாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16275,51 +16154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[twelve.]]></a:t>
+              <a:t><![CDATA[கட்டளையிட்ட விதிப்பிரமாணம் என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16407,51 +16286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. And the asses were thirty thousand and five hundred; of which the LORD's tribute was threescore]]></a:t>
+              <a:t><![CDATA[22. அக்கினிக்கு நிற்கத்தக்கவைகளாகிய பொன், வெள்ளி, வெண்கலம், இரும்பு, தகரம், ஈயம் ஆகிய இவைகளெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16539,51 +16418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and one.]]></a:t>
+              <a:t><![CDATA[சுத்தமாகும்படிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16671,51 +16550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. And the persons were sixteen thousand; of which the LORD's tribute was thirty and two persons.]]></a:t>
+              <a:t><![CDATA[23. அவைகளை அக்கினியிலே போட்டெடுக்கக்கடவீர்கள்; தீட்டுக்கழிக்கும் தண்ணீராலும் அவைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16803,51 +16682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. And Moses gave the tribute, which was the LORD's heave offering, unto Eleazar the priest, as the]]></a:t>
+              <a:t><![CDATA[சுத்திகரிக்கப்படவேண்டும்; அக்கினிக்கு நிற்கத்தகாதவைகளையெல்லாம் தண்ணீரினால் சுத்தம்பண்ணக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16935,51 +16814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD commanded Moses.]]></a:t>
+              <a:t><![CDATA[24. ஏழாம் நாளில் உங்கள் வஸ்திரங்களைத் தோய்க்கவேண்டும்; அப்பொழுது சுத்தமாயிருப்பீர்கள்; பின்பு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17067,51 +16946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. And of the children of Israel's half, which Moses divided from the men that warred,]]></a:t>
+              <a:t><![CDATA[நீங்கள் பாளயத்திற்குள் வரலாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17199,51 +17078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. (Now the half that pertained unto the congregation was three hundred thousand and thirty]]></a:t>
+              <a:t><![CDATA[25. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17331,51 +17210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thousand and seven thousand and five hundred sheep,]]></a:t>
+              <a:t><![CDATA[26. பிடித்துக்கொண்டு வரப்பட்ட மனிதரையும் மிருகங்களையும் நீயும் ஆசாரியனாகிய எலெயாசாரும் சபையினுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17463,51 +17342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. And thirty and six thousand beeves,]]></a:t>
+              <a:t><![CDATA[பிதாக்களாகிய தலைவரும் தொகைபார்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17595,51 +17474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[yourselves.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது மோசே ஜனங்களை நோக்கி: கர்த்தர் நிமித்தம் மீதியானியரிடத்தில் பழிவாங்கும்பொருட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17727,51 +17606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. And thirty thousand asses and five hundred,]]></a:t>
+              <a:t><![CDATA[27. கொள்ளையிடப்பட்டதை இரண்டு பங்காகப் பங்கிட்டு, யுத்தத்திற்குப் படையெடுத்துப்போனவர்களுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17859,51 +17738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. And sixteen thousand persons;)]]></a:t>
+              <a:t><![CDATA[சபையனைத்திற்கும் கொடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17991,51 +17870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. Even of the children of Israel's half, Moses took one portion of fifty, both of man and of]]></a:t>
+              <a:t><![CDATA[28. மேலும் யுத்தத்திற்குப்போன படைவீரரிடத்தில் கர்த்தருக்காக மனிதரிலும் மாடுகளிலும் கழுதைகளிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18123,51 +18002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[beast, and gave them unto the Levites, which kept the charge of the tabernacle of the LORD; as the]]></a:t>
+              <a:t><![CDATA[ஆடுகளிலும் ஐந்நூற்றிற்கு ஒரு பிராணி வீதமாக பகுதி வாங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18255,51 +18134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD commanded Moses.]]></a:t>
+              <a:t><![CDATA[29. அவர்களுடைய பாதிப்பங்கில் எடுத்து, கர்த்தருக்கு ஏறெடுத்துப் படைக்கும் படைப்பாக ஆசாரியனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18387,51 +18266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. And the officers which were over thousands of the host, the captains of thousands, and captains]]></a:t>
+              <a:t><![CDATA[எலெயாசாருக்குக் கொடுக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18519,51 +18398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of hundreds, came near unto Moses:]]></a:t>
+              <a:t><![CDATA[30. இஸ்ரவேல் புத்திரரின் பாதிப்பங்கிலோ மனிதரிலும், மாடுகள் கழுதைகள் ஆடுகளாகிய சகலவித மிருகங்களிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18651,51 +18530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. And they said unto Moses, Your servants have taken the sum of the men of war which are under our]]></a:t>
+              <a:t><![CDATA[ஐம்பதிற்கு ஒன்று வீதமாய் வாங்கி அவைகளைக் கர்த்தருடைய வாசஸ்தலத்தின் காவலைக்காக்கும் லேவியருக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18783,51 +18662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[charge, and there lacks not one man of us.]]></a:t>
+              <a:t><![CDATA[கொடுக்கவேண்டும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18915,51 +18794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. We have therefore brought an oblation for the LORD, what every man has got, of jewels of gold,]]></a:t>
+              <a:t><![CDATA[31. கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியே, மோசேயும் ஆசாரியனாகிய எலெயாசாரும் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19047,51 +18926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And do all of you abide without the camp seven days: whosoever has killed any person, and]]></a:t>
+              <a:t><![CDATA[உங்களில் அவர்கள்மேல் யுத்தத்திற்குப் போகத்தக்கதாக மனிதரைப் பிரித்தெடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19179,51 +19058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[chains, and bracelets, rings, earrings, and tablets, to make an atonement for our souls before the]]></a:t>
+              <a:t><![CDATA[32. படைவீரர் கொள்ளையிட்ட பொருளில், ஆறுலட்சத்து எழுபத்தையாயிரம் ஆடுகளும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19311,51 +19190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD.]]></a:t>
+              <a:t><![CDATA[33. எழுபத்தீராயிரம் மாடுகளும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19443,51 +19322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. And Moses and Eleazar the priest took the gold of them, even all wrought jewels.]]></a:t>
+              <a:t><![CDATA[34. அறுபத்தோராயிரம் கழுதைகளும் மீதியாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19575,51 +19454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. And all the gold of the offering that they offered up to the LORD, of the captains of thousands,]]></a:t>
+              <a:t><![CDATA[35. புருஷசம்யோகத்தை அறியாத ஸ்திரீகளில் முப்பத்தீராயிரம்பேர் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19707,51 +19586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and of the captains of hundreds, was sixteen thousand seven hundred and fifty shekels.]]></a:t>
+              <a:t><![CDATA[36. யுத்தஞ்செய்யப் போனவர்களுக்குக் கிடைத்த பாதிப்பங்கின் தொகையாவது: ஆடுகள் மூன்றுலட்சத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19839,51 +19718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. (For the men of war had taken spoil, every man for himself.)]]></a:t>
+              <a:t><![CDATA[முப்பத்தேழாயிரத்து ஐந்நூறு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19971,51 +19850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. And Moses and Eleazar the priest took the gold of the captains of thousands and of hundreds, and]]></a:t>
+              <a:t><![CDATA[37. இந்த ஆடுகளிலே கர்த்தருக்குப் பகுதியாக வந்தது அறுநூற்று எழுபத்தைந்து.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20103,51 +19982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brought it into the tabernacle of the congregation, for a memorial for the children of Israel before]]></a:t>
+              <a:t><![CDATA[38. மாடுகள் முப்பத்தாறாயிரம்; அவைகளில் கர்த்தருக்குப் பகுதியாக வந்தது எழுபத்திரண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20235,51 +20114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD.]]></a:t>
+              <a:t><![CDATA[39. கழுதைகள் முப்பதினாயிரத்து ஐந்நூறு; அவைகளில் கர்த்தருக்குப் பகுதியாக வந்தது அறுபத்தொன்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20367,51 +20246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the LORD spoke unto Moses, saying,]]></a:t>
+              <a:t><![CDATA[40. நரஜீவன்கள் பதினாறாயிரம் பேர்; அவர்களில் கர்த்தருக்குப் பகுதியாக வந்தவர்கள் முப்பத்திரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20499,51 +20378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[whosoever has touched any slain, purify both yourselves and your captives on the third day, and on]]></a:t>
+              <a:t><![CDATA[4. இஸ்ரவேலுடைய எல்லாக் கோத்திரங்களிலும் ஒவ்வொரு கோத்திரத்தில் ஆயிரம்பேரை யுத்தத்திற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20631,51 +20510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Avenge the children of Israel of the Midianites: afterward shall you be gathered unto your]]></a:t>
+              <a:t><![CDATA[41. கர்த்தருக்கு ஏறெடுத்துப் படைக்கும் அந்தப் பகுதியை, மோசே கர்த்தர் தனக்குக் கட்டளையிட்டபடியே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20763,51 +20642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[people.]]></a:t>
+              <a:t><![CDATA[ஆசாரியனாகிய எலெயாசாரிடத்தில் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20895,51 +20774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And Moses spoke unto the people, saying, Arm some of yourselves unto the war, and let them go]]></a:t>
+              <a:t><![CDATA[42. யுத்தம்பண்ணின பேர்களுக்கும் இஸ்ரவேல் புத்திரருக்கும் மோசே பாதிபாதியாகப் பங்கிட்டதின்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21027,51 +20906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[against the Midianites, and avenge the LORD of Midian.]]></a:t>
+              <a:t><![CDATA[சபையாருக்கு வந்த பாதிப்பங்காவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21159,51 +21038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Of every tribe a thousand, throughout all the tribes of Israel, shall all of you send to the war.]]></a:t>
+              <a:t><![CDATA[43. ஆடுகளில் முன்றுலட்சத்து முப்பத்தேழாயிரத்து ஐந்நூறு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21291,51 +21170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. So there were delivered out of the thousands of Israel, a thousand of every tribe, twelve]]></a:t>
+              <a:t><![CDATA[44. மாடுகளில் முப்பத்தாறாயிரம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21423,51 +21302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thousand armed for war.]]></a:t>
+              <a:t><![CDATA[45. கழுதைகளில் முப்பதினாயிரத்து ஐந்நூறு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21555,51 +21434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And Moses sent them to the war, a thousand of every tribe, them and Phinehas the son of Eleazar]]></a:t>
+              <a:t><![CDATA[46. நரஜீவன்களில் பதினாயிரம் பேருமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21687,51 +21566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the priest, to the war, with the holy instruments, and the trumpets to blow in his hand.]]></a:t>
+              <a:t><![CDATA[47. இஸ்ரவேல் புத்திரரின் பாதிப்பங்குக்கு வந்த இந்த நரஜீவன்களிலும் மிருகங்களிலும் மோசே ஐம்பதுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21819,51 +21698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And they warred against the Midianites, as the LORD commanded Moses; and they slew all the males.]]></a:t>
+              <a:t><![CDATA[ஒன்று வீதமாக எடுத்து, அவைகளைக் கர்த்தர் தனக்குக் கட்டளையிட்டபடியே, கர்த்தருடைய வாசஸ்தலத்தின் காவலைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21951,51 +21830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the seventh day.]]></a:t>
+              <a:t><![CDATA[அனுப்பவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22083,51 +21962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And they slew the kings of Midian, beside the rest of them that were slain; namely, Evi, and]]></a:t>
+              <a:t><![CDATA[காக்கிற லேவியருக்குக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22215,51 +22094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Rekem, and Zur, and Hur, and Reba, five kings of Midian: Balaam also the son of Beor they slew with]]></a:t>
+              <a:t><![CDATA[48. பின்பு ஆயிரம்பேருக்குத் தலைவரும் நூறுபேருக்குத் தலைவருமான சேனாபதிகள் மோசேயினிடத்தில் வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22347,51 +22226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the sword.]]></a:t>
+              <a:t><![CDATA[49. ஊழியக்காரராகிய நாங்கள் எங்கள் கையின் கீழிருக்கிற யுத்தமனிதரைத் தொகைபார்த்தோம்; அவர்களுக்குள்ளே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22479,51 +22358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And the children of Israel took all the women of Midian captives, and their little ones, and took]]></a:t>
+              <a:t><![CDATA[ஒரு ஆளும் குறையவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22611,51 +22490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the spoil of all their cattle, and all their flocks, and all their goods.]]></a:t>
+              <a:t><![CDATA[50. ஆகையால், கர்த்தருடைய சந்நிதியில் எங்கள் ஆத்துமாக்களுக்காகப் பாவநிவிர்த்தி செய்யும்பொருட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22743,51 +22622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And they burnt all their cities wherein they dwelt, and all their goodly castles, with fire.]]></a:t>
+              <a:t><![CDATA[எங்களுக்குக் கிடைத்த பொற்பணிகளாகிய பாதசரங்களையும், அஸ்தகடகங்களையும், மோதிரங்களையும், காதணிகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22875,51 +22754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And they took all the spoil, and all the prey, both of men and of beasts.]]></a:t>
+              <a:t><![CDATA[காப்புகளையும் கர்த்தருக்குக் காணிக்கையாகக் கொண்டுவந்தோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23007,51 +22886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And they brought the captives, and the prey, and the spoil, unto Moses, and Eleazar the priest,]]></a:t>
+              <a:t><![CDATA[51. அப்பொழுது மோசேயும் ஆசாரியனாகிய எலெயாசாரும் சகலவித வேலைப்பாடான பணிதிகளான அந்தப் பொன்னாபரணங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23139,51 +23018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and unto the congregation of the children of Israel, unto the camp at the plains of Moab, which are]]></a:t>
+              <a:t><![CDATA[அவர்களிடத்தில் வாங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23271,51 +23150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[by Jordan near Jericho.]]></a:t>
+              <a:t><![CDATA[52. இப்படி ஆயிரம்பேருக்குத் தலைவரானவர்களாலும் நூறுபேருக்குத் தலைவரானவர்களாலும் கர்த்தருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23403,51 +23282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And purify all your raiment, and all that is made of skins, and all work of goats' hair, and all]]></a:t>
+              <a:t><![CDATA[5. அப்படியே இஸ்ரவேலராகிய அநேகம் ஆயிரங்களில், ஒவ்வொரு கோத்திரத்தில் ஆயிரமாயிரம் பேராகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23535,51 +23414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And Moses, and Eleazar the priest, and all the princes of the congregation, went forth to meet]]></a:t>
+              <a:t><![CDATA[ஏறெடுத்துப் படைக்கும் காணிக்கையாகச் செலுத்தப்பட்ட பொன் முழுவதும் பதினாறாயிரத்து எழுநூற்று ஐம்பது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23667,51 +23546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them without the camp.]]></a:t>
+              <a:t><![CDATA[சேக்கல் நிறையாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23799,51 +23678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And Moses was angry with the officers of the host, with the captains over thousands, and]]></a:t>
+              <a:t><![CDATA[53. யுத்தத்திற்குப் போன மனிதர் ஒவ்வொருவரும் தங்கள் தங்களுக்காகக் கொள்ளையிட்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23931,51 +23810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[captains over hundreds, which came from the battle.]]></a:t>
+              <a:t><![CDATA[54. அந்தப் பொன்னை மோசேயும் ஆசாரியனாகிய எலெயாசாரும் ஆயிரம்பேருக்குத் தலைவரானவர்களின் கையிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24063,51 +23942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And Moses said unto them, Have all of you saved all the women alive?]]></a:t>
+              <a:t><![CDATA[நூறுபேருக்குத் தலைவரானவர்களின் கையிலும் வாங்கி, இஸ்ரவேல் புத்திரருக்கு ஞாபகக்குறியாக ஆசரிப்புக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24195,51 +24074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Behold, these caused the children of Israel, through the counsel of Balaam, to commit trespass]]></a:t>
+              <a:t><![CDATA[கூடாரத்திலே கர்த்தருடைய சந்நிதியில் கொண்டுவந்து வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24255,224 +24134,92 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 31]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide96.xml><?xml version="1.0" encoding="utf-8"?>
-[...130 lines deleted...]
-
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
   <a:themeElements>
-    <a:clrScheme name="Theme38">
+    <a:clrScheme name="Theme60">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme38">
+    <a:fontScheme name="Theme60">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -24498,51 +24245,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme38">
+    <a:fmtScheme name="Theme60">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -24673,51 +24420,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>96</Slides>
+  <Slides>95</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>