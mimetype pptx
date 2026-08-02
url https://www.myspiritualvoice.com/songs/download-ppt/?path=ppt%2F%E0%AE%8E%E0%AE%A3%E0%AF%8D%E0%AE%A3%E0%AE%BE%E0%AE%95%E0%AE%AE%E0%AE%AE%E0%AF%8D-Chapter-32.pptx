--- v0 (2026-06-03)
+++ v1 (2026-08-02)
@@ -157,50 +157,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -264,50 +270,53 @@
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
+    <p:sldId id="339" r:id="rId86"/>
+    <p:sldId id="340" r:id="rId87"/>
+    <p:sldId id="341" r:id="rId88"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -488,53 +497,56 @@
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
-  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -594,51 +606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உம்முடைய கண்களில் எங்களுக்குத் தயை கிடைத்ததானால், எங்களை யோர்தான் நதிக்கு அப்புறம் கடந்துபோகப்பண்ணீராக; இந்த நாட்டை உமது அடியாருக்குக் காணியாட்சியாகக் கொடுக்கவேண்டும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[5. Wherefore, said they, if we have found grace in your sight, let this land be given unto your servants for a possession, and bring us not over Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -703,51 +715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உம்முடைய கண்களில் எங்களுக்குத் தயை கிடைத்ததானால், எங்களை யோர்தான் நதிக்கு அப்புறம் கடந்துபோகப்பண்ணீராக; இந்த நாட்டை உமது அடியாருக்குக் காணியாட்சியாகக் கொடுக்கவேண்டும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And Moses said unto the children of Gad and to the children of Reuben, Shall your brethren go to war, and shall all of you sit here?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -812,51 +824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது மோசே காத் புத்திரரையும் ரூபன் புத்திரரையும் நோக்கி: உங்கள் சகோதரர் யுத்தத்திற்குப் போகையில், நீங்கள் இங்கே இருப்பீர்களோ?]]></a:t>
+              <a:t><![CDATA[6. And Moses said unto the children of Gad and to the children of Reuben, Shall your brethren go to war, and shall all of you sit here?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -921,51 +933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது மோசே காத் புத்திரரையும் ரூபன் புத்திரரையும் நோக்கி: உங்கள் சகோதரர் யுத்தத்திற்குப் போகையில், நீங்கள் இங்கே இருப்பீர்களோ?]]></a:t>
+              <a:t><![CDATA[7. And wherefore discourage all of you the heart of the children of Israel from going over into the land which the LORD has given them?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1030,51 +1042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தர் இஸ்ரவேல் புத்திரருக்குக் கொடுத்த தேசத்திற்கு அவர்கள் போகாதபடிக்கு, நீங்கள் அவர்கள் இருதயத்தைத் திடனற்றுப்போகப்பண்ணுகிறதென்ன?]]></a:t>
+              <a:t><![CDATA[7. And wherefore discourage all of you the heart of the children of Israel from going over into the land which the LORD has given them?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1139,51 +1151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தர் இஸ்ரவேல் புத்திரருக்குக் கொடுத்த தேசத்திற்கு அவர்கள் போகாதபடிக்கு, நீங்கள் அவர்கள் இருதயத்தைத் திடனற்றுப்போகப்பண்ணுகிறதென்ன?]]></a:t>
+              <a:t><![CDATA[8. Thus did your fathers, when I sent them from Kadeshbarnea to see the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1248,51 +1260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அந்த தேசத்தைப் பார்ப்பதற்கு நான் உங்கள் பிதாக்களைக் காதேஸ்பர்னேயாவிலிருந்து அனுப்பினபோது அவர்களும் இப்படியே செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Thus did your fathers, when I sent them from Kadeshbarnea to see the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1357,51 +1369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் எஸ்கோல் பள்ளத்தாக்குமட்டும் போய், அத்தேசத்தைப் பார்த்துவந்து, இஸ்ரவேல் புத்திரர் கர்த்தர் தங்களுக்குக் கொடுத்த தேசத்திற்குப் போகாதபடிக்கு அவர்கள் இருதயத்தைத் திடனற்றுப்போகப்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[9. For when they went up unto the valley of Eshcol, and saw the land, they discouraged the heart of the children of Israel, that they should not go into the land which the LORD had given them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1466,51 +1478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் எஸ்கோல் பள்ளத்தாக்குமட்டும் போய், அத்தேசத்தைப் பார்த்துவந்து, இஸ்ரவேல் புத்திரர் கர்த்தர் தங்களுக்குக் கொடுத்த தேசத்திற்குப் போகாதபடிக்கு அவர்கள் இருதயத்தைத் திடனற்றுப்போகப்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[9. For when they went up unto the valley of Eshcol, and saw the land, they discouraged the heart of the children of Israel, that they should not go into the land which the LORD had given them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1575,51 +1587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதினால் கர்த்தர் அந்நாளிலே கோபம் மூண்டவராகி:]]></a:t>
+              <a:t><![CDATA[10. And the LORD's anger was kindled the same time, and he swore, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1684,51 +1696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ரூபன் புத்திரருக்கும் காத் புத்திரருக்கும் ஆடுமாடுகள் மிகவும் திரளாயிருந்தது; அவர்கள் யாசேர் தேசத்தையும் கீலேயாத் தேசத்தையும் பார்த்தபோது, அது ஆடுமாடுகளுக்குத் தகுந்த இடமென்று கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Now the children of Reuben and the children of Gad had a very great multitude of cattle: and when they saw the land of Jazer, and the land of Gilead, that, behold, the place was a place for cattle;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1793,51 +1805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உத்தமமாய் என்னைப் பின்பற்றின கேனேசியனான எப்புன்னேயின் குமாரன் காலேபும், நூனின் குமாரன் யோசுவாவும் தவிர,]]></a:t>
+              <a:t><![CDATA[11. Surely none of the men that came up out of Egypt, from twenty years old and upward, shall see the land which I swore unto Abraham, unto Isaac, and unto Jacob; because they have not wholly followed me:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1902,51 +1914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உத்தமமாய் என்னைப் பின்பற்றின கேனேசியனான எப்புன்னேயின் குமாரன் காலேபும், நூனின் குமாரன் யோசுவாவும் தவிர,]]></a:t>
+              <a:t><![CDATA[11. Surely none of the men that came up out of Egypt, from twenty years old and upward, shall see the land which I swore unto Abraham, unto Isaac, and unto Jacob; because they have not wholly followed me:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2011,51 +2023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உத்தமமாய் என்னைப் பின்பற்றின கேனேசியனான எப்புன்னேயின் குமாரன் காலேபும், நூனின் குமாரன் யோசுவாவும் தவிர,]]></a:t>
+              <a:t><![CDATA[12. Save Caleb the son of Jephunneh the Kenezite, and Joshua the son of Nun: for they have wholly followed the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2120,51 +2132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எகிப்திலிருந்து வந்தவர்களில் இருபது வயதுமுதல் அதற்கு மேற்பட்டமனிதர்களில் ஒருவரும் என்னை உத்தமமாய்ப் பின்பற்றாதபடியால், அவர்கள் நான் ஆபிரகாமுக்கும் ஈசாக்குக்கும் யாக்கோபுக்கும் ஆணையிட்டுக்கொடுத்த தேசத்தைக் காண்பதில்லை என்று ஆணையிட்டிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[12. Save Caleb the son of Jephunneh the Kenezite, and Joshua the son of Nun: for they have wholly followed the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2229,51 +2241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எகிப்திலிருந்து வந்தவர்களில் இருபது வயதுமுதல் அதற்கு மேற்பட்டமனிதர்களில் ஒருவரும் என்னை உத்தமமாய்ப் பின்பற்றாதபடியால், அவர்கள் நான் ஆபிரகாமுக்கும் ஈசாக்குக்கும் யாக்கோபுக்கும் ஆணையிட்டுக்கொடுத்த தேசத்தைக் காண்பதில்லை என்று ஆணையிட்டிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[12. Save Caleb the son of Jephunneh the Kenezite, and Joshua the son of Nun: for they have wholly followed the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2338,51 +2350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்படியே கர்த்தருடைய கோபம் இஸ்ரவேலின்மேல் மூண்டது; கர்த்தருடைய சமுகத்தில் பொல்லாப்புச் செய்த அந்தச் சந்ததியெல்லாம் நிர்மூலமாகுமட்டும் அவர்களை வனாந்தரத்திலே நாற்பது வருஷம் அலையப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[13. And the LORD's anger was kindled against Israel, and he made them wander in the wilderness forty years, until all the generation, that had done evil in the sight of the LORD, was consumed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2447,51 +2459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்படியே கர்த்தருடைய கோபம் இஸ்ரவேலின்மேல் மூண்டது; கர்த்தருடைய சமுகத்தில் பொல்லாப்புச் செய்த அந்தச் சந்ததியெல்லாம் நிர்மூலமாகுமட்டும் அவர்களை வனாந்தரத்திலே நாற்பது வருஷம் அலையப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[13. And the LORD's anger was kindled against Israel, and he made them wander in the wilderness forty years, until all the generation, that had done evil in the sight of the LORD, was consumed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2556,51 +2568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இப்பொழுதும் இதோ இஸ்ரவேலர்மேலிருக்கும் கர்த்தருடைய கோபத்தின் உக்கிரத்தை இன்னும் அதிகரிக்கப்பண்ணும்படி, நீங்கள் உங்கள் பிதாக்களின் ஸ்தானத்திலே பாவமுள்ள பெருங்கூட்டமாய் எழும்பியிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[14. And, behold, all of you are risen up in your fathers' position, an increase of sinful men, to augment yet the fierce anger of the LORD toward Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2665,51 +2677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இப்பொழுதும் இதோ இஸ்ரவேலர்மேலிருக்கும் கர்த்தருடைய கோபத்தின் உக்கிரத்தை இன்னும் அதிகரிக்கப்பண்ணும்படி, நீங்கள் உங்கள் பிதாக்களின் ஸ்தானத்திலே பாவமுள்ள பெருங்கூட்டமாய் எழும்பியிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[14. And, behold, all of you are risen up in your fathers' position, an increase of sinful men, to augment yet the fierce anger of the LORD toward Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2774,51 +2786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீங்கள் அவரைவிட்டுப் பின்வாங்கினால், அவர் இன்னும் அவர்களை வனாந்தரத்தில் இருக்கப்பண்ணுவார்; இப்படி நீங்கள் இந்த ஜனங்களையெல்லாம் அழியப்பண்ணுவீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And, behold, all of you are risen up in your fathers' position, an increase of sinful men, to augment yet the fierce anger of the LORD toward Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2883,51 +2895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ரூபன் புத்திரருக்கும் காத் புத்திரருக்கும் ஆடுமாடுகள் மிகவும் திரளாயிருந்தது; அவர்கள் யாசேர் தேசத்தையும் கீலேயாத் தேசத்தையும் பார்த்தபோது, அது ஆடுமாடுகளுக்குத் தகுந்த இடமென்று கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Now the children of Reuben and the children of Gad had a very great multitude of cattle: and when they saw the land of Jazer, and the land of Gilead, that, behold, the place was a place for cattle;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2992,51 +3004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீங்கள் அவரைவிட்டுப் பின்வாங்கினால், அவர் இன்னும் அவர்களை வனாந்தரத்தில் இருக்கப்பண்ணுவார்; இப்படி நீங்கள் இந்த ஜனங்களையெல்லாம் அழியப்பண்ணுவீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. For if all of you turn away from after him, he will yet again leave them in the wilderness; and all of you shall destroy all this people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3101,51 +3113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது அவர்கள் அவன் சமீபத்தில் வந்து: எங்கள் ஆடுமாடுகளுக்காகத் தொழுவங்களையும், எங்கள் பிள்ளைகளுக்காகப் பட்டணங்களையும் இங்கே கட்டுவோம்.]]></a:t>
+              <a:t><![CDATA[15. For if all of you turn away from after him, he will yet again leave them in the wilderness; and all of you shall destroy all this people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3210,51 +3222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது அவர்கள் அவன் சமீபத்தில் வந்து: எங்கள் ஆடுமாடுகளுக்காகத் தொழுவங்களையும், எங்கள் பிள்ளைகளுக்காகப் பட்டணங்களையும் இங்கே கட்டுவோம்.]]></a:t>
+              <a:t><![CDATA[16. And they came near unto him, and said, We will build sheepfolds here for our cattle, and cities for our little ones:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3319,51 +3331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நாங்களோ இஸ்ரவேல் புத்திரரை அவர்கள் ஸ்தானத்திலே கொண்டுபோய்ச் சேர்க்குமளவும், யுத்தசன்னத்தாரய்த் தீவிரத்தோடே அவர்களுக்கு முன்பாக நடப்போம்; எங்கள் பிள்ளைகள் இத்தேசத்துக் குடிகளினிமித்தம் அரணான பட்டணங்களிலே குடியிருக்கக் கேட்டுக்கொள்ளுகிறோம்.]]></a:t>
+              <a:t><![CDATA[16. And they came near unto him, and said, We will build sheepfolds here for our cattle, and cities for our little ones:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3428,51 +3440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நாங்களோ இஸ்ரவேல் புத்திரரை அவர்கள் ஸ்தானத்திலே கொண்டுபோய்ச் சேர்க்குமளவும், யுத்தசன்னத்தாரய்த் தீவிரத்தோடே அவர்களுக்கு முன்பாக நடப்போம்; எங்கள் பிள்ளைகள் இத்தேசத்துக் குடிகளினிமித்தம் அரணான பட்டணங்களிலே குடியிருக்கக் கேட்டுக்கொள்ளுகிறோம்.]]></a:t>
+              <a:t><![CDATA[17. But we ourselves will go ready armed before the children of Israel, until we have brought them unto their place: and our little ones shall dwell in the fenced cities because of the inhabitants of the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3537,51 +3549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நாங்களோ இஸ்ரவேல் புத்திரரை அவர்கள் ஸ்தானத்திலே கொண்டுபோய்ச் சேர்க்குமளவும், யுத்தசன்னத்தாரய்த் தீவிரத்தோடே அவர்களுக்கு முன்பாக நடப்போம்; எங்கள் பிள்ளைகள் இத்தேசத்துக் குடிகளினிமித்தம் அரணான பட்டணங்களிலே குடியிருக்கக் கேட்டுக்கொள்ளுகிறோம்.]]></a:t>
+              <a:t><![CDATA[17. But we ourselves will go ready armed before the children of Israel, until we have brought them unto their place: and our little ones shall dwell in the fenced cities because of the inhabitants of the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3646,51 +3658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இஸ்ரவேல் புத்திரர் யாவரும் தங்கள் தங்கள் சுதந்தரத்தைச் சுதந்தரித்துக் கொள்ளும்வரைக்கும், நாங்கள் எங்கள் வீடுகளுக்குத் திரும்புவதில்லை.]]></a:t>
+              <a:t><![CDATA[17. But we ourselves will go ready armed before the children of Israel, until we have brought them unto their place: and our little ones shall dwell in the fenced cities because of the inhabitants of the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3755,51 +3767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இஸ்ரவேல் புத்திரர் யாவரும் தங்கள் தங்கள் சுதந்தரத்தைச் சுதந்தரித்துக் கொள்ளும்வரைக்கும், நாங்கள் எங்கள் வீடுகளுக்குத் திரும்புவதில்லை.]]></a:t>
+              <a:t><![CDATA[18. We will not return unto our houses, until the children of Israel have inherited every man his inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3864,51 +3876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. யோர்தானுக்கு இப்புறத்தில் கிழக்கே எங்களுக்குச் சுதந்தரம் உண்டானபடியினாலே, நாங்கள் அவர்களோடேகூட யோர்தானுக்கு அக்கரையிலும், அதற்கு அப்புறத்திலும் சுதந்தரம் வாங்கமாட்டோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[18. We will not return unto our houses, until the children of Israel have inherited every man his inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3973,51 +3985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. யோர்தானுக்கு இப்புறத்தில் கிழக்கே எங்களுக்குச் சுதந்தரம் உண்டானபடியினாலே, நாங்கள் அவர்களோடேகூட யோர்தானுக்கு அக்கரையிலும், அதற்கு அப்புறத்திலும் சுதந்தரம் வாங்கமாட்டோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[19. For we will not inherit with them on yonder side Jordan, or forward; because our inheritance is fallen to us on this side Jordan eastward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4082,51 +4094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆகையால் ரூபன் புத்திரரும் காத் புத்திரரும் வந்து, மோசேயையும் ஆசாரியனாகிய எலெயாசாரையும் சபையின் பிரபுக்களையும் நோக்கி:]]></a:t>
+              <a:t><![CDATA[2. The children of Gad and the children of Reuben came and spoke unto Moses, and to Eleazar the priest, and unto the princes of the congregation, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4191,51 +4203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது மோசே அவர்களை நோக்கி: நீங்கள் இந்த வார்த்தையின்படியே செய்து, கர்த்தருடைய சமுகத்தில் யுத்தசன்னத்தராகி,]]></a:t>
+              <a:t><![CDATA[19. For we will not inherit with them on yonder side Jordan, or forward; because our inheritance is fallen to us on this side Jordan eastward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4300,51 +4312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது மோசே அவர்களை நோக்கி: நீங்கள் இந்த வார்த்தையின்படியே செய்து, கர்த்தருடைய சமுகத்தில் யுத்தசன்னத்தராகி,]]></a:t>
+              <a:t><![CDATA[20. And Moses said unto them, If all of you will do this thing, if all of you will go armed before the LORD to war,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4409,51 +4421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கர்த்தர் தம்முடைய சத்துருக்களைத் தம்முடைய முகத்திற்கு முன்னின்று துரத்திவிடுமளவும், நீங்கள் யாவரும் அவருடைய சமுகத்தில் யுத்தசன்னத்தராய் யோர்தானைக் கடந்துபோவீர்களனால்,]]></a:t>
+              <a:t><![CDATA[20. And Moses said unto them, If all of you will do this thing, if all of you will go armed before the LORD to war,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4518,51 +4530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கர்த்தர் தம்முடைய சத்துருக்களைத் தம்முடைய முகத்திற்கு முன்னின்று துரத்திவிடுமளவும், நீங்கள் யாவரும் அவருடைய சமுகத்தில் யுத்தசன்னத்தராய் யோர்தானைக் கடந்துபோவீர்களனால்,]]></a:t>
+              <a:t><![CDATA[21. And will go all of you armed over Jordan before the LORD, until he has driven out his enemies from before him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4627,51 +4639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அத்தேசம் கர்த்தருக்கு முன்பாக வசப்படுத்தப்பட்டபின்பு நீங்கள் திரும்பிவந்து, கர்த்தருக்கு முன்பாகவும், இஸ்ரவேலருக்கு முன்பாகவும், குற்றமில்லாதிருப்பீர்கள்; அதற்குப்பின்பு இந்த தேசம் கர்த்தருக்கு முன்பாக உங்களுக்குச் சுதந்தரமாகும்.]]></a:t>
+              <a:t><![CDATA[21. And will go all of you armed over Jordan before the LORD, until he has driven out his enemies from before him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4736,51 +4748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அத்தேசம் கர்த்தருக்கு முன்பாக வசப்படுத்தப்பட்டபின்பு நீங்கள் திரும்பிவந்து, கர்த்தருக்கு முன்பாகவும், இஸ்ரவேலருக்கு முன்பாகவும், குற்றமில்லாதிருப்பீர்கள்; அதற்குப்பின்பு இந்த தேசம் கர்த்தருக்கு முன்பாக உங்களுக்குச் சுதந்தரமாகும்.]]></a:t>
+              <a:t><![CDATA[22. And the land be subdued before the LORD: then afterward all of you shall return, and be guiltless before the LORD, and before Israel; and this land shall be your possession before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4845,51 +4857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அத்தேசம் கர்த்தருக்கு முன்பாக வசப்படுத்தப்பட்டபின்பு நீங்கள் திரும்பிவந்து, கர்த்தருக்கு முன்பாகவும், இஸ்ரவேலருக்கு முன்பாகவும், குற்றமில்லாதிருப்பீர்கள்; அதற்குப்பின்பு இந்த தேசம் கர்த்தருக்கு முன்பாக உங்களுக்குச் சுதந்தரமாகும்.]]></a:t>
+              <a:t><![CDATA[22. And the land be subdued before the LORD: then afterward all of you shall return, and be guiltless before the LORD, and before Israel; and this land shall be your possession before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4954,51 +4966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீங்கள் இப்படிச் செய்யாமற்போனால், கர்த்தருக்கு விரோதமாகப் பாவம் செய்தவர்களாயிருப்பீர்கள்; உங்கள் பாவம் உங்களைத் தொடர்ந்துபிடிக்கும் என்று நிச்சயமாய் அறியுங்கள்.]]></a:t>
+              <a:t><![CDATA[22. And the land be subdued before the LORD: then afterward all of you shall return, and be guiltless before the LORD, and before Israel; and this land shall be your possession before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5063,51 +5075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீங்கள் இப்படிச் செய்யாமற்போனால், கர்த்தருக்கு விரோதமாகப் பாவம் செய்தவர்களாயிருப்பீர்கள்; உங்கள் பாவம் உங்களைத் தொடர்ந்துபிடிக்கும் என்று நிச்சயமாய் அறியுங்கள்.]]></a:t>
+              <a:t><![CDATA[23. But if all of you will not do so, behold, all of you have sinned against the LORD: and be sure your sin will find you out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5172,51 +5184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உங்கள் பிள்ளைகளுக்காகப் பட்டணங்களையும், உங்கள் ஆடுமாடுகளுக்காகத் தொழுவங்களையும் கட்டி, உங்கள் வாய்மொழியின்படியே செய்யுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[23. But if all of you will not do so, behold, all of you have sinned against the LORD: and be sure your sin will find you out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5281,51 +5293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆகையால் ரூபன் புத்திரரும் காத் புத்திரரும் வந்து, மோசேயையும் ஆசாரியனாகிய எலெயாசாரையும் சபையின் பிரபுக்களையும் நோக்கி:]]></a:t>
+              <a:t><![CDATA[2. The children of Gad and the children of Reuben came and spoke unto Moses, and to Eleazar the priest, and unto the princes of the congregation, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5390,51 +5402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உங்கள் பிள்ளைகளுக்காகப் பட்டணங்களையும், உங்கள் ஆடுமாடுகளுக்காகத் தொழுவங்களையும் கட்டி, உங்கள் வாய்மொழியின்படியே செய்யுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[24. Build you cities for your little ones, and folds for your sheep; and do that which has proceeded out of your mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5499,51 +5511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது காத் புத்திரரும் ரூபன் புத்திரரும் மோசேயை நோக்கி: எங்கள் ஆண்டவன் கட்டளையிட்டபடியே உமது ஊழியக்காரராகிய நாங்கள் செய்வோம்.]]></a:t>
+              <a:t><![CDATA[24. Build you cities for your little ones, and folds for your sheep; and do that which has proceeded out of your mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5608,51 +5620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது காத் புத்திரரும் ரூபன் புத்திரரும் மோசேயை நோக்கி: எங்கள் ஆண்டவன் கட்டளையிட்டபடியே உமது ஊழியக்காரராகிய நாங்கள் செய்வோம்.]]></a:t>
+              <a:t><![CDATA[25. And the children of Gad and the children of Reuben spoke unto Moses, saying, Your servants will do as my lord commands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5717,51 +5729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. எங்கள் பிள்ளைகளையும் எங்கள் மனைவிகளும், எங்கள் ஆடுமாடு முதலான எங்களுடைய எல்லா மிருகஜீவன்களோடும் இங்கே கீலேயாத்தின் பட்டணங்களில் இருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[25. And the children of Gad and the children of Reuben spoke unto Moses, saying, Your servants will do as my lord commands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5826,51 +5838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. எங்கள் பிள்ளைகளையும் எங்கள் மனைவிகளும், எங்கள் ஆடுமாடு முதலான எங்களுடைய எல்லா மிருகஜீவன்களோடும் இங்கே கீலேயாத்தின் பட்டணங்களில் இருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[26. Our little ones, our wives, our flocks, and all our cattle, shall be there in the cities of Gilead:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5935,51 +5947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. உமது ஊழியக்காரராகிய நாங்களோ எங்கள் ஆண்டவன் சொன்னபடியே, ஒவ்வொருவரும் யுத்தசன்னத்தராய், கர்த்தருடைய சமுகத்தில் யுத்தத்திற்குப் போவோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[26. Our little ones, our wives, our flocks, and all our cattle, shall be there in the cities of Gilead:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6044,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. உமது ஊழியக்காரராகிய நாங்களோ எங்கள் ஆண்டவன் சொன்னபடியே, ஒவ்வொருவரும் யுத்தசன்னத்தராய், கர்த்தருடைய சமுகத்தில் யுத்தத்திற்குப் போவோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[27. But your servants will pass over, every man armed for war, before the LORD to battle, as my lord says.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6153,51 +6165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது மோசே அவர்களுக்காக ஆசாரியனாகிய எலெயாசாருக்கும், நூனின் குமாரனாகிய யோசுவாவுக்கும், இஸ்ரவேல் புத்திரருடைய கோத்திர பிதாக்களாகிய தலைவர்களுக்கும் கட்டளையிட்டு:]]></a:t>
+              <a:t><![CDATA[27. But your servants will pass over, every man armed for war, before the LORD to battle, as my lord says.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6262,51 +6274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது மோசே அவர்களுக்காக ஆசாரியனாகிய எலெயாசாருக்கும், நூனின் குமாரனாகிய யோசுவாவுக்கும், இஸ்ரவேல் புத்திரருடைய கோத்திர பிதாக்களாகிய தலைவர்களுக்கும் கட்டளையிட்டு:]]></a:t>
+              <a:t><![CDATA[28. So concerning them Moses commanded Eleazar the priest, and Joshua the son of Nun, and the chief fathers of the tribes of the children of Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6371,51 +6383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. காத் புத்திரரும் ரூபன் புத்திரரும் அவரவர் கர்த்தருடைய சமுகத்தில் யுத்தசன்னத்தாராய் உங்களோடேகூட யோர்தானைக் கடந்துபோனால், அத்தேசம் உங்களுக்கு வசப்பட்டபின்பு, அவர்களுக்குக் கீலேயாத் தேசத்தைச் சுதந்தரமாகக் கொடுக்கக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[28. So concerning them Moses commanded Eleazar the priest, and Joshua the son of Nun, and the chief fathers of the tribes of the children of Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6480,51 +6492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தர் இஸ்ரவேல் சபைக்கு முன்பாக முறிய அடித்த அதரோத், தீபோன், யாசேர், நிம்ரா, எஸ்போன், எலெயாலெ, சேபாம், நேபோ, பெயோன் என்னும் பட்டணங்களைச் சேர்ந்த நாடானது ஆடுமாடுகளுக்குத் தகுந்த இடம்.]]></a:t>
+              <a:t><![CDATA[3. Ataroth, and Dibon, and Jazer, and Nimrah, and Heshbon, and Elealeh, and Shebam, and Nebo, and Beon,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6589,51 +6601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. காத் புத்திரரும் ரூபன் புத்திரரும் அவரவர் கர்த்தருடைய சமுகத்தில் யுத்தசன்னத்தாராய் உங்களோடேகூட யோர்தானைக் கடந்துபோனால், அத்தேசம் உங்களுக்கு வசப்பட்டபின்பு, அவர்களுக்குக் கீலேயாத் தேசத்தைச் சுதந்தரமாகக் கொடுக்கக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[29. And Moses said unto them, If the children of Gad and the children of Reuben will pass with you over Jordan, every man armed to battle, before the LORD, and the land shall be subdued before you; then all of you shall give them the land of Gilead for a possession:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6698,51 +6710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. காத் புத்திரரும் ரூபன் புத்திரரும் அவரவர் கர்த்தருடைய சமுகத்தில் யுத்தசன்னத்தாராய் உங்களோடேகூட யோர்தானைக் கடந்துபோனால், அத்தேசம் உங்களுக்கு வசப்பட்டபின்பு, அவர்களுக்குக் கீலேயாத் தேசத்தைச் சுதந்தரமாகக் கொடுக்கக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[29. And Moses said unto them, If the children of Gad and the children of Reuben will pass with you over Jordan, every man armed to battle, before the LORD, and the land shall be subdued before you; then all of you shall give them the land of Gilead for a possession:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6807,51 +6819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உங்களோடேகூட யுத்தசன்னத்தராய்க் கடந்துபோகாதிருந்தார்களேயானால், அவர்கள் உங்கள் நடுவே கானான் தேசத்திலே சுதந்தரம் அடையக்கடவர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[29. And Moses said unto them, If the children of Gad and the children of Reuben will pass with you over Jordan, every man armed to battle, before the LORD, and the land shall be subdued before you; then all of you shall give them the land of Gilead for a possession:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6916,51 +6928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உங்களோடேகூட யுத்தசன்னத்தராய்க் கடந்துபோகாதிருந்தார்களேயானால், அவர்கள் உங்கள் நடுவே கானான் தேசத்திலே சுதந்தரம் அடையக்கடவர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[30. But if they will not pass over with you armed, they shall have possessions among you in the land of Canaan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7025,51 +7037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. காத் புத்திரரும் ரூபன் புத்திரரும் பிரதியுத்தரமாக: உம்முடைய ஊழியக்காரராகிய நாங்கள் கர்த்தர் எங்களுக்குச் சொன்னபடியே செய்வோம்.]]></a:t>
+              <a:t><![CDATA[30. But if they will not pass over with you armed, they shall have possessions among you in the land of Canaan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7134,51 +7146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. காத் புத்திரரும் ரூபன் புத்திரரும் பிரதியுத்தரமாக: உம்முடைய ஊழியக்காரராகிய நாங்கள் கர்த்தர் எங்களுக்குச் சொன்னபடியே செய்வோம்.]]></a:t>
+              <a:t><![CDATA[31. And the children of Gad and the children of Reuben answered, saying, As the LORD has said unto your servants, so will we do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7243,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. யோர்தானுக்கு இக்கரையிலே எங்கள் சுதந்தரத்தின் காணியாட்சி எங்களுக்கு உரியதாகும்படி நாங்கள் கர்த்தருடைய சமுகத்தில் யுத்தசன்னத்தாராய்க் கானான்தேசத்திற்குப் போவோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[31. And the children of Gad and the children of Reuben answered, saying, As the LORD has said unto your servants, so will we do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7352,51 +7364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. யோர்தானுக்கு இக்கரையிலே எங்கள் சுதந்தரத்தின் காணியாட்சி எங்களுக்கு உரியதாகும்படி நாங்கள் கர்த்தருடைய சமுகத்தில் யுத்தசன்னத்தாராய்க் கானான்தேசத்திற்குப் போவோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[32. We will pass over armed before the LORD into the land of Canaan, that the possession of our inheritance on this side Jordan may be ours.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7461,51 +7473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது மோசே காத் புத்திரருக்கும், ரூபன் புத்திரருக்கும், யோசேப்பின் குமாரனாகிய மனாசேயின் பாதிக் கோத்திரத்தாருக்கும், எமோரியருடைய ராஜாவாகிய சீகோனின் ராஜ்யத்தையும், பாசானுடைய ராஜாவாகிய ஓகின் ராஜ்யத்தையும், அவைகளைச் சேர்ந்த தேசங்களையும் அவைகளின் எல்லையைச் சுற்றிலுமுள்ள பட்டணங்களையும் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[32. We will pass over armed before the LORD into the land of Canaan, that the possession of our inheritance on this side Jordan may be ours.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7570,51 +7582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது மோசே காத் புத்திரருக்கும், ரூபன் புத்திரருக்கும், யோசேப்பின் குமாரனாகிய மனாசேயின் பாதிக் கோத்திரத்தாருக்கும், எமோரியருடைய ராஜாவாகிய சீகோனின் ராஜ்யத்தையும், பாசானுடைய ராஜாவாகிய ஓகின் ராஜ்யத்தையும், அவைகளைச் சேர்ந்த தேசங்களையும் அவைகளின் எல்லையைச் சுற்றிலுமுள்ள பட்டணங்களையும் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[33. And Moses gave unto them, even to the children of Gad, and to the children of Reuben, and unto half the tribe of Manasseh the son of Joseph, the kingdom of Sihon king of the Amorites, and the kingdom of Og king of Bashan, the land, with the cities thereof in the coasts, even the cities of the country round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7679,51 +7691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தர் இஸ்ரவேல் சபைக்கு முன்பாக முறிய அடித்த அதரோத், தீபோன், யாசேர், நிம்ரா, எஸ்போன், எலெயாலெ, சேபாம், நேபோ, பெயோன் என்னும் பட்டணங்களைச் சேர்ந்த நாடானது ஆடுமாடுகளுக்குத் தகுந்த இடம்.]]></a:t>
+              <a:t><![CDATA[3. Ataroth, and Dibon, and Jazer, and Nimrah, and Heshbon, and Elealeh, and Shebam, and Nebo, and Beon,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7788,51 +7800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது மோசே காத் புத்திரருக்கும், ரூபன் புத்திரருக்கும், யோசேப்பின் குமாரனாகிய மனாசேயின் பாதிக் கோத்திரத்தாருக்கும், எமோரியருடைய ராஜாவாகிய சீகோனின் ராஜ்யத்தையும், பாசானுடைய ராஜாவாகிய ஓகின் ராஜ்யத்தையும், அவைகளைச் சேர்ந்த தேசங்களையும் அவைகளின் எல்லையைச் சுற்றிலுமுள்ள பட்டணங்களையும் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[33. And Moses gave unto them, even to the children of Gad, and to the children of Reuben, and unto half the tribe of Manasseh the son of Joseph, the kingdom of Sihon king of the Amorites, and the kingdom of Og king of Bashan, the land, with the cities thereof in the coasts, even the cities of the country round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7897,51 +7909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது மோசே காத் புத்திரருக்கும், ரூபன் புத்திரருக்கும், யோசேப்பின் குமாரனாகிய மனாசேயின் பாதிக் கோத்திரத்தாருக்கும், எமோரியருடைய ராஜாவாகிய சீகோனின் ராஜ்யத்தையும், பாசானுடைய ராஜாவாகிய ஓகின் ராஜ்யத்தையும், அவைகளைச் சேர்ந்த தேசங்களையும் அவைகளின் எல்லையைச் சுற்றிலுமுள்ள பட்டணங்களையும் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[33. And Moses gave unto them, even to the children of Gad, and to the children of Reuben, and unto half the tribe of Manasseh the son of Joseph, the kingdom of Sihon king of the Amorites, and the kingdom of Og king of Bashan, the land, with the cities thereof in the coasts, even the cities of the country round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8006,51 +8018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பின்பு காத் சந்ததியார் தீபோன், அதரோத் ஆரோவேர்.]]></a:t>
+              <a:t><![CDATA[33. And Moses gave unto them, even to the children of Gad, and to the children of Reuben, and unto half the tribe of Manasseh the son of Joseph, the kingdom of Sihon king of the Amorites, and the kingdom of Og king of Bashan, the land, with the cities thereof in the coasts, even the cities of the country round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8115,51 +8127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஆத்ரோத், சோபான், யாசேர், யொகிபேயா,]]></a:t>
+              <a:t><![CDATA[34. And the children of Gad built Dibon, and Ataroth, and Aroer,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8224,51 +8236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. பெத்நிம்ரா, பெத்தாரன் என்னும் அரணான பட்டணங்களையும் ஆட்டுத்தொழுவங்களையும் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[35. And Atroth, Shophan, and Jaazer, and Jogbehah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8333,51 +8345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ரூபன் சந்ததியார் எஸ்போன், எலெயாலெ, கீரியத்தாயீம்,]]></a:t>
+              <a:t><![CDATA[36. And Bethnimrah, and Bethharan, fenced cities: and folds for sheep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8442,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பேர்கள் மற்றப்பட்ட நேபோ, பாகால்மெயோன், சீப்மா என்பவைகளைக் கட்டி, தாங்கள் கட்டின பட்டணங்களுக்கு வேறே பேர்களைக் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[37. And the children of Reuben built Heshbon, and Elealeh, and Kirjathaim,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8551,51 +8563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பேர்கள் மற்றப்பட்ட நேபோ, பாகால்மெயோன், சீப்மா என்பவைகளைக் கட்டி, தாங்கள் கட்டின பட்டணங்களுக்கு வேறே பேர்களைக் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[38. And Nebo, and Baalmeon, (their names being changed,) and Shibmah: and gave other names unto the cities which they built.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8660,51 +8672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. மனாசேயின் குமாரனாகிய மாகீரின் புத்திரர் கீலேயாத்திற்குப் போய், அதைக் கட்டிக்கொண்டு, அதிலிருந்த எமோரியரைத் துரத்திவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[38. And Nebo, and Baalmeon, (their names being changed,) and Shibmah: and gave other names unto the cities which they built.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8769,51 +8781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. மனாசேயின் குமாரனாகிய மாகீரின் புத்திரர் கீலேயாத்திற்குப் போய், அதைக் கட்டிக்கொண்டு, அதிலிருந்த எமோரியரைத் துரத்திவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[39. And the children of Machir the son of Manasseh went to Gilead, and took it, and dispossessed the Amorite which was in it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8878,51 +8890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உமது அடியாருக்கு ஆடுமாடுகள் உண்டு.]]></a:t>
+              <a:t><![CDATA[4. Even the country which the LORD stroke before the congregation of Israel, is a land for cattle, and your servants have cattle:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8987,51 +8999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அப்பொழுது மோசே கீலேயாத்தை மனாசேயின் குமாரனாகிய மாகீருக்குக் கொடுத்தான்; அவர்கள் அதிலே குடியேறினார்கள்.]]></a:t>
+              <a:t><![CDATA[39. And the children of Machir the son of Manasseh went to Gilead, and took it, and dispossessed the Amorite which was in it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9096,51 +9108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. மனாசேயின் குமாரனாகிய யாவீர் போய், அவர்களுடைய கிராமங்களைக் கட்டிக்கொண்டு, அவைகளுக்கு யாவீர் என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[40. And Moses gave Gilead unto Machir the son of Manasseh; and he dwelt therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9205,51 +9217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. நோபாக் போய், கேனாத்தையும் அதின் கிராமங்களையும் கட்டிக்கொண்டு, அதற்குத் தன் நாமத்தின்படியே நோபாக் என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[40. And Moses gave Gilead unto Machir the son of Manasseh; and he dwelt therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9314,51 +9326,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. நோபாக் போய், கேனாத்தையும் அதின் கிராமங்களையும் கட்டிக்கொண்டு, அதற்குத் தன் நாமத்தின்படியே நோபாக் என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[41. And Jair the son of Manasseh went and took the small towns thereof, and called them Havothjair.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. And Jair the son of Manasseh went and took the small towns thereof, and called them Havothjair.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And Nobah went and took Kenath, and the villages thereof, and called it Nobah, after his own name.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And Nobah went and took Kenath, and the villages thereof, and called it Nobah, after his own name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9423,51 +9762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உமது அடியாருக்கு ஆடுமாடுகள் உண்டு.]]></a:t>
+              <a:t><![CDATA[5. Wherefore, said they, if we have found grace in your sight, let this land be given unto your servants for a possession, and bring us not over Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9502,51 +9841,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469491837" r:id="rId1"/>
+    <p:sldLayoutId id="2474596007" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10194,50 +10533,74 @@
 
 <file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -10346,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Wherefore, said they, if we have found grace in your sight, let this land be given unto your]]></a:t>
+              <a:t><![CDATA[கடந்துபோகப்பண்ணீராக; இந்த நாட்டை உமது அடியாருக்குக் காணியாட்சியாகக் கொடுக்கவேண்டும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[servants for a possession, and bring us not over Jordan.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது மோசே காத் புத்திரரையும் ரூபன் புத்திரரையும் நோக்கி: உங்கள் சகோதரர் யுத்தத்திற்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And Moses said unto the children of Gad and to the children of Reuben, Shall your brethren go to]]></a:t>
+              <a:t><![CDATA[போகையில், நீங்கள் இங்கே இருப்பீர்களோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[war, and shall all of you sit here?]]></a:t>
+              <a:t><![CDATA[7. கர்த்தர் இஸ்ரவேல் புத்திரருக்குக் கொடுத்த தேசத்திற்கு அவர்கள் போகாதபடிக்கு, நீங்கள் அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And wherefore discourage all of you the heart of the children of Israel from going over into the]]></a:t>
+              <a:t><![CDATA[இருதயத்தைத் திடனற்றுப்போகப்பண்ணுகிறதென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[land which the LORD has given them?]]></a:t>
+              <a:t><![CDATA[8. அந்த தேசத்தைப் பார்ப்பதற்கு நான் உங்கள் பிதாக்களைக் காதேஸ்பர்னேயாவிலிருந்து அனுப்பினபோது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Thus did your fathers, when I sent them from Kadeshbarnea to see the land.]]></a:t>
+              <a:t><![CDATA[அவர்களும் இப்படியே செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +11633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. For when they went up unto the valley of Eshcol, and saw the land, they discouraged the heart of]]></a:t>
+              <a:t><![CDATA[9. அவர்கள் எஸ்கோல் பள்ளத்தாக்குமட்டும் போய், அத்தேசத்தைப் பார்த்துவந்து, இஸ்ரவேல் புத்திரர் கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +11765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the children of Israel, that they should not go into the land which the LORD had given them.]]></a:t>
+              <a:t><![CDATA[தங்களுக்குக் கொடுத்த தேசத்திற்குப் போகாதபடிக்கு அவர்கள் இருதயத்தைத் திடனற்றுப்போகப்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +11897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the LORD's anger was kindled the same time, and he swore, saying,]]></a:t>
+              <a:t><![CDATA[10. அதினால் கர்த்தர் அந்நாளிலே கோபம் மூண்டவராகி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +12029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now the children of Reuben and the children of Gad had a very great multitude of cattle: and when]]></a:t>
+              <a:t><![CDATA[1. ரூபன் புத்திரருக்கும் காத் புத்திரருக்கும் ஆடுமாடுகள் மிகவும் திரளாயிருந்தது; அவர்கள் யாசேர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +12161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Surely none of the men that came up out of Egypt, from twenty years old and upward, shall see]]></a:t>
+              <a:t><![CDATA[11. உத்தமமாய் என்னைப் பின்பற்றின கேனேசியனான எப்புன்னேயின் குமாரன் காலேபும், நூனின் குமாரன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the land which I swore unto Abraham, unto Isaac, and unto Jacob; because they have not wholly]]></a:t>
+              <a:t><![CDATA[யோசுவாவும் தவிர,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[followed me:]]></a:t>
+              <a:t><![CDATA[12. எகிப்திலிருந்து வந்தவர்களில் இருபது வயதுமுதல் அதற்கு மேற்பட்டமனிதர்களில் ஒருவரும் என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Save Caleb the son of Jephunneh the Kenezite, and Joshua the son of Nun: for they have wholly]]></a:t>
+              <a:t><![CDATA[உத்தமமாய்ப் பின்பற்றாதபடியால், அவர்கள் நான் ஆபிரகாமுக்கும் ஈசாக்குக்கும் யாக்கோபுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12326,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[followed the LORD.]]></a:t>
+              <a:t><![CDATA[ஆணையிட்டுக்கொடுத்த தேசத்தைக் காண்பதில்லை என்று ஆணையிட்டிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12458,51 +12821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And the LORD's anger was kindled against Israel, and he made them wander in the wilderness forty]]></a:t>
+              <a:t><![CDATA[13. அப்படியே கர்த்தருடைய கோபம் இஸ்ரவேலின்மேல் மூண்டது; கர்த்தருடைய சமுகத்தில் பொல்லாப்புச் செய்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12590,51 +12953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[years, until all the generation, that had done evil in the sight of the LORD, was consumed.]]></a:t>
+              <a:t><![CDATA[அந்தச் சந்ததியெல்லாம் நிர்மூலமாகுமட்டும் அவர்களை வனாந்தரத்திலே நாற்பது வருஷம் அலையப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12722,51 +13085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And, behold, all of you are risen up in your fathers' position, an increase of sinful men, to]]></a:t>
+              <a:t><![CDATA[14. இப்பொழுதும் இதோ இஸ்ரவேலர்மேலிருக்கும் கர்த்தருடைய கோபத்தின் உக்கிரத்தை இன்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12854,51 +13217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[augment yet the fierce anger of the LORD toward Israel.]]></a:t>
+              <a:t><![CDATA[அதிகரிக்கப்பண்ணும்படி, நீங்கள் உங்கள் பிதாக்களின் ஸ்தானத்திலே பாவமுள்ள பெருங்கூட்டமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12986,51 +13349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. For if all of you turn away from after him, he will yet again leave them in the wilderness; and]]></a:t>
+              <a:t><![CDATA[எழும்பியிருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,51 +13481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they saw the land of Jazer, and the land of Gilead, that, behold, the place was a place for cattle;]]></a:t>
+              <a:t><![CDATA[தேசத்தையும் கீலேயாத் தேசத்தையும் பார்த்தபோது, அது ஆடுமாடுகளுக்குத் தகுந்த இடமென்று கண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13250,51 +13613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all of you shall destroy all this people.]]></a:t>
+              <a:t><![CDATA[15. நீங்கள் அவரைவிட்டுப் பின்வாங்கினால், அவர் இன்னும் அவர்களை வனாந்தரத்தில் இருக்கப்பண்ணுவார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13382,51 +13745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And they came near unto him, and said, We will build sheepfolds here for our cattle, and cities]]></a:t>
+              <a:t><![CDATA[இப்படி நீங்கள் இந்த ஜனங்களையெல்லாம் அழியப்பண்ணுவீர்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13514,51 +13877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for our little ones:]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது அவர்கள் அவன் சமீபத்தில் வந்து: எங்கள் ஆடுமாடுகளுக்காகத் தொழுவங்களையும், எங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13646,51 +14009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. But we ourselves will go ready armed before the children of Israel, until we have brought them]]></a:t>
+              <a:t><![CDATA[பிள்ளைகளுக்காகப் பட்டணங்களையும் இங்கே கட்டுவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13778,51 +14141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto their place: and our little ones shall dwell in the fenced cities because of the inhabitants of]]></a:t>
+              <a:t><![CDATA[17. நாங்களோ இஸ்ரவேல் புத்திரரை அவர்கள் ஸ்தானத்திலே கொண்டுபோய்ச் சேர்க்குமளவும், யுத்தசன்னத்தாரய்த்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13910,51 +14273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the land.]]></a:t>
+              <a:t><![CDATA[தீவிரத்தோடே அவர்களுக்கு முன்பாக நடப்போம்; எங்கள் பிள்ளைகள் இத்தேசத்துக் குடிகளினிமித்தம் அரணான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14042,51 +14405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. We will not return unto our houses, until the children of Israel have inherited every man his]]></a:t>
+              <a:t><![CDATA[பட்டணங்களிலே குடியிருக்கக் கேட்டுக்கொள்ளுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14174,51 +14537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[inheritance.]]></a:t>
+              <a:t><![CDATA[18. இஸ்ரவேல் புத்திரர் யாவரும் தங்கள் தங்கள் சுதந்தரத்தைச் சுதந்தரித்துக் கொள்ளும்வரைக்கும், நாங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14306,51 +14669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. For we will not inherit with them on yonder side Jordan, or forward; because our inheritance is]]></a:t>
+              <a:t><![CDATA[எங்கள் வீடுகளுக்குத் திரும்புவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14438,51 +14801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fallen to us on this side Jordan eastward.]]></a:t>
+              <a:t><![CDATA[19. யோர்தானுக்கு இப்புறத்தில் கிழக்கே எங்களுக்குச் சுதந்தரம் உண்டானபடியினாலே, நாங்கள் அவர்களோடேகூட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +14933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. The children of Gad and the children of Reuben came and spoke unto Moses, and to Eleazar the]]></a:t>
+              <a:t><![CDATA[2. ஆகையால் ரூபன் புத்திரரும் காத் புத்திரரும் வந்து, மோசேயையும் ஆசாரியனாகிய எலெயாசாரையும் சபையின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +15065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And Moses said unto them, If all of you will do this thing, if all of you will go armed before]]></a:t>
+              <a:t><![CDATA[யோர்தானுக்கு அக்கரையிலும், அதற்கு அப்புறத்திலும் சுதந்தரம் வாங்கமாட்டோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +15197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD to war,]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது மோசே அவர்களை நோக்கி: நீங்கள் இந்த வார்த்தையின்படியே செய்து, கர்த்தருடைய சமுகத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +15329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And will go all of you armed over Jordan before the LORD, until he has driven out his enemies]]></a:t>
+              <a:t><![CDATA[யுத்தசன்னத்தராகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15098,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[from before him,]]></a:t>
+              <a:t><![CDATA[21. கர்த்தர் தம்முடைய சத்துருக்களைத் தம்முடைய முகத்திற்கு முன்னின்று துரத்திவிடுமளவும், நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15230,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And the land be subdued before the LORD: then afterward all of you shall return, and be]]></a:t>
+              <a:t><![CDATA[யாவரும் அவருடைய சமுகத்தில் யுத்தசன்னத்தராய் யோர்தானைக் கடந்துபோவீர்களனால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15362,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[guiltless before the LORD, and before Israel; and this land shall be your possession before the]]></a:t>
+              <a:t><![CDATA[22. அத்தேசம் கர்த்தருக்கு முன்பாக வசப்படுத்தப்பட்டபின்பு நீங்கள் திரும்பிவந்து, கர்த்தருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15494,51 +15857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD.]]></a:t>
+              <a:t><![CDATA[முன்பாகவும், இஸ்ரவேலருக்கு முன்பாகவும், குற்றமில்லாதிருப்பீர்கள்; அதற்குப்பின்பு இந்த தேசம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15626,51 +15989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. But if all of you will not do so, behold, all of you have sinned against the LORD: and be sure]]></a:t>
+              <a:t><![CDATA[கர்த்தருக்கு முன்பாக உங்களுக்குச் சுதந்தரமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15758,51 +16121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your sin will find you out.]]></a:t>
+              <a:t><![CDATA[23. நீங்கள் இப்படிச் செய்யாமற்போனால், கர்த்தருக்கு விரோதமாகப் பாவம் செய்தவர்களாயிருப்பீர்கள்; உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15890,51 +16253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Build you cities for your little ones, and folds for your sheep; and do that which has proceeded]]></a:t>
+              <a:t><![CDATA[பாவம் உங்களைத் தொடர்ந்துபிடிக்கும் என்று நிச்சயமாய் அறியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16022,51 +16385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[priest, and unto the princes of the congregation, saying,]]></a:t>
+              <a:t><![CDATA[பிரபுக்களையும் நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16154,51 +16517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[out of your mouth.]]></a:t>
+              <a:t><![CDATA[24. உங்கள் பிள்ளைகளுக்காகப் பட்டணங்களையும், உங்கள் ஆடுமாடுகளுக்காகத் தொழுவங்களையும் கட்டி, உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16286,51 +16649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And the children of Gad and the children of Reuben spoke unto Moses, saying, Your servants will]]></a:t>
+              <a:t><![CDATA[வாய்மொழியின்படியே செய்யுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16418,51 +16781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[do as my lord commands.]]></a:t>
+              <a:t><![CDATA[25. அப்பொழுது காத் புத்திரரும் ரூபன் புத்திரரும் மோசேயை நோக்கி: எங்கள் ஆண்டவன் கட்டளையிட்டபடியே உமது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16550,51 +16913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Our little ones, our wives, our flocks, and all our cattle, shall be there in the cities of]]></a:t>
+              <a:t><![CDATA[ஊழியக்காரராகிய நாங்கள் செய்வோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16682,51 +17045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Gilead:]]></a:t>
+              <a:t><![CDATA[26. எங்கள் பிள்ளைகளையும் எங்கள் மனைவிகளும், எங்கள் ஆடுமாடு முதலான எங்களுடைய எல்லா மிருகஜீவன்களோடும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16814,51 +17177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. But your servants will pass over, every man armed for war, before the LORD to battle, as my lord]]></a:t>
+              <a:t><![CDATA[இங்கே கீலேயாத்தின் பட்டணங்களில் இருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16946,51 +17309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[says.]]></a:t>
+              <a:t><![CDATA[27. உமது ஊழியக்காரராகிய நாங்களோ எங்கள் ஆண்டவன் சொன்னபடியே, ஒவ்வொருவரும் யுத்தசன்னத்தராய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17078,51 +17441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. So concerning them Moses commanded Eleazar the priest, and Joshua the son of Nun, and the chief]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய சமுகத்தில் யுத்தத்திற்குப் போவோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17210,51 +17573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fathers of the tribes of the children of Israel:]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது மோசே அவர்களுக்காக ஆசாரியனாகிய எலெயாசாருக்கும், நூனின் குமாரனாகிய யோசுவாவுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17342,51 +17705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And Moses said unto them, If the children of Gad and the children of Reuben will pass with you]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேல் புத்திரருடைய கோத்திர பிதாக்களாகிய தலைவர்களுக்கும் கட்டளையிட்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17474,51 +17837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Ataroth, and Dibon, and Jazer, and Nimrah, and Heshbon, and Elealeh, and Shebam, and Nebo, and]]></a:t>
+              <a:t><![CDATA[3. கர்த்தர் இஸ்ரவேல் சபைக்கு முன்பாக முறிய அடித்த அதரோத், தீபோன், யாசேர், நிம்ரா, எஸ்போன், எலெயாலெ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17606,51 +17969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[over Jordan, every man armed to battle, before the LORD, and the land shall be subdued before you;]]></a:t>
+              <a:t><![CDATA[29. காத் புத்திரரும் ரூபன் புத்திரரும் அவரவர் கர்த்தருடைய சமுகத்தில் யுத்தசன்னத்தாராய் உங்களோடேகூட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17738,51 +18101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[then all of you shall give them the land of Gilead for a possession:]]></a:t>
+              <a:t><![CDATA[யோர்தானைக் கடந்துபோனால், அத்தேசம் உங்களுக்கு வசப்பட்டபின்பு, அவர்களுக்குக் கீலேயாத் தேசத்தைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17870,51 +18233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. But if they will not pass over with you armed, they shall have possessions among you in the land]]></a:t>
+              <a:t><![CDATA[சுதந்தரமாகக் கொடுக்கக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18002,51 +18365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Canaan.]]></a:t>
+              <a:t><![CDATA[30. உங்களோடேகூட யுத்தசன்னத்தராய்க் கடந்துபோகாதிருந்தார்களேயானால், அவர்கள் உங்கள் நடுவே கானான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18134,51 +18497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And the children of Gad and the children of Reuben answered, saying, As the LORD has said unto]]></a:t>
+              <a:t><![CDATA[தேசத்திலே சுதந்தரம் அடையக்கடவர்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18266,51 +18629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your servants, so will we do.]]></a:t>
+              <a:t><![CDATA[31. காத் புத்திரரும் ரூபன் புத்திரரும் பிரதியுத்தரமாக: உம்முடைய ஊழியக்காரராகிய நாங்கள் கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18398,51 +18761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. We will pass over armed before the LORD into the land of Canaan, that the possession of our]]></a:t>
+              <a:t><![CDATA[எங்களுக்குச் சொன்னபடியே செய்வோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18530,51 +18893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[inheritance on this side Jordan may be ours.]]></a:t>
+              <a:t><![CDATA[32. யோர்தானுக்கு இக்கரையிலே எங்கள் சுதந்தரத்தின் காணியாட்சி எங்களுக்கு உரியதாகும்படி நாங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18662,51 +19025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And Moses gave unto them, even to the children of Gad, and to the children of Reuben, and unto]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய சமுகத்தில் யுத்தசன்னத்தாராய்க் கானான்தேசத்திற்குப் போவோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18794,51 +19157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[half the tribe of Manasseh the son of Joseph, the kingdom of Sihon king of the Amorites, and the]]></a:t>
+              <a:t><![CDATA[33. அப்பொழுது மோசே காத் புத்திரருக்கும், ரூபன் புத்திரருக்கும், யோசேப்பின் குமாரனாகிய மனாசேயின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18926,51 +19289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Beon,]]></a:t>
+              <a:t><![CDATA[சேபாம், நேபோ, பெயோன் என்னும் பட்டணங்களைச் சேர்ந்த நாடானது ஆடுமாடுகளுக்குத் தகுந்த இடம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19058,51 +19421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[kingdom of Og king of Bashan, the land, with the cities thereof in the coasts, even the cities of]]></a:t>
+              <a:t><![CDATA[பாதிக் கோத்திரத்தாருக்கும், எமோரியருடைய ராஜாவாகிய சீகோனின் ராஜ்யத்தையும், பாசானுடைய ராஜாவாகிய ஓகின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19190,51 +19553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the country round about.]]></a:t>
+              <a:t><![CDATA[ராஜ்யத்தையும், அவைகளைச் சேர்ந்த தேசங்களையும் அவைகளின் எல்லையைச் சுற்றிலுமுள்ள பட்டணங்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19322,51 +19685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And the children of Gad built Dibon, and Ataroth, and Aroer,]]></a:t>
+              <a:t><![CDATA[கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19454,51 +19817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And Atroth, Shophan, and Jaazer, and Jogbehah,]]></a:t>
+              <a:t><![CDATA[34. பின்பு காத் சந்ததியார் தீபோன், அதரோத் ஆரோவேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19586,51 +19949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. And Bethnimrah, and Bethharan, fenced cities: and folds for sheep.]]></a:t>
+              <a:t><![CDATA[35. ஆத்ரோத், சோபான், யாசேர், யொகிபேயா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19718,51 +20081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And the children of Reuben built Heshbon, and Elealeh, and Kirjathaim,]]></a:t>
+              <a:t><![CDATA[36. பெத்நிம்ரா, பெத்தாரன் என்னும் அரணான பட்டணங்களையும் ஆட்டுத்தொழுவங்களையும் கட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19850,51 +20213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. And Nebo, and Baalmeon, (their names being changed,) and Shibmah: and gave other names unto the]]></a:t>
+              <a:t><![CDATA[37. ரூபன் சந்ததியார் எஸ்போன், எலெயாலெ, கீரியத்தாயீம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19982,51 +20345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cities which they built.]]></a:t>
+              <a:t><![CDATA[38. பேர்கள் மற்றப்பட்ட நேபோ, பாகால்மெயோன், சீப்மா என்பவைகளைக் கட்டி, தாங்கள் கட்டின பட்டணங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20114,51 +20477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. And the children of Machir the son of Manasseh went to Gilead, and took it, and dispossessed the]]></a:t>
+              <a:t><![CDATA[வேறே பேர்களைக் கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20246,51 +20609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Amorite which was in it.]]></a:t>
+              <a:t><![CDATA[39. மனாசேயின் குமாரனாகிய மாகீரின் புத்திரர் கீலேயாத்திற்குப் போய், அதைக் கட்டிக்கொண்டு, அதிலிருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20378,51 +20741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Even the country which the LORD stroke before the congregation of Israel, is a land for cattle,]]></a:t>
+              <a:t><![CDATA[4. உமது அடியாருக்கு ஆடுமாடுகள் உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20510,51 +20873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. And Moses gave Gilead unto Machir the son of Manasseh; and he dwelt therein.]]></a:t>
+              <a:t><![CDATA[எமோரியரைத் துரத்திவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20642,51 +21005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. And Jair the son of Manasseh went and took the small towns thereof, and called them Havothjair.]]></a:t>
+              <a:t><![CDATA[40. அப்பொழுது மோசே கீலேயாத்தை மனாசேயின் குமாரனாகிய மாகீருக்குக் கொடுத்தான்; அவர்கள் அதிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20774,51 +21137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. And Nobah went and took Kenath, and the villages thereof, and called it Nobah, after his own]]></a:t>
+              <a:t><![CDATA[குடியேறினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20906,51 +21269,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[name.]]></a:t>
+              <a:t><![CDATA[41. மனாசேயின் குமாரனாகிய யாவீர் போய், அவர்களுடைய கிராமங்களைக் கட்டிக்கொண்டு, அவைகளுக்கு யாவீர் என்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பேரிட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. நோபாக் போய், கேனாத்தையும் அதின் கிராமங்களையும் கட்டிக்கொண்டு, அதற்குத் தன் நாமத்தின்படியே நோபாக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்று பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21038,51 +21797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and your servants have cattle:]]></a:t>
+              <a:t><![CDATA[5. உம்முடைய கண்களில் எங்களுக்குத் தயை கிடைத்ததானால், எங்களை யோர்தான் நதிக்கு அப்புறம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21099,91 +21858,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 32]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme37">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme81">
   <a:themeElements>
-    <a:clrScheme name="Theme37">
+    <a:clrScheme name="Theme81">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme37">
+    <a:fontScheme name="Theme81">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -21209,51 +21968,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme37">
+    <a:fmtScheme name="Theme81">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -21384,51 +22143,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>83</Slides>
+  <Slides>86</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>