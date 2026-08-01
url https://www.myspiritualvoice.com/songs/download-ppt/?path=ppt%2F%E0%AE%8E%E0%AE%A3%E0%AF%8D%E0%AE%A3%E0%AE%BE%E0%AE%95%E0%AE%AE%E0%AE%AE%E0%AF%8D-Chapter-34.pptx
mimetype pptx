--- v0 (2026-06-03)
+++ v1 (2026-08-01)
@@ -73,50 +73,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -138,50 +144,53 @@
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -320,53 +329,56 @@
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -426,51 +438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உங்களுக்கு வடதிசை எல்லை பெருங்கடல் தொடங்கி, ஓர் என்னும் மலையை உங்களுக்குக் குறிப்பாக வைத்து,]]></a:t>
+              <a:t><![CDATA[6. And as for the western border, all of you shall even have the great sea for a border: this shall be your west border.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -535,51 +547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஓர் என்னும் மலை தொடங்கி, ஆமாத்திற்குப் போகிற வழியைக் குறிப்பாகவைத்து, அங்கேயிருந்து அந்த எல்லை சேதாத்திற்குப் போய்,]]></a:t>
+              <a:t><![CDATA[7. And this shall be your north border: from the great sea all of you shall point out for you mount Hor:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -644,51 +656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஓர் என்னும் மலை தொடங்கி, ஆமாத்திற்குப் போகிற வழியைக் குறிப்பாகவைத்து, அங்கேயிருந்து அந்த எல்லை சேதாத்திற்குப் போய்,]]></a:t>
+              <a:t><![CDATA[8. From mount Hor all of you shall point out your border unto the entrance of Hamath; and the activities out of the border shall be to Zedad:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -753,51 +765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அங்கேயிருந்து அது சிப்ரோனுக்குப்போய், ஆத்சார் ஏனானிலே முடியும்; அதுவே உங்களுக்கு வடபுறத்து எல்லையாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[8. From mount Hor all of you shall point out your border unto the entrance of Hamath; and the activities out of the border shall be to Zedad:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -862,51 +874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அங்கேயிருந்து அது சிப்ரோனுக்குப்போய், ஆத்சார் ஏனானிலே முடியும்; அதுவே உங்களுக்கு வடபுறத்து எல்லையாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[9. And the border shall go on to Ziphron, and the activities out of it shall be at Hazarenan: this shall be your north border.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -971,51 +983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உங்களுக்குக் கீழ்த்திசை எல்லைக்கு ஆத்சார் ஏனானிலிருந்து சேப்பாமைக் குறிப்பாக வைத்து,]]></a:t>
+              <a:t><![CDATA[9. And the border shall go on to Ziphron, and the activities out of it shall be at Hazarenan: this shall be your north border.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1080,51 +1092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சேப்பாமிலிருந்து எல்லையானது ஆயினுக்குக் கிழக்கிலுள்ள ரிப்லாபரியந்தமும், அங்கேயிருந்து கின்னரேத் கடல்பரியந்தமும் அதின் கீழ்க்கரையோரமாய்,]]></a:t>
+              <a:t><![CDATA[10. And all of you shall point out your east border from Hazarenan to Shepham:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1189,51 +1201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சேப்பாமிலிருந்து எல்லையானது ஆயினுக்குக் கிழக்கிலுள்ள ரிப்லாபரியந்தமும், அங்கேயிருந்து கின்னரேத் கடல்பரியந்தமும் அதின் கீழ்க்கரையோரமாய்,]]></a:t>
+              <a:t><![CDATA[11. And the coast shall go down from Shepham to Riblah, on the east side of Ain; and the border shall descend, and shall reach unto the side of the sea of Chinnereth eastward:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1298,51 +1310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அங்கேயிருந்து யோர்தான்பரியந்தமும் போய், உப்புக்கடலில் முடியும்; இந்தச் சுற்றெல்லைகளையுடைய தேசமே உங்களுக்குரிய தேசம் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. And the coast shall go down from Shepham to Riblah, on the east side of Ain; and the border shall descend, and shall reach unto the side of the sea of Chinnereth eastward:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1407,51 +1419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அங்கேயிருந்து யோர்தான்பரியந்தமும் போய், உப்புக்கடலில் முடியும்; இந்தச் சுற்றெல்லைகளையுடைய தேசமே உங்களுக்குரிய தேசம் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. And the border shall go down to Jordan, and the activities out of it shall be at the salt sea: this shall be your land with the coasts thereof round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1516,51 +1528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[1. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1625,51 +1637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது மோசே இஸ்ரவேல் புத்திரரை நோக்கி: ஒன்பதரைக் கோத்திரத்தாருக்குக் கொடுக்கும்படி கர்த்தர் கட்டளையிட்டதும், நீங்கள் சீட்டுப்போட்டுச் சுதந்தரித்துக்கொள்ளவேண்டியதுமான தேசம் இதுவே.]]></a:t>
+              <a:t><![CDATA[12. And the border shall go down to Jordan, and the activities out of it shall be at the salt sea: this shall be your land with the coasts thereof round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1734,51 +1746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது மோசே இஸ்ரவேல் புத்திரரை நோக்கி: ஒன்பதரைக் கோத்திரத்தாருக்குக் கொடுக்கும்படி கர்த்தர் கட்டளையிட்டதும், நீங்கள் சீட்டுப்போட்டுச் சுதந்தரித்துக்கொள்ளவேண்டியதுமான தேசம் இதுவே.]]></a:t>
+              <a:t><![CDATA[13. And Moses commanded the children of Israel, saying, This is the land which all of you shall inherit by lot, which the LORD commanded to give unto the nine tribes, and to the half tribe:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1843,51 +1855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ரூபன் புத்திரர் தங்கள் பிதாக்களுடைய வம்சத்தின்படியும், காத் புத்திரர் தங்கள் பிதாக்களுடைய வம்சத்தின்படியும், தங்கள் சுதந்தரத்தைப் பெற்றுக்கொண்டதும் அல்லாமல், மனாசேயின் பாதிக் கோத்திரத்தாரும் தங்கள் சுதந்தரத்தைப் பெற்றுக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And Moses commanded the children of Israel, saying, This is the land which all of you shall inherit by lot, which the LORD commanded to give unto the nine tribes, and to the half tribe:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1952,51 +1964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இந்த இரண்டரைக் கோத்திரத்தாரும் சூரியோதய திசையாகிய கிழக்கே எரிகோவின் அருகேயுள்ள யோர்தானுக்கு இப்புறத்திலே தங்கள் சுதந்தரத்தப் பெற்றுக்கொண்டார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. For the tribe of the children of Reuben according to the house of their fathers, and the tribe of the children of Gad according to the house of their fathers, have received their inheritance; and half the tribe of Manasseh have received their inheritance:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2061,51 +2073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இந்த இரண்டரைக் கோத்திரத்தாரும் சூரியோதய திசையாகிய கிழக்கே எரிகோவின் அருகேயுள்ள யோர்தானுக்கு இப்புறத்திலே தங்கள் சுதந்தரத்தப் பெற்றுக்கொண்டார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. For the tribe of the children of Reuben according to the house of their fathers, and the tribe of the children of Gad according to the house of their fathers, have received their inheritance; and half the tribe of Manasseh have received their inheritance:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2170,51 +2182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மேலும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[14. For the tribe of the children of Reuben according to the house of their fathers, and the tribe of the children of Gad according to the house of their fathers, have received their inheritance; and half the tribe of Manasseh have received their inheritance:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2279,51 +2291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உங்களுக்கு தேசத்தைப் பங்கிட்டுக்கொடுக்கும் மனிதரின் நாமங்களாவன: ஆசாரியனாகிய எலெயாசாரும், நூனின் குமாரனாகிய யோசுவாவுமே.]]></a:t>
+              <a:t><![CDATA[15. The two tribes and the half tribe have received their inheritance on this side Jordan near Jericho eastward, toward the sunrising.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2388,51 +2400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உங்களுக்கு தேசத்தைப் பங்கிட்டுக்கொடுக்கும் மனிதரின் நாமங்களாவன: ஆசாரியனாகிய எலெயாசாரும், நூனின் குமாரனாகிய யோசுவாவுமே.]]></a:t>
+              <a:t><![CDATA[15. The two tribes and the half tribe have received their inheritance on this side Jordan near Jericho eastward, toward the sunrising.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2497,51 +2509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அன்றியும், தேசத்தைப் பங்கிடும்படி ஒவ்வொரு கோத்திரத்தில் ஒவ்வொரு தலைவனையும் தெரிந்துகொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[16. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2606,51 +2618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அன்றியும், தேசத்தைப் பங்கிடும்படி ஒவ்வொரு கோத்திரத்தில் ஒவ்வொரு தலைவனையும் தெரிந்துகொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[17. These are the names of the men which shall divide the land unto you: Eleazar the priest, and Joshua the son of Nun.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2715,51 +2727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ இஸ்ரவேல் புத்திரருக்குக் கட்டளையிட்டுச் சொல்லவேண்டியது என்னவென்றால்: கானான்தேசம் அதின் எல்லைகள் உட்பட உங்களுக்குச் சுதந்தரமாகக் கிடைக்கப்போகிறது; நீங்கள் கானான்தேசத்தில் சேரும்போது,]]></a:t>
+              <a:t><![CDATA[2. Command the children of Israel, and say unto them, When all of you come into the land of Canaan; (this is the land that shall fall unto you for an inheritance, even the land of Canaan with the coasts thereof:)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2824,51 +2836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அந்த மனிதருடைய நாமங்களாவன: யூதா கோத்திரத்துக்கு எப்புன்னேயின் குமாரனாகிய காலேபும்,]]></a:t>
+              <a:t><![CDATA[17. These are the names of the men which shall divide the land unto you: Eleazar the priest, and Joshua the son of Nun.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2933,51 +2945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சிமியோன் புத்திரரின் கோத்திரத்துக்கு அம்மியூதின் குமாரனாகிய சாமுவேலும்,]]></a:t>
+              <a:t><![CDATA[18. And all of you shall take one prince of every tribe, to divide the land by inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3042,51 +3054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பென்யமீன் கோத்திரத்துக்குக் கிஸ்லோனின் குமாரனாகிய எலிதாதும்,]]></a:t>
+              <a:t><![CDATA[19. And the names of the men are these: Of the tribe of Judah, Caleb the son of Jephunneh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3151,51 +3163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தாண் புத்திரரின் கோத்திரத்துக்கு யொக்லியின் குமாரனாகிய புக்கி என்னும் பிரபுவும்,]]></a:t>
+              <a:t><![CDATA[20. And of the tribe of the children of Simeon, Shemuel the son of Ammihud.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3260,51 +3272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. யோசேப்பின் குமாரனாகிய மனாசே புத்திரரின் கோத்திரத்துக்கு எபோதின் குமாரனாகிய அன்னியேல் என்னும் பிரபுவும்,]]></a:t>
+              <a:t><![CDATA[21. Of the tribe of Benjamin, Elidad the son of Chislon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3369,51 +3381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. எப்பிராயீம் புத்திரரின் கோத்திரத்துக்குச் சிப்தானின் குமாரனாகிய கேமுவேல் என்னும் பிரபுவும்,]]></a:t>
+              <a:t><![CDATA[22. And the prince of the tribe of the children of Dan, Bukki the son of Jogli.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3478,51 +3490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. செபுலோன் புத்திரரின் கோத்திரத்துக்குப் பர்னாகின் குமாரனாகிய எலிசாப்பான் என்னும் பிரபுவும்,]]></a:t>
+              <a:t><![CDATA[23. The prince of the children of Joseph, for the tribe of the children of Manasseh, Hanniel the son of Ephod.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3587,51 +3599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இசக்கார் புத்திரரின் கோத்திரத்துக்கு ஆசானின் குமாரனாகிய பல்த்தியேல் என்னும் பிரபுவும்,]]></a:t>
+              <a:t><![CDATA[23. The prince of the children of Joseph, for the tribe of the children of Manasseh, Hanniel the son of Ephod.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3696,51 +3708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஆசேர் புத்திரரின் கோத்திரத்துக்குச் செலோமியின் குமாரனாகிய அகியூத்தென்னும் பிரபுவும்,]]></a:t>
+              <a:t><![CDATA[24. And the prince of the tribe of the children of Ephraim, Kemuel the son of Shiphtan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3805,51 +3817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நப்தலி புத்திரரின் கோத்திரத்துக்கு அம்மியூதின் குமாரனாகிய பெதாக்கேல் என்னும் பிரபுவுமே என்றார்.]]></a:t>
+              <a:t><![CDATA[25. And the prince of the tribe of the children of Zebulun, Elizaphan the son of Parnach.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3914,51 +3926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உங்கள் தென்புறம் சீன்வனாந்தரம்தொடங்கி ஏதோம் தேசத்தின் ஓரமட்டும் இருக்கும்; கிழக்கே இருக்கிற உப்புக்கடலின் கடைசி தொடங்கி உங்கள் தென் எல்லையாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[2. Command the children of Israel, and say unto them, When all of you come into the land of Canaan; (this is the land that shall fall unto you for an inheritance, even the land of Canaan with the coasts thereof:)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4023,51 +4035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. கானான்தேசத்திலே இஸ்ரவேல் புத்திரருக்குச் சுதந்தரங்களைப் பங்கிட்டுக் கொடுக்கிறதற்குக் கர்த்தர் கட்டளையிட்டவர்கள் இவர்களே.]]></a:t>
+              <a:t><![CDATA[26. And the prince of the tribe of the children of Issachar, Paltiel the son of Azzan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4132,51 +4144,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. கானான்தேசத்திலே இஸ்ரவேல் புத்திரருக்குச் சுதந்தரங்களைப் பங்கிட்டுக் கொடுக்கிறதற்குக் கர்த்தர் கட்டளையிட்டவர்கள் இவர்களே.]]></a:t>
+              <a:t><![CDATA[27. And the prince of the tribe of the children of Asher, Ahihud the son of Shelomi.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And the prince of the tribe of the children of Naphtali, Pedahel the son of Ammihud.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. These are they whom the LORD commanded to divide the inheritance unto the children of Israel in the land of Canaan.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. These are they whom the LORD commanded to divide the inheritance unto the children of Israel in the land of Canaan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4241,51 +4580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உங்கள் எல்லை தெற்கிலிருந்து அக்கராபீம் மேடுகளைச் சுற்றி, சீன்வனாந்தரம்வரையில் போய், தெற்கிலே காதேஸ்பர்னேயாவுக்கும், அங்கேயிருந்து ஆத்சார் அதாருக்கும், அங்கேயிருந்து அஸ்மோனாவுக்கும் போய்,]]></a:t>
+              <a:t><![CDATA[3. Then your south quarter shall be from the wilderness of Zin along by the coast of Edom, and your south border shall be the utmost coast of the salt sea eastward:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4350,51 +4689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உங்கள் எல்லை தெற்கிலிருந்து அக்கராபீம் மேடுகளைச் சுற்றி, சீன்வனாந்தரம்வரையில் போய், தெற்கிலே காதேஸ்பர்னேயாவுக்கும், அங்கேயிருந்து ஆத்சார் அதாருக்கும், அங்கேயிருந்து அஸ்மோனாவுக்கும் போய்,]]></a:t>
+              <a:t><![CDATA[3. Then your south quarter shall be from the wilderness of Zin along by the coast of Edom, and your south border shall be the utmost coast of the salt sea eastward:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4459,51 +4798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உங்கள் எல்லை தெற்கிலிருந்து அக்கராபீம் மேடுகளைச் சுற்றி, சீன்வனாந்தரம்வரையில் போய், தெற்கிலே காதேஸ்பர்னேயாவுக்கும், அங்கேயிருந்து ஆத்சார் அதாருக்கும், அங்கேயிருந்து அஸ்மோனாவுக்கும் போய்,]]></a:t>
+              <a:t><![CDATA[4. And your border shall turn from the south to the ascent of Akrabbim, and pass on to Zin: and the going forth thereof shall be from the south to Kadeshbarnea, and shall go on to Hazaraddar, and pass on to Azmon:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4568,51 +4907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அஸ்மோனாவிலிருந்து எகிப்தின் நதிவரைக்கும் சுற்றிப்போய்க் கடலில் முடியும்.]]></a:t>
+              <a:t><![CDATA[4. And your border shall turn from the south to the ascent of Akrabbim, and pass on to Zin: and the going forth thereof shall be from the south to Kadeshbarnea, and shall go on to Hazaraddar, and pass on to Azmon:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4677,51 +5016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மேற்றிசைக்குப் பெருங்கடலே உங்களுக்கு எல்லை; அதுவே உங்களுக்கு மேற்புறத்து எல்லையாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[5. And the border shall fetch a compass from Azmon unto the river of Egypt, and the activities out of it shall be at the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4756,51 +5095,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469494110" r:id="rId1"/>
+    <p:sldLayoutId id="2474598768" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5080,50 +5419,74 @@
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5264,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. మీ ఉత్తరపు సరిహద్దును మహాసముద్రము యొద్దనుండి హోరు కొండవరకు ఏర్పరచుకొనవలెను.]]></a:t>
+              <a:t><![CDATA[6. மேற்றிசைக்குப் பெருங்கடலே உங்களுக்கு எல்லை; அதுவே உங்களுக்கு மேற்புறத்து எல்லையாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. హోరు కొండ యొద్దనుండి హమాతునకు పోవుమార్గము వరకు ఏర్పరచుకొనవలెను. ఆ సరిహద్దు సెదాదువరకు]]></a:t>
+              <a:t><![CDATA[7. உங்களுக்கு வடதிசை எல்லை பெருங்கடல் தொடங்கி, ஓர் என்னும் மலையை உங்களுக்குக் குறிப்பாக வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వ్యాపించును.]]></a:t>
+              <a:t><![CDATA[8. ஓர் என்னும் மலை தொடங்கி, ஆமாத்திற்குப் போகிற வழியைக் குறிப்பாகவைத்து, அங்கேயிருந்து அந்த எல்லை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. అక్కడనుండి సరిహద్దు జిప్రోనువరకు వ్యాపించును, దాని చివర హసరేనానునొద్ద ఉండును. అది మీకు ఉత్తరపు]]></a:t>
+              <a:t><![CDATA[சேதாத்திற்குப் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సరిహద్దు.]]></a:t>
+              <a:t><![CDATA[9. அங்கேயிருந்து அது சிப்ரோனுக்குப்போய், ஆத்சார் ஏனானிலே முடியும்; அதுவே உங்களுக்கு வடபுறத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. తూర్పు సరిహద్దు హసరేనానునుండి షెపామువరకు మీరు ఏర్పరచుకొన వలెను.]]></a:t>
+              <a:t><![CDATA[எல்லையாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ​షెపామునుండి సరిహద్దు అయీనుకు తూర్పున రిబ్లావరకు నుండును. ఆ సరిహద్దు దిగి తూర్పున కిన్నె రెతు]]></a:t>
+              <a:t><![CDATA[10. உங்களுக்குக் கீழ்த்திசை எல்லைக்கு ஆத்சார் ஏனானிலிருந்து சேப்பாமைக் குறிப்பாக வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సముద్రమునొడ్డును తగిలియుండును.]]></a:t>
+              <a:t><![CDATA[11. சேப்பாமிலிருந்து எல்லையானது ஆயினுக்குக் கிழக்கிலுள்ள ரிப்லாபரியந்தமும், அங்கேயிருந்து கின்னரேத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6320,51 +6683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ​ఆ సరిహద్దు యొర్దానునదివరకు దిగి ఉప్పు సముద్రముదనుక వ్యాపిం చును. ఆదేశము చుట్టునున్న సరిహద్దుల]]></a:t>
+              <a:t><![CDATA[கடல்பரியந்தமும் அதின் கீழ்க்கரையோரமாய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6452,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మధ్యనున్న దేశము మీదై యుండునని వారి కాజ్ఞాపించుము.]]></a:t>
+              <a:t><![CDATA[12. அங்கேயிருந்து யோர்தான்பரியந்தமும் போய், உப்புக்கடலில் முடியும்; இந்தச் சுற்றெல்லைகளையுடைய தேசமே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +6947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. మరియు యెహోవా మోషేకు ఈలాగు సెల విచ్చెనునీవు ఇశ్రాయేలీయులతో]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ​మోషే ఇశ్రాయేలీయులతోమీరు చీట్లచేత పొంద బోవుచున్న దేశము ఇది. యెహోవా తొమి్మది గోత్ర ములకును]]></a:t>
+              <a:t><![CDATA[உங்களுக்குரிய தேசம் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అర్ధగోత్రమునకును దీని నియ్యవలెనని ఆజ్ఞా పించెను;]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது மோசே இஸ்ரவேல் புத்திரரை நோக்கி: ஒன்பதரைக் கோத்திரத்தாருக்குக் கொடுக்கும்படி கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ​ఏలయనగా తమ తమ పితరుల కుటుంబముల ప్రకారము రూబేనీయులును గాదీయులును తమ తమ స్వాస్థ్యముల నొందిరి.]]></a:t>
+              <a:t><![CDATA[கட்டளையிட்டதும், நீங்கள் சீட்டுப்போட்டுச் சுதந்தரித்துக்கொள்ளவேண்டியதுமான தேசம் இதுவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. మనష్షే అర్ధగోత్రపువారు తమ స్వాస్థ్యము నొందిరి. ఆ రెండు గోత్రపువారును అర్ధ గోత్రపువారును సూర్యోదయ]]></a:t>
+              <a:t><![CDATA[14. ரூபன் புத்திரர் தங்கள் பிதாக்களுடைய வம்சத்தின்படியும், காத் புத்திரர் தங்கள் பிதாக்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దిక్కున, అనగా తూర్పు దిక్కున యెరికోయొద్ద యొర్దాను ఇవతల తమ తమ స్వాస్థ్యములను పొందిరని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[வம்சத்தின்படியும், தங்கள் சுதந்தரத்தைப் பெற்றுக்கொண்டதும் அல்லாமல், மனாசேயின் பாதிக் கோத்திரத்தாரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. మరియు యెహోవా మోషేకు ఈలాగు సెలవిచ్చెను]]></a:t>
+              <a:t><![CDATA[தங்கள் சுதந்தரத்தைப் பெற்றுக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7508,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ఆ దేశమును మీకు స్వాస్థ్యముగా పంచిపెట్టవలసినవా రెవరనగా, యాజకుడైన ఎలియాజరును నూను కుమారు డైన]]></a:t>
+              <a:t><![CDATA[15. இந்த இரண்டரைக் கோத்திரத்தாரும் சூரியோதய திசையாகிய கிழக்கே எரிகோவின் அருகேயுள்ள யோர்தானுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7640,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యెహోషువయు.]]></a:t>
+              <a:t><![CDATA[இப்புறத்திலே தங்கள் சுதந்தரத்தப் பெற்றுக்கொண்டார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7772,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. మరియు ఆ దేశమును మీకు స్వాస్థ్యముగా పంచిపెట్టుటకు ప్రతి గోత్రములో ఒక్కొక ప్రధానుని]]></a:t>
+              <a:t><![CDATA[16. மேலும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7904,51 +8267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఏర్పరచుకొనవలెను.]]></a:t>
+              <a:t><![CDATA[17. உங்களுக்கு தேசத்தைப் பங்கிட்டுக்கொடுக்கும் மனிதரின் நாமங்களாவன: ஆசாரியனாகிய எலெயாசாரும், நூனின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8036,51 +8399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. కనాను దేశమున, అనగా పొలిమేరలచొప్పున మీరు చీట్లువేసి స్వాస్థ్యముగా పంచుకొను కనానుదేశమున]]></a:t>
+              <a:t><![CDATA[2. நீ இஸ்ரவேல் புத்திரருக்குக் கட்டளையிட்டுச் சொல்லவேண்டியது என்னவென்றால்: கானான்தேசம் அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8168,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. వారెవ రనగా, యూదావారి గోత్రములో యెఫున్నె కుమారు డైన కాలేబు.]]></a:t>
+              <a:t><![CDATA[குமாரனாகிய யோசுவாவுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. షిమ్యోనీయుల గోత్రములో అమీహూదు కుమారుడైన షెమూయేలు,]]></a:t>
+              <a:t><![CDATA[18. அன்றியும், தேசத்தைப் பங்கிடும்படி ஒவ்வொரு கோத்திரத்தில் ஒவ்வொரு தலைவனையும் தெரிந்துகொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ​బెన్యామీనీయుల గోత్ర ములో కిస్లోను కుమారుడైన ఎలీదాదు.]]></a:t>
+              <a:t><![CDATA[19. அந்த மனிதருடைய நாமங்களாவன: யூதா கோத்திரத்துக்கு எப்புன்னேயின் குமாரனாகிய காலேபும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ​దానీయుల గోత్రములో యొగ్లి కుమారుడైన బుక్కీ ప్రధాని,]]></a:t>
+              <a:t><![CDATA[20. சிமியோன் புத்திரரின் கோத்திரத்துக்கு அம்மியூதின் குமாரனாகிய சாமுவேலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. యోసేపు పుత్రులలో ఏఫోదు కుమారుడైన హన్నీయేలు మనష్షీయుల గోత్రప్రధాని,]]></a:t>
+              <a:t><![CDATA[21. பென்யமீன் கோத்திரத்துக்குக் கிஸ்லோனின் குமாரனாகிய எலிதாதும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ఎఫ్రాయిమీయుల గోత్ర ములో షిప్తాను కుమారుడైన కెమూయేలు ప్రధాని,]]></a:t>
+              <a:t><![CDATA[22. தாண் புத்திரரின் கோத்திரத்துக்கு யொக்லியின் குமாரனாகிய புக்கி என்னும் பிரபுவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. జెబూలూనీయుల గోత్రములో పర్నాకు కుమారుడైన ఎలీషాపాను ప్రధాని,]]></a:t>
+              <a:t><![CDATA[23. யோசேப்பின் குமாரனாகிய மனாசே புத்திரரின் கோத்திரத்துக்கு எபோதின் குமாரனாகிய அன்னியேல் என்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ఇశ్శాఖారీయుల గోత్రములో అజాను కుమారుడైన పల్తీయేలు ప్రధాని,]]></a:t>
+              <a:t><![CDATA[பிரபுவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ఆషేరీయుల గోత్రములో షెలోమి కుమారుడైన అహీహూదు ప్రధాని.]]></a:t>
+              <a:t><![CDATA[24. எப்பிராயீம் புத்திரரின் கோத்திரத்துக்குச் சிப்தானின் குமாரனாகிய கேமுவேல் என்னும் பிரபுவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. నఫ్తాలీయుల గోత్రములో అమీహూదు కుమారుడైన పెదహేలు ప్రధాని.]]></a:t>
+              <a:t><![CDATA[25. செபுலோன் புத்திரரின் கோத்திரத்துக்குப் பர்னாகின் குமாரனாகிய எலிசாப்பான் என்னும் பிரபுவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. మీరు ప్రవేశించుచుండగా, మీ దక్షిణదిక్కు సీను అరణ్యము మొదలుకొని ఎదోము సరిహద్దు, అనగా]]></a:t>
+              <a:t><![CDATA[எல்லைகள் உட்பட உங்களுக்குச் சுதந்தரமாகக் கிடைக்கப்போகிறது; நீங்கள் கானான்தேசத்தில் சேரும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. కనాను దేశములో ఇశ్రాయేలీయులకు వారి వారి స్వాస్థ్యములను పంచిపెట్టు టకు యెహోవా ఆజ్ఞాపించినవారు]]></a:t>
+              <a:t><![CDATA[26. இசக்கார் புத்திரரின் கோத்திரத்துக்கு ஆசானின் குமாரனாகிய பல்த்தியேல் என்னும் பிரபுவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +10115,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వీరే.]]></a:t>
+              <a:t><![CDATA[27. ஆசேர் புத்திரரின் கோத்திரத்துக்குச் செலோமியின் குமாரனாகிய அகியூத்தென்னும் பிரபுவும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. நப்தலி புத்திரரின் கோத்திரத்துக்கு அம்மியூதின் குமாரனாகிய பெதாக்கேல் என்னும் பிரபுவுமே என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. கானான்தேசத்திலே இஸ்ரவேல் புத்திரருக்குச் சுதந்தரங்களைப் பங்கிட்டுக் கொடுக்கிறதற்குக் கர்த்தர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கட்டளையிட்டவர்கள் இவர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ​మీ దక్షిణపు సరిహద్దు ఉప్పు సము ద్రముయొక్క తూర్పు తీరమువరకు ఉండును. మీ సరి హద్దు దక్షిణము]]></a:t>
+              <a:t><![CDATA[3. உங்கள் தென்புறம் சீன்வனாந்தரம்தொடங்கி ஏதோம் தேசத்தின் ஓரமட்டும் இருக்கும்; கிழக்கே இருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మొదలుకొని అక్రబ్బీము కనమయొద్ద తిరిగి సీనువరకు వ్యాపించును. అది దక్షిణమునుండి కాదేషు బర్నేయవరకు]]></a:t>
+              <a:t><![CDATA[உப்புக்கடலின் கடைசி தொடங்கி உங்கள் தென் எல்லையாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వ్యాపించి, అక్కడనుండి హసరద్దారువరకు పోయి, అక్కడనుండి అస్మోనువరకు సాగును.]]></a:t>
+              <a:t><![CDATA[4. உங்கள் எல்லை தெற்கிலிருந்து அக்கராபீம் மேடுகளைச் சுற்றி, சீன்வனாந்தரம்வரையில் போய், தெற்கிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ​అస్మోనునుండి ఐగుప్తు నదివరకు సరిహద్దు తిరిగి సముద్రమువరకు వ్యాపించును.]]></a:t>
+              <a:t><![CDATA[காதேஸ்பர்னேயாவுக்கும், அங்கேயிருந்து ஆத்சார் அதாருக்கும், அங்கேயிருந்து அஸ்மோனாவுக்கும் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ​పడమటి సరిహద్దు ఏద నగా మహాసముద్రము, అదే మీకు పడమటి సరిహద్దుగా నుండును.]]></a:t>
+              <a:t><![CDATA[5. அஸ்மோனாவிலிருந்து எகிப்தின் நதிவரைக்கும் சுற்றிப்போய்க் கடலில் முடியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10473,91 +11232,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 34]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme9">
   <a:themeElements>
-    <a:clrScheme name="Theme76">
+    <a:clrScheme name="Theme9">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme76">
+    <a:fontScheme name="Theme9">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10583,51 +11342,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme76">
+    <a:fmtScheme name="Theme9">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10758,51 +11517,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>41</Slides>
+  <Slides>44</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>