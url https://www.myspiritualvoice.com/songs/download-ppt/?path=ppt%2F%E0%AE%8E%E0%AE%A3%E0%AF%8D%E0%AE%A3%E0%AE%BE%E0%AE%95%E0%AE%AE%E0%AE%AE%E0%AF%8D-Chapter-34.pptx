--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -5095,51 +5095,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474598768" r:id="rId1"/>
+    <p:sldLayoutId id="2478617179" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11232,91 +11232,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 34]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme9">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme10">
   <a:themeElements>
-    <a:clrScheme name="Theme9">
+    <a:clrScheme name="Theme10">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme9">
+    <a:fontScheme name="Theme10">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11342,51 +11342,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme9">
+    <a:fmtScheme name="Theme10">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>