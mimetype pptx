--- v0 (2026-06-03)
+++ v1 (2026-08-01)
@@ -51,50 +51,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -105,50 +113,54 @@
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
+    <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -276,53 +288,57 @@
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
-  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -382,51 +398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தர் செலொப்பியாத்தின் குமாரத்திகளைக் குறித்த காரியத்தில் கட்டளையிடுகிறதாவது: அவர்கள் தங்களுக்கு இஷ்டமானவர்களை விவாகஞ்செய்யலாம்; ஆனாலும், தங்கள் பிதாவின் கோத்திரவம்சத்தாரில் மாத்திரம் அவர்கள் விவாகஞ்செய்யவேண்டும்.]]></a:t>
+              <a:t><![CDATA[3. And if they be married to any of the sons of the other tribes of the children of Israel, then shall their inheritance be taken from the inheritance of our fathers, and shall be put to the inheritance of the tribe unto which they are received: so shall it be taken from the lot of our inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -491,51 +507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தர் செலொப்பியாத்தின் குமாரத்திகளைக் குறித்த காரியத்தில் கட்டளையிடுகிறதாவது: அவர்கள் தங்களுக்கு இஷ்டமானவர்களை விவாகஞ்செய்யலாம்; ஆனாலும், தங்கள் பிதாவின் கோத்திரவம்சத்தாரில் மாத்திரம் அவர்கள் விவாகஞ்செய்யவேண்டும்.]]></a:t>
+              <a:t><![CDATA[3. And if they be married to any of the sons of the other tribes of the children of Israel, then shall their inheritance be taken from the inheritance of our fathers, and shall be put to the inheritance of the tribe unto which they are received: so shall it be taken from the lot of our inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -600,51 +616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்படியே இஸ்ரவேல் புத்திரரின் சுதந்தரம் ஒரு கோத்திரத்தைவிட்டு, வேறு கோத்திரத்துக்குப் போகாதிருக்கும்; இஸ்ரவேல் புத்திரர் அவரவர் தங்கள் தங்கள் பிதாக்களுடைய கோத்திரத்தின் சுதந்தரத்திலே நிலைகொண்டிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[4. And when the jubile of the children of Israel shall be, then shall their inheritance be put unto the inheritance of the tribe unto which they are received: so shall their inheritance be taken away from the inheritance of the tribe of our fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -709,51 +725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்படியே இஸ்ரவேல் புத்திரரின் சுதந்தரம் ஒரு கோத்திரத்தைவிட்டு, வேறு கோத்திரத்துக்குப் போகாதிருக்கும்; இஸ்ரவேல் புத்திரர் அவரவர் தங்கள் தங்கள் பிதாக்களுடைய கோத்திரத்தின் சுதந்தரத்திலே நிலைகொண்டிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[4. And when the jubile of the children of Israel shall be, then shall their inheritance be put unto the inheritance of the tribe unto which they are received: so shall their inheritance be taken away from the inheritance of the tribe of our fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -818,51 +834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இஸ்ரவேல் புத்திரர் அவரவர் தங்கள் தங்கள் பிதாக்களின் சுதந்தரத்தை அநுபவிக்கும்படி, இஸ்ரவேல் புத்திரருடைய ஒரு கோத்திரத்திலே சுதந்தரம் அடைந்திருக்கிற எந்தக் குமாரத்தியும் தன் பிதாவின் கோத்திர வம்சத்தாரில் ஒருவனுக்கு மனைவியாகவேண்டும்.]]></a:t>
+              <a:t><![CDATA[4. And when the jubile of the children of Israel shall be, then shall their inheritance be put unto the inheritance of the tribe unto which they are received: so shall their inheritance be taken away from the inheritance of the tribe of our fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -927,51 +943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இஸ்ரவேல் புத்திரர் அவரவர் தங்கள் தங்கள் பிதாக்களின் சுதந்தரத்தை அநுபவிக்கும்படி, இஸ்ரவேல் புத்திரருடைய ஒரு கோத்திரத்திலே சுதந்தரம் அடைந்திருக்கிற எந்தக் குமாரத்தியும் தன் பிதாவின் கோத்திர வம்சத்தாரில் ஒருவனுக்கு மனைவியாகவேண்டும்.]]></a:t>
+              <a:t><![CDATA[5. And Moses commanded the children of Israel according to the word of the LORD, saying, The tribe of the sons of Joseph has said well.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1036,51 +1052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இஸ்ரவேல் புத்திரர் அவரவர் தங்கள் தங்கள் பிதாக்களின் சுதந்தரத்தை அநுபவிக்கும்படி, இஸ்ரவேல் புத்திரருடைய ஒரு கோத்திரத்திலே சுதந்தரம் அடைந்திருக்கிற எந்தக் குமாரத்தியும் தன் பிதாவின் கோத்திர வம்சத்தாரில் ஒருவனுக்கு மனைவியாகவேண்டும்.]]></a:t>
+              <a:t><![CDATA[5. And Moses commanded the children of Israel according to the word of the LORD, saying, The tribe of the sons of Joseph has said well.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1145,51 +1161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோசேப்பின் குமாரனுடைய வம்சத்தாரில் மனாசேயின் குமாரனாகிய மாகீருக்குப் பிறந்த கீலேயாத்தின் வம்ச பிதாக்களான தலைவர் சேர்ந்து, மோசேக்கும் இஸ்ரவேல் புத்திரருடைய பிதாக்களில் தலைவராகிய பிரபுக்களுக்கும் முன்பாகவந்து, அவர்களை நோக்கி:]]></a:t>
+              <a:t><![CDATA[6. This is the thing which the LORD does command concerning the daughters of Zelophehad, saying, Let them marry to whom they think best; only to the family of the tribe of their father shall they marry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1254,51 +1270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோசேப்பின் குமாரனுடைய வம்சத்தாரில் மனாசேயின் குமாரனாகிய மாகீருக்குப் பிறந்த கீலேயாத்தின் வம்ச பிதாக்களான தலைவர் சேர்ந்து, மோசேக்கும் இஸ்ரவேல் புத்திரருடைய பிதாக்களில் தலைவராகிய பிரபுக்களுக்கும் முன்பாகவந்து, அவர்களை நோக்கி:]]></a:t>
+              <a:t><![CDATA[6. This is the thing which the LORD does command concerning the daughters of Zelophehad, saying, Let them marry to whom they think best; only to the family of the tribe of their father shall they marry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1363,51 +1379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோசேப்பின் குமாரனுடைய வம்சத்தாரில் மனாசேயின் குமாரனாகிய மாகீருக்குப் பிறந்த கீலேயாத்தின் வம்ச பிதாக்களான தலைவர் சேர்ந்து, மோசேக்கும் இஸ்ரவேல் புத்திரருடைய பிதாக்களில் தலைவராகிய பிரபுக்களுக்கும் முன்பாகவந்து, அவர்களை நோக்கி:]]></a:t>
+              <a:t><![CDATA[6. This is the thing which the LORD does command concerning the daughters of Zelophehad, saying, Let them marry to whom they think best; only to the family of the tribe of their father shall they marry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1472,51 +1488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இப்படியிருக்க, இவர்கள் இஸ்ரவேல் புத்திரருடைய வேறொரு கோத்திரத்தின் புத்திரருக்கு மனைவிகளானால், அந்தக் குமாரத்திகளுடைய சுதந்தரம் எங்கள் பிதாக்களுடைய சுதந்தரத்திலிருந்து நீங்கி, அவர்கள் உட்படுகிற கோத்திரத்தின் சுதந்தரத்தோடே சேர்ந்துபோகும்; இப்படி எங்கள் சுதந்தரத்துக்குச் சீட்டினால் விழுந்த பங்கில் இராமல் அற்றுப்போகுமே.]]></a:t>
+              <a:t><![CDATA[1. And the chief fathers of the families of the children of Gilead, the son of Machir, the son of Manasseh, of the families of the sons of Joseph, came near, and spoke before Moses, and before the princes, the chief fathers of the children of Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1581,51 +1597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சுதந்தரமானது ஒரு கோத்திரத்தைவிட்டு வேறொரு கோத்திரத்தைச் சேரக் கூடாது; இஸ்ரவேல் புத்திரருடைய ஒவ்வொரு கோத்திரமும் தன்தன் சுதந்தரத்திலே நிலைகொண்டிருக்கவேண்டுமென்று கட்டளையிட்டிருக்கிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. So shall not the inheritance of the children of Israel remove from tribe to tribe: for every one of the children of Israel shall keep himself to the inheritance of the tribe of his fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1690,51 +1706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சுதந்தரமானது ஒரு கோத்திரத்தைவிட்டு வேறொரு கோத்திரத்தைச் சேரக் கூடாது; இஸ்ரவேல் புத்திரருடைய ஒவ்வொரு கோத்திரமும் தன்தன் சுதந்தரத்திலே நிலைகொண்டிருக்கவேண்டுமென்று கட்டளையிட்டிருக்கிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. So shall not the inheritance of the children of Israel remove from tribe to tribe: for every one of the children of Israel shall keep himself to the inheritance of the tribe of his fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1799,51 +1815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சீட்டுப்போட்டு, தேசத்தை இஸ்ரவேல் புத்திரருக்குச் சுதந்தரமாகக் கொடுக்கும்படி எங்கள் ஆண்டவனுக்குக் கர்த்தர் கட்டளையிட்டாரே; அன்றியும், எங்கள் சகோதரனாகிய செலொப்பியாத்தின் சுதந்தரத்தை அவன் குமாரத்திகளுக்குக் கொடுக்கவேண்டும் என்றும் எங்கள் ஆண்டவனுக்குக் கர்த்தராலே கட்டளையிடப்பட்டதே.]]></a:t>
+              <a:t><![CDATA[7. So shall not the inheritance of the children of Israel remove from tribe to tribe: for every one of the children of Israel shall keep himself to the inheritance of the tribe of his fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1908,51 +1924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சீட்டுப்போட்டு, தேசத்தை இஸ்ரவேல் புத்திரருக்குச் சுதந்தரமாகக் கொடுக்கும்படி எங்கள் ஆண்டவனுக்குக் கர்த்தர் கட்டளையிட்டாரே; அன்றியும், எங்கள் சகோதரனாகிய செலொப்பியாத்தின் சுதந்தரத்தை அவன் குமாரத்திகளுக்குக் கொடுக்கவேண்டும் என்றும் எங்கள் ஆண்டவனுக்குக் கர்த்தராலே கட்டளையிடப்பட்டதே.]]></a:t>
+              <a:t><![CDATA[8. And every daughter, that possesses an inheritance in any tribe of the children of Israel, shall be wife unto one of the family of the tribe of her father, that the children of Israel may enjoy every man the inheritance of his fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2017,51 +2033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியே செலொப்பியாத்தின் குமாரத்திகள் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And every daughter, that possesses an inheritance in any tribe of the children of Israel, shall be wife unto one of the family of the tribe of her father, that the children of Israel may enjoy every man the inheritance of his fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2126,51 +2142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. செலொப்பியாத்தின் குமாரத்திகளாகிய மக்லாள் திர்சாள் ஒக்லாள் மில்காள் நோவாள் என்பவர்கள் தங்கள் பிதாவின் சகோதரருடைய புத்திரரை விவாகம்பண்ணினார்கள்; அவர்கள் யோசேப்பின் குமாரனாகிய மனாசே புத்திரரின் வம்சத்தாரை விவாகம்பண்ணினபடியால்,]]></a:t>
+              <a:t><![CDATA[8. And every daughter, that possesses an inheritance in any tribe of the children of Israel, shall be wife unto one of the family of the tribe of her father, that the children of Israel may enjoy every man the inheritance of his fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2235,51 +2251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. செலொப்பியாத்தின் குமாரத்திகளாகிய மக்லாள் திர்சாள் ஒக்லாள் மில்காள் நோவாள் என்பவர்கள் தங்கள் பிதாவின் சகோதரருடைய புத்திரரை விவாகம்பண்ணினார்கள்; அவர்கள் யோசேப்பின் குமாரனாகிய மனாசே புத்திரரின் வம்சத்தாரை விவாகம்பண்ணினபடியால்,]]></a:t>
+              <a:t><![CDATA[9. Neither shall the inheritance remove from one tribe to another tribe; but every one of the tribes of the children of Israel shall keep himself to his own inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2344,51 +2360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்களுடைய சுதந்தரம் அவர்கள் பிதாவின் வம்சமான கோத்திரத்தோடே இருந்தது.]]></a:t>
+              <a:t><![CDATA[9. Neither shall the inheritance remove from one tribe to another tribe; but every one of the tribes of the children of Israel shall keep himself to his own inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2453,51 +2469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்களுடைய சுதந்தரம் அவர்கள் பிதாவின் வம்சமான கோத்திரத்தோடே இருந்தது.]]></a:t>
+              <a:t><![CDATA[10. Even as the LORD commanded Moses, so did the daughters of Zelophehad:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2562,51 +2578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எரிகோவின் அருகே யோர்தானுக்கு இப்புறத்திலுள்ள மோவாபின் சமனான வெளிகளில் கர்த்தர் மோசேயைக்கொண்டு இஸ்ரவேல் புத்திரருக்கு விதித்த கட்டளைகளும் நியாயங்களும் இவைகளே.]]></a:t>
+              <a:t><![CDATA[11. For Mahlah, Tirzah, and Hoglah, and Milcah, and Noah, the daughters of Zelophehad, were married unto their father's brothers' sons:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2671,51 +2687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இப்படியிருக்க, இவர்கள் இஸ்ரவேல் புத்திரருடைய வேறொரு கோத்திரத்தின் புத்திரருக்கு மனைவிகளானால், அந்தக் குமாரத்திகளுடைய சுதந்தரம் எங்கள் பிதாக்களுடைய சுதந்தரத்திலிருந்து நீங்கி, அவர்கள் உட்படுகிற கோத்திரத்தின் சுதந்தரத்தோடே சேர்ந்துபோகும்; இப்படி எங்கள் சுதந்தரத்துக்குச் சீட்டினால் விழுந்த பங்கில் இராமல் அற்றுப்போகுமே.]]></a:t>
+              <a:t><![CDATA[1. And the chief fathers of the families of the children of Gilead, the son of Machir, the son of Manasseh, of the families of the sons of Joseph, came near, and spoke before Moses, and before the princes, the chief fathers of the children of Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2780,51 +2796,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எரிகோவின் அருகே யோர்தானுக்கு இப்புறத்திலுள்ள மோவாபின் சமனான வெளிகளில் கர்த்தர் மோசேயைக்கொண்டு இஸ்ரவேல் புத்திரருக்கு விதித்த கட்டளைகளும் நியாயங்களும் இவைகளே.]]></a:t>
+              <a:t><![CDATA[11. For Mahlah, Tirzah, and Hoglah, and Milcah, and Noah, the daughters of Zelophehad, were married unto their father's brothers' sons:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. For Mahlah, Tirzah, and Hoglah, and Milcah, and Noah, the daughters of Zelophehad, were married unto their father's brothers' sons:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. And they were married into the families of the sons of Manasseh the son of Joseph, and their inheritance remained in the tribe of the family of their father.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. These are the commandments and the judgments, which the LORD commanded by the hand of Moses unto the children of Israel in the plains of Moab by Jordan near Jericho.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. These are the commandments and the judgments, which the LORD commanded by the hand of Moses unto the children of Israel in the plains of Moab by Jordan near Jericho.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2889,51 +3341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இப்படியிருக்க, இவர்கள் இஸ்ரவேல் புத்திரருடைய வேறொரு கோத்திரத்தின் புத்திரருக்கு மனைவிகளானால், அந்தக் குமாரத்திகளுடைய சுதந்தரம் எங்கள் பிதாக்களுடைய சுதந்தரத்திலிருந்து நீங்கி, அவர்கள் உட்படுகிற கோத்திரத்தின் சுதந்தரத்தோடே சேர்ந்துபோகும்; இப்படி எங்கள் சுதந்தரத்துக்குச் சீட்டினால் விழுந்த பங்கில் இராமல் அற்றுப்போகுமே.]]></a:t>
+              <a:t><![CDATA[1. And the chief fathers of the families of the children of Gilead, the son of Machir, the son of Manasseh, of the families of the sons of Joseph, came near, and spoke before Moses, and before the princes, the chief fathers of the children of Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2998,51 +3450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இஸ்ரவேல் புத்திரருக்கு யூபிலி வருஷம் வந்தாலும், அவர்களுடைய சுதந்தரம் அவர்கள் உட்பட்டுப்போன கோத்திரத்தின் சுதந்தரத்தோடே சேர்ந்துபோகும்; இப்படி எங்கள் பிதாக்களுடைய கோத்திரத்தின் சுதந்தரத்திலிருந்து அது நீங்கிப்போகுமே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And they said, The LORD commanded my lord to give the land for an inheritance by lot to the children of Israel: and my lord was commanded by the LORD to give the inheritance of Zelophehad our brother unto his daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3107,51 +3559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இஸ்ரவேல் புத்திரருக்கு யூபிலி வருஷம் வந்தாலும், அவர்களுடைய சுதந்தரம் அவர்கள் உட்பட்டுப்போன கோத்திரத்தின் சுதந்தரத்தோடே சேர்ந்துபோகும்; இப்படி எங்கள் பிதாக்களுடைய கோத்திரத்தின் சுதந்தரத்திலிருந்து அது நீங்கிப்போகுமே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And they said, The LORD commanded my lord to give the land for an inheritance by lot to the children of Israel: and my lord was commanded by the LORD to give the inheritance of Zelophehad our brother unto his daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3216,51 +3668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது மோசே கர்த்தருடைய கட்டளையின்படியே இஸ்ரவேல் புத்திரரை நோக்கி: யோசேப்பு புத்திரரின் கோத்திரத்தார் சொல்லுகிறது சரியே.]]></a:t>
+              <a:t><![CDATA[2. And they said, The LORD commanded my lord to give the land for an inheritance by lot to the children of Israel: and my lord was commanded by the LORD to give the inheritance of Zelophehad our brother unto his daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3325,51 +3777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது மோசே கர்த்தருடைய கட்டளையின்படியே இஸ்ரவேல் புத்திரரை நோக்கி: யோசேப்பு புத்திரரின் கோத்திரத்தார் சொல்லுகிறது சரியே.]]></a:t>
+              <a:t><![CDATA[3. And if they be married to any of the sons of the other tribes of the children of Israel, then shall their inheritance be taken from the inheritance of our fathers, and shall be put to the inheritance of the tribe unto which they are received: so shall it be taken from the lot of our inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3434,51 +3886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தர் செலொப்பியாத்தின் குமாரத்திகளைக் குறித்த காரியத்தில் கட்டளையிடுகிறதாவது: அவர்கள் தங்களுக்கு இஷ்டமானவர்களை விவாகஞ்செய்யலாம்; ஆனாலும், தங்கள் பிதாவின் கோத்திரவம்சத்தாரில் மாத்திரம் அவர்கள் விவாகஞ்செய்யவேண்டும்.]]></a:t>
+              <a:t><![CDATA[3. And if they be married to any of the sons of the other tribes of the children of Israel, then shall their inheritance be taken from the inheritance of our fathers, and shall be put to the inheritance of the tribe unto which they are received: so shall it be taken from the lot of our inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3513,51 +3965,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469497448" r:id="rId1"/>
+    <p:sldLayoutId id="2474596030" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3741,50 +4193,82 @@
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3933,51 +4417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ബോധിച്ചവർക്കു ഭാര്യമാരായിരിക്കട്ടെ; എങ്കിലും തങ്ങളുടെ പിതൃഗോത്രത്തിലെ കുടുംബത്തിലുള്ളവർക്കു മാത്രമേ]]></a:t>
+              <a:t><![CDATA[கோத்திரத்தின் சுதந்தரத்தோடே சேர்ந்துபோகும்; இப்படி எங்கள் சுதந்தரத்துக்குச் சீட்டினால் விழுந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4065,51 +4549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആകാവു.]]></a:t>
+              <a:t><![CDATA[பங்கில் இராமல் அற்றுப்போகுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4197,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. യിസ്രായേൽമക്കളുടെ അവകാശം ഒരു ഗോത്രത്തിൽ നിന്നു മറ്റൊരു ഗോത്രത്തിലേക്കു മാറരുതു; യിസ്രായേൽമക്കളിൽ]]></a:t>
+              <a:t><![CDATA[4. இஸ்ரவேல் புத்திரருக்கு யூபிலி வருஷம் வந்தாலும், அவர்களுடைய சுதந்தரம் அவர்கள் உட்பட்டுப்போன]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4329,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഓരോരുത്തൻ താന്താന്റെ പിതൃഗോത്രത്തിന്റെ അവകാശത്തോടു ചേർന്നിരിക്കേണം;]]></a:t>
+              <a:t><![CDATA[கோத்திரத்தின் சுதந்தரத்தோடே சேர்ந்துபோகும்; இப்படி எங்கள் பிதாக்களுடைய கோத்திரத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4461,51 +4945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. യിസ്രായേൽമക്കൾ ഓരോരുത്തൻ താന്താന്റെ പിതാക്കന്മാരുടെ അവകാശം കൈവശമാക്കേണ്ടതിന്നു യിസ്രായേൽമക്കളുടെ]]></a:t>
+              <a:t><![CDATA[சுதந்தரத்திலிருந்து அது நீங்கிப்போகுமே என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4593,51 +5077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യാതൊരു ഗോത്രത്തിലും അവകാശം ലഭിക്കുന്ന ഏതുകന്യകയും തന്റെ പിതൃഗോത്രത്തിലെ ഒരു കുടുംബത്തിൽ ഒരുത്തന്നു]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது மோசே கர்த்தருடைய கட்டளையின்படியே இஸ்ரவேல் புத்திரரை நோக்கி: யோசேப்பு புத்திரரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4725,51 +5209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഭാര്യയാകേണം.]]></a:t>
+              <a:t><![CDATA[கோத்திரத்தார் சொல்லுகிறது சரியே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4857,51 +5341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. യോസേഫിന്റെ മക്കളുടെ കുടുംബങ്ങളിൽ മനശ്ശെയുടെ മകനായ മാഖീരിന്റെ മകനായ ഗിലെയാദിന്റെ മക്കളുടെ]]></a:t>
+              <a:t><![CDATA[6. கர்த்தர் செலொப்பியாத்தின் குமாரத்திகளைக் குறித்த காரியத்தில் கட்டளையிடுகிறதாவது: அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4989,51 +5473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കുടുംബത്തലവന്മാർ അടുത്തുവന്നു മോശെയുടെയും യിസ്രായേൽമക്കളുടെ ഗോത്രപ്രധാനികളായ പ്രഭുക്കന്മാരുടെയും]]></a:t>
+              <a:t><![CDATA[தங்களுக்கு இஷ்டமானவர்களை விவாகஞ்செய்யலாம்; ஆனாலும், தங்கள் பிதாவின் கோத்திரவம்சத்தாரில் மாத்திரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5121,51 +5605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മുമ്പാകെ പറഞ്ഞതു:]]></a:t>
+              <a:t><![CDATA[அவர்கள் விவாகஞ்செய்யவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5253,51 +5737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. എന്നാൽ അവർ യിസ്രായേൽമക്കളുടെ മറ്റു ഗോത്രങ്ങളിലെ പുരുഷന്മാരിൽ വല്ലവർക്കും ഭാര്യമാരായാൽ അവരുടെ]]></a:t>
+              <a:t><![CDATA[1. யோசேப்பின் குமாரனுடைய வம்சத்தாரில் மனாசேயின் குமாரனாகிய மாகீருக்குப் பிறந்த கீலேயாத்தின் வம்ச]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5385,51 +5869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. അങ്ങനെ അവകാശം ഒരു ഗോത്രത്തിൽനിന്നു മറ്റൊരു ഗോത്രത്തിലേക്കു മാറാതെ യിസ്രായേൽമക്കളുടെ ഗോത്രങ്ങളിൽ]]></a:t>
+              <a:t><![CDATA[7. இப்படியே இஸ்ரவேல் புத்திரரின் சுதந்தரம் ஒரு கோத்திரத்தைவிட்டு, வேறு கோத்திரத்துக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5517,51 +6001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഓരോരുത്തൻ താന്താന്റെ അവകാശത്തോടു ചേർന്നിരിക്കേണം.]]></a:t>
+              <a:t><![CDATA[போகாதிருக்கும்; இஸ்ரவேல் புத்திரர் அவரவர் தங்கள் தங்கள் பிதாக்களுடைய கோத்திரத்தின் சுதந்தரத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5649,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. യിസ്രായേൽമക്കൾക്കു ദേശം ചീട്ടിട്ടു അവകാശമായി കൊടുപ്പാൻ യഹോവ യജമാനനോടു കല്പിച്ചു; ഞങ്ങളുടെ]]></a:t>
+              <a:t><![CDATA[நிலைகொண்டிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5781,51 +6265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സഹോദരനായ ശെലോഫഹാദിന്റെ അവകാശം അവന്റെ പുത്രിമാർക്കു കൊടുപ്പാൻ യജമാനന്നു യഹോവയുടെ കല്പന ഉണ്ടായി.]]></a:t>
+              <a:t><![CDATA[8. இஸ்ரவேல் புத்திரர் அவரவர் தங்கள் தங்கள் பிதாக்களின் சுதந்தரத்தை அநுபவிக்கும்படி, இஸ்ரவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5913,51 +6397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. യഹോവ മോശെയോടു കല്പിച്ചതുപോലെ ശെലോഫഹാദിന്റെ പുത്രിമാർ ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[புத்திரருடைய ஒரு கோத்திரத்திலே சுதந்தரம் அடைந்திருக்கிற எந்தக் குமாரத்தியும் தன் பிதாவின் கோத்திர]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6045,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ശെലോഫഹാദിന്റെ പുത്രിമാരായ മഹ്ളാ, തിർസാ, ഹൊഗ്ളാ, മിൽക്കാ, നോവാ എന്നിവർ തങ്ങളുടെ അപ്പന്റെ]]></a:t>
+              <a:t><![CDATA[வம்சத்தாரில் ஒருவனுக்கு மனைவியாகவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6177,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സഹോദരന്മാരുടെ പുത്രന്മാർക്കു ഭാര്യമാരായി.]]></a:t>
+              <a:t><![CDATA[9. சுதந்தரமானது ஒரு கோத்திரத்தைவிட்டு வேறொரு கோத்திரத்தைச் சேரக் கூடாது; இஸ்ரவேல் புத்திரருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6309,51 +6793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. യോസേഫിന്റെ മകനായ മനശ്ശെയുടെ പുത്രന്മാരുടെ കുടുംബങ്ങളിൽ അവർ ഭാര്യമാരാകയും അവരുടെ അവകാശം അവരുടെ]]></a:t>
+              <a:t><![CDATA[ஒவ்வொரு கோத்திரமும் தன்தன் சுதந்தரத்திலே நிலைகொண்டிருக்கவேண்டுமென்று கட்டளையிட்டிருக்கிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6441,51 +6925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പിതൃകുടുംബത്തിന്റെ ഗോത്രത്തിൽതന്നേ ഇരിക്കയും ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[10. கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியே செலொப்பியாத்தின் குமாரத்திகள் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6573,51 +7057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. യെരീഹോവിന്നെതിരെ യോർദ്ദാന്നരികെ മോവാബ് സമഭൂമിയിൽവെച്ചു യഹോവ മോശെമുഖാന്തരം യിസ്രായേൽമക്കളോടു]]></a:t>
+              <a:t><![CDATA[11. செலொப்பியாத்தின் குமாரத்திகளாகிய மக்லாள் திர்சாள் ஒக்லாள் மில்காள் நோவாள் என்பவர்கள் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6705,51 +7189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവകാശം ഞങ്ങളുടെ പിതാക്കന്മാരുടെ അവകാശത്തിൽനിന്നു വിട്ടുപോകയും അവർ ചേരുന്ന ഗോത്രത്തിന്റെ അവകാശത്തോടു]]></a:t>
+              <a:t><![CDATA[பிதாக்களான தலைவர் சேர்ந்து, மோசேக்கும் இஸ்ரவேல் புத்திரருடைய பிதாக்களில் தலைவராகிய பிரபுக்களுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6837,51 +7321,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കല്പിച്ച കല്പനകളും വിധികളും ഇവ തന്നേ.]]></a:t>
+              <a:t><![CDATA[பிதாவின் சகோதரருடைய புத்திரரை விவாகம்பண்ணினார்கள்; அவர்கள் யோசேப்பின் குமாரனாகிய மனாசே புத்திரரின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வம்சத்தாரை விவாகம்பண்ணினபடியால்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. அவர்களுடைய சுதந்தரம் அவர்கள் பிதாவின் வம்சமான கோத்திரத்தோடே இருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. எரிகோவின் அருகே யோர்தானுக்கு இப்புறத்திலுள்ள மோவாபின் சமனான வெளிகளில் கர்த்தர் மோசேயைக்கொண்டு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இஸ்ரவேல் புத்திரருக்கு விதித்த கட்டளைகளும் நியாயங்களும் இவைகளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൂടുകയും ചെയ്യും; ഇങ്ങനെ അതു ഞങ്ങളുടെ അവകാശത്തിന്റെ ഓഹരിയിൽനിന്നു പൊയ്പോകും.]]></a:t>
+              <a:t><![CDATA[முன்பாகவந்து, அவர்களை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. യിസ്രായേൽമക്കളുടെ യോബേൽ സംവത്സരം വരുമ്പോൾ അവരുടെ അവകാശം അവർ ചേരുന്ന ഗോത്രത്തിന്റെ അവകാശത്തോടു]]></a:t>
+              <a:t><![CDATA[2. சீட்டுப்போட்டு, தேசத்தை இஸ்ரவேல் புத்திரருக்குச் சுதந்தரமாகக் கொடுக்கும்படி எங்கள் ஆண்டவனுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൂടുകയും അങ്ങനെ അവരുടെ അവകാശം ഞങ്ങളുടെ പിതൃഗോത്രത്തിന്റെ അവകാശത്തിൽനിന്നു വിട്ടുപോകയും ചെയ്യും.]]></a:t>
+              <a:t><![CDATA[கர்த்தர் கட்டளையிட்டாரே; அன்றியும், எங்கள் சகோதரனாகிய செலொப்பியாத்தின் சுதந்தரத்தை அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. അപ്പോൾ മോശെ യഹോവയുടെ വചനപ്രകാരം യിസ്രായേൽമക്കളോടു കല്പിച്ചതു: യോസേഫിന്റെ പുത്രന്മാരുടെ ഗോത്രം]]></a:t>
+              <a:t><![CDATA[குமாரத்திகளுக்குக் கொடுக்கவேண்டும் என்றும் எங்கள் ஆண்டவனுக்குக் கர்த்தராலே கட்டளையிடப்பட்டதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറഞ്ഞതു ശരി തന്നേ.]]></a:t>
+              <a:t><![CDATA[3. இப்படியிருக்க, இவர்கள் இஸ்ரவேல் புத்திரருடைய வேறொரு கோத்திரத்தின் புத்திரருக்கு மனைவிகளானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. യഹോവ ശെലോഫഹാദിന്റെ പുത്രിമാരെക്കുറിച്ചു കല്പിക്കുന്നകാര്യം എന്തെന്നാൽ: അവർ തങ്ങൾക്കു]]></a:t>
+              <a:t><![CDATA[அந்தக் குமாரத்திகளுடைய சுதந்தரம் எங்கள் பிதாக்களுடைய சுதந்தரத்திலிருந்து நீங்கி, அவர்கள் உட்படுகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7690,91 +8702,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 36]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme96">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
   <a:themeElements>
-    <a:clrScheme name="Theme96">
+    <a:clrScheme name="Theme76">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme96">
+    <a:fontScheme name="Theme76">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7800,51 +8812,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme96">
+    <a:fmtScheme name="Theme76">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7975,51 +8987,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>30</Slides>
+  <Slides>34</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>