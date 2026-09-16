--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -3965,51 +3965,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474596030" r:id="rId1"/>
+    <p:sldLayoutId id="2478617177" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8702,91 +8702,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 36]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme53">
   <a:themeElements>
-    <a:clrScheme name="Theme76">
+    <a:clrScheme name="Theme53">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme76">
+    <a:fontScheme name="Theme53">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8812,51 +8812,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme76">
+    <a:fmtScheme name="Theme53">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>