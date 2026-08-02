--- v0 (2026-06-03)
+++ v1 (2026-08-02)
@@ -175,76 +175,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...24 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -317,63 +291,50 @@
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
-    <p:sldId id="348" r:id="rId95"/>
-[...11 lines deleted...]
-    <p:sldId id="360" r:id="rId107"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -563,66 +524,53 @@
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
-  <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
-[...14 lines deleted...]
-  <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -682,705 +630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவைகளின்மேல் அவர்கள் சிவப்புத் துப்பட்டியை விரித்து, அதைத் தகசுத்தோல் மூடியால் மூடி, அதின் தண்டுகளைப் பாய்ச்சி,]]></a:t>
-[...653 lines deleted...]
-              <a:t><![CDATA[4. ஆசரிப்புக் கூடாரத்திலே கோகாத் புத்திரரின் பணிவிடை மகா பரிசுத்தமானவைகளுக்குரியது.]]></a:t>
+              <a:t><![CDATA[6. And shall put thereon the covering of badgers' skins, and shall spread over it a cloth wholly of blue, and shall put in the staves thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1445,51 +739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இளநீலத் துப்பட்டியை எடுத்து, குத்துவிளக்குத்தண்டையும், அதின் அகல்களையும், அதின் கத்தரிகளையும், சாம்பல் பாத்திரங்களையும், அதற்குரிய எண்ணெய்ப் பாத்திரங்களையும் மூடி,]]></a:t>
+              <a:t><![CDATA[7. And upon the table of showbread they shall spread a cloth of blue, and put thereon the dishes, and the spoons, and the bowls, and covers to cover likewise: and the continual bread shall be thereon:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1554,51 +848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இளநீலத் துப்பட்டியை எடுத்து, குத்துவிளக்குத்தண்டையும், அதின் அகல்களையும், அதின் கத்தரிகளையும், சாம்பல் பாத்திரங்களையும், அதற்குரிய எண்ணெய்ப் பாத்திரங்களையும் மூடி,]]></a:t>
+              <a:t><![CDATA[7. And upon the table of showbread they shall spread a cloth of blue, and put thereon the dishes, and the spoons, and the bowls, and covers to cover likewise: and the continual bread shall be thereon:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1663,51 +957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இளநீலத் துப்பட்டியை எடுத்து, குத்துவிளக்குத்தண்டையும், அதின் அகல்களையும், அதின் கத்தரிகளையும், சாம்பல் பாத்திரங்களையும், அதற்குரிய எண்ணெய்ப் பாத்திரங்களையும் மூடி,]]></a:t>
+              <a:t><![CDATA[7. And upon the table of showbread they shall spread a cloth of blue, and put thereon the dishes, and the spoons, and the bowls, and covers to cover likewise: and the continual bread shall be thereon:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1772,51 +1066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதையும் அதற்கடுத்த தட்டுமுட்டுகள் யாவையும் தகசுத்தோல் மூடிக்குள்ளே போட்டு, அதை ஒரு தண்டிலே கட்டி,]]></a:t>
+              <a:t><![CDATA[8. And they shall spread upon them a cloth of scarlet, and cover the same with a covering of badgers' skins, and shall put in the staves thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1881,51 +1175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதையும் அதற்கடுத்த தட்டுமுட்டுகள் யாவையும் தகசுத்தோல் மூடிக்குள்ளே போட்டு, அதை ஒரு தண்டிலே கட்டி,]]></a:t>
+              <a:t><![CDATA[8. And they shall spread upon them a cloth of scarlet, and cover the same with a covering of badgers' skins, and shall put in the staves thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1990,51 +1284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பொற்பீடத்தின்மேல் இளநீலத் துப்பட்டியை விரித்து, அதைத் தகசுத்தோல் மூடியால் மூடி, அதின் தண்டுகளைப் பாய்ச்சி,]]></a:t>
+              <a:t><![CDATA[9. And they shall take a cloth of blue, and cover the candlestick of the light, and his lamps, and his tongs, and his intruments for snuffings, and all the oil vessels thereof, wherewith they minister unto it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2099,51 +1393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பொற்பீடத்தின்மேல் இளநீலத் துப்பட்டியை விரித்து, அதைத் தகசுத்தோல் மூடியால் மூடி, அதின் தண்டுகளைப் பாய்ச்சி,]]></a:t>
+              <a:t><![CDATA[9. And they shall take a cloth of blue, and cover the candlestick of the light, and his lamps, and his tongs, and his intruments for snuffings, and all the oil vessels thereof, wherewith they minister unto it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2208,51 +1502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பரிசுத்த ஸ்தலத்தில் வழங்கும் ஆராதனைக்கேற்ற சகல தட்டுமுட்டுகளையும் எடுத்து, இளநீலத் துப்பட்டியிலே போட்டு, தகசுத்தோல் மூடியினால் மூடி, தண்டின்மேல் கட்டி,]]></a:t>
+              <a:t><![CDATA[10. And they shall put it and all the vessels thereof within a covering of badgers' skins, and shall put it upon a bar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2317,51 +1611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பரிசுத்த ஸ்தலத்தில் வழங்கும் ஆராதனைக்கேற்ற சகல தட்டுமுட்டுகளையும் எடுத்து, இளநீலத் துப்பட்டியிலே போட்டு, தகசுத்தோல் மூடியினால் மூடி, தண்டின்மேல் கட்டி,]]></a:t>
+              <a:t><![CDATA[10. And they shall put it and all the vessels thereof within a covering of badgers' skins, and shall put it upon a bar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2426,51 +1720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பாளயம் புறப்படும்போது, ஆரோனும் அவன் குமாரரும் வந்து, மறைவின் திரைச்சீலையை இறக்கி, அதினாலே சாட்சியின் பெட்டியை மூடி,]]></a:t>
+              <a:t><![CDATA[1. And the LORD spoke unto Moses and unto Aaron, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2535,51 +1829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பரிசுத்த ஸ்தலத்தில் வழங்கும் ஆராதனைக்கேற்ற சகல தட்டுமுட்டுகளையும் எடுத்து, இளநீலத் துப்பட்டியிலே போட்டு, தகசுத்தோல் மூடியினால் மூடி, தண்டின்மேல் கட்டி,]]></a:t>
+              <a:t><![CDATA[11. And upon the golden altar they shall spread a cloth of blue, and cover it with a covering of badgers' skins, and shall put to the staves thereof:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2644,51 +1938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பலிபீடத்தைச் சாம்பலற விளக்கி, அதின்மேல் இரத்தாம்பரத் துப்பட்டியை விரித்து,]]></a:t>
+              <a:t><![CDATA[11. And upon the golden altar they shall spread a cloth of blue, and cover it with a covering of badgers' skins, and shall put to the staves thereof:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2753,51 +2047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதின்மேல் ஆராதனைக்கேற்ற சகல பணிமுட்டுகளாகிய கலசங்களையும், முள்துறடுகளையும், சாம்பல் எடுக்கும் கரண்டிகளையும், கலசங்களையும், பலிபீடத்திற்கடுத்த எல்லாப் பாத்திரங்களையும், அதின்மேல் வைத்து, அதின்மேல் தகசுத்தோல் மூடியை விரித்து, அதின் தண்டுகளைப் பாய்ச்சக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[12. And they shall take all the instruments of ministry, wherewith they minister in the sanctuary, and put them in a cloth of blue, and cover them with a covering of badgers' skins, and shall put them on a bar:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2862,51 +2156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதின்மேல் ஆராதனைக்கேற்ற சகல பணிமுட்டுகளாகிய கலசங்களையும், முள்துறடுகளையும், சாம்பல் எடுக்கும் கரண்டிகளையும், கலசங்களையும், பலிபீடத்திற்கடுத்த எல்லாப் பாத்திரங்களையும், அதின்மேல் வைத்து, அதின்மேல் தகசுத்தோல் மூடியை விரித்து, அதின் தண்டுகளைப் பாய்ச்சக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[12. And they shall take all the instruments of ministry, wherewith they minister in the sanctuary, and put them in a cloth of blue, and cover them with a covering of badgers' skins, and shall put them on a bar:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2971,51 +2265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதின்மேல் ஆராதனைக்கேற்ற சகல பணிமுட்டுகளாகிய கலசங்களையும், முள்துறடுகளையும், சாம்பல் எடுக்கும் கரண்டிகளையும், கலசங்களையும், பலிபீடத்திற்கடுத்த எல்லாப் பாத்திரங்களையும், அதின்மேல் வைத்து, அதின்மேல் தகசுத்தோல் மூடியை விரித்து, அதின் தண்டுகளைப் பாய்ச்சக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[13. And they shall take away the ashes from the altar, and spread a purple cloth thereon:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3080,51 +2374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பாளயம் புறப்படும்போது, ஆரோனும் அவன் குமாரரும் பரிசுத்த ஸ்தலத்தையும் அதினுடைய சகல பணிமுட்டுகளையும் மூடித் தீர்ந்தபின்பு, கோகாத் புத்திரர் அதை எடுத்துக்கொண்டுபோகிறதற்கு வரக்கடவர்கள்; அவர்கள் சாகாதபடிக்குப் பரிசுத்தமானதைத் தொடாதிருக்கக்கடவர்கள்; ஆசரிப்புக் கூடாரத்திலே கோகாத் புத்திரர் சுமக்கும் சுமை இதுவே.]]></a:t>
+              <a:t><![CDATA[14. And they shall put upon it all the vessels thereof, wherewith they minister about it, even the censers, the forks, and the shovels, and the basons, all the vessels of the altar; and they shall spread upon it a covering of badgers' skins, and put to the staves of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3189,51 +2483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பாளயம் புறப்படும்போது, ஆரோனும் அவன் குமாரரும் பரிசுத்த ஸ்தலத்தையும் அதினுடைய சகல பணிமுட்டுகளையும் மூடித் தீர்ந்தபின்பு, கோகாத் புத்திரர் அதை எடுத்துக்கொண்டுபோகிறதற்கு வரக்கடவர்கள்; அவர்கள் சாகாதபடிக்குப் பரிசுத்தமானதைத் தொடாதிருக்கக்கடவர்கள்; ஆசரிப்புக் கூடாரத்திலே கோகாத் புத்திரர் சுமக்கும் சுமை இதுவே.]]></a:t>
+              <a:t><![CDATA[14. And they shall put upon it all the vessels thereof, wherewith they minister about it, even the censers, the forks, and the shovels, and the basons, all the vessels of the altar; and they shall spread upon it a covering of badgers' skins, and put to the staves of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3298,51 +2592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பாளயம் புறப்படும்போது, ஆரோனும் அவன் குமாரரும் பரிசுத்த ஸ்தலத்தையும் அதினுடைய சகல பணிமுட்டுகளையும் மூடித் தீர்ந்தபின்பு, கோகாத் புத்திரர் அதை எடுத்துக்கொண்டுபோகிறதற்கு வரக்கடவர்கள்; அவர்கள் சாகாதபடிக்குப் பரிசுத்தமானதைத் தொடாதிருக்கக்கடவர்கள்; ஆசரிப்புக் கூடாரத்திலே கோகாத் புத்திரர் சுமக்கும் சுமை இதுவே.]]></a:t>
+              <a:t><![CDATA[14. And they shall put upon it all the vessels thereof, wherewith they minister about it, even the censers, the forks, and the shovels, and the basons, all the vessels of the altar; and they shall spread upon it a covering of badgers' skins, and put to the staves of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3407,51 +2701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பாளயம் புறப்படும்போது, ஆரோனும் அவன் குமாரரும் பரிசுத்த ஸ்தலத்தையும் அதினுடைய சகல பணிமுட்டுகளையும் மூடித் தீர்ந்தபின்பு, கோகாத் புத்திரர் அதை எடுத்துக்கொண்டுபோகிறதற்கு வரக்கடவர்கள்; அவர்கள் சாகாதபடிக்குப் பரிசுத்தமானதைத் தொடாதிருக்கக்கடவர்கள்; ஆசரிப்புக் கூடாரத்திலே கோகாத் புத்திரர் சுமக்கும் சுமை இதுவே.]]></a:t>
+              <a:t><![CDATA[15. And when Aaron and his sons have made an end of covering the sanctuary, and all the vessels of the sanctuary, as the camp is to set forward; after that, the sons of Kohath shall come to bear it: but they shall not touch any holy thing, lest they die. These things are the burden of the sons of Kohath in the tabernacle of the congregation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3516,51 +2810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆசாரியனாகிய ஆரோனின் குமாரன் எலெயாசார், விளக்குக்கு எண்ணெயையும், சுகந்த தூபவர்க்கத்தையும், தினந்தோறும் இடும் போஜனபலியையும், அபிஷேக தைலத்தையும், வாசஸ்தலம் முழுவதையும், அதிலுள்ள யாவையும், பரிசுத்தஸ்தலத்தையும் அதின் பணிமுட்டுகளையும், விசாரிக்கக்கடவன் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. And when Aaron and his sons have made an end of covering the sanctuary, and all the vessels of the sanctuary, as the camp is to set forward; after that, the sons of Kohath shall come to bear it: but they shall not touch any holy thing, lest they die. These things are the burden of the sons of Kohath in the tabernacle of the congregation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3625,51 +2919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பாளயம் புறப்படும்போது, ஆரோனும் அவன் குமாரரும் வந்து, மறைவின் திரைச்சீலையை இறக்கி, அதினாலே சாட்சியின் பெட்டியை மூடி,]]></a:t>
+              <a:t><![CDATA[2. Take the sum of the sons of Kohath from among the sons of Levi, after their families, by the house of their fathers,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3734,51 +3028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆசாரியனாகிய ஆரோனின் குமாரன் எலெயாசார், விளக்குக்கு எண்ணெயையும், சுகந்த தூபவர்க்கத்தையும், தினந்தோறும் இடும் போஜனபலியையும், அபிஷேக தைலத்தையும், வாசஸ்தலம் முழுவதையும், அதிலுள்ள யாவையும், பரிசுத்தஸ்தலத்தையும் அதின் பணிமுட்டுகளையும், விசாரிக்கக்கடவன் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. And when Aaron and his sons have made an end of covering the sanctuary, and all the vessels of the sanctuary, as the camp is to set forward; after that, the sons of Kohath shall come to bear it: but they shall not touch any holy thing, lest they die. These things are the burden of the sons of Kohath in the tabernacle of the congregation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3843,51 +3137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆசாரியனாகிய ஆரோனின் குமாரன் எலெயாசார், விளக்குக்கு எண்ணெயையும், சுகந்த தூபவர்க்கத்தையும், தினந்தோறும் இடும் போஜனபலியையும், அபிஷேக தைலத்தையும், வாசஸ்தலம் முழுவதையும், அதிலுள்ள யாவையும், பரிசுத்தஸ்தலத்தையும் அதின் பணிமுட்டுகளையும், விசாரிக்கக்கடவன் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. And when Aaron and his sons have made an end of covering the sanctuary, and all the vessels of the sanctuary, as the camp is to set forward; after that, the sons of Kohath shall come to bear it: but they shall not touch any holy thing, lest they die. These things are the burden of the sons of Kohath in the tabernacle of the congregation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3952,51 +3246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கர்த்தர் மோசேயையும் ஆரோனையும் நோக்கி:]]></a:t>
+              <a:t><![CDATA[16. And to the office of Eleazar the son of Aaron the priest pertains the oil for the light, and the sweet incense, and the daily food offering, and the anointing oil, and the oversight of all the tabernacle, and of all that therein is, in the sanctuary, and in the vessels thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4061,51 +3355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. லேவியருக்குள்ளே கோகாத் வம்சமாகிய கோத்திரத்தார் அழிந்துபோகாதபடி பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[16. And to the office of Eleazar the son of Aaron the priest pertains the oil for the light, and the sweet incense, and the daily food offering, and the anointing oil, and the oversight of all the tabernacle, and of all that therein is, in the sanctuary, and in the vessels thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4170,51 +3464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர்கள் மகா பரிசுத்தமானவைகளைக் கிட்டுகையில், சாகாமல் உயிரோடிருக்கும்படிக்கு, நீங்கள் அவர்களுக்காகச் செய்யவேண்டியதாவது:]]></a:t>
+              <a:t><![CDATA[16. And to the office of Eleazar the son of Aaron the priest pertains the oil for the light, and the sweet incense, and the daily food offering, and the anointing oil, and the oversight of all the tabernacle, and of all that therein is, in the sanctuary, and in the vessels thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4279,51 +3573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர்கள் மகா பரிசுத்தமானவைகளைக் கிட்டுகையில், சாகாமல் உயிரோடிருக்கும்படிக்கு, நீங்கள் அவர்களுக்காகச் செய்யவேண்டியதாவது:]]></a:t>
+              <a:t><![CDATA[17. And the LORD spoke unto Moses and unto Aaron saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4388,51 +3682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆரோனும் அவன் குமாரரும் வந்து, அவர்களில் அவனவனை அவனவன் செய்யும் வேலைக்கும் அவனவன் சுமக்கும் சுமைக்கும் நியமிக்கக்கடவர்கள்; அவர்களோ சாகாதபடிக்குப் பரிசுத்தமானவைகள் மூடப்படும்போது பார்க்கிறதற்கு உட்பிரவேசியாமல் இருப்பார்களாக என்றார்.]]></a:t>
+              <a:t><![CDATA[18. Cut all of you not off the tribe of the families of the Kohathites from among the Levites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4497,51 +3791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்னும், கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[19. But thus do unto them, that they may live, and not die, when they approach unto the most holy things: Aaron and his sons shall go in, and appoint them every one to his service and to his burden:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4606,51 +3900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கெர்சோன் புத்திரருடைய பிதாக்களின் வீட்டு வம்சங்களிலும் ஆசரிப்புக் கூடாரத்திலே பணிவிடை வேலைசெய்யும் சேனைக்கு உட்படத்தக்க,]]></a:t>
+              <a:t><![CDATA[19. But thus do unto them, that they may live, and not die, when they approach unto the most holy things: Aaron and his sons shall go in, and appoint them every one to his service and to his burden:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4715,51 +4009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கெர்சோன் புத்திரருடைய பிதாக்களின் வீட்டு வம்சங்களிலும் ஆசரிப்புக் கூடாரத்திலே பணிவிடை வேலைசெய்யும் சேனைக்கு உட்படத்தக்க,]]></a:t>
+              <a:t><![CDATA[20. But they shall not go in to see when the holy things are covered, lest they die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4824,51 +4118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதின்மேல் தகசுத்தோல் மூடியைப்போட்டு, அதின்மேல் முற்றிலும் நீலமான துப்பட்டியை விரித்து, அதின் தண்டுகளைப் பாய்ச்சி,]]></a:t>
+              <a:t><![CDATA[3. From thirty years old and upward even until fifty years old, all that enter into the host, to do the work in the tabernacle of the congregation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4933,51 +4227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. முப்பது வயதுமுதல் ஐம்பது வயதுவரைக்குமுள்ள எல்லாரையும் எண்ணி, தொகை ஏற்றுவாயாக.]]></a:t>
+              <a:t><![CDATA[20. But they shall not go in to see when the holy things are covered, lest they die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5042,51 +4336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. முப்பது வயதுமுதல் ஐம்பது வயதுவரைக்குமுள்ள எல்லாரையும் எண்ணி, தொகை ஏற்றுவாயாக.]]></a:t>
+              <a:t><![CDATA[20. But they shall not go in to see when the holy things are covered, lest they die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5151,51 +4445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பணிவிடை செய்கிறதிலும் சுமக்கிறதிலும் கெர்சோன் வம்சத்தாரின் வேலையாவது:]]></a:t>
+              <a:t><![CDATA[21. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5260,51 +4554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவர்கள் வாசஸ்தலத்துக்கும் ஆசரிப்புக் கூடாரத்துக்கும் உரிய தொங்குதிரையையும், மூடியையும், அவைகளின்மேல் இருக்கிற தகசுத்தோல் மூடியையும், ஆசரிப்புக் கூடாரவாசல் மறைவையும்,]]></a:t>
+              <a:t><![CDATA[22. Take also the sum of the sons of Gershon, throughout the houses of their fathers, by their families;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5369,51 +4663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவர்கள் வாசஸ்தலத்துக்கும் ஆசரிப்புக் கூடாரத்துக்கும் உரிய தொங்குதிரையையும், மூடியையும், அவைகளின்மேல் இருக்கிற தகசுத்தோல் மூடியையும், ஆசரிப்புக் கூடாரவாசல் மறைவையும்,]]></a:t>
+              <a:t><![CDATA[22. Take also the sum of the sons of Gershon, throughout the houses of their fathers, by their families;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5478,51 +4772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவர்கள் வாசஸ்தலத்துக்கும் ஆசரிப்புக் கூடாரத்துக்கும் உரிய தொங்குதிரையையும், மூடியையும், அவைகளின்மேல் இருக்கிற தகசுத்தோல் மூடியையும், ஆசரிப்புக் கூடாரவாசல் மறைவையும்,]]></a:t>
+              <a:t><![CDATA[23. From thirty years old and upward until fifty years old shall you number them; all that enter in to perform the service, to do the work in the tabernacle of the congregation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5587,51 +4881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பிராகாரத்தின் தொங்குதிரைகளையும், வாசஸ்தலத்தண்டையிலும் பலிபீடத்தண்டையிலும் சுற்றிலும் இருக்கிற பிராகாரத்தினுடைய வாசல் தொங்குதிரையையும், அவைகளின் கயிறுகளையும், அவைகளின் வேலைக்கடுத்த கருவிகள் யாவையும் சுமந்து, அவைகளுக்காகச் செய்யவேண்டிய யாவையும் செய்யக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[24. This is the service of the families of the Gershonites, to serve, and for burdens:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5696,51 +4990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பிராகாரத்தின் தொங்குதிரைகளையும், வாசஸ்தலத்தண்டையிலும் பலிபீடத்தண்டையிலும் சுற்றிலும் இருக்கிற பிராகாரத்தினுடைய வாசல் தொங்குதிரையையும், அவைகளின் கயிறுகளையும், அவைகளின் வேலைக்கடுத்த கருவிகள் யாவையும் சுமந்து, அவைகளுக்காகச் செய்யவேண்டிய யாவையும் செய்யக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[25. And they shall bear the curtains of the tabernacle, and the tabernacle of the congregation, his covering, and the covering of the badgers' skins that is above upon it, and the hanging for the door of the tabernacle of the congregation,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5805,51 +5099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பிராகாரத்தின் தொங்குதிரைகளையும், வாசஸ்தலத்தண்டையிலும் பலிபீடத்தண்டையிலும் சுற்றிலும் இருக்கிற பிராகாரத்தினுடைய வாசல் தொங்குதிரையையும், அவைகளின் கயிறுகளையும், அவைகளின் வேலைக்கடுத்த கருவிகள் யாவையும் சுமந்து, அவைகளுக்காகச் செய்யவேண்டிய யாவையும் செய்யக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[25. And they shall bear the curtains of the tabernacle, and the tabernacle of the congregation, his covering, and the covering of the badgers' skins that is above upon it, and the hanging for the door of the tabernacle of the congregation,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5914,51 +5208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. கெர்சோன் புத்திரர் சுமக்கவேண்டிய சுமைகளும் செய்யவேண்டிய பணிவிடைகளாகிய சகல வேலைகளும் ஆரோனும் அவன் குமாரரும் சொல்லுகிறபடியே செய்யவேண்டும், அவர்கள் சுமக்கவேண்டிய சகல சுமைகளையும் நீங்கள் நியமித்து, அவர்களிடத்தில் ஒப்புவியுங்கள்.]]></a:t>
+              <a:t><![CDATA[26. And the hangings of the court, and the hanging for the door of the gate of the court, which is by the tabernacle and by the altar round about, and their cords, and all the instruments of their service, and all that is made for them: so shall they serve.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6023,51 +5317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதின்மேல் தகசுத்தோல் மூடியைப்போட்டு, அதின்மேல் முற்றிலும் நீலமான துப்பட்டியை விரித்து, அதின் தண்டுகளைப் பாய்ச்சி,]]></a:t>
+              <a:t><![CDATA[3. From thirty years old and upward even until fifty years old, all that enter into the host, to do the work in the tabernacle of the congregation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6132,51 +5426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. கெர்சோன் புத்திரர் சுமக்கவேண்டிய சுமைகளும் செய்யவேண்டிய பணிவிடைகளாகிய சகல வேலைகளும் ஆரோனும் அவன் குமாரரும் சொல்லுகிறபடியே செய்யவேண்டும், அவர்கள் சுமக்கவேண்டிய சகல சுமைகளையும் நீங்கள் நியமித்து, அவர்களிடத்தில் ஒப்புவியுங்கள்.]]></a:t>
+              <a:t><![CDATA[26. And the hangings of the court, and the hanging for the door of the gate of the court, which is by the tabernacle and by the altar round about, and their cords, and all the instruments of their service, and all that is made for them: so shall they serve.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6241,51 +5535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. கெர்சோன் புத்திரர் சுமக்கவேண்டிய சுமைகளும் செய்யவேண்டிய பணிவிடைகளாகிய சகல வேலைகளும் ஆரோனும் அவன் குமாரரும் சொல்லுகிறபடியே செய்யவேண்டும், அவர்கள் சுமக்கவேண்டிய சகல சுமைகளையும் நீங்கள் நியமித்து, அவர்களிடத்தில் ஒப்புவியுங்கள்.]]></a:t>
+              <a:t><![CDATA[26. And the hangings of the court, and the hanging for the door of the gate of the court, which is by the tabernacle and by the altar round about, and their cords, and all the instruments of their service, and all that is made for them: so shall they serve.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6350,51 +5644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. கெர்சோன் புத்திரரின் வம்சத்தார் ஆசரிப்புக் கூடாரத்திலே செய்யும் பணிவிடை இதுதான்; அவர்களை வேலைகொள்ளும் விசாரணை, ஆசாரியனாகிய ஆரோரின் குமாரன் இத்தாமாருடைய கைக்குள் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[27. At the appointment of Aaron and his sons shall be all the service of the sons of the Gershonites, in all their burdens, and in all their service: and all of you shall appoint unto them in charge all their burdens.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6459,51 +5753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. கெர்சோன் புத்திரரின் வம்சத்தார் ஆசரிப்புக் கூடாரத்திலே செய்யும் பணிவிடை இதுதான்; அவர்களை வேலைகொள்ளும் விசாரணை, ஆசாரியனாகிய ஆரோரின் குமாரன் இத்தாமாருடைய கைக்குள் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[27. At the appointment of Aaron and his sons shall be all the service of the sons of the Gershonites, in all their burdens, and in all their service: and all of you shall appoint unto them in charge all their burdens.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6568,51 +5862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மெராரி புத்திரருடைய பிதாக்களின் வீட்டு வம்சங்களிலும் ஆசரிப்புக் கூடாரத்திலே பணிவிடை வேலைசெய்யும் சேனைக்கு உட்படத்தக்க,]]></a:t>
+              <a:t><![CDATA[27. At the appointment of Aaron and his sons shall be all the service of the sons of the Gershonites, in all their burdens, and in all their service: and all of you shall appoint unto them in charge all their burdens.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6677,51 +5971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மெராரி புத்திரருடைய பிதாக்களின் வீட்டு வம்சங்களிலும் ஆசரிப்புக் கூடாரத்திலே பணிவிடை வேலைசெய்யும் சேனைக்கு உட்படத்தக்க,]]></a:t>
+              <a:t><![CDATA[28. This is the service of the families of the sons of Gershon in the tabernacle of the congregation: and their charge shall be under the hand of Ithamar the son of Aaron the priest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6786,51 +6080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. முப்பது வயதுமுதல் ஐம்பது வயதுவரைக்குமுள்ள எல்லாரையும் எண்ணக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[28. This is the service of the families of the sons of Gershon in the tabernacle of the congregation: and their charge shall be under the hand of Ithamar the son of Aaron the priest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6895,51 +6189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. முப்பது வயதுமுதல் ஐம்பது வயதுவரைக்குமுள்ள எல்லாரையும் எண்ணக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[29. As for the sons of Merari, you shall number them after their families, by the house of their fathers;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7004,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஆசரிப்புக் கூடாரத்தில் அவர்கள் செய்யும் எல்லாப் பணிவிடைக்கும் அடுத்த காவல் விசாரிப்பாவது: வாசஸ்தலத்தின் பலகைகளும், தாழ்ப்பாள்களும், தூண்களும், பாதங்களும்,]]></a:t>
+              <a:t><![CDATA[29. As for the sons of Merari, you shall number them after their families, by the house of their fathers;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7113,51 +6407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஆசரிப்புக் கூடாரத்தில் அவர்கள் செய்யும் எல்லாப் பணிவிடைக்கும் அடுத்த காவல் விசாரிப்பாவது: வாசஸ்தலத்தின் பலகைகளும், தாழ்ப்பாள்களும், தூண்களும், பாதங்களும்,]]></a:t>
+              <a:t><![CDATA[30. From thirty years old and upward even unto fifty years old shall you number them, every one that enters into the service, to do the work of the tabernacle of the congregation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7222,51 +6516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சமுகத்தப்ப மேஜையின்மேல் நீலத் துப்பட்டியை விரித்து, தட்டுகளையும் தூபக்கரண்டிகளையும் கிண்ணங்களையும் மூடுகிற தட்டுகளையும் அதின்மேல் வைப்பார்களாக; நித்திய அப்பமும் அதின்மேல் இருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[4. This shall be the service of the sons of Kohath in the tabernacle of the congregation, about the most holy things:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7331,51 +6625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஆசரிப்புக் கூடாரத்தில் அவர்கள் செய்யும் எல்லாப் பணிவிடைக்கும் அடுத்த காவல் விசாரிப்பாவது: வாசஸ்தலத்தின் பலகைகளும், தாழ்ப்பாள்களும், தூண்களும், பாதங்களும்,]]></a:t>
+              <a:t><![CDATA[31. And this is the charge of their burden, according to all their service in the tabernacle of the congregation; the boards of the tabernacle, and the bars thereof, and the pillars thereof, and sockets thereof,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7440,51 +6734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. சுற்றிலும் இருக்கிற பிராகாரத்தின் தூண்களும், அவைகளின் பாதங்களும், முளைகளும், கயிறுகளும், அவைகளின் சகல கருவிகளும், அவற்றிற்கு அடுத்த மற்றெல்லா வேலையும்தானே; அவர்கள் சுமந்து காவல்காக்கும்படி ஒப்புவிக்கப்படுகிறவைகளைப் பேர்பேராக எண்ணக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[31. And this is the charge of their burden, according to all their service in the tabernacle of the congregation; the boards of the tabernacle, and the bars thereof, and the pillars thereof, and sockets thereof,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7549,51 +6843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. சுற்றிலும் இருக்கிற பிராகாரத்தின் தூண்களும், அவைகளின் பாதங்களும், முளைகளும், கயிறுகளும், அவைகளின் சகல கருவிகளும், அவற்றிற்கு அடுத்த மற்றெல்லா வேலையும்தானே; அவர்கள் சுமந்து காவல்காக்கும்படி ஒப்புவிக்கப்படுகிறவைகளைப் பேர்பேராக எண்ணக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[32. And the pillars of the court round about, and their sockets, and their pins, and their cords, with all their instruments, and with all their service: and by name all of you shall reckon the instruments of the charge of their burden.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7658,51 +6952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. சுற்றிலும் இருக்கிற பிராகாரத்தின் தூண்களும், அவைகளின் பாதங்களும், முளைகளும், கயிறுகளும், அவைகளின் சகல கருவிகளும், அவற்றிற்கு அடுத்த மற்றெல்லா வேலையும்தானே; அவர்கள் சுமந்து காவல்காக்கும்படி ஒப்புவிக்கப்படுகிறவைகளைப் பேர்பேராக எண்ணக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[32. And the pillars of the court round about, and their sockets, and their pins, and their cords, with all their instruments, and with all their service: and by name all of you shall reckon the instruments of the charge of their burden.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7767,51 +7061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஆசாரியனாகிய ஆரோனுடைய குமாரனான இத்தாமாருடைய கைக்குள்ளாக மெராரி புத்திரரின் வம்சத்தாரர் ஆசரிப்புக் கூடாரத்திலே செய்யும் பணிவிடைக்கு அடுத்த எல்லா வேலையும் இதுவே என்றார்.]]></a:t>
+              <a:t><![CDATA[32. And the pillars of the court round about, and their sockets, and their pins, and their cords, with all their instruments, and with all their service: and by name all of you shall reckon the instruments of the charge of their burden.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7876,51 +7170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஆசாரியனாகிய ஆரோனுடைய குமாரனான இத்தாமாருடைய கைக்குள்ளாக மெராரி புத்திரரின் வம்சத்தாரர் ஆசரிப்புக் கூடாரத்திலே செய்யும் பணிவிடைக்கு அடுத்த எல்லா வேலையும் இதுவே என்றார்.]]></a:t>
+              <a:t><![CDATA[33. This is the service of the families of the sons of Merari, according to all their service, in the tabernacle of the congregation, under the hand of Ithamar the son of Aaron the priest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7985,51 +7279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அப்படியே மோசேயும் ஆரோனும் சபையின் பிரபுக்களும் கோகாத் புத்திரருடைய பிதாக்களின் வீட்டு வம்சங்களின்படி ஆசரிப்புக் கூடாரத்திலே பணிவிடை செய்யும் சேனைக்கு உட்படத்தக்க,]]></a:t>
+              <a:t><![CDATA[33. This is the service of the families of the sons of Merari, according to all their service, in the tabernacle of the congregation, under the hand of Ithamar the son of Aaron the priest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8094,51 +7388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அப்படியே மோசேயும் ஆரோனும் சபையின் பிரபுக்களும் கோகாத் புத்திரருடைய பிதாக்களின் வீட்டு வம்சங்களின்படி ஆசரிப்புக் கூடாரத்திலே பணிவிடை செய்யும் சேனைக்கு உட்படத்தக்க,]]></a:t>
+              <a:t><![CDATA[34. And Moses and Aaron and the chief of the congregation numbered the sons of the Kohathites after their families, and after the house of their fathers,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8203,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. முப்பது வயதுமுதல் ஐம்பது வயதுவரைக்குமுள்ள எல்லாரையும் எண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[34. And Moses and Aaron and the chief of the congregation numbered the sons of the Kohathites after their families, and after the house of their fathers,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8312,51 +7606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. முப்பது வயதுமுதல் ஐம்பது வயதுவரைக்குமுள்ள எல்லாரையும் எண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[35. From thirty years old and upward even unto fifty years old, every one that enters into the service, for the work in the tabernacle of the congregation:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8421,51 +7715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சமுகத்தப்ப மேஜையின்மேல் நீலத் துப்பட்டியை விரித்து, தட்டுகளையும் தூபக்கரண்டிகளையும் கிண்ணங்களையும் மூடுகிற தட்டுகளையும் அதின்மேல் வைப்பார்களாக; நித்திய அப்பமும் அதின்மேல் இருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[5. And when the camp sets forward, Aaron shall come, and his sons, and they shall take down the covering vail, and cover the ark of testimony with it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8530,51 +7824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அவர்கள் வம்சங்களில் எண்ணப்பட்டவர்கள் இரண்டாயிரத்து எழுநூற்று ஐம்பதுபேர்.]]></a:t>
+              <a:t><![CDATA[36. And those that were numbered of them by their families were two thousand seven hundred and fifty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8639,51 +7933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அவர்கள் வம்சங்களில் எண்ணப்பட்டவர்கள் இரண்டாயிரத்து எழுநூற்று ஐம்பதுபேர்.]]></a:t>
+              <a:t><![CDATA[37. These were they that were numbered of the families of the Kohathites, all that might do service in the tabernacle of the congregation, which Moses and Aaron did number according to the commandment of the LORD by the hand of Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8748,51 +8042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியே, மோசேயினாலும் ஆரோனாலும் கோகாத் வம்சத்தாரில் ஆசரிப்புக் கூடாரத்தில் வேலை செய்கிறதற்காக, எண்ணித் தொகையிடப்பட்டவர்கள் எல்லாரும் இவர்களே.]]></a:t>
+              <a:t><![CDATA[37. These were they that were numbered of the families of the Kohathites, all that might do service in the tabernacle of the congregation, which Moses and Aaron did number according to the commandment of the LORD by the hand of Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8857,51 +8151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியே, மோசேயினாலும் ஆரோனாலும் கோகாத் வம்சத்தாரில் ஆசரிப்புக் கூடாரத்தில் வேலை செய்கிறதற்காக, எண்ணித் தொகையிடப்பட்டவர்கள் எல்லாரும் இவர்களே.]]></a:t>
+              <a:t><![CDATA[38. And those that were numbered of the sons of Gershon, throughout their families, and by the house of their fathers,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8966,51 +8260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியே, மோசேயினாலும் ஆரோனாலும் கோகாத் வம்சத்தாரில் ஆசரிப்புக் கூடாரத்தில் வேலை செய்கிறதற்காக, எண்ணித் தொகையிடப்பட்டவர்கள் எல்லாரும் இவர்களே.]]></a:t>
+              <a:t><![CDATA[38. And those that were numbered of the sons of Gershon, throughout their families, and by the house of their fathers,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9075,51 +8369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. கெர்சோன் புத்திரருடைய பிதாக்களின் வீட்டு வம்சங்களிலும் ஆசரிப்புக் கூடாரத்திலே பணிவிடை செய்யும் சேனைக்கு உட்படத்தக்க,]]></a:t>
+              <a:t><![CDATA[39. From thirty years old and upward even unto fifty years old, every one that enters into the service, for the work in the tabernacle of the congregation,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9184,51 +8478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. கெர்சோன் புத்திரருடைய பிதாக்களின் வீட்டு வம்சங்களிலும் ஆசரிப்புக் கூடாரத்திலே பணிவிடை செய்யும் சேனைக்கு உட்படத்தக்க,]]></a:t>
+              <a:t><![CDATA[40. Even those that were numbered of them, throughout their families, by the house of their fathers, were two thousand and six hundred and thirty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9293,51 +8587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. முப்பது வயதுமுதல் ஐம்பது வயதுவரைக்குமுள்ள எல்லாரும் எண்ணப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[40. Even those that were numbered of them, throughout their families, by the house of their fathers, were two thousand and six hundred and thirty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9402,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. முப்பது வயதுமுதல் ஐம்பது வயதுவரைக்குமுள்ள எல்லாரும் எண்ணப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[41. These are they that were numbered of the families of the sons of Gershon, of all that might do service in the tabernacle of the congregation, whom Moses and Aaron did number according to the commandment of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9511,51 +8805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அவர்களில் எண்ணப்பட்டவர்கள் அவரவர் குடும்பத்தின்படிக்கும், பிதாக்களுடைய வம்சத்தின்படிக்கும் இரண்டாயிரத்து அறுநூற்று முப்பதுபேர்.]]></a:t>
+              <a:t><![CDATA[41. These are they that were numbered of the families of the sons of Gershon, of all that might do service in the tabernacle of the congregation, whom Moses and Aaron did number according to the commandment of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9620,51 +8914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சமுகத்தப்ப மேஜையின்மேல் நீலத் துப்பட்டியை விரித்து, தட்டுகளையும் தூபக்கரண்டிகளையும் கிண்ணங்களையும் மூடுகிற தட்டுகளையும் அதின்மேல் வைப்பார்களாக; நித்திய அப்பமும் அதின்மேல் இருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[5. And when the camp sets forward, Aaron shall come, and his sons, and they shall take down the covering vail, and cover the ark of testimony with it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9729,51 +9023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அவர்களில் எண்ணப்பட்டவர்கள் அவரவர் குடும்பத்தின்படிக்கும், பிதாக்களுடைய வம்சத்தின்படிக்கும் இரண்டாயிரத்து அறுநூற்று முப்பதுபேர்.]]></a:t>
+              <a:t><![CDATA[42. And those that were numbered of the families of the sons of Merari, throughout their families, by the house of their fathers,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9838,51 +9132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. மோசேயினாலும் ஆரோனாலும் கர்த்தர் கட்டளையிட்டபடியே கெர்சோன் புத்திரரின் வம்சத்தாரில் ஆசரிப்புக் கூடாரத்தில் வேலைசெய்ய எண்ணித் தொகையிடப்பட்டவர்கள் எல்லாரும் இவர்களே.]]></a:t>
+              <a:t><![CDATA[42. And those that were numbered of the families of the sons of Merari, throughout their families, by the house of their fathers,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9947,51 +9241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. மோசேயினாலும் ஆரோனாலும் கர்த்தர் கட்டளையிட்டபடியே கெர்சோன் புத்திரரின் வம்சத்தாரில் ஆசரிப்புக் கூடாரத்தில் வேலைசெய்ய எண்ணித் தொகையிடப்பட்டவர்கள் எல்லாரும் இவர்களே.]]></a:t>
+              <a:t><![CDATA[43. From thirty years old and upward even unto fifty years old, every one that enters into the service, for the work in the tabernacle of the congregation,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10056,51 +9350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. மோசேயினாலும் ஆரோனாலும் கர்த்தர் கட்டளையிட்டபடியே கெர்சோன் புத்திரரின் வம்சத்தாரில் ஆசரிப்புக் கூடாரத்தில் வேலைசெய்ய எண்ணித் தொகையிடப்பட்டவர்கள் எல்லாரும் இவர்களே.]]></a:t>
+              <a:t><![CDATA[44. Even those that were numbered of them after their families, were three thousand and two hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10165,51 +9459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. மெராரி புத்திரருடைய பிதாக்களின் வீட்டு வம்சங்களிலும் ஆசரிப்புக் கூடாரத்திலே பணிவிடை செய்யும் சேனைக்கு உட்படத்தக்க,]]></a:t>
+              <a:t><![CDATA[45. These be those that were numbered of the families of the sons of Merari, whom Moses and Aaron numbered according to the word of the LORD by the hand of Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10274,51 +9568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. மெராரி புத்திரருடைய பிதாக்களின் வீட்டு வம்சங்களிலும் ஆசரிப்புக் கூடாரத்திலே பணிவிடை செய்யும் சேனைக்கு உட்படத்தக்க,]]></a:t>
+              <a:t><![CDATA[45. These be those that were numbered of the families of the sons of Merari, whom Moses and Aaron numbered according to the word of the LORD by the hand of Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10383,51 +9677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. முப்பது வயதுமுதல் ஐம்பது வயதுள்ளவர்கள் எல்லாரும் எண்ணப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[46. All those that were numbered of the Levites, whom Moses and Aaron and the chief of Israel numbered, after their families, and after the house of their fathers,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10492,51 +9786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. முப்பது வயதுமுதல் ஐம்பது வயதுள்ளவர்கள் எல்லாரும் எண்ணப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[46. All those that were numbered of the Levites, whom Moses and Aaron and the chief of Israel numbered, after their families, and after the house of their fathers,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10601,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அவர்களில் எண்ணப்பட்டவர்கள் தங்கள் குடும்பங்களின்படியே மூவாயிரத்து இருநூறுபேர்.]]></a:t>
+              <a:t><![CDATA[47. From thirty years old and upward even unto fifty years old, every one that came to do the service of the ministry, and the service of the burden in the tabernacle of the congregation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10710,51 +10004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியே மோசேயினாலும் ஆரோனாலும் மெராரி புத்திரரின் குடும்பத்தாரில் எண்ணித் தொகையிடப்பட்டவர்கள் எல்லாரும் இவர்களே.]]></a:t>
+              <a:t><![CDATA[48. Even those that were numbered of them, were eight thousand and five hundred and fourscore,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10819,51 +10113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவைகளின்மேல் அவர்கள் சிவப்புத் துப்பட்டியை விரித்து, அதைத் தகசுத்தோல் மூடியால் மூடி, அதின் தண்டுகளைப் பாய்ச்சி,]]></a:t>
+              <a:t><![CDATA[6. And shall put thereon the covering of badgers' skins, and shall spread over it a cloth wholly of blue, and shall put in the staves thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10928,51 +10222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியே மோசேயினாலும் ஆரோனாலும் மெராரி புத்திரரின் குடும்பத்தாரில் எண்ணித் தொகையிடப்பட்டவர்கள் எல்லாரும் இவர்களே.]]></a:t>
+              <a:t><![CDATA[49. According to the commandment of the LORD they were numbered by the hand of Moses, every one according to his service, and according to his burden: thus were they numbered of him, as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11037,51 +10331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. லேவியருடைய பிதாக்களின் வீட்டு வம்சங்களில் முப்பது வயதுமுதல் ஐம்பது வயதுவரைக்குமுள்ளவர்கள் ஆசரிப்புக் கூடாரத்திலே செய்யும் பணிவிடைவேலைக்கும் சுமையின் வேலைக்கும் உட்படத்தக்கவர்களும்,]]></a:t>
+              <a:t><![CDATA[49. According to the commandment of the LORD they were numbered by the hand of Moses, every one according to his service, and according to his burden: thus were they numbered of him, as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11146,814 +10440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. லேவியருடைய பிதாக்களின் வீட்டு வம்சங்களில் முப்பது வயதுமுதல் ஐம்பது வயதுவரைக்குமுள்ளவர்கள் ஆசரிப்புக் கூடாரத்திலே செய்யும் பணிவிடைவேலைக்கும் சுமையின் வேலைக்கும் உட்படத்தக்கவர்களும்,]]></a:t>
-[...762 lines deleted...]
-              <a:t><![CDATA[1. கர்த்தர் மோசேயையும் ஆரோனையும் நோக்கி:]]></a:t>
+              <a:t><![CDATA[49. According to the commandment of the LORD they were numbered by the hand of Moses, every one according to his service, and according to his burden: thus were they numbered of him, as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -11988,51 +10519,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469491842" r:id="rId1"/>
+    <p:sldLayoutId id="2474596008" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -12040,98 +10571,50 @@
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:defPPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide100.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...46 lines deleted...]
-
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -12804,106 +11287,50 @@
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide90.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide90.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide91.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide91.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide92.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide92.xml"/>
-</Relationships>
-[...54 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide99.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -13008,843 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[badgers' skins, and shall put in the staves thereof.]]></a:t>
-[...791 lines deleted...]
-              <a:t><![CDATA[most holy things:]]></a:t>
+              <a:t><![CDATA[தண்டுகளைப் பாய்ச்சி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And they shall take a cloth of blue, and cover the candlestick of the light, and his lamps, and]]></a:t>
+              <a:t><![CDATA[7. சமுகத்தப்ப மேஜையின்மேல் நீலத் துப்பட்டியை விரித்து, தட்டுகளையும் தூபக்கரண்டிகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his tongs, and his intruments for snuffings, and all the oil vessels thereof, wherewith they]]></a:t>
+              <a:t><![CDATA[கிண்ணங்களையும் மூடுகிற தட்டுகளையும் அதின்மேல் வைப்பார்களாக; நித்திய அப்பமும் அதின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[minister unto it:]]></a:t>
+              <a:t><![CDATA[இருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And they shall put it and all the vessels thereof within a covering of badgers' skins, and shall]]></a:t>
+              <a:t><![CDATA[8. அவைகளின்மேல் அவர்கள் சிவப்புத் துப்பட்டியை விரித்து, அதைத் தகசுத்தோல் மூடியால் மூடி, அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[put it upon a bar.]]></a:t>
+              <a:t><![CDATA[தண்டுகளைப் பாய்ச்சி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14592,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And upon the golden altar they shall spread a cloth of blue, and cover it with a covering of]]></a:t>
+              <a:t><![CDATA[9. இளநீலத் துப்பட்டியை எடுத்து, குத்துவிளக்குத்தண்டையும், அதின் அகல்களையும், அதின் கத்தரிகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14724,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[badgers' skins, and shall put to the staves thereof:]]></a:t>
+              <a:t><![CDATA[சாம்பல் பாத்திரங்களையும், அதற்குரிய எண்ணெய்ப் பாத்திரங்களையும் மூடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14856,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And they shall take all the instruments of ministry, wherewith they minister in the sanctuary,]]></a:t>
+              <a:t><![CDATA[10. அதையும் அதற்கடுத்த தட்டுமுட்டுகள் யாவையும் தகசுத்தோல் மூடிக்குள்ளே போட்டு, அதை ஒரு தண்டிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14988,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and put them in a cloth of blue, and cover them with a covering of badgers' skins, and shall put]]></a:t>
+              <a:t><![CDATA[கட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15120,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And when the camp sets forward, Aaron shall come, and his sons, and they shall take down the]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் மோசேயையும் ஆரோனையும் நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15252,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them on a bar:]]></a:t>
+              <a:t><![CDATA[11. பொற்பீடத்தின்மேல் இளநீலத் துப்பட்டியை விரித்து, அதைத் தகசுத்தோல் மூடியால் மூடி, அதின் தண்டுகளைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15384,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And they shall take away the ashes from the altar, and spread a purple cloth thereon:]]></a:t>
+              <a:t><![CDATA[பாய்ச்சி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15516,51 +13151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And they shall put upon it all the vessels thereof, wherewith they minister about it, even the]]></a:t>
+              <a:t><![CDATA[12. பரிசுத்த ஸ்தலத்தில் வழங்கும் ஆராதனைக்கேற்ற சகல தட்டுமுட்டுகளையும் எடுத்து, இளநீலத் துப்பட்டியிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15648,51 +13283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[censers, the forks, and the shovels, and the basons, all the vessels of the altar; and they shall]]></a:t>
+              <a:t><![CDATA[போட்டு, தகசுத்தோல் மூடியினால் மூடி, தண்டின்மேல் கட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15780,51 +13415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[spread upon it a covering of badgers' skins, and put to the staves of it.]]></a:t>
+              <a:t><![CDATA[13. பலிபீடத்தைச் சாம்பலற விளக்கி, அதின்மேல் இரத்தாம்பரத் துப்பட்டியை விரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15912,51 +13547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And when Aaron and his sons have made an end of covering the sanctuary, and all the vessels of]]></a:t>
+              <a:t><![CDATA[14. அதின்மேல் ஆராதனைக்கேற்ற சகல பணிமுட்டுகளாகிய கலசங்களையும், முள்துறடுகளையும், சாம்பல் எடுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16044,51 +13679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the sanctuary, as the camp is to set forward; after that, the sons of Kohath shall come to bear it:]]></a:t>
+              <a:t><![CDATA[கரண்டிகளையும், கலசங்களையும், பலிபீடத்திற்கடுத்த எல்லாப் பாத்திரங்களையும், அதின்மேல் வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16176,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[but they shall not touch any holy thing, lest they die. These things are the burden of the sons of]]></a:t>
+              <a:t><![CDATA[அதின்மேல் தகசுத்தோல் மூடியை விரித்து, அதின் தண்டுகளைப் பாய்ச்சக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16308,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Kohath in the tabernacle of the congregation.]]></a:t>
+              <a:t><![CDATA[15. பாளயம் புறப்படும்போது, ஆரோனும் அவன் குமாரரும் பரிசுத்த ஸ்தலத்தையும் அதினுடைய சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16440,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And to the office of Eleazar the son of Aaron the priest pertains the oil for the light, and the]]></a:t>
+              <a:t><![CDATA[பணிமுட்டுகளையும் மூடித் தீர்ந்தபின்பு, கோகாத் புத்திரர் அதை எடுத்துக்கொண்டுபோகிறதற்கு வரக்கடவர்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16572,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[covering vail, and cover the ark of testimony with it:]]></a:t>
+              <a:t><![CDATA[2. லேவியின் புத்திரருக்குள்ளே இருக்கிற கோகாத் புத்திரருடைய பிதாக்களின் வீட்டு வம்சங்களில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16704,51 +14339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sweet incense, and the daily food offering, and the anointing oil, and the oversight of all the]]></a:t>
+              <a:t><![CDATA[அவர்கள் சாகாதபடிக்குப் பரிசுத்தமானதைத் தொடாதிருக்கக்கடவர்கள்; ஆசரிப்புக் கூடாரத்திலே கோகாத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16836,51 +14471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tabernacle, and of all that therein is, in the sanctuary, and in the vessels thereof.]]></a:t>
+              <a:t><![CDATA[புத்திரர் சுமக்கும் சுமை இதுவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16968,51 +14603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the LORD spoke unto Moses and unto Aaron saying,]]></a:t>
+              <a:t><![CDATA[16. ஆசாரியனாகிய ஆரோனின் குமாரன் எலெயாசார், விளக்குக்கு எண்ணெயையும், சுகந்த தூபவர்க்கத்தையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17100,51 +14735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Cut all of you not off the tribe of the families of the Kohathites from among the Levites:]]></a:t>
+              <a:t><![CDATA[தினந்தோறும் இடும் போஜனபலியையும், அபிஷேக தைலத்தையும், வாசஸ்தலம் முழுவதையும், அதிலுள்ள யாவையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17232,51 +14867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. But thus do unto them, that they may live, and not die, when they approach unto the most holy]]></a:t>
+              <a:t><![CDATA[பரிசுத்தஸ்தலத்தையும் அதின் பணிமுட்டுகளையும், விசாரிக்கக்கடவன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17364,51 +14999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[things: Aaron and his sons shall go in, and appoint them every one to his service and to his burden:]]></a:t>
+              <a:t><![CDATA[17. கர்த்தர் மோசேயையும் ஆரோனையும் நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17496,51 +15131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. But they shall not go in to see when the holy things are covered, lest they die.]]></a:t>
+              <a:t><![CDATA[18. லேவியருக்குள்ளே கோகாத் வம்சமாகிய கோத்திரத்தார் அழிந்துபோகாதபடி பாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17628,51 +15263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And the LORD spoke unto Moses, saying,]]></a:t>
+              <a:t><![CDATA[19. அவர்கள் மகா பரிசுத்தமானவைகளைக் கிட்டுகையில், சாகாமல் உயிரோடிருக்கும்படிக்கு, நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17760,51 +15395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Take also the sum of the sons of Gershon, throughout the houses of their fathers, by their]]></a:t>
+              <a:t><![CDATA[அவர்களுக்காகச் செய்யவேண்டியதாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17892,51 +15527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[families;]]></a:t>
+              <a:t><![CDATA[20. ஆரோனும் அவன் குமாரரும் வந்து, அவர்களில் அவனவனை அவனவன் செய்யும் வேலைக்கும் அவனவன் சுமக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18024,51 +15659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And shall put thereon the covering of badgers' skins, and shall spread over it a cloth wholly of]]></a:t>
+              <a:t><![CDATA[3. ஆசரிப்புக் கூடாரத்திலே வேலைசெய்யும் சேனைக்கு உட்படத்தக்க முப்பது வயதுமுதல் ஐம்பது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18156,51 +15791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. From thirty years old and upward until fifty years old shall you number them; all that enter in]]></a:t>
+              <a:t><![CDATA[சுமைக்கும் நியமிக்கக்கடவர்கள்; அவர்களோ சாகாதபடிக்குப் பரிசுத்தமானவைகள் மூடப்படும்போது பார்க்கிறதற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18288,51 +15923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to perform the service, to do the work in the tabernacle of the congregation.]]></a:t>
+              <a:t><![CDATA[உட்பிரவேசியாமல் இருப்பார்களாக என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18420,51 +16055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. This is the service of the families of the Gershonites, to serve, and for burdens:]]></a:t>
+              <a:t><![CDATA[21. பின்னும், கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18552,51 +16187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And they shall bear the curtains of the tabernacle, and the tabernacle of the congregation, his]]></a:t>
+              <a:t><![CDATA[22. கெர்சோன் புத்திரருடைய பிதாக்களின் வீட்டு வம்சங்களிலும் ஆசரிப்புக் கூடாரத்திலே பணிவிடை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18684,51 +16319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[covering, and the covering of the badgers' skins that is above upon it, and the hanging for the door]]></a:t>
+              <a:t><![CDATA[வேலைசெய்யும் சேனைக்கு உட்படத்தக்க,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18816,51 +16451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the tabernacle of the congregation,]]></a:t>
+              <a:t><![CDATA[23. முப்பது வயதுமுதல் ஐம்பது வயதுவரைக்குமுள்ள எல்லாரையும் எண்ணி, தொகை ஏற்றுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18948,51 +16583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And the hangings of the court, and the hanging for the door of the gate of the court, which is]]></a:t>
+              <a:t><![CDATA[24. பணிவிடை செய்கிறதிலும் சுமக்கிறதிலும் கெர்சோன் வம்சத்தாரின் வேலையாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19080,51 +16715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[by the tabernacle and by the altar round about, and their cords, and all the instruments of their]]></a:t>
+              <a:t><![CDATA[25. அவர்கள் வாசஸ்தலத்துக்கும் ஆசரிப்புக் கூடாரத்துக்கும் உரிய தொங்குதிரையையும், மூடியையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19212,51 +16847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[service, and all that is made for them: so shall they serve.]]></a:t>
+              <a:t><![CDATA[அவைகளின்மேல் இருக்கிற தகசுத்தோல் மூடியையும், ஆசரிப்புக் கூடாரவாசல் மறைவையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19344,51 +16979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. At the appointment of Aaron and his sons shall be all the service of the sons of the]]></a:t>
+              <a:t><![CDATA[26. பிராகாரத்தின் தொங்குதிரைகளையும், வாசஸ்தலத்தண்டையிலும் பலிபீடத்தண்டையிலும் சுற்றிலும் இருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19476,51 +17111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[blue, and shall put in the staves thereof.]]></a:t>
+              <a:t><![CDATA[வயதுவரைக்குமுள்ள எல்லாரையும் எண்ணி, தொகையிடுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19608,51 +17243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Gershonites, in all their burdens, and in all their service: and all of you shall appoint unto them]]></a:t>
+              <a:t><![CDATA[பிராகாரத்தினுடைய வாசல் தொங்குதிரையையும், அவைகளின் கயிறுகளையும், அவைகளின் வேலைக்கடுத்த கருவிகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19740,51 +17375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in charge all their burdens.]]></a:t>
+              <a:t><![CDATA[யாவையும் சுமந்து, அவைகளுக்காகச் செய்யவேண்டிய யாவையும் செய்யக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19872,51 +17507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. This is the service of the families of the sons of Gershon in the tabernacle of the]]></a:t>
+              <a:t><![CDATA[27. கெர்சோன் புத்திரர் சுமக்கவேண்டிய சுமைகளும் செய்யவேண்டிய பணிவிடைகளாகிய சகல வேலைகளும் ஆரோனும் அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20004,51 +17639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[congregation: and their charge shall be under the hand of Ithamar the son of Aaron the priest.]]></a:t>
+              <a:t><![CDATA[குமாரரும் சொல்லுகிறபடியே செய்யவேண்டும், அவர்கள் சுமக்கவேண்டிய சகல சுமைகளையும் நீங்கள் நியமித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20136,51 +17771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. As for the sons of Merari, you shall number them after their families, by the house of their]]></a:t>
+              <a:t><![CDATA[அவர்களிடத்தில் ஒப்புவியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20268,51 +17903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fathers;]]></a:t>
+              <a:t><![CDATA[28. கெர்சோன் புத்திரரின் வம்சத்தார் ஆசரிப்புக் கூடாரத்திலே செய்யும் பணிவிடை இதுதான்; அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20400,51 +18035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. From thirty years old and upward even unto fifty years old shall you number them, every one that]]></a:t>
+              <a:t><![CDATA[வேலைகொள்ளும் விசாரணை, ஆசாரியனாகிய ஆரோரின் குமாரன் இத்தாமாருடைய கைக்குள் இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20532,51 +18167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[enters into the service, to do the work of the tabernacle of the congregation.]]></a:t>
+              <a:t><![CDATA[29. மெராரி புத்திரருடைய பிதாக்களின் வீட்டு வம்சங்களிலும் ஆசரிப்புக் கூடாரத்திலே பணிவிடை வேலைசெய்யும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20664,51 +18299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And this is the charge of their burden, according to all their service in the tabernacle of the]]></a:t>
+              <a:t><![CDATA[சேனைக்கு உட்படத்தக்க,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20796,51 +18431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[congregation; the boards of the tabernacle, and the bars thereof, and the pillars thereof, and]]></a:t>
+              <a:t><![CDATA[30. முப்பது வயதுமுதல் ஐம்பது வயதுவரைக்குமுள்ள எல்லாரையும் எண்ணக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20928,51 +18563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And upon the table of showbread they shall spread a cloth of blue, and put thereon the dishes,]]></a:t>
+              <a:t><![CDATA[4. ஆசரிப்புக் கூடாரத்திலே கோகாத் புத்திரரின் பணிவிடை மகா பரிசுத்தமானவைகளுக்குரியது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21060,51 +18695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sockets thereof,]]></a:t>
+              <a:t><![CDATA[31. ஆசரிப்புக் கூடாரத்தில் அவர்கள் செய்யும் எல்லாப் பணிவிடைக்கும் அடுத்த காவல் விசாரிப்பாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21192,51 +18827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And the pillars of the court round about, and their sockets, and their pins, and their cords,]]></a:t>
+              <a:t><![CDATA[வாசஸ்தலத்தின் பலகைகளும், தாழ்ப்பாள்களும், தூண்களும், பாதங்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21324,51 +18959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with all their instruments, and with all their service: and by name all of you shall reckon the]]></a:t>
+              <a:t><![CDATA[32. சுற்றிலும் இருக்கிற பிராகாரத்தின் தூண்களும், அவைகளின் பாதங்களும், முளைகளும், கயிறுகளும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21456,51 +19091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[instruments of the charge of their burden.]]></a:t>
+              <a:t><![CDATA[அவைகளின் சகல கருவிகளும், அவற்றிற்கு அடுத்த மற்றெல்லா வேலையும்தானே; அவர்கள் சுமந்து காவல்காக்கும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21588,51 +19223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. This is the service of the families of the sons of Merari, according to all their service, in]]></a:t>
+              <a:t><![CDATA[ஒப்புவிக்கப்படுகிறவைகளைப் பேர்பேராக எண்ணக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21720,51 +19355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the tabernacle of the congregation, under the hand of Ithamar the son of Aaron the priest.]]></a:t>
+              <a:t><![CDATA[33. ஆசாரியனாகிய ஆரோனுடைய குமாரனான இத்தாமாருடைய கைக்குள்ளாக மெராரி புத்திரரின் வம்சத்தாரர் ஆசரிப்புக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21852,51 +19487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And Moses and Aaron and the chief of the congregation numbered the sons of the Kohathites after]]></a:t>
+              <a:t><![CDATA[கூடாரத்திலே செய்யும் பணிவிடைக்கு அடுத்த எல்லா வேலையும் இதுவே என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21984,51 +19619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their families, and after the house of their fathers,]]></a:t>
+              <a:t><![CDATA[34. அப்படியே மோசேயும் ஆரோனும் சபையின் பிரபுக்களும் கோகாத் புத்திரருடைய பிதாக்களின் வீட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22116,51 +19751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. From thirty years old and upward even unto fifty years old, every one that enters into the]]></a:t>
+              <a:t><![CDATA[வம்சங்களின்படி ஆசரிப்புக் கூடாரத்திலே பணிவிடை செய்யும் சேனைக்கு உட்படத்தக்க,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22248,51 +19883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[service, for the work in the tabernacle of the congregation:]]></a:t>
+              <a:t><![CDATA[35. முப்பது வயதுமுதல் ஐம்பது வயதுவரைக்குமுள்ள எல்லாரையும் எண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22380,51 +20015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the spoons, and the bowls, and covers to cover likewise: and the continual bread shall be]]></a:t>
+              <a:t><![CDATA[5. பாளயம் புறப்படும்போது, ஆரோனும் அவன் குமாரரும் வந்து, மறைவின் திரைச்சீலையை இறக்கி, அதினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22512,51 +20147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. And those that were numbered of them by their families were two thousand seven hundred and]]></a:t>
+              <a:t><![CDATA[36. அவர்கள் வம்சங்களில் எண்ணப்பட்டவர்கள் இரண்டாயிரத்து எழுநூற்று ஐம்பதுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22644,51 +20279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fifty.]]></a:t>
+              <a:t><![CDATA[37. கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியே, மோசேயினாலும் ஆரோனாலும் கோகாத் வம்சத்தாரில் ஆசரிப்புக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22776,51 +20411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. These were they that were numbered of the families of the Kohathites, all that might do service]]></a:t>
+              <a:t><![CDATA[கூடாரத்தில் வேலை செய்கிறதற்காக, எண்ணித் தொகையிடப்பட்டவர்கள் எல்லாரும் இவர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22908,51 +20543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in the tabernacle of the congregation, which Moses and Aaron did number according to the commandment]]></a:t>
+              <a:t><![CDATA[38. கெர்சோன் புத்திரருடைய பிதாக்களின் வீட்டு வம்சங்களிலும் ஆசரிப்புக் கூடாரத்திலே பணிவிடை செய்யும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23040,51 +20675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the LORD by the hand of Moses.]]></a:t>
+              <a:t><![CDATA[சேனைக்கு உட்படத்தக்க,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23172,51 +20807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. And those that were numbered of the sons of Gershon, throughout their families, and by the house]]></a:t>
+              <a:t><![CDATA[39. முப்பது வயதுமுதல் ஐம்பது வயதுவரைக்குமுள்ள எல்லாரும் எண்ணப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23304,51 +20939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of their fathers,]]></a:t>
+              <a:t><![CDATA[40. அவர்களில் எண்ணப்பட்டவர்கள் அவரவர் குடும்பத்தின்படிக்கும், பிதாக்களுடைய வம்சத்தின்படிக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23436,51 +21071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. From thirty years old and upward even unto fifty years old, every one that enters into the]]></a:t>
+              <a:t><![CDATA[இரண்டாயிரத்து அறுநூற்று முப்பதுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23568,51 +21203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[service, for the work in the tabernacle of the congregation,]]></a:t>
+              <a:t><![CDATA[41. மோசேயினாலும் ஆரோனாலும் கர்த்தர் கட்டளையிட்டபடியே கெர்சோன் புத்திரரின் வம்சத்தாரில் ஆசரிப்புக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23700,51 +21335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. Even those that were numbered of them, throughout their families, by the house of their fathers,]]></a:t>
+              <a:t><![CDATA[கூடாரத்தில் வேலைசெய்ய எண்ணித் தொகையிடப்பட்டவர்கள் எல்லாரும் இவர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23832,51 +21467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thereon:]]></a:t>
+              <a:t><![CDATA[சாட்சியின் பெட்டியை மூடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23964,51 +21599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[were two thousand and six hundred and thirty.]]></a:t>
+              <a:t><![CDATA[42. மெராரி புத்திரருடைய பிதாக்களின் வீட்டு வம்சங்களிலும் ஆசரிப்புக் கூடாரத்திலே பணிவிடை செய்யும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24096,51 +21731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. These are they that were numbered of the families of the sons of Gershon, of all that might do]]></a:t>
+              <a:t><![CDATA[சேனைக்கு உட்படத்தக்க,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24228,51 +21863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[service in the tabernacle of the congregation, whom Moses and Aaron did number according to the]]></a:t>
+              <a:t><![CDATA[43. முப்பது வயதுமுதல் ஐம்பது வயதுள்ளவர்கள் எல்லாரும் எண்ணப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24360,51 +21995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[commandment of the LORD.]]></a:t>
+              <a:t><![CDATA[44. அவர்களில் எண்ணப்பட்டவர்கள் தங்கள் குடும்பங்களின்படியே மூவாயிரத்து இருநூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24492,51 +22127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. And those that were numbered of the families of the sons of Merari, throughout their families,]]></a:t>
+              <a:t><![CDATA[45. கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியே மோசேயினாலும் ஆரோனாலும் மெராரி புத்திரரின் குடும்பத்தாரில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24624,51 +22259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[by the house of their fathers,]]></a:t>
+              <a:t><![CDATA[எண்ணித் தொகையிடப்பட்டவர்கள் எல்லாரும் இவர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24756,51 +22391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. From thirty years old and upward even unto fifty years old, every one that enters into the]]></a:t>
+              <a:t><![CDATA[46. லேவியருடைய பிதாக்களின் வீட்டு வம்சங்களில் முப்பது வயதுமுதல் ஐம்பது வயதுவரைக்குமுள்ளவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24888,51 +22523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[service, for the work in the tabernacle of the congregation,]]></a:t>
+              <a:t><![CDATA[ஆசரிப்புக் கூடாரத்திலே செய்யும் பணிவிடைவேலைக்கும் சுமையின் வேலைக்கும் உட்படத்தக்கவர்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25020,51 +22655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. Even those that were numbered of them after their families, were three thousand and two hundred.]]></a:t>
+              <a:t><![CDATA[47. மோசேயினாலும் ஆரோனாலும் இஸ்ரவேலின் பிரபுக்களாலும் எண்ணப்பட்டவர்களும் ஆகிய எல்லாரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25152,51 +22787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. These be those that were numbered of the families of the sons of Merari, whom Moses and Aaron]]></a:t>
+              <a:t><![CDATA[48. எண்ணாயிரத்து ஐந்நூற்று எண்பதுபேராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25284,51 +22919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And they shall spread upon them a cloth of scarlet, and cover the same with a covering of]]></a:t>
+              <a:t><![CDATA[6. அதின்மேல் தகசுத்தோல் மூடியைப்போட்டு, அதின்மேல் முற்றிலும் நீலமான துப்பட்டியை விரித்து, அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25416,51 +23051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[numbered according to the word of the LORD by the hand of Moses.]]></a:t>
+              <a:t><![CDATA[49. கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியே, அவர்கள் தங்கள் தங்கள் பணிவிடைக்கென்றும் தங்கள் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25548,51 +23183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. All those that were numbered of the Levites, whom Moses and Aaron and the chief of Israel]]></a:t>
+              <a:t><![CDATA[சுமைக்கென்றும் மோசேயினால் எண்ணப்பட்டார்கள்; இவ்விதமாய், கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியே அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25680,51 +23315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[numbered, after their families, and after the house of their fathers,]]></a:t>
+              <a:t><![CDATA[அவனால் எண்ணப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25740,1016 +23375,92 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide93.xml><?xml version="1.0" encoding="utf-8"?>
-[...922 lines deleted...]
-
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme42">
   <a:themeElements>
-    <a:clrScheme name="Theme13">
+    <a:clrScheme name="Theme42">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme13">
+    <a:fontScheme name="Theme42">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -26775,51 +23486,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme13">
+    <a:fmtScheme name="Theme42">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -26950,51 +23661,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>105</Slides>
+  <Slides>92</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>