--- v0 (2026-06-03)
+++ v1 (2026-08-02)
@@ -121,50 +121,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -210,50 +220,55 @@
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -416,53 +431,58 @@
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
-  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -522,51 +542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இஸ்ரவேல் புத்திரரோடே சொல்லவேண்டியது என்னவென்றால்: ஒரு புருஷனானாலும் ஸ்திரீயானாலும், கர்த்தருடைய கட்டளையை மீறி மனிதர் செய்யும் பாவங்களில் யாதொரு பாவத்தைச் செய்து குற்றவாளியானால்,]]></a:t>
+              <a:t><![CDATA[5. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -631,51 +651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இஸ்ரவேல் புத்திரரோடே சொல்லவேண்டியது என்னவென்றால்: ஒரு புருஷனானாலும் ஸ்திரீயானாலும், கர்த்தருடைய கட்டளையை மீறி மனிதர் செய்யும் பாவங்களில் யாதொரு பாவத்தைச் செய்து குற்றவாளியானால்,]]></a:t>
+              <a:t><![CDATA[6. Speak unto the children of Israel, When a man or woman shall commit any sin that men commit, to do a trespass against the LORD, and that person be guilty;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -740,51 +760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் தாங்கள் செய்த பாவத்தை அறிக்கையிடக்கடவர்கள்; அப்படிப்பட்டவன் தான் செய்த குற்றத்தினிமித்தம் அபராதத்தின் முதலோடே ஐந்தில் ஒருபங்கை அதிகமாய்க் கூட்டி, தான் குற்றஞ்செய்தவனுக்குச் செலுத்தக்கடவன்]]></a:t>
+              <a:t><![CDATA[6. Speak unto the children of Israel, When a man or woman shall commit any sin that men commit, to do a trespass against the LORD, and that person be guilty;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -849,51 +869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் தாங்கள் செய்த பாவத்தை அறிக்கையிடக்கடவர்கள்; அப்படிப்பட்டவன் தான் செய்த குற்றத்தினிமித்தம் அபராதத்தின் முதலோடே ஐந்தில் ஒருபங்கை அதிகமாய்க் கூட்டி, தான் குற்றஞ்செய்தவனுக்குச் செலுத்தக்கடவன்]]></a:t>
+              <a:t><![CDATA[7. Then they shall confess their sin which they have done: and he shall recompense his trespass with the principal thereof, and add unto it the fifth part thereof, and give it unto him against whom he has trespassed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -958,51 +978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் தாங்கள் செய்த பாவத்தை அறிக்கையிடக்கடவர்கள்; அப்படிப்பட்டவன் தான் செய்த குற்றத்தினிமித்தம் அபராதத்தின் முதலோடே ஐந்தில் ஒருபங்கை அதிகமாய்க் கூட்டி, தான் குற்றஞ்செய்தவனுக்குச் செலுத்தக்கடவன்]]></a:t>
+              <a:t><![CDATA[7. Then they shall confess their sin which they have done: and he shall recompense his trespass with the principal thereof, and add unto it the fifth part thereof, and give it unto him against whom he has trespassed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1067,51 +1087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதைக் கேட்டு வாங்குகிறதற்கு இனத்தான் ஒருவனும் இல்லாதிருந்தால், அப்பொழுது அவனுக்காகப் பாவநிவிர்த்தி செய்யும்படி ஆட்டுக்கடா செலுத்தப்படுவதுமல்லாமல், கர்த்தருக்கு அந்த அபராதம் செலுத்தப்பட்டு, அது ஆசாரியனைச் சேரவேண்டும்.]]></a:t>
+              <a:t><![CDATA[8. But if the man have no kinsman to recompense the trespass unto, let the trespass be recompensed unto the LORD, even to the priest; beside the ram of the atonement, whereby an atonement shall be made for him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1176,51 +1196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதைக் கேட்டு வாங்குகிறதற்கு இனத்தான் ஒருவனும் இல்லாதிருந்தால், அப்பொழுது அவனுக்காகப் பாவநிவிர்த்தி செய்யும்படி ஆட்டுக்கடா செலுத்தப்படுவதுமல்லாமல், கர்த்தருக்கு அந்த அபராதம் செலுத்தப்பட்டு, அது ஆசாரியனைச் சேரவேண்டும்.]]></a:t>
+              <a:t><![CDATA[8. But if the man have no kinsman to recompense the trespass unto, let the trespass be recompensed unto the LORD, even to the priest; beside the ram of the atonement, whereby an atonement shall be made for him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1285,51 +1305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதைக் கேட்டு வாங்குகிறதற்கு இனத்தான் ஒருவனும் இல்லாதிருந்தால், அப்பொழுது அவனுக்காகப் பாவநிவிர்த்தி செய்யும்படி ஆட்டுக்கடா செலுத்தப்படுவதுமல்லாமல், கர்த்தருக்கு அந்த அபராதம் செலுத்தப்பட்டு, அது ஆசாரியனைச் சேரவேண்டும்.]]></a:t>
+              <a:t><![CDATA[8. But if the man have no kinsman to recompense the trespass unto, let the trespass be recompensed unto the LORD, even to the priest; beside the ram of the atonement, whereby an atonement shall be made for him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1394,51 +1414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இஸ்ரவேல் புத்திரர் ஏறெடுத்துப் படைக்கும்படி ஆசாரியனிடத்தில் கொண்டுவருகிற எல்லாப் பரிசுத்தமான படைப்பும் அவனுடையதாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[9. And every offering of all the holy things of the children of Israel, which they bring unto the priest, shall be his.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1503,51 +1523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இஸ்ரவேல் புத்திரர் ஏறெடுத்துப் படைக்கும்படி ஆசாரியனிடத்தில் கொண்டுவருகிற எல்லாப் பரிசுத்தமான படைப்பும் அவனுடையதாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[9. And every offering of all the holy things of the children of Israel, which they bring unto the priest, shall be his.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1612,51 +1632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[1. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1721,51 +1741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஒவ்வொருவரும் படைக்கும் பரிசுத்தமான வஸ்துக்கள் அவனுடையதாயிருக்கும்; ஒருவன் ஆசாரியனுக்குக் கொடுக்கிறது எதுவும் அவனுக்கே உரியது என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. And every man's hallowed things shall be his: whatsoever any man gives the priest, it shall be his.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1830,51 +1850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஒவ்வொருவரும் படைக்கும் பரிசுத்தமான வஸ்துக்கள் அவனுடையதாயிருக்கும்; ஒருவன் ஆசாரியனுக்குக் கொடுக்கிறது எதுவும் அவனுக்கே உரியது என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. And every man's hallowed things shall be his: whatsoever any man gives the priest, it shall be his.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1939,51 +1959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[11. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2048,51 +2068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ இஸ்ரவேல் புத்திரருக்குச் சொல்லவேண்டியது என்னவென்றால்: ஒருவனுடைய மனைவி பிறர்முகம் பார்த்து, புருஷனுக்குத் துரோகம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[12. Speak unto the children of Israel, and say unto them, If any man's wife go aside, and commit a trespass against him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2157,51 +2177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ இஸ்ரவேல் புத்திரருக்குச் சொல்லவேண்டியது என்னவென்றால்: ஒருவனுடைய மனைவி பிறர்முகம் பார்த்து, புருஷனுக்குத் துரோகம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[12. Speak unto the children of Israel, and say unto them, If any man's wife go aside, and commit a trespass against him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2266,51 +2286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஒருவனோடே சம்யோகமாய்ச் சயனித்திருந்த விஷயத்தில் அவள் தீட்டுப்பட்டவளாயிருந்தும், அவளுடைய புருஷன் கண்களுக்கு அது மறைக்கப்பட்டு வெளிக்கு வராமல் இருக்கிறபோதும், சாட்சியில்லாமலும் அவள் கையும் களவுமாகப் பிடிக்கப்படாமலும் இருக்கிறபோதும்,]]></a:t>
+              <a:t><![CDATA[13. And a man lie with her carnally, and it be hid from the eyes of her husband, and be kept close, and she be defiled, and there be no witness against her, neither she be taken with the manner;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2375,51 +2395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஒருவனோடே சம்யோகமாய்ச் சயனித்திருந்த விஷயத்தில் அவள் தீட்டுப்பட்டவளாயிருந்தும், அவளுடைய புருஷன் கண்களுக்கு அது மறைக்கப்பட்டு வெளிக்கு வராமல் இருக்கிறபோதும், சாட்சியில்லாமலும் அவள் கையும் களவுமாகப் பிடிக்கப்படாமலும் இருக்கிறபோதும்,]]></a:t>
+              <a:t><![CDATA[13. And a man lie with her carnally, and it be hid from the eyes of her husband, and be kept close, and she be defiled, and there be no witness against her, neither she be taken with the manner;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2484,51 +2504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எரிச்சலின் ஆவி அவன்மேல் வந்து, அவன் தன்னுடைய மனைவி தீட்டுப்படுத்தப்பட்டிருக்க, தீட்டுப்படுத்தப்பட்ட தன் மனைவியின்மேல் குரோதங்கொண்டிருந்தாலும், அல்லது அவன் மனைவி தீட்டுப்படுத்தப்படாதிருக்க, எரிச்சலின் ஆவி அவன்மேல் வந்து, அவன் அவள்மேல் குரோதங்கொண்டிருந்தாலும்,]]></a:t>
+              <a:t><![CDATA[13. And a man lie with her carnally, and it be hid from the eyes of her husband, and be kept close, and she be defiled, and there be no witness against her, neither she be taken with the manner;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2593,51 +2613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எரிச்சலின் ஆவி அவன்மேல் வந்து, அவன் தன்னுடைய மனைவி தீட்டுப்படுத்தப்பட்டிருக்க, தீட்டுப்படுத்தப்பட்ட தன் மனைவியின்மேல் குரோதங்கொண்டிருந்தாலும், அல்லது அவன் மனைவி தீட்டுப்படுத்தப்படாதிருக்க, எரிச்சலின் ஆவி அவன்மேல் வந்து, அவன் அவள்மேல் குரோதங்கொண்டிருந்தாலும்,]]></a:t>
+              <a:t><![CDATA[14. And the spirit of jealousy come upon him, and he be jealous of his wife, and she be defiled: or if the spirit of jealousy come upon him, and he be jealous of his wife, and she be not defiled:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2702,51 +2722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்தப் புருஷன் தன் மனைவியை ஆசாரியனிடத்தில் அழைத்துக்கொண்டு வந்து, அவள் நிமித்தம் ஒரு எப்பா அளவான வாற்கோதுமை மாவிலே பத்தில் ஒரு பங்கைப் படைப்பாகக் கொடுக்கக்கடவன்; அது எரிச்சலின் காணிக்கையும் அக்கிரமத்தை நினைப்பூட்டும் காணிக்கையுமாய் இருப்பதினால், அதின்மேல் எண்ணெய் வார்க்காமலும் தூபவர்க்கம்போடாமலும் இருப்பானாக.]]></a:t>
+              <a:t><![CDATA[14. And the spirit of jealousy come upon him, and he be jealous of his wife, and she be defiled: or if the spirit of jealousy come upon him, and he be jealous of his wife, and she be not defiled:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2811,51 +2831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. குஷ்டரோகிகள் யாவரையும், பிரமியமுள்ளவர்கள் யாவரையும், சவத்தினால் தீட்டுப்பட்டவர்கள் யாவரையும் பாளயத்திலிருந்து விலக்கிவிட இஸ்ரவேல் புத்திரருக்குக் கட்டளையிடு.]]></a:t>
+              <a:t><![CDATA[2. Command the children of Israel, that they put out of the camp every leper, and every one that has an issue, and whosoever is defiled by the dead:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2920,51 +2940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்தப் புருஷன் தன் மனைவியை ஆசாரியனிடத்தில் அழைத்துக்கொண்டு வந்து, அவள் நிமித்தம் ஒரு எப்பா அளவான வாற்கோதுமை மாவிலே பத்தில் ஒரு பங்கைப் படைப்பாகக் கொடுக்கக்கடவன்; அது எரிச்சலின் காணிக்கையும் அக்கிரமத்தை நினைப்பூட்டும் காணிக்கையுமாய் இருப்பதினால், அதின்மேல் எண்ணெய் வார்க்காமலும் தூபவர்க்கம்போடாமலும் இருப்பானாக.]]></a:t>
+              <a:t><![CDATA[14. And the spirit of jealousy come upon him, and he be jealous of his wife, and she be defiled: or if the spirit of jealousy come upon him, and he be jealous of his wife, and she be not defiled:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3029,51 +3049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்தப் புருஷன் தன் மனைவியை ஆசாரியனிடத்தில் அழைத்துக்கொண்டு வந்து, அவள் நிமித்தம் ஒரு எப்பா அளவான வாற்கோதுமை மாவிலே பத்தில் ஒரு பங்கைப் படைப்பாகக் கொடுக்கக்கடவன்; அது எரிச்சலின் காணிக்கையும் அக்கிரமத்தை நினைப்பூட்டும் காணிக்கையுமாய் இருப்பதினால், அதின்மேல் எண்ணெய் வார்க்காமலும் தூபவர்க்கம்போடாமலும் இருப்பானாக.]]></a:t>
+              <a:t><![CDATA[15. Then shall the man bring his wife unto the priest, and he shall bring her offering for her, the tenth part of an ephah of barley meal; he shall pour no oil upon it, nor put frankincense thereon; for it is an offering of jealousy, an offering of memorial, bringing iniquity to remembrance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3138,51 +3158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆசாரின் அவளைச் சமீபத்தில் அழைத்து, கர்த்தருடைய சந்நிதியில் நிறுத்தி,]]></a:t>
+              <a:t><![CDATA[15. Then shall the man bring his wife unto the priest, and he shall bring her offering for her, the tenth part of an ephah of barley meal; he shall pour no oil upon it, nor put frankincense thereon; for it is an offering of jealousy, an offering of memorial, bringing iniquity to remembrance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3247,51 +3267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஒரு மண்பாண்டத்திலே பரிசுத்த ஜலம் வார்த்து, வாசஸ்தலத்தின் தரையிலிருக்கும் புழுதியிலே கொஞ்சம் எடுத்து, அந்த ஜலத்திலே போட்டு,]]></a:t>
+              <a:t><![CDATA[15. Then shall the man bring his wife unto the priest, and he shall bring her offering for her, the tenth part of an ephah of barley meal; he shall pour no oil upon it, nor put frankincense thereon; for it is an offering of jealousy, an offering of memorial, bringing iniquity to remembrance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3356,51 +3376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஒரு மண்பாண்டத்திலே பரிசுத்த ஜலம் வார்த்து, வாசஸ்தலத்தின் தரையிலிருக்கும் புழுதியிலே கொஞ்சம் எடுத்து, அந்த ஜலத்திலே போட்டு,]]></a:t>
+              <a:t><![CDATA[15. Then shall the man bring his wife unto the priest, and he shall bring her offering for her, the tenth part of an ephah of barley meal; he shall pour no oil upon it, nor put frankincense thereon; for it is an offering of jealousy, an offering of memorial, bringing iniquity to remembrance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3465,51 +3485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஸ்திரீயைக் கர்த்தருடைய சந்நிதியில் நிறுத்தி, அவள் முக்காட்டை நீக்கி, எரிச்சலின் காணிக்கையாகிய நினைப்பூட்டுதலின் காணிக்கையை அவள் உள்ளங்கையிலே வைப்பானாக; சாபகாரணமான கசப்பான ஜலம் ஆசாரியன் கையிலிருக்கவேண்டும்,]]></a:t>
+              <a:t><![CDATA[16. And the priest shall bring her near, and set her before the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3574,51 +3594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஸ்திரீயைக் கர்த்தருடைய சந்நிதியில் நிறுத்தி, அவள் முக்காட்டை நீக்கி, எரிச்சலின் காணிக்கையாகிய நினைப்பூட்டுதலின் காணிக்கையை அவள் உள்ளங்கையிலே வைப்பானாக; சாபகாரணமான கசப்பான ஜலம் ஆசாரியன் கையிலிருக்கவேண்டும்,]]></a:t>
+              <a:t><![CDATA[17. And the priest shall take holy water in an earthen vessel; and of the dust that is in the floor of the tabernacle the priest shall take, and put it into the water:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3683,51 +3703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஸ்திரீயைக் கர்த்தருடைய சந்நிதியில் நிறுத்தி, அவள் முக்காட்டை நீக்கி, எரிச்சலின் காணிக்கையாகிய நினைப்பூட்டுதலின் காணிக்கையை அவள் உள்ளங்கையிலே வைப்பானாக; சாபகாரணமான கசப்பான ஜலம் ஆசாரியன் கையிலிருக்கவேண்டும்,]]></a:t>
+              <a:t><![CDATA[17. And the priest shall take holy water in an earthen vessel; and of the dust that is in the floor of the tabernacle the priest shall take, and put it into the water:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3792,51 +3812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பின்பு ஆசாரியன் அவளை ஆணையிடுவித்து ஒருவனும் உன்னோடே சயனியாமலும், உன் புருஷனுக்கு உட்பட்டிருக்கிற நீ தீட்டுப்படத்தக்கதாய்ப் பிறர்முகம் பாராமலும் இருந்தால், சாபகாரணமான இந்தக் கசப்பான ஜலத்தின் தோஷத்துக்கு நீங்கலாயிருப்பாய்.]]></a:t>
+              <a:t><![CDATA[18. And the priest shall set the woman before the LORD, and uncover the woman's head, and put the offering of memorial in her hands, which is the jealousy offering: and the priest shall have in his hand the bitter water that causes the curse:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3901,51 +3921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பின்பு ஆசாரியன் அவளை ஆணையிடுவித்து ஒருவனும் உன்னோடே சயனியாமலும், உன் புருஷனுக்கு உட்பட்டிருக்கிற நீ தீட்டுப்படத்தக்கதாய்ப் பிறர்முகம் பாராமலும் இருந்தால், சாபகாரணமான இந்தக் கசப்பான ஜலத்தின் தோஷத்துக்கு நீங்கலாயிருப்பாய்.]]></a:t>
+              <a:t><![CDATA[18. And the priest shall set the woman before the LORD, and uncover the woman's head, and put the offering of memorial in her hands, which is the jealousy offering: and the priest shall have in his hand the bitter water that causes the curse:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4010,51 +4030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. குஷ்டரோகிகள் யாவரையும், பிரமியமுள்ளவர்கள் யாவரையும், சவத்தினால் தீட்டுப்பட்டவர்கள் யாவரையும் பாளயத்திலிருந்து விலக்கிவிட இஸ்ரவேல் புத்திரருக்குக் கட்டளையிடு.]]></a:t>
+              <a:t><![CDATA[2. Command the children of Israel, that they put out of the camp every leper, and every one that has an issue, and whosoever is defiled by the dead:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4119,51 +4139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பின்பு ஆசாரியன் அவளை ஆணையிடுவித்து ஒருவனும் உன்னோடே சயனியாமலும், உன் புருஷனுக்கு உட்பட்டிருக்கிற நீ தீட்டுப்படத்தக்கதாய்ப் பிறர்முகம் பாராமலும் இருந்தால், சாபகாரணமான இந்தக் கசப்பான ஜலத்தின் தோஷத்துக்கு நீங்கலாயிருப்பாய்.]]></a:t>
+              <a:t><![CDATA[18. And the priest shall set the woman before the LORD, and uncover the woman's head, and put the offering of memorial in her hands, which is the jealousy offering: and the priest shall have in his hand the bitter water that causes the curse:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4228,51 +4248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உன் புருஷனுக்கு உட்பட்டிருக்கிற நீ பிறர்முகம் பார்த்து, உன் புருஷனோடேயன்றி அந்நியனோடே சம்யோகமாய் சயனித்துத் தீட்டுப்பட்டிருப்பாயானால்,]]></a:t>
+              <a:t><![CDATA[19. And the priest shall charge her by an oath, and say unto the woman, If no man have lain with you, and if you have not gone aside to uncleanness with another instead of your husband, be you free from this bitter water that causes the curse:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4337,51 +4357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உன் புருஷனுக்கு உட்பட்டிருக்கிற நீ பிறர்முகம் பார்த்து, உன் புருஷனோடேயன்றி அந்நியனோடே சம்யோகமாய் சயனித்துத் தீட்டுப்பட்டிருப்பாயானால்,]]></a:t>
+              <a:t><![CDATA[19. And the priest shall charge her by an oath, and say unto the woman, If no man have lain with you, and if you have not gone aside to uncleanness with another instead of your husband, be you free from this bitter water that causes the curse:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4446,51 +4466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கர்த்தர் உன் இடுப்பு சூம்பவும், உன் வயிறு வீங்கவும்பண்ணி, உன்னை உன் ஜனங்களுக்குள்ளே சாபமும் ஆணையிடுங்குறியுமாக வைப்பாராக.]]></a:t>
+              <a:t><![CDATA[19. And the priest shall charge her by an oath, and say unto the woman, If no man have lain with you, and if you have not gone aside to uncleanness with another instead of your husband, be you free from this bitter water that causes the curse:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4555,51 +4575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கர்த்தர் உன் இடுப்பு சூம்பவும், உன் வயிறு வீங்கவும்பண்ணி, உன்னை உன் ஜனங்களுக்குள்ளே சாபமும் ஆணையிடுங்குறியுமாக வைப்பாராக.]]></a:t>
+              <a:t><![CDATA[20. But if you have gone aside to another instead of your husband, and if you be defiled, and some man have lain with you beside yours husband:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4664,51 +4684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கர்த்தர் உன் இடுப்பு சூம்பவும், உன் வயிறு வீங்கவும்பண்ணி, உன்னை உன் ஜனங்களுக்குள்ளே சாபமும் ஆணையிடுங்குறியுமாக வைப்பாராக.]]></a:t>
+              <a:t><![CDATA[20. But if you have gone aside to another instead of your husband, and if you be defiled, and some man have lain with you beside yours husband:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4773,51 +4793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சாபகாரணமான இந்த ஜலம் உன் வயிறு வீங்கவும் இடுப்பு சூம்பவும் பண்ணும்படி, உன் குடலுக்குள் பிரவேசிக்கக்கடவது என்கிற சாபவார்த்தையாலே ஸ்திரீயை ஆணையிடுவித்துச் சொல்வானாக. அதற்கு அந்த ஸ்திரீ: ஆமென், ஆமென், என்று சொல்லக்கடவள்.]]></a:t>
+              <a:t><![CDATA[21. Then the priest shall charge the woman with an oath of cursing, and the priest shall say unto the woman, The LORD make you a curse and an oath among your people, when the LORD does make your thigh to rot, and your belly to swell;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4882,51 +4902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சாபகாரணமான இந்த ஜலம் உன் வயிறு வீங்கவும் இடுப்பு சூம்பவும் பண்ணும்படி, உன் குடலுக்குள் பிரவேசிக்கக்கடவது என்கிற சாபவார்த்தையாலே ஸ்திரீயை ஆணையிடுவித்துச் சொல்வானாக. அதற்கு அந்த ஸ்திரீ: ஆமென், ஆமென், என்று சொல்லக்கடவள்.]]></a:t>
+              <a:t><![CDATA[21. Then the priest shall charge the woman with an oath of cursing, and the priest shall say unto the woman, The LORD make you a curse and an oath among your people, when the LORD does make your thigh to rot, and your belly to swell;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4991,51 +5011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பின்பு ஆசாரியன் இந்தச் சாப வார்த்தைகளை ஒரு சீட்டில் எழுதி, அவைகளைக் கசப்பான ஜலத்தினால் கழுவிப்போட்டு,]]></a:t>
+              <a:t><![CDATA[22. And this water that causes the curse shall go into your bowels, to make your belly to swell, and your thigh to rot: And the woman shall say, Amen, amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5100,51 +5120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பின்பு ஆசாரியன் இந்தச் சாப வார்த்தைகளை ஒரு சீட்டில் எழுதி, அவைகளைக் கசப்பான ஜலத்தினால் கழுவிப்போட்டு,]]></a:t>
+              <a:t><![CDATA[22. And this water that causes the curse shall go into your bowels, to make your belly to swell, and your thigh to rot: And the woman shall say, Amen, amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5209,51 +5229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆண்பிள்ளையானாலும் பெண்பிள்ளையானாலும் அப்படிப்பட்டவர்களை நீங்கள் விலக்கி, நான் வாசம்பண்ணுகிற தங்கள் பாளயங்களை அவர்கள் தீட்டுப்படுத்தாதபடிக்கு, நீங்கள் அவர்களைப் பாளயத்திற்குப் புறம்பாக்கிவிடக்கடவீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. Both male and female shall all of you put out, without the camp shall all of you put them; that they defile not their camps, in the midst whereof I dwell.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5318,51 +5338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சாபகாரணமான அந்தக் கசப்பான ஜலத்தை அவள் குடிக்கும்படி பண்ணுவான்; அப்பொழுது சாபகாரணமான அந்த ஜலம் அவளுக்குள் இறங்கிக் கசப்பாகும்.]]></a:t>
+              <a:t><![CDATA[22. And this water that causes the curse shall go into your bowels, to make your belly to swell, and your thigh to rot: And the woman shall say, Amen, amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5427,51 +5447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சாபகாரணமான அந்தக் கசப்பான ஜலத்தை அவள் குடிக்கும்படி பண்ணுவான்; அப்பொழுது சாபகாரணமான அந்த ஜலம் அவளுக்குள் இறங்கிக் கசப்பாகும்.]]></a:t>
+              <a:t><![CDATA[23. And the priest shall write these curses in a book, and he shall blot them out with the bitter water:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5536,51 +5556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பின்பு ஆசாரியன் எரிச்சலின் காணிக்கையை அந்த ஸ்திரீயின் கையிலிருந்து வாங்கி, அதைக் கர்த்தருடைய சந்நிதியில் அசைவாட்டி, பீடத்தின்மேல் செலுத்தி,]]></a:t>
+              <a:t><![CDATA[23. And the priest shall write these curses in a book, and he shall blot them out with the bitter water:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5645,51 +5665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பின்பு ஆசாரியன் எரிச்சலின் காணிக்கையை அந்த ஸ்திரீயின் கையிலிருந்து வாங்கி, அதைக் கர்த்தருடைய சந்நிதியில் அசைவாட்டி, பீடத்தின்மேல் செலுத்தி,]]></a:t>
+              <a:t><![CDATA[24. And he shall cause the woman to drink the bitter water that causes the curse: and the water that causes the curse shall enter into her, and become bitter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5754,51 +5774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஞாபகக்குறியாக அதிலே ஒரு கைப்பிடி நிறைய எடுத்து, பீடத்தின்மேல் தகனித்து, பின்பு ஸ்திரீக்கு அந்த ஜலத்தைக் குடிக்கும்படி கொடுக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[24. And he shall cause the woman to drink the bitter water that causes the curse: and the water that causes the curse shall enter into her, and become bitter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5863,51 +5883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஞாபகக்குறியாக அதிலே ஒரு கைப்பிடி நிறைய எடுத்து, பீடத்தின்மேல் தகனித்து, பின்பு ஸ்திரீக்கு அந்த ஜலத்தைக் குடிக்கும்படி கொடுக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[25. Then the priest shall take the jealousy offering out of the woman's hand, and shall wave the offering before the LORD, and offer it upon the altar:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5972,51 +5992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்த ஜலத்தைக் குடிக்கச் செய்தபின்பு சம்பவிப்பதாவது: அவள் தீட்டுப்பட்டு, தன் புருஷனுக்குத் துரோகம்பண்ணியிருந்தால், சாபகாரணமான அந்த ஜலம் அவளுக்குள் பிரவேசித்துக் கசப்புண்டானதினால், அவள் வயிறு வீங்கி, அவள் இடுப்பு சூம்பும்; இப்படியே அந்த ஸ்திரீ தன் ஜனங்களுக்குள்ளே சாபமாக இருப்பாள்.]]></a:t>
+              <a:t><![CDATA[25. Then the priest shall take the jealousy offering out of the woman's hand, and shall wave the offering before the LORD, and offer it upon the altar:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6081,51 +6101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்த ஜலத்தைக் குடிக்கச் செய்தபின்பு சம்பவிப்பதாவது: அவள் தீட்டுப்பட்டு, தன் புருஷனுக்குத் துரோகம்பண்ணியிருந்தால், சாபகாரணமான அந்த ஜலம் அவளுக்குள் பிரவேசித்துக் கசப்புண்டானதினால், அவள் வயிறு வீங்கி, அவள் இடுப்பு சூம்பும்; இப்படியே அந்த ஸ்திரீ தன் ஜனங்களுக்குள்ளே சாபமாக இருப்பாள்.]]></a:t>
+              <a:t><![CDATA[26. And the priest shall take an handful of the offering, even the memorial thereof, and burn it upon the altar, and afterward shall cause the woman to drink the water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6190,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்த ஜலத்தைக் குடிக்கச் செய்தபின்பு சம்பவிப்பதாவது: அவள் தீட்டுப்பட்டு, தன் புருஷனுக்குத் துரோகம்பண்ணியிருந்தால், சாபகாரணமான அந்த ஜலம் அவளுக்குள் பிரவேசித்துக் கசப்புண்டானதினால், அவள் வயிறு வீங்கி, அவள் இடுப்பு சூம்பும்; இப்படியே அந்த ஸ்திரீ தன் ஜனங்களுக்குள்ளே சாபமாக இருப்பாள்.]]></a:t>
+              <a:t><![CDATA[26. And the priest shall take an handful of the offering, even the memorial thereof, and burn it upon the altar, and afterward shall cause the woman to drink the water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6299,51 +6319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்த ஜலத்தைக் குடிக்கச் செய்தபின்பு சம்பவிப்பதாவது: அவள் தீட்டுப்பட்டு, தன் புருஷனுக்குத் துரோகம்பண்ணியிருந்தால், சாபகாரணமான அந்த ஜலம் அவளுக்குள் பிரவேசித்துக் கசப்புண்டானதினால், அவள் வயிறு வீங்கி, அவள் இடுப்பு சூம்பும்; இப்படியே அந்த ஸ்திரீ தன் ஜனங்களுக்குள்ளே சாபமாக இருப்பாள்.]]></a:t>
+              <a:t><![CDATA[27. And when he has made her to drink the water, then it shall come to pass, that, if she be defiled, and have done trespass against her husband, that the water that causes the curse shall enter into her, and become bitter, and her belly shall swell, and her thigh shall rot: and the woman shall be a curse among her people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6408,51 +6428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆண்பிள்ளையானாலும் பெண்பிள்ளையானாலும் அப்படிப்பட்டவர்களை நீங்கள் விலக்கி, நான் வாசம்பண்ணுகிற தங்கள் பாளயங்களை அவர்கள் தீட்டுப்படுத்தாதபடிக்கு, நீங்கள் அவர்களைப் பாளயத்திற்குப் புறம்பாக்கிவிடக்கடவீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. Both male and female shall all of you put out, without the camp shall all of you put them; that they defile not their camps, in the midst whereof I dwell.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6517,51 +6537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அந்த ஸ்திரீ தீட்டுப்படாமல் சுத்தமாயிருந்தால், அவள் அதற்கு நீங்கலாகி, கர்ப்பந்தரிக்கத்தக்கவளாயிருப்பாள்.]]></a:t>
+              <a:t><![CDATA[27. And when he has made her to drink the water, then it shall come to pass, that, if she be defiled, and have done trespass against her husband, that the water that causes the curse shall enter into her, and become bitter, and her belly shall swell, and her thigh shall rot: and the woman shall be a curse among her people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6626,51 +6646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஒரு ஸ்திரீ தன் புருஷனோடேயன்றி அந்நிய புருஷனோடே சேர்ந்து தீட்டுப்பட்டதினால் உண்டான எரிச்சலுக்கும்,]]></a:t>
+              <a:t><![CDATA[27. And when he has made her to drink the water, then it shall come to pass, that, if she be defiled, and have done trespass against her husband, that the water that causes the curse shall enter into her, and become bitter, and her belly shall swell, and her thigh shall rot: and the woman shall be a curse among her people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6735,51 +6755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஒரு ஸ்திரீ தன் புருஷனோடேயன்றி அந்நிய புருஷனோடே சேர்ந்து தீட்டுப்பட்டதினால் உண்டான எரிச்சலுக்கும்,]]></a:t>
+              <a:t><![CDATA[28. And if the woman be not defiled, but be clean; then she shall be free, and shall conceive seed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6844,51 +6864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. புருஷன்மேல் எரிச்சலின் ஆவி வருகிறதினால், அவன் தன் மனைவியின்மேல் அடைந்த சமுசயத்துக்கும் அடுத்த பிரமாணம் இதுவே. அவன் கர்த்தருடைய சந்நிதியில் தன் மனைவியை நிறுத்துவானாக; ஆசாரியன் இந்தப் பிரமாணத்தின்படியெல்லாம் அவளுக்குச் செய்யக்கடவன்.]]></a:t>
+              <a:t><![CDATA[28. And if the woman be not defiled, but be clean; then she shall be free, and shall conceive seed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6953,51 +6973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. புருஷன்மேல் எரிச்சலின் ஆவி வருகிறதினால், அவன் தன் மனைவியின்மேல் அடைந்த சமுசயத்துக்கும் அடுத்த பிரமாணம் இதுவே. அவன் கர்த்தருடைய சந்நிதியில் தன் மனைவியை நிறுத்துவானாக; ஆசாரியன் இந்தப் பிரமாணத்தின்படியெல்லாம் அவளுக்குச் செய்யக்கடவன்.]]></a:t>
+              <a:t><![CDATA[29. This is the law of jealousies, when a wife goes aside to another instead of her husband, and is defiled;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7062,51 +7082,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. புருஷனானவன் அக்கிரமத்திற்கு நீங்கலாயிருப்பான்; அப்படிப்பட்ட ஸ்திரீயோ, தன் அக்கிரமத்தைச் சுமப்பாள் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[29. This is the law of jealousies, when a wife goes aside to another instead of her husband, and is defiled;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Or when the spirit of jealousy comes upon him, and he be jealous over his wife, and shall set the woman before the LORD, and the priest shall execute upon her all this law.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Or when the spirit of jealousy comes upon him, and he be jealous over his wife, and shall set the woman before the LORD, and the priest shall execute upon her all this law.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Or when the spirit of jealousy comes upon him, and he be jealous over his wife, and shall set the woman before the LORD, and the priest shall execute upon her all this law.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. Then shall the man be guiltless from iniquity, and this woman shall bear her iniquity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7171,51 +7627,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தர் மோசேக்குச் சொன்னபடியே, இஸ்ரவேல் புத்திரர் செய்து, அவர்களைப் பாளயத்திற்குப் புறம்பாக்கிவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Both male and female shall all of you put out, without the camp shall all of you put them; that they defile not their camps, in the midst whereof I dwell.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. Then shall the man be guiltless from iniquity, and this woman shall bear her iniquity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7280,51 +7845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தர் மோசேக்குச் சொன்னபடியே, இஸ்ரவேல் புத்திரர் செய்து, அவர்களைப் பாளயத்திற்குப் புறம்பாக்கிவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And the children of Israel did so, and put them out without the camp: as the LORD spoke unto Moses, so did the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7389,51 +7954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மேலும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[4. And the children of Israel did so, and put them out without the camp: as the LORD spoke unto Moses, so did the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7468,51 +8033,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469491920" r:id="rId1"/>
+    <p:sldLayoutId id="2474596036" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8000,54 +8565,94 @@
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8168,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Speak unto the children of Israel, When a man or woman shall commit any sin that men commit, to]]></a:t>
+              <a:t><![CDATA[5. மேலும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[do a trespass against the LORD, and that person be guilty;]]></a:t>
+              <a:t><![CDATA[6. இஸ்ரவேல் புத்திரரோடே சொல்லவேண்டியது என்னவென்றால்: ஒரு புருஷனானாலும் ஸ்திரீயானாலும், கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Then they shall confess their sin which they have done: and he shall recompense his trespass with]]></a:t>
+              <a:t><![CDATA[கட்டளையை மீறி மனிதர் செய்யும் பாவங்களில் யாதொரு பாவத்தைச் செய்து குற்றவாளியானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the principal thereof, and add unto it the fifth part thereof, and give it unto him against whom he]]></a:t>
+              <a:t><![CDATA[7. அவர்கள் தாங்கள் செய்த பாவத்தை அறிக்கையிடக்கடவர்கள்; அப்படிப்பட்டவன் தான் செய்த குற்றத்தினிமித்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[has trespassed.]]></a:t>
+              <a:t><![CDATA[அபராதத்தின் முதலோடே ஐந்தில் ஒருபங்கை அதிகமாய்க் கூட்டி, தான் குற்றஞ்செய்தவனுக்குச் செலுத்தக்கடவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. But if the man have no kinsman to recompense the trespass unto, let the trespass be recompensed]]></a:t>
+              <a:t><![CDATA[8. அதைக் கேட்டு வாங்குகிறதற்கு இனத்தான் ஒருவனும் இல்லாதிருந்தால், அப்பொழுது அவனுக்காகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto the LORD, even to the priest; beside the ram of the atonement, whereby an atonement shall be]]></a:t>
+              <a:t><![CDATA[பாவநிவிர்த்தி செய்யும்படி ஆட்டுக்கடா செலுத்தப்படுவதுமல்லாமல், கர்த்தருக்கு அந்த அபராதம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[made for him.]]></a:t>
+              <a:t><![CDATA[செலுத்தப்பட்டு, அது ஆசாரியனைச் சேரவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And every offering of all the holy things of the children of Israel, which they bring unto the]]></a:t>
+              <a:t><![CDATA[9. இஸ்ரவேல் புத்திரர் ஏறெடுத்துப் படைக்கும்படி ஆசாரியனிடத்தில் கொண்டுவருகிற எல்லாப் பரிசுத்தமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[priest, shall be his.]]></a:t>
+              <a:t><![CDATA[படைப்பும் அவனுடையதாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the LORD spoke unto Moses, saying,]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And every man's hallowed things shall be his: whatsoever any man gives the priest, it shall be]]></a:t>
+              <a:t><![CDATA[10. ஒவ்வொருவரும் படைக்கும் பரிசுத்தமான வஸ்துக்கள் அவனுடையதாயிருக்கும்; ஒருவன் ஆசாரியனுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his.]]></a:t>
+              <a:t><![CDATA[கொடுக்கிறது எதுவும் அவனுக்கே உரியது என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And the LORD spoke unto Moses, saying,]]></a:t>
+              <a:t><![CDATA[11. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Speak unto the children of Israel, and say unto them, If any man's wife go aside, and commit a]]></a:t>
+              <a:t><![CDATA[12. நீ இஸ்ரவேல் புத்திரருக்குச் சொல்லவேண்டியது என்னவென்றால்: ஒருவனுடைய மனைவி பிறர்முகம் பார்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[trespass against him,]]></a:t>
+              <a:t><![CDATA[புருஷனுக்குத் துரோகம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And a man lie with her carnally, and it be hid from the eyes of her husband, and be kept close,]]></a:t>
+              <a:t><![CDATA[13. ஒருவனோடே சம்யோகமாய்ச் சயனித்திருந்த விஷயத்தில் அவள் தீட்டுப்பட்டவளாயிருந்தும், அவளுடைய புருஷன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and she be defiled, and there be no witness against her, neither she be taken with the manner;]]></a:t>
+              <a:t><![CDATA[கண்களுக்கு அது மறைக்கப்பட்டு வெளிக்கு வராமல் இருக்கிறபோதும், சாட்சியில்லாமலும் அவள் கையும் களவுமாகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And the spirit of jealousy come upon him, and he be jealous of his wife, and she be defiled: or]]></a:t>
+              <a:t><![CDATA[பிடிக்கப்படாமலும் இருக்கிறபோதும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[if the spirit of jealousy come upon him, and he be jealous of his wife, and she be not defiled:]]></a:t>
+              <a:t><![CDATA[14. எரிச்சலின் ஆவி அவன்மேல் வந்து, அவன் தன்னுடைய மனைவி தீட்டுப்படுத்தப்பட்டிருக்க,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Then shall the man bring his wife unto the priest, and he shall bring her offering for her, the]]></a:t>
+              <a:t><![CDATA[தீட்டுப்படுத்தப்பட்ட தன் மனைவியின்மேல் குரோதங்கொண்டிருந்தாலும், அல்லது அவன் மனைவி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Command the children of Israel, that they put out of the camp every leper, and every one that has]]></a:t>
+              <a:t><![CDATA[2. குஷ்டரோகிகள் யாவரையும், பிரமியமுள்ளவர்கள் யாவரையும், சவத்தினால் தீட்டுப்பட்டவர்கள் யாவரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tenth part of an ephah of barley meal; he shall pour no oil upon it, nor put frankincense thereon;]]></a:t>
+              <a:t><![CDATA[தீட்டுப்படுத்தப்படாதிருக்க, எரிச்சலின் ஆவி அவன்மேல் வந்து, அவன் அவள்மேல் குரோதங்கொண்டிருந்தாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for it is an offering of jealousy, an offering of memorial, bringing iniquity to remembrance.]]></a:t>
+              <a:t><![CDATA[15. அந்தப் புருஷன் தன் மனைவியை ஆசாரியனிடத்தில் அழைத்துக்கொண்டு வந்து, அவள் நிமித்தம் ஒரு எப்பா அளவான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And the priest shall bring her near, and set her before the LORD:]]></a:t>
+              <a:t><![CDATA[வாற்கோதுமை மாவிலே பத்தில் ஒரு பங்கைப் படைப்பாகக் கொடுக்கக்கடவன்; அது எரிச்சலின் காணிக்கையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the priest shall take holy water in an earthen vessel; and of the dust that is in the floor]]></a:t>
+              <a:t><![CDATA[அக்கிரமத்தை நினைப்பூட்டும் காணிக்கையுமாய் இருப்பதினால், அதின்மேல் எண்ணெய் வார்க்காமலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the tabernacle the priest shall take, and put it into the water:]]></a:t>
+              <a:t><![CDATA[தூபவர்க்கம்போடாமலும் இருப்பானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And the priest shall set the woman before the LORD, and uncover the woman's head, and put the]]></a:t>
+              <a:t><![CDATA[16. ஆசாரின் அவளைச் சமீபத்தில் அழைத்து, கர்த்தருடைய சந்நிதியில் நிறுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[offering of memorial in her hands, which is the jealousy offering: and the priest shall have in his]]></a:t>
+              <a:t><![CDATA[17. ஒரு மண்பாண்டத்திலே பரிசுத்த ஜலம் வார்த்து, வாசஸ்தலத்தின் தரையிலிருக்கும் புழுதியிலே கொஞ்சம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +12601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hand the bitter water that causes the curse:]]></a:t>
+              <a:t><![CDATA[எடுத்து, அந்த ஜலத்திலே போட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +12733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And the priest shall charge her by an oath, and say unto the woman, If no man have lain with]]></a:t>
+              <a:t><![CDATA[18. ஸ்திரீயைக் கர்த்தருடைய சந்நிதியில் நிறுத்தி, அவள் முக்காட்டை நீக்கி, எரிச்சலின் காணிக்கையாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you, and if you have not gone aside to uncleanness with another instead of your husband, be you free]]></a:t>
+              <a:t><![CDATA[நினைப்பூட்டுதலின் காணிக்கையை அவள் உள்ளங்கையிலே வைப்பானாக; சாபகாரணமான கசப்பான ஜலம் ஆசாரியன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +12997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[an issue, and whosoever is defiled by the dead:]]></a:t>
+              <a:t><![CDATA[பாளயத்திலிருந்து விலக்கிவிட இஸ்ரவேல் புத்திரருக்குக் கட்டளையிடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +13129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[from this bitter water that causes the curse:]]></a:t>
+              <a:t><![CDATA[கையிலிருக்கவேண்டும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +13261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. But if you have gone aside to another instead of your husband, and if you be defiled, and some]]></a:t>
+              <a:t><![CDATA[19. பின்பு ஆசாரியன் அவளை ஆணையிடுவித்து ஒருவனும் உன்னோடே சயனியாமலும், உன் புருஷனுக்கு உட்பட்டிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +13393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[man have lain with you beside yours husband:]]></a:t>
+              <a:t><![CDATA[நீ தீட்டுப்படத்தக்கதாய்ப் பிறர்முகம் பாராமலும் இருந்தால், சாபகாரணமான இந்தக் கசப்பான ஜலத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +13525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Then the priest shall charge the woman with an oath of cursing, and the priest shall say unto]]></a:t>
+              <a:t><![CDATA[தோஷத்துக்கு நீங்கலாயிருப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +13657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the woman, The LORD make you a curse and an oath among your people, when the LORD does make your]]></a:t>
+              <a:t><![CDATA[20. உன் புருஷனுக்கு உட்பட்டிருக்கிற நீ பிறர்முகம் பார்த்து, உன் புருஷனோடேயன்றி அந்நியனோடே சம்யோகமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +13789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thigh to rot, and your belly to swell;]]></a:t>
+              <a:t><![CDATA[சயனித்துத் தீட்டுப்பட்டிருப்பாயானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +13921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And this water that causes the curse shall go into your bowels, to make your belly to swell, and]]></a:t>
+              <a:t><![CDATA[21. கர்த்தர் உன் இடுப்பு சூம்பவும், உன் வயிறு வீங்கவும்பண்ணி, உன்னை உன் ஜனங்களுக்குள்ளே சாபமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +14053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your thigh to rot: And the woman shall say, Amen, amen.]]></a:t>
+              <a:t><![CDATA[ஆணையிடுங்குறியுமாக வைப்பாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13580,51 +14185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And the priest shall write these curses in a book, and he shall blot them out with the bitter]]></a:t>
+              <a:t><![CDATA[22. சாபகாரணமான இந்த ஜலம் உன் வயிறு வீங்கவும் இடுப்பு சூம்பவும் பண்ணும்படி, உன் குடலுக்குள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13712,51 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[water:]]></a:t>
+              <a:t><![CDATA[பிரவேசிக்கக்கடவது என்கிற சாபவார்த்தையாலே ஸ்திரீயை ஆணையிடுவித்துச் சொல்வானாக. அதற்கு அந்த ஸ்திரீ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13844,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Both male and female shall all of you put out, without the camp shall all of you put them; that]]></a:t>
+              <a:t><![CDATA[3. ஆண்பிள்ளையானாலும் பெண்பிள்ளையானாலும் அப்படிப்பட்டவர்களை நீங்கள் விலக்கி, நான் வாசம்பண்ணுகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13976,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And he shall cause the woman to drink the bitter water that causes the curse: and the water that]]></a:t>
+              <a:t><![CDATA[ஆமென், ஆமென், என்று சொல்லக்கடவள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14108,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[causes the curse shall enter into her, and become bitter.]]></a:t>
+              <a:t><![CDATA[23. பின்பு ஆசாரியன் இந்தச் சாப வார்த்தைகளை ஒரு சீட்டில் எழுதி, அவைகளைக் கசப்பான ஜலத்தினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14240,51 +14845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Then the priest shall take the jealousy offering out of the woman's hand, and shall wave the]]></a:t>
+              <a:t><![CDATA[கழுவிப்போட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14372,51 +14977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[offering before the LORD, and offer it upon the altar:]]></a:t>
+              <a:t><![CDATA[24. சாபகாரணமான அந்தக் கசப்பான ஜலத்தை அவள் குடிக்கும்படி பண்ணுவான்; அப்பொழுது சாபகாரணமான அந்த ஜலம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14504,51 +15109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And the priest shall take an handful of the offering, even the memorial thereof, and burn it]]></a:t>
+              <a:t><![CDATA[அவளுக்குள் இறங்கிக் கசப்பாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14636,51 +15241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upon the altar, and afterward shall cause the woman to drink the water.]]></a:t>
+              <a:t><![CDATA[25. பின்பு ஆசாரியன் எரிச்சலின் காணிக்கையை அந்த ஸ்திரீயின் கையிலிருந்து வாங்கி, அதைக் கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14768,51 +15373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And when he has made her to drink the water, then it shall come to pass, that, if she be]]></a:t>
+              <a:t><![CDATA[சந்நிதியில் அசைவாட்டி, பீடத்தின்மேல் செலுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14900,51 +15505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[defiled, and have done trespass against her husband, that the water that causes the curse shall]]></a:t>
+              <a:t><![CDATA[26. ஞாபகக்குறியாக அதிலே ஒரு கைப்பிடி நிறைய எடுத்து, பீடத்தின்மேல் தகனித்து, பின்பு ஸ்திரீக்கு அந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15032,51 +15637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[enter into her, and become bitter, and her belly shall swell, and her thigh shall rot: and the woman]]></a:t>
+              <a:t><![CDATA[ஜலத்தைக் குடிக்கும்படி கொடுக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15164,51 +15769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall be a curse among her people.]]></a:t>
+              <a:t><![CDATA[27. அந்த ஜலத்தைக் குடிக்கச் செய்தபின்பு சம்பவிப்பதாவது: அவள் தீட்டுப்பட்டு, தன் புருஷனுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15296,51 +15901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they defile not their camps, in the midst whereof I dwell.]]></a:t>
+              <a:t><![CDATA[தங்கள் பாளயங்களை அவர்கள் தீட்டுப்படுத்தாதபடிக்கு, நீங்கள் அவர்களைப் பாளயத்திற்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15428,51 +16033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And if the woman be not defiled, but be clean; then she shall be free, and shall conceive seed.]]></a:t>
+              <a:t><![CDATA[துரோகம்பண்ணியிருந்தால், சாபகாரணமான அந்த ஜலம் அவளுக்குள் பிரவேசித்துக் கசப்புண்டானதினால், அவள் வயிறு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15560,51 +16165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. This is the law of jealousies, when a wife goes aside to another instead of her husband, and is]]></a:t>
+              <a:t><![CDATA[வீங்கி, அவள் இடுப்பு சூம்பும்; இப்படியே அந்த ஸ்திரீ தன் ஜனங்களுக்குள்ளே சாபமாக இருப்பாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15692,51 +16297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[defiled;]]></a:t>
+              <a:t><![CDATA[28. அந்த ஸ்திரீ தீட்டுப்படாமல் சுத்தமாயிருந்தால், அவள் அதற்கு நீங்கலாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15824,51 +16429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Or when the spirit of jealousy comes upon him, and he be jealous over his wife, and shall set]]></a:t>
+              <a:t><![CDATA[கர்ப்பந்தரிக்கத்தக்கவளாயிருப்பாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15956,51 +16561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the woman before the LORD, and the priest shall execute upon her all this law.]]></a:t>
+              <a:t><![CDATA[29. ஒரு ஸ்திரீ தன் புருஷனோடேயன்றி அந்நிய புருஷனோடே சேர்ந்து தீட்டுப்பட்டதினால் உண்டான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16088,51 +16693,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Then shall the man be guiltless from iniquity, and this woman shall bear her iniquity.]]></a:t>
+              <a:t><![CDATA[எரிச்சலுக்கும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. புருஷன்மேல் எரிச்சலின் ஆவி வருகிறதினால், அவன் தன் மனைவியின்மேல் அடைந்த சமுசயத்துக்கும் அடுத்த]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிரமாணம் இதுவே. அவன் கர்த்தருடைய சந்நிதியில் தன் மனைவியை நிறுத்துவானாக; ஆசாரியன் இந்தப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிரமாணத்தின்படியெல்லாம் அவளுக்குச் செய்யக்கடவன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. புருஷனானவன் அக்கிரமத்திற்கு நீங்கலாயிருப்பான்; அப்படிப்பட்ட ஸ்திரீயோ, தன் அக்கிரமத்தைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16220,51 +17353,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the children of Israel did so, and put them out without the camp: as the LORD spoke unto]]></a:t>
+              <a:t><![CDATA[புறம்பாக்கிவிடக்கடவீர்கள் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சுமப்பாள் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16352,51 +17617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Moses, so did the children of Israel.]]></a:t>
+              <a:t><![CDATA[4. கர்த்தர் மோசேக்குச் சொன்னபடியே, இஸ்ரவேல் புத்திரர் செய்து, அவர்களைப் பாளயத்திற்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16484,51 +17749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the LORD spoke unto Moses, saying,]]></a:t>
+              <a:t><![CDATA[புறம்பாக்கிவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16545,91 +17810,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme15">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme68">
   <a:themeElements>
-    <a:clrScheme name="Theme15">
+    <a:clrScheme name="Theme68">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme15">
+    <a:fontScheme name="Theme68">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16655,51 +17920,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme15">
+    <a:fmtScheme name="Theme68">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16830,51 +18095,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>65</Slides>
+  <Slides>70</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>