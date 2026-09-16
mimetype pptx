--- v1 (2026-08-02)
+++ v2 (2026-09-16)
@@ -8033,51 +8033,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474596036" r:id="rId1"/>
+    <p:sldLayoutId id="2478617173" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -17810,91 +17810,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme68">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
   <a:themeElements>
-    <a:clrScheme name="Theme68">
+    <a:clrScheme name="Theme18">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme68">
+    <a:fontScheme name="Theme18">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17920,51 +17920,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme68">
+    <a:fmtScheme name="Theme18">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>