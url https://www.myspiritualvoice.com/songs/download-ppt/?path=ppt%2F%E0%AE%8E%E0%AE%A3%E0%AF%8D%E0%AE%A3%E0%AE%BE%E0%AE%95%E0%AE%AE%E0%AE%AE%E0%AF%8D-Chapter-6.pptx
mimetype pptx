--- v0 (2026-06-03)
+++ v1 (2026-08-01)
@@ -91,50 +91,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -165,50 +175,55 @@
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -356,53 +371,58 @@
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
-  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -462,51 +482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் நசரேய விரதங்காக்கும் நாளெல்லாம் சவரகன் கத்தி அவன் தலையின்மேல் படலாகாது; அவன் கர்த்தருக்கென்று விரதங்காக்கும் காலம் நிறைவேறுமளவும் பரிசுத்தமாயிருந்து, தன் தலைமயிரை வளரவிடக்கடவன்.]]></a:t>
+              <a:t><![CDATA[4. All the days of his separation shall he eat nothing that is made of the vine tree, from the kernels even to the husk.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -571,51 +591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் நசரேய விரதங்காக்கும் நாளெல்லாம் சவரகன் கத்தி அவன் தலையின்மேல் படலாகாது; அவன் கர்த்தருக்கென்று விரதங்காக்கும் காலம் நிறைவேறுமளவும் பரிசுத்தமாயிருந்து, தன் தலைமயிரை வளரவிடக்கடவன்.]]></a:t>
+              <a:t><![CDATA[5. All the days of the vow of his separation there shall no razor come upon his head: until the days be fulfilled, in the which he separates himself unto the LORD, he shall be holy, and shall let the locks of the hair of his head grow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -680,51 +700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் கர்த்தருக்கென்று விரதங்காக்கும் நாளெல்லாம் யாதொரு பிரேதத்தண்டையில் போகக் கூடாது.]]></a:t>
+              <a:t><![CDATA[5. All the days of the vow of his separation there shall no razor come upon his head: until the days be fulfilled, in the which he separates himself unto the LORD, he shall be holy, and shall let the locks of the hair of his head grow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -789,51 +809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் தன் தேவனுக்கென்று செய்த நசரேய விரதம் அவன் தலைமேல் இருக்கிறபடியால், மரணமடைந்த தன் தகப்பனாலாகிலும் தாயினாலாகிலும் சகோதரனாலாகிலும் சகோதரியினாலாகிலும் தன்னைத் தீட்டுப்படுத்தலாகாது.]]></a:t>
+              <a:t><![CDATA[6. All the days that he separates himself unto the LORD he shall come at no dead body.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -898,51 +918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் தன் தேவனுக்கென்று செய்த நசரேய விரதம் அவன் தலைமேல் இருக்கிறபடியால், மரணமடைந்த தன் தகப்பனாலாகிலும் தாயினாலாகிலும் சகோதரனாலாகிலும் சகோதரியினாலாகிலும் தன்னைத் தீட்டுப்படுத்தலாகாது.]]></a:t>
+              <a:t><![CDATA[7. He shall not make himself unclean for his father, or for his mother, for his brother, or for his sister, when they die: because the consecration of his God is upon his head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1007,51 +1027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் நசரேயனாயிருக்கும் நாளெல்லாம் கர்த்தருக்குப் பரிசுத்தமாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[7. He shall not make himself unclean for his father, or for his mother, for his brother, or for his sister, when they die: because the consecration of his God is upon his head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1116,51 +1136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவனண்டையிலே ஒருவன் சடுதியில் மரணமடைந்ததினால், நசரேயவிரதமுள்ள அவனுடைய தலை தீட்டுப்பட்டதேயாகில், அவன் தன் சுத்திகரிப்பின் நாளாகிய ஏழாம் நாளில் தன் தலைமயிரைச் சிரைத்துக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[8. All the days of his separation he is holy unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1225,51 +1245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவனண்டையிலே ஒருவன் சடுதியில் மரணமடைந்ததினால், நசரேயவிரதமுள்ள அவனுடைய தலை தீட்டுப்பட்டதேயாகில், அவன் தன் சுத்திகரிப்பின் நாளாகிய ஏழாம் நாளில் தன் தலைமயிரைச் சிரைத்துக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[9. And if any man die very suddenly by him, and he has defiled the head of his consecration; then he shall shave his head in the day of his cleansing, on the seventh day shall he shave it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1334,51 +1354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எட்டாம் நாளில் இரண்டு காட்டுப்புறாக்களையாவது இரண்டு புறாக்குஞ்சுகளையாவது ஆசரிப்புக் கூடாரவாசலில் ஆசாரியனிடத்தில் கொண்டுவரக்கடவன்.]]></a:t>
+              <a:t><![CDATA[9. And if any man die very suddenly by him, and he has defiled the head of his consecration; then he shall shave his head in the day of his cleansing, on the seventh day shall he shave it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1443,51 +1463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எட்டாம் நாளில் இரண்டு காட்டுப்புறாக்களையாவது இரண்டு புறாக்குஞ்சுகளையாவது ஆசரிப்புக் கூடாரவாசலில் ஆசாரியனிடத்தில் கொண்டுவரக்கடவன்.]]></a:t>
+              <a:t><![CDATA[10. And on the eighth day he shall bring two turtles, or two young pigeons, to the priest, to the door of the tabernacle of the congregation:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1552,51 +1572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[1. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1661,51 +1681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது ஆசாரியன் ஒன்றைப் பாவநிவரணபலியாகவும், மற்றொன்றைச் சர்வாங்க தகனபலியாகவும் செலுத்தி, பிணத்தினால் அவனுக்கு உண்டான தீட்டை நிவிர்த்திசெய்து, அவன் தலையை அந்நாளில் பரிசுத்தப்படுத்துவானாக.]]></a:t>
+              <a:t><![CDATA[10. And on the eighth day he shall bring two turtles, or two young pigeons, to the priest, to the door of the tabernacle of the congregation:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1770,51 +1790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது ஆசாரியன் ஒன்றைப் பாவநிவரணபலியாகவும், மற்றொன்றைச் சர்வாங்க தகனபலியாகவும் செலுத்தி, பிணத்தினால் அவனுக்கு உண்டான தீட்டை நிவிர்த்திசெய்து, அவன் தலையை அந்நாளில் பரிசுத்தப்படுத்துவானாக.]]></a:t>
+              <a:t><![CDATA[11. And the priest shall offer the one for a sin offering, and the other for a burnt offering, and make an atonement for him, for that he sinned by the dead, and shall hallow his head that same day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1879,51 +1899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது ஆசாரியன் ஒன்றைப் பாவநிவரணபலியாகவும், மற்றொன்றைச் சர்வாங்க தகனபலியாகவும் செலுத்தி, பிணத்தினால் அவனுக்கு உண்டான தீட்டை நிவிர்த்திசெய்து, அவன் தலையை அந்நாளில் பரிசுத்தப்படுத்துவானாக.]]></a:t>
+              <a:t><![CDATA[11. And the priest shall offer the one for a sin offering, and the other for a burnt offering, and make an atonement for him, for that he sinned by the dead, and shall hallow his head that same day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1988,51 +2008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் திரும்பவும் தன் விரதநாட்களைக் கர்த்தருக்கென்று காத்து, ஒரு வருஷத்து ஆட்டுக்குட்டியைக் குற்றநிவாரணபலியாகக் கொண்டுவரக்கடவன்; அவனுடைய நசரேய விரதம் தீட்டுப்பட்டதினால் சென்ற நாட்கள் விருதாவாகும்.]]></a:t>
+              <a:t><![CDATA[12. And he shall consecrate unto the LORD the days of his separation, and shall bring a lamb of the first year for a trespass offering: but the days that were before shall be lost, because his separation was defiled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2097,51 +2117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் திரும்பவும் தன் விரதநாட்களைக் கர்த்தருக்கென்று காத்து, ஒரு வருஷத்து ஆட்டுக்குட்டியைக் குற்றநிவாரணபலியாகக் கொண்டுவரக்கடவன்; அவனுடைய நசரேய விரதம் தீட்டுப்பட்டதினால் சென்ற நாட்கள் விருதாவாகும்.]]></a:t>
+              <a:t><![CDATA[12. And he shall consecrate unto the LORD the days of his separation, and shall bring a lamb of the first year for a trespass offering: but the days that were before shall be lost, because his separation was defiled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2206,51 +2226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் திரும்பவும் தன் விரதநாட்களைக் கர்த்தருக்கென்று காத்து, ஒரு வருஷத்து ஆட்டுக்குட்டியைக் குற்றநிவாரணபலியாகக் கொண்டுவரக்கடவன்; அவனுடைய நசரேய விரதம் தீட்டுப்பட்டதினால் சென்ற நாட்கள் விருதாவாகும்.]]></a:t>
+              <a:t><![CDATA[12. And he shall consecrate unto the LORD the days of his separation, and shall bring a lamb of the first year for a trespass offering: but the days that were before shall be lost, because his separation was defiled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2315,51 +2335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நசரேயனுக்குரிய பிரமாணமாவது: அவன் விரதங்காக்கும் நாட்கள் நிறைவேறின அன்றே, அவன் ஆசரிப்புக் கூடாரவாசலிலே வந்து,]]></a:t>
+              <a:t><![CDATA[13. And this is the law of the Nazarite, when the days of his separation are fulfilled: he shall be brought unto the door of the tabernacle of the congregation:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2424,51 +2444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நசரேயனுக்குரிய பிரமாணமாவது: அவன் விரதங்காக்கும் நாட்கள் நிறைவேறின அன்றே, அவன் ஆசரிப்புக் கூடாரவாசலிலே வந்து,]]></a:t>
+              <a:t><![CDATA[13. And this is the law of the Nazarite, when the days of his separation are fulfilled: he shall be brought unto the door of the tabernacle of the congregation:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2533,51 +2553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சர்வாங்க தகனபலியாக ஒரு வருஷத்து பழுதற்ற ஒரு ஆட்டுக்குட்டியையும் பாவநிவாரணபலியாக ஒரு வருஷத்து பழுதற்ற ஒரு பெண்ணாட்டுக்குட்டியையும், சமாதானபலியாக பழுதற்ற ஒரு ஆட்டுக்கடாவையும்,]]></a:t>
+              <a:t><![CDATA[14. And he shall offer his offering unto the LORD, one he lamb of the first year without blemish for a burnt offering, and one ewe lamb of the first year without blemish for a sin offering, and one ram without blemish for peace offerings,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2642,51 +2662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சர்வாங்க தகனபலியாக ஒரு வருஷத்து பழுதற்ற ஒரு ஆட்டுக்குட்டியையும் பாவநிவாரணபலியாக ஒரு வருஷத்து பழுதற்ற ஒரு பெண்ணாட்டுக்குட்டியையும், சமாதானபலியாக பழுதற்ற ஒரு ஆட்டுக்கடாவையும்,]]></a:t>
+              <a:t><![CDATA[14. And he shall offer his offering unto the LORD, one he lamb of the first year without blemish for a burnt offering, and one ewe lamb of the first year without blemish for a sin offering, and one ram without blemish for peace offerings,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2751,51 +2771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ இஸ்ரவேல் புத்திரரோடே சொல்லவேண்டியது என்னவென்றால்: புருஷனாகிலும் ஸ்திரீயாகிலும் கர்த்தருக்கென்று விரதம் பண்ணிக்கொண்டவர்களாயிருக்கும்படி நசரேய விரதமாகிய ஒரு விசேஷித்த பொருத்தனையைப் பண்ணினால்,]]></a:t>
+              <a:t><![CDATA[2. Speak unto the children of Israel, and say unto them, When either man or woman shall separate themselves to vow a vow of a Nazarite, to separate themselves unto the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2860,51 +2880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஒரு கூடையில் எண்ணெயிலே பிசைந்த புளிப்பில்லாத மெல்லிய மாவினால் செய்த அதிரசங்களையும், எண்ணெய் தடவப்பட்ட புளிப்பில்லாத அடைகளையும், அவைகளுக்கு அடுத்த போஜனபலியையும், பானபலிகளையும் கர்த்தருக்குத் தன் காணிக்கையாகச் செலுத்தக்கடவன்.]]></a:t>
+              <a:t><![CDATA[15. And a basket of unleavened bread, cakes of fine flour mingled with oil, and wafers of unleavened bread anointed with oil, and their food offering, and their drink offerings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2969,51 +2989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஒரு கூடையில் எண்ணெயிலே பிசைந்த புளிப்பில்லாத மெல்லிய மாவினால் செய்த அதிரசங்களையும், எண்ணெய் தடவப்பட்ட புளிப்பில்லாத அடைகளையும், அவைகளுக்கு அடுத்த போஜனபலியையும், பானபலிகளையும் கர்த்தருக்குத் தன் காணிக்கையாகச் செலுத்தக்கடவன்.]]></a:t>
+              <a:t><![CDATA[15. And a basket of unleavened bread, cakes of fine flour mingled with oil, and wafers of unleavened bread anointed with oil, and their food offering, and their drink offerings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3078,51 +3098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவைகளை ஆசாரியன் கர்த்தருடைய சந்நிதியில் கொண்டுவந்து, அவனுடைய பாவநிவாரண பலியையும் அவனுடைய சர்வாங்க தகனபலியையும் செலுத்தி,]]></a:t>
+              <a:t><![CDATA[15. And a basket of unleavened bread, cakes of fine flour mingled with oil, and wafers of unleavened bread anointed with oil, and their food offering, and their drink offerings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3187,51 +3207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆட்டுக்கடாவைக் கூடையிலிருக்கும் புளிப்பில்லாத அப்பங்களோடுங்கூடக் கர்த்தருக்குச் சமாதானபலியாகச் செலுத்தி, அவனுடைய போஜனபலியையும் பானபலியையும் படைப்பானாக.]]></a:t>
+              <a:t><![CDATA[16. And the priest shall bring them before the LORD, and shall offer his sin offering, and his burnt offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3296,51 +3316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆட்டுக்கடாவைக் கூடையிலிருக்கும் புளிப்பில்லாத அப்பங்களோடுங்கூடக் கர்த்தருக்குச் சமாதானபலியாகச் செலுத்தி, அவனுடைய போஜனபலியையும் பானபலியையும் படைப்பானாக.]]></a:t>
+              <a:t><![CDATA[16. And the priest shall bring them before the LORD, and shall offer his sin offering, and his burnt offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3405,51 +3425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது நசரேயன் ஆசரிப்புக் கூடாரவாசலிலே, பொருத்தனை செய்யப்பட்ட தன் தலையைச் சிரைத்து, பொருத்தனை செய்யப்பட்ட தன் தலைமயிரை எடுத்து, சமாதானபலியின்கீழ் எரிகிற அக்கினியில் போடக்கடவன்.]]></a:t>
+              <a:t><![CDATA[17. And he shall offer the ram for a sacrifice of peace offerings unto the LORD, with the basket of unleavened bread: the priest shall offer also his food offering, and his drink offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3514,51 +3534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது நசரேயன் ஆசரிப்புக் கூடாரவாசலிலே, பொருத்தனை செய்யப்பட்ட தன் தலையைச் சிரைத்து, பொருத்தனை செய்யப்பட்ட தன் தலைமயிரை எடுத்து, சமாதானபலியின்கீழ் எரிகிற அக்கினியில் போடக்கடவன்.]]></a:t>
+              <a:t><![CDATA[17. And he shall offer the ram for a sacrifice of peace offerings unto the LORD, with the basket of unleavened bread: the priest shall offer also his food offering, and his drink offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3623,51 +3643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நசரேயன் பொருத்தனை செய்யப்பட்ட தன் தலைமயிரைச் சிரைத்துக்கொண்டபின்பு, ஆசாரியன் ஆட்டுக்கடாவினுடைய வேவிக்கப்பட்ட ஒரு முன்னந்தொடையையும், கூடையில் இருக்கிறவைகளிலே புளிப்பில்லாத ஒரு அதிரசத்தையும் புளிப்பில்லாத ஒரு அடையையும் எடுத்து, அவனுடைய உள்ளங்கைகளில் வைத்து,]]></a:t>
+              <a:t><![CDATA[18. And the Nazarite shall shave the head of his separation at the door of the tabernacle of the congregation, and shall take the hair of the head of his separation, and put it in the fire which is under the sacrifice of the peace offerings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3732,51 +3752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நசரேயன் பொருத்தனை செய்யப்பட்ட தன் தலைமயிரைச் சிரைத்துக்கொண்டபின்பு, ஆசாரியன் ஆட்டுக்கடாவினுடைய வேவிக்கப்பட்ட ஒரு முன்னந்தொடையையும், கூடையில் இருக்கிறவைகளிலே புளிப்பில்லாத ஒரு அதிரசத்தையும் புளிப்பில்லாத ஒரு அடையையும் எடுத்து, அவனுடைய உள்ளங்கைகளில் வைத்து,]]></a:t>
+              <a:t><![CDATA[18. And the Nazarite shall shave the head of his separation at the door of the tabernacle of the congregation, and shall take the hair of the head of his separation, and put it in the fire which is under the sacrifice of the peace offerings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3841,51 +3861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவைகளைக் கர்த்தருடைய சந்நிதியில் அசைவாட்டக்கடவன்; அது அசைவாட்டப்பட்ட மார்க்கண்டத்தோடும், ஏறெடுத்துப் படைக்கப்பட்ட முன்னந்தொடையோடும், ஆசாரியனைச் சேரும்; அது பரிசுத்தமானது பின்பு நசரேயன் திராட்சரசம் குடிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[19. And the priest shall take the sodden shoulder of the ram, and one unleavened cake out of the basket, and one unleavened wafer, and shall put them upon the hands of the Nazarite, after the hair of his separation is shaven:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3950,51 +3970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ இஸ்ரவேல் புத்திரரோடே சொல்லவேண்டியது என்னவென்றால்: புருஷனாகிலும் ஸ்திரீயாகிலும் கர்த்தருக்கென்று விரதம் பண்ணிக்கொண்டவர்களாயிருக்கும்படி நசரேய விரதமாகிய ஒரு விசேஷித்த பொருத்தனையைப் பண்ணினால்,]]></a:t>
+              <a:t><![CDATA[2. Speak unto the children of Israel, and say unto them, When either man or woman shall separate themselves to vow a vow of a Nazarite, to separate themselves unto the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4059,51 +4079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவைகளைக் கர்த்தருடைய சந்நிதியில் அசைவாட்டக்கடவன்; அது அசைவாட்டப்பட்ட மார்க்கண்டத்தோடும், ஏறெடுத்துப் படைக்கப்பட்ட முன்னந்தொடையோடும், ஆசாரியனைச் சேரும்; அது பரிசுத்தமானது பின்பு நசரேயன் திராட்சரசம் குடிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[19. And the priest shall take the sodden shoulder of the ram, and one unleavened cake out of the basket, and one unleavened wafer, and shall put them upon the hands of the Nazarite, after the hair of his separation is shaven:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4168,51 +4188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவைகளைக் கர்த்தருடைய சந்நிதியில் அசைவாட்டக்கடவன்; அது அசைவாட்டப்பட்ட மார்க்கண்டத்தோடும், ஏறெடுத்துப் படைக்கப்பட்ட முன்னந்தொடையோடும், ஆசாரியனைச் சேரும்; அது பரிசுத்தமானது பின்பு நசரேயன் திராட்சரசம் குடிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[19. And the priest shall take the sodden shoulder of the ram, and one unleavened cake out of the basket, and one unleavened wafer, and shall put them upon the hands of the Nazarite, after the hair of his separation is shaven:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4277,51 +4297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பொருத்தனைபண்ணின நசரேயனுக்கும், அவன் தன் கைக்கு உதவுகிறதையல்லாமல், தன் நசரேய விரதத்தினிமித்தம் கர்த்தருக்குச் செலுத்தும் காணிக்கைக்கும் அடுத்த பிரமாணம் இதுவே. அவன் செய்த பொருத்தனையின்படியே தன் பொருத்தனையின் பிரமாணத்துக்கேற்க செய்து தீரவேண்டும் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. And the priest shall wave them for a wave offering before the LORD: this is holy for the priest, with the wave breast and heave shoulder: and after that the Nazarite may drink wine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4386,51 +4406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பொருத்தனைபண்ணின நசரேயனுக்கும், அவன் தன் கைக்கு உதவுகிறதையல்லாமல், தன் நசரேய விரதத்தினிமித்தம் கர்த்தருக்குச் செலுத்தும் காணிக்கைக்கும் அடுத்த பிரமாணம் இதுவே. அவன் செய்த பொருத்தனையின்படியே தன் பொருத்தனையின் பிரமாணத்துக்கேற்க செய்து தீரவேண்டும் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. And the priest shall wave them for a wave offering before the LORD: this is holy for the priest, with the wave breast and heave shoulder: and after that the Nazarite may drink wine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4495,51 +4515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[20. And the priest shall wave them for a wave offering before the LORD: this is holy for the priest, with the wave breast and heave shoulder: and after that the Nazarite may drink wine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4604,51 +4624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீ ஆரோனோடும் அவன் குமாரரோடும் சொல்லவேண்டியது என்னவென்றால்: நீங்கள் இஸ்ரவேல் புத்திரரை ஆசீர்வதிக்கும்போது, அவர்களைப் பார்த்துச் சொல்லவேண்டியதாவது:]]></a:t>
+              <a:t><![CDATA[21. This is the law of the Nazarite who has vowed, and of his offering unto the LORD for his separation, beside that that his hand shall get: according to the vow which he vowed, so he must do after the law of his separation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4713,51 +4733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கர்த்தர் உன்னை ஆசீர்வதித்து, உன்னைக் காக்கக்கடவர்.]]></a:t>
+              <a:t><![CDATA[21. This is the law of the Nazarite who has vowed, and of his offering unto the LORD for his separation, beside that that his hand shall get: according to the vow which he vowed, so he must do after the law of his separation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4822,51 +4842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கர்த்தர் தம்முடைய முகத்தை உன்மேல் பிரகாசிக்கப்பண்ணி, உன்மேல் கிருபையாயிருக்கக்கடவர்.]]></a:t>
+              <a:t><![CDATA[21. This is the law of the Nazarite who has vowed, and of his offering unto the LORD for his separation, beside that that his hand shall get: according to the vow which he vowed, so he must do after the law of his separation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4931,51 +4951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கர்த்தர் தம்முடைய முகத்தை உன்மேல் பிரசன்னமாக்கி, உனக்குச் சமாதானம் கட்டளையிடக்கடவர் என்பதே.]]></a:t>
+              <a:t><![CDATA[22. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5040,51 +5060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இவ்விதமாய் அவர்கள் என் நாமத்தை இஸ்ரவேல் புத்திரர்மேல் கூறக்கடவர்கள்; அப்பொழுது நான் அவர்களை ஆசீர்வதிப்பேன் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[23. Speak unto Aaron and unto his sons, saying, Likewise all of you shall bless the children of Israel, saying unto them,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5149,51 +5169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்படிப்பட்டவன் திராட்சரசத்தையும் மதுபானத்தையும் விலக்கக்கடவன்; அவன் திராட்சரசத்தின் காடியையும் மற்ற மதுபானத்தின் காடியையும், திராட்சரசத்தினால் செய்த எவ்விதமான பானத்தையும் குடியாமலும், திராட்சப்பழங்களையாவது திராட்ச வற்றல்களையாவது புசியாமலும்,]]></a:t>
+              <a:t><![CDATA[2. Speak unto the children of Israel, and say unto them, When either man or woman shall separate themselves to vow a vow of a Nazarite, to separate themselves unto the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5258,51 +5278,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இவ்விதமாய் அவர்கள் என் நாமத்தை இஸ்ரவேல் புத்திரர்மேல் கூறக்கடவர்கள்; அப்பொழுது நான் அவர்களை ஆசீர்வதிப்பேன் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[23. Speak unto Aaron and unto his sons, saying, Likewise all of you shall bless the children of Israel, saying unto them,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. The LORD bless you, and keep you:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. The LORD make his face shine upon you, and be gracious unto you:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. The LORD lift up his countenance upon you, and give you peace.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And they shall put my name upon the children of Israel, and I will bless them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And they shall put my name upon the children of Israel, and I will bless them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5367,51 +5932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்படிப்பட்டவன் திராட்சரசத்தையும் மதுபானத்தையும் விலக்கக்கடவன்; அவன் திராட்சரசத்தின் காடியையும் மற்ற மதுபானத்தின் காடியையும், திராட்சரசத்தினால் செய்த எவ்விதமான பானத்தையும் குடியாமலும், திராட்சப்பழங்களையாவது திராட்ச வற்றல்களையாவது புசியாமலும்,]]></a:t>
+              <a:t><![CDATA[3. He shall separate himself from wine and strong drink, and shall drink no vinegar of wine, or vinegar of strong drink, neither shall he drink any liquor of grapes, nor eat moist grapes, or dried.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5476,51 +6041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்படிப்பட்டவன் திராட்சரசத்தையும் மதுபானத்தையும் விலக்கக்கடவன்; அவன் திராட்சரசத்தின் காடியையும் மற்ற மதுபானத்தின் காடியையும், திராட்சரசத்தினால் செய்த எவ்விதமான பானத்தையும் குடியாமலும், திராட்சப்பழங்களையாவது திராட்ச வற்றல்களையாவது புசியாமலும்,]]></a:t>
+              <a:t><![CDATA[3. He shall separate himself from wine and strong drink, and shall drink no vinegar of wine, or vinegar of strong drink, neither shall he drink any liquor of grapes, nor eat moist grapes, or dried.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5585,51 +6150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தான் நசரேயனாயிருக்கும் நாளெல்லாம் திராட்சச்செடி விதைமுதல் தோல்வரையிலுள்ளவைகளினால் செய்யப்பட்ட யாதொன்றையும் புசியாமலும் இருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[3. He shall separate himself from wine and strong drink, and shall drink no vinegar of wine, or vinegar of strong drink, neither shall he drink any liquor of grapes, nor eat moist grapes, or dried.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5694,51 +6259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தான் நசரேயனாயிருக்கும் நாளெல்லாம் திராட்சச்செடி விதைமுதல் தோல்வரையிலுள்ளவைகளினால் செய்யப்பட்ட யாதொன்றையும் புசியாமலும் இருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[4. All the days of his separation shall he eat nothing that is made of the vine tree, from the kernels even to the husk.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5773,51 +6338,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469497589" r:id="rId1"/>
+    <p:sldLayoutId id="2474596039" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6177,50 +6742,90 @@
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6353,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. “વળી એ સમય દરમ્યાન તેણે વાળ કપાવવા નહિ, કારણ કે તેનું વ્રત ચાલુ હોય છે, અને જયાં સુધી વ્રત પૂરું]]></a:t>
+              <a:t><![CDATA[யாதொன்றையும் புசியாமலும் இருக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પૂર્ણ ન થાય ત્યાં સુધી તે દેવને સમર્પિત થયેલો છે તેથી તેણે પોતાના વાળ વધારવા જોઈએ.]]></a:t>
+              <a:t><![CDATA[5. அவன் நசரேய விரதங்காக்கும் நாளெல்லாம் சவரகன் கத்தி அவன் தலையின்மேல் படலாகாது; அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. “તેણે લીધેલા વ્રતના સર્વ દિવસો દરમ્યાન તેણે કદી મૃતદેહ નજીક જવું નહિ.]]></a:t>
+              <a:t><![CDATA[கர்த்தருக்கென்று விரதங்காக்கும் காலம் நிறைவேறுமளவும் பரிசுத்தமாயிருந்து, தன் தலைமயிரை வளரவிடக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. તેનાં માંતા-પિતા કે ભાઈ બહેન મરી જાય તો પણ તેણે મૃતદેહ નજીક જઈ પોતાની જાતને અશુદ્ધ કરવી નહી, કારણ]]></a:t>
+              <a:t><![CDATA[6. அவன் கர்த்தருக்கென்று விரதங்காக்கும் நாளெல்லாம் யாதொரு பிரேதத்தண்டையில் போகக் கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેના માંથા પરના વાળ તેના દેવના સમર્પિત થયાની નિશાની છે.]]></a:t>
+              <a:t><![CDATA[7. அவன் தன் தேவனுக்கென்று செய்த நசரேய விரதம் அவன் தலைமேல் இருக்கிறபடியால், மரணமடைந்த தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. વ્રતના પૂરા સમય દરમ્યાન તે ‘નાજીર’ વ્રતી હોવાથી ત્યાં સુધી તે યહોવાને સમર્પિત થયેલ છે.]]></a:t>
+              <a:t><![CDATA[தகப்பனாலாகிலும் தாயினாலாகிலும் சகோதரனாலாகிலும் சகோதரியினாலாகிலும் தன்னைத் தீட்டுப்படுத்தலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. “પરંતુ જો કોઈ વ્યક્તિનું અચાનક તેની પડખે જ અવસાન થાય અને તે અશુદ્ધ બને, તો સાત દિવસ પછી તેણે]]></a:t>
+              <a:t><![CDATA[8. அவன் நசரேயனாயிருக்கும் நாளெல்லாம் கர்த்தருக்குப் பரிசுத்தமாயிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પોતાના અશુદ્ધ થયેલા માંથાના વાળ કપાવવા. કારણ કે તે દિવસે તેની શુદ્ધિ થાય છે.]]></a:t>
+              <a:t><![CDATA[9. அவனண்டையிலே ஒருவன் சடுதியில் மரணமடைந்ததினால், நசரேயவிரதமுள்ள அவனுடைய தலை தீட்டுப்பட்டதேயாகில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. અને આઠમાં દિવસે તેણે પવિત્ર મંડપના પ્રવેશદ્વાર આગળ યાજક સમક્ષ બે હોલા અથવા કબૂતરના બે બચ્ચાં]]></a:t>
+              <a:t><![CDATA[அவன் தன் சுத்திகரிப்பின் நாளாகிய ஏழாம் நாளில் தன் தலைமயிரைச் சிரைத்துக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લાવવાં.]]></a:t>
+              <a:t><![CDATA[10. எட்டாம் நாளில் இரண்டு காட்டுப்புறாக்களையாவது இரண்டு புறாக்குஞ்சுகளையாவது ஆசரிப்புக் கூடாரவாசலில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. યહોવાએ મૂસાને કહ્યું,]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. યાજકે એમાંનું એક પાપાર્થાર્પણ તરીકે અને બીજું દહનાર્પણ તરીકે ચઢાવીને તે માંણસના પાપનો]]></a:t>
+              <a:t><![CDATA[ஆசாரியனிடத்தில் கொண்டுவரக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રાયશ્ચિતવિધિ કરવો, કારણ કે તે મૃતદેહના સ્પર્શથી અશુદ્ધ થયો હતો. તે સમયે વ્યક્તિ ફરીથી પોતાના વાળ]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது ஆசாரியன் ஒன்றைப் பாவநிவரணபலியாகவும், மற்றொன்றைச் சர்வாங்க தகனபலியாகவும் செலுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કપાવ્યા વિના દેવને સમર્પિત કરશે.]]></a:t>
+              <a:t><![CDATA[பிணத்தினால் அவனுக்கு உண்டான தீட்டை நிவிர்த்திசெய்து, அவன் தலையை அந்நாளில் பரிசுத்தப்படுத்துவானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. અને તે જ દિવસે તેણે ‘નજીરી’ ના વ્રતની નવેસરથી શરૂઆત કરીને વાળ વધારવા. આ અગાઉના તેના સમર્પણના]]></a:t>
+              <a:t><![CDATA[12. அவன் திரும்பவும் தன் விரதநாட்களைக் கர்த்தருக்கென்று காத்து, ஒரு வருஷத்து ஆட்டுக்குட்டியைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દિવસો ગણવામાં આવશે નહિ, કારણ, તેનો વ્રતભંગ થયો હતો જેના દોષાર્થાર્પણરૂપે તેણે એક વર્ષનું નર હલવાન]]></a:t>
+              <a:t><![CDATA[குற்றநிவாரணபலியாகக் கொண்டுவரக்கடவன்; அவனுடைய நசரேய விரதம் தீட்டுப்பட்டதினால் சென்ற நாட்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લાવવું.]]></a:t>
+              <a:t><![CDATA[விருதாவாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. “યહોવાની સેવા માંટેના ‘નાજીરી’ વ્રતની સમય પૂર્ણ થતાં તે દિવસે તેણે નીચે પ્રમાંણે વિધિ કરવી; તેને]]></a:t>
+              <a:t><![CDATA[13. நசரேயனுக்குரிய பிரமாணமாவது: அவன் விரதங்காக்கும் நாட்கள் நிறைவேறின அன்றே, அவன் ஆசரிப்புக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પવિત્રમંડપના પ્રવેશદ્વાર આગળ લઈ જવો.]]></a:t>
+              <a:t><![CDATA[கூடாரவாசலிலே வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. અને ખોડ વિનાના એક વર્ષનાં નર ઘેટાનું દહનાર્પણ, ખોડ વિનાની એક વર્ષની ઘેટીનું પાપાર્થાર્પણ અને ખોડ]]></a:t>
+              <a:t><![CDATA[14. சர்வாங்க தகனபலியாக ஒரு வருஷத்து பழுதற்ற ஒரு ஆட்டுக்குட்டியையும் பாவநிவாரணபலியாக ஒரு வருஷத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વિનાના નર ઘેટાનું શાંત્યાર્પણ કરવું:]]></a:t>
+              <a:t><![CDATA[பழுதற்ற ஒரு பெண்ணாட்டுக்குட்டியையும், சமாதானபலியாக பழுதற்ற ஒரு ஆட்டுக்கடாவையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. “તું ઇસ્રાએલી પ્રજાને આ પ્રમાંણે કહે: જો કોઈ સ્ત્રી કે પુરુષ ‘નાજીર’ થઈને યહોવાની સેવા કરવાનું]]></a:t>
+              <a:t><![CDATA[2. நீ இஸ்ரவேல் புத்திரரோடே சொல்லவேண்டியது என்னவென்றால்: புருஷனாகிலும் ஸ்திரீயாகிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. તથા એક ટોપલી ભરીને મોહેલા લોટની બેખમીર રોટલી તથા તેલ ચોપડેલા બેખમીર ખાખરા, અને ખાધાર્પણ તથા]]></a:t>
+              <a:t><![CDATA[15. ஒரு கூடையில் எண்ணெயிலே பிசைந்த புளிப்பில்லாத மெல்லிய மாவினால் செய்த அதிரசங்களையும், எண்ணெய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પેયાર્પણ તે ચઢાવે.]]></a:t>
+              <a:t><![CDATA[தடவப்பட்ட புளிப்பில்லாத அடைகளையும், அவைகளுக்கு அடுத்த போஜனபலியையும், பானபலிகளையும் கர்த்தருக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. “યાજકે આ બધું યહોવાને ઘરાવવું અને તે માંણસનાં પ્રથમ પાપાર્થાર્પણ અને દહનાર્પણ ચઢાવવાં.]]></a:t>
+              <a:t><![CDATA[தன் காணிக்கையாகச் செலுத்தக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. પછી તેણે નર ઘેટાને યહોવા સમક્ષ શાંત્યાર્પણ તરીકે સમર્પિત કરવું. રોટલીની ટોપલી, ખાધાર્પણ અને]]></a:t>
+              <a:t><![CDATA[16. அவைகளை ஆசாரியன் கர்த்தருடைய சந்நிதியில் கொண்டுவந்து, அவனுடைய பாவநிவாரண பலியையும் அவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9785,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પેયાર્પણ સાથે તે યહોવાને અર્પણ કરશે.]]></a:t>
+              <a:t><![CDATA[சர்வாங்க தகனபலியையும் செலுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9917,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. “નાઝારી’ વ્રત ધારણ કરનારે પવિત્રમંડપના પ્રવેશદ્વાર આગળ વાળ કપાવી નાખવાં, અને એ સમર્પિત કરી]]></a:t>
+              <a:t><![CDATA[17. ஆட்டுக்கடாவைக் கூடையிலிருக்கும் புளிப்பில்லாத அப்பங்களோடுங்கூடக் கர்த்தருக்குச் சமாதானபலியாகச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10049,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શાંત્યાર્પણની નીચેના અગ્નિમાં હોમી દેવા.]]></a:t>
+              <a:t><![CDATA[செலுத்தி, அவனுடைய போஜனபலியையும் பானபலியையும் படைப்பானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10181,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. “વ્રતધારીએ વાળ ઉતરાવ્યા પછી યાજકે નર ઘેટાનો બાફેલો ખભો તથા ટોપલીમાંથી એક બેખમીર રોટલી અને એક]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது நசரேயன் ஆசரிப்புக் கூடாரவாசலிலே, பொருத்தனை செய்யப்பட்ட தன் தலையைச் சிரைத்து, பொருத்தனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10313,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બેખમીર ખાખરો લઈને તેના હાથમાં મૂકવાં.]]></a:t>
+              <a:t><![CDATA[செய்யப்பட்ட தன் தலைமயிரை எடுத்து, சமாதானபலியின்கீழ் எரிகிற அக்கினியில் போடக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10445,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ત્યારવાદ યાજક અર્પણ તરીકે એ વસ્તુઓ યહોવાની સમક્ષ ઝુલાવે. એ અર્પણો યાજકને માંટેનો પવિત્ર ભાગ ગણાય]]></a:t>
+              <a:t><![CDATA[19. நசரேயன் பொருத்தனை செய்யப்பட்ட தன் தலைமயிரைச் சிரைத்துக்கொண்டபின்பு, ஆசாரியன் ஆட்டுக்கடாவினுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10577,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ખાસ વ્રત લે,]]></a:t>
+              <a:t><![CDATA[கர்த்தருக்கென்று விரதம் பண்ணிக்கொண்டவர்களாயிருக்கும்படி நசரேய விரதமாகிய ஒரு விசேஷித்த பொருத்தனையைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10709,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે. એની ઉપરાંત, ઘેટાની છાતીનો ભાગ અને જાંધ દેવને ઘરવા, આ અર્પણો પણ યાજકના ગણાય, હવે તે વ્યક્તિ]]></a:t>
+              <a:t><![CDATA[வேவிக்கப்பட்ட ஒரு முன்னந்தொடையையும், கூடையில் இருக்கிறவைகளிலே புளிப்பில்லாத ஒரு அதிரசத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10841,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નાજીરી વ્રતમાંથી મુક્ત થઈને ફરી દ્રાક્ષારસ પી શકે છે.]]></a:t>
+              <a:t><![CDATA[புளிப்பில்லாத ஒரு அடையையும் எடுத்து, அவனுடைய உள்ளங்கைகளில் வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10973,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. “નાજીરી’ માંટે અને બલિદાનો માંટેના આ નિયમો છે. ‘નાજીરી’ થવાની પ્રતિજ્ઞા લીધી હોય ત્યારે તેણે]]></a:t>
+              <a:t><![CDATA[20. அவைகளைக் கர்த்தருடைய சந்நிதியில் அசைவாட்டக்கடவன்; அது அசைவாட்டப்பட்ட மார்க்கண்டத்தோடும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11105,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અન્ય અર્પણો માંટે વચન આપ્યું હોય તો નક્કી કરેલાં બલિદાનો સાથે તે અર્પણો પણ લાવીને ચઢાવવાં.”]]></a:t>
+              <a:t><![CDATA[ஏறெடுத்துப் படைக்கப்பட்ட முன்னந்தொடையோடும், ஆசாரியனைச் சேரும்; அது பரிசுத்தமானது பின்பு நசரேயன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11237,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. પછી યહોવાએ મૂસાને કહ્યું,]]></a:t>
+              <a:t><![CDATA[திராட்சரசம் குடிக்கலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11369,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. “હારુન અને તેના પુત્રોને કહે કે, તેઓ ઇસ્રાએલી પ્રજાને આ ખાસ આશીર્વાદ આપે:]]></a:t>
+              <a:t><![CDATA[21. பொருத்தனைபண்ணின நசரேயனுக்கும், அவன் தன் கைக்கு உதவுகிறதையல்லாமல், தன் நசரேய விரதத்தினிமித்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11501,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. યહોવા તમને આશીર્વાદ આપો અને તમાંરું રક્ષણ કરો;]]></a:t>
+              <a:t><![CDATA[கர்த்தருக்குச் செலுத்தும் காணிக்கைக்கும் அடுத்த பிரமாணம் இதுவே. அவன் செய்த பொருத்தனையின்படியே தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11633,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. યહોવાની તમાંરા પર કૃપાદૃષ્ટિ અને મહેરબાની થાવ.]]></a:t>
+              <a:t><![CDATA[பொருத்தனையின் பிரமாணத்துக்கேற்க செய்து தீரவேண்டும் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11765,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. યહોવા તમાંરા પર પ્રસન્ન હો અને તમને શાંતિ આપો.”]]></a:t>
+              <a:t><![CDATA[22. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11897,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. પછી યહોવાએ મૂસાને કહ્યું, “આ રીતે હારુન અને તેના પુત્રો માંરા આશીર્વાદ ઇસ્રાએલી લોકોને આપે અને]]></a:t>
+              <a:t><![CDATA[23. நீ ஆரோனோடும் அவன் குமாரரோடும் சொல்லவேண்டியது என்னவென்றால்: நீங்கள் இஸ்ரவேல் புத்திரரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12029,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. તો યહોવાને કરેલા સમર્પણના પૂર્ણ સમય દરમ્યાન તેણે દ્રાક્ષારસનો અને કેફી પીણાનો ત્યાગ કરવો,]]></a:t>
+              <a:t><![CDATA[பண்ணினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12161,51 +12766,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હું પોતે વ્યક્તિગત માંરા આશીર્વાદ તેઓને આપીશ.”]]></a:t>
+              <a:t><![CDATA[ஆசீர்வதிக்கும்போது, அவர்களைப் பார்த்துச் சொல்லவேண்டியதாவது:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. கர்த்தர் உன்னை ஆசீர்வதித்து, உன்னைக் காக்கக்கடவர்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. கர்த்தர் தம்முடைய முகத்தை உன்மேல் பிரகாசிக்கப்பண்ணி, உன்மேல் கிருபையாயிருக்கக்கடவர்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. கர்த்தர் தம்முடைய முகத்தை உன்மேல் பிரசன்னமாக்கி, உனக்குச் சமாதானம் கட்டளையிடக்கடவர் என்பதே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. இவ்விதமாய் அவர்கள் என் நாமத்தை இஸ்ரவேல் புத்திரர்மேல் கூறக்கடவர்கள்; அப்பொழுது நான் அவர்களை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆசீர்வதிப்பேன் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તદુપરાંત તેણે દ્રાક્ષામાંથી બનાવેલું કોઈ પણ પ્રકારનું પીણું પીવું નહિ, કે દ્રાક્ષ કે કિસમિસ ખાવી]]></a:t>
+              <a:t><![CDATA[3. அப்படிப்பட்டவன் திராட்சரசத்தையும் மதுபானத்தையும் விலக்கக்கடவன்; அவன் திராட்சரசத்தின் காடியையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નહિ.]]></a:t>
+              <a:t><![CDATA[மற்ற மதுபானத்தின் காடியையும், திராட்சரசத்தினால் செய்த எவ்விதமான பானத்தையும் குடியாமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. જયાં સુધી તેનું વ્રત ચાલુ હોય ત્યાં સુધી તેણે દ્રાક્ષમાંથી કોઈ પણ વસ્તુ દ્રાક્ષના બી કે છાલ પણ]]></a:t>
+              <a:t><![CDATA[திராட்சப்பழங்களையாவது திராட்ச வற்றல்களையாவது புசியாமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ખાવા નહિ!]]></a:t>
+              <a:t><![CDATA[4. தான் நசரேயனாயிருக்கும் நாளெல்லாம் திராட்சச்செடி விதைமுதல் தோல்வரையிலுள்ளவைகளினால் செய்யப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12750,91 +14015,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme74">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme32">
   <a:themeElements>
-    <a:clrScheme name="Theme74">
+    <a:clrScheme name="Theme32">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme74">
+    <a:fontScheme name="Theme32">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12860,51 +14125,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme74">
+    <a:fmtScheme name="Theme32">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13035,51 +14300,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>50</Slides>
+  <Slides>55</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>