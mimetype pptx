--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -6338,51 +6338,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474596039" r:id="rId1"/>
+    <p:sldLayoutId id="2478617172" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -14015,91 +14015,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme32">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme93">
   <a:themeElements>
-    <a:clrScheme name="Theme32">
+    <a:clrScheme name="Theme93">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme32">
+    <a:fontScheme name="Theme93">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14125,51 +14125,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme32">
+    <a:fmtScheme name="Theme93">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>