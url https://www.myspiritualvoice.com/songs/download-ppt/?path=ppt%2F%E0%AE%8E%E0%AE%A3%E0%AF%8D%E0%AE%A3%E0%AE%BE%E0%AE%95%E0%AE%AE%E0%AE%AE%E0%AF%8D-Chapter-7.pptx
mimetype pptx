--- v0 (2026-06-03)
+++ v1 (2026-08-02)
@@ -279,50 +279,76 @@
   <Override PartName="/ppt/notesSlides/notesSlide132.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide133.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide133.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide134.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide134.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide135.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide135.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide136.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide136.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide137.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide137.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide138.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide138.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide139.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide139.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide140.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide140.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide141.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide141.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide142.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide142.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide143.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide143.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide144.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide144.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide145.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide145.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide146.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide146.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide147.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide147.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide148.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide148.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide149.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide149.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide150.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide150.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide151.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide151.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide152.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide152.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide153.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide153.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide154.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide154.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide155.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide155.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide156.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide156.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide157.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide157.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -447,50 +473,63 @@
     <p:sldId id="375" r:id="rId122"/>
     <p:sldId id="376" r:id="rId123"/>
     <p:sldId id="377" r:id="rId124"/>
     <p:sldId id="378" r:id="rId125"/>
     <p:sldId id="379" r:id="rId126"/>
     <p:sldId id="380" r:id="rId127"/>
     <p:sldId id="381" r:id="rId128"/>
     <p:sldId id="382" r:id="rId129"/>
     <p:sldId id="383" r:id="rId130"/>
     <p:sldId id="384" r:id="rId131"/>
     <p:sldId id="385" r:id="rId132"/>
     <p:sldId id="386" r:id="rId133"/>
     <p:sldId id="387" r:id="rId134"/>
     <p:sldId id="388" r:id="rId135"/>
     <p:sldId id="389" r:id="rId136"/>
     <p:sldId id="390" r:id="rId137"/>
     <p:sldId id="391" r:id="rId138"/>
     <p:sldId id="392" r:id="rId139"/>
     <p:sldId id="393" r:id="rId140"/>
     <p:sldId id="394" r:id="rId141"/>
     <p:sldId id="395" r:id="rId142"/>
     <p:sldId id="396" r:id="rId143"/>
     <p:sldId id="397" r:id="rId144"/>
     <p:sldId id="398" r:id="rId145"/>
     <p:sldId id="399" r:id="rId146"/>
+    <p:sldId id="400" r:id="rId147"/>
+    <p:sldId id="401" r:id="rId148"/>
+    <p:sldId id="402" r:id="rId149"/>
+    <p:sldId id="403" r:id="rId150"/>
+    <p:sldId id="404" r:id="rId151"/>
+    <p:sldId id="405" r:id="rId152"/>
+    <p:sldId id="406" r:id="rId153"/>
+    <p:sldId id="407" r:id="rId154"/>
+    <p:sldId id="408" r:id="rId155"/>
+    <p:sldId id="409" r:id="rId156"/>
+    <p:sldId id="410" r:id="rId157"/>
+    <p:sldId id="411" r:id="rId158"/>
+    <p:sldId id="412" r:id="rId159"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -732,53 +771,66 @@
   <Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide120.xml"/>
   <Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide121.xml"/>
   <Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide122.xml"/>
   <Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide123.xml"/>
   <Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide124.xml"/>
   <Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide125.xml"/>
   <Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide126.xml"/>
   <Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide127.xml"/>
   <Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide128.xml"/>
   <Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide129.xml"/>
   <Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide130.xml"/>
   <Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide131.xml"/>
   <Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide132.xml"/>
   <Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide133.xml"/>
   <Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide134.xml"/>
   <Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide135.xml"/>
   <Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide136.xml"/>
   <Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide137.xml"/>
   <Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide138.xml"/>
   <Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide139.xml"/>
   <Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide140.xml"/>
   <Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide141.xml"/>
   <Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide142.xml"/>
   <Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide143.xml"/>
   <Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide144.xml"/>
-  <Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide145.xml"/>
+  <Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide146.xml"/>
+  <Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide147.xml"/>
+  <Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide148.xml"/>
+  <Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide149.xml"/>
+  <Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide150.xml"/>
+  <Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide151.xml"/>
+  <Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide152.xml"/>
+  <Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide153.xml"/>
+  <Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide154.xml"/>
+  <Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide155.xml"/>
+  <Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide156.xml"/>
+  <Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide157.xml"/>
+  <Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -838,51 +890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[76. பாவநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவும்,]]></a:t>
+              <a:t><![CDATA[5. Take it of them, that they may be to do the service of the tabernacle of the congregation; and you shall give them unto the Levites, to every man according to his service.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -947,51 +999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. சமாதானபலியாக இரண்டு மாடுகளும், ஐந்து ஆட்டுக்கடாக்களும், ஐந்து வெள்ளாட்டுக்கடாக்களும், ஒரு வயதான ஐந்து ஆட்டுக்குட்டிகளுமே; இது சூரிஷதாயின் குமாரனாகிய செலூமியேலின் காணிக்கை.]]></a:t>
+              <a:t><![CDATA[59. And for a sacrifice of peace offerings, two oxen, five rams, five he goats, five lambs of the first year: this was the offering of Gamaliel the son of Pedahzur.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1056,51 +1108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. சமாதானபலியாக இரண்டு மாடுகளும், ஐந்து ஆட்டுக்கடாக்களும், ஐந்து வெள்ளாட்டுக்கடாக்களும், ஒரு வயதான ஐந்து ஆட்டுக்குட்டிகளுமே; இது சூரிஷதாயின் குமாரனாகிய செலூமியேலின் காணிக்கை.]]></a:t>
+              <a:t><![CDATA[59. And for a sacrifice of peace offerings, two oxen, five rams, five he goats, five lambs of the first year: this was the offering of Gamaliel the son of Pedahzur.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1165,51 +1217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. ஆறாம் நாளில் தேகுவேலின் குமாரனாகிய எலியாசாப் என்னும் காத் புத்திரரின் பிரபு காணிக்கை செலுத்தினான்.]]></a:t>
+              <a:t><![CDATA[60. On the ninth day Abidan the son of Gideoni, prince of the children of Benjamin, offered:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1274,51 +1326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
+              <a:t><![CDATA[60. On the ninth day Abidan the son of Gideoni, prince of the children of Benjamin, offered:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1383,51 +1435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
+              <a:t><![CDATA[61. His offering was one silver charger, the weight whereof was an hundred and thirty shekels, one silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour mingled with oil for a food offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1492,51 +1544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
+              <a:t><![CDATA[61. His offering was one silver charger, the weight whereof was an hundred and thirty shekels, one silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour mingled with oil for a food offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1601,51 +1653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. தூபவர்க்கம் நிறைந்த பத்துச்சேக்கல் நிறையுள்ள பொன்னினால் செய்த ஒரு தூபகரண்டியும்,]]></a:t>
+              <a:t><![CDATA[61. His offering was one silver charger, the weight whereof was an hundred and thirty shekels, one silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour mingled with oil for a food offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide107.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1710,51 +1762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. சர்வாங்க தகனபலியாக ஒரு காளையும், ஒரு ஆட்டுக்கடாவும், ஒரு வயதான ஒரு ஆட்டுக்குட்டியும்,]]></a:t>
+              <a:t><![CDATA[62. One golden spoon of ten shekels, full of incense:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide108.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1819,51 +1871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. பாவநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவும்,]]></a:t>
+              <a:t><![CDATA[63. One young bullock, one ram, one lamb of the first year, for a burnt offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide109.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1928,51 +1980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. சமாதானபலியாக இரண்டு மாடுகளும் ஐந்து ஆட்டுக்கடாக்களும், ஐந்து வெள்ளாட்டுக்கடாக்களும் ஒரு வயதான ஐந்து ஆட்டுக்குட்டிகளுமே; இது தேகுவேலின் குமாரனாகிய எலியாசாபின் காணிக்கை.]]></a:t>
+              <a:t><![CDATA[64. One kid of the goats for a sin offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2037,51 +2089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[77. சமாதானபலியாக இரண்டு மாடுகளும், ஐந்து ஆட்டுக்கடாக்களும், ஐந்து வெள்ளாட்டுக்கடாக்களும், ஒரு வயதான ஐந்து ஆட்டுக்குட்டிகளுமே; இது ஓகிரானின் குமாரனாகிய பாகியேலின் காணிக்கை.]]></a:t>
+              <a:t><![CDATA[5. Take it of them, that they may be to do the service of the tabernacle of the congregation; and you shall give them unto the Levites, to every man according to his service.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide110.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2146,51 +2198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. சமாதானபலியாக இரண்டு மாடுகளும் ஐந்து ஆட்டுக்கடாக்களும், ஐந்து வெள்ளாட்டுக்கடாக்களும் ஒரு வயதான ஐந்து ஆட்டுக்குட்டிகளுமே; இது தேகுவேலின் குமாரனாகிய எலியாசாபின் காணிக்கை.]]></a:t>
+              <a:t><![CDATA[65. And for a sacrifice of peace offerings, two oxen, five rams, five he goats, five lambs of the first year: this was the offering of Abidan the son of Gideoni.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide111.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. ஏழாம் நாளில் அம்மியூதின் குமாரனாகிய எலிஷாமா என்னும் எப்பிராயீம் புத்திரரின் பிரபு காணிக்கை செலுத்தினான்.]]></a:t>
+              <a:t><![CDATA[65. And for a sacrifice of peace offerings, two oxen, five rams, five he goats, five lambs of the first year: this was the offering of Abidan the son of Gideoni.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide112.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2364,51 +2416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
+              <a:t><![CDATA[66. On the tenth day Ahiezer the son of Ammishaddai, prince of the children of Dan, offered:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide113.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
+              <a:t><![CDATA[66. On the tenth day Ahiezer the son of Ammishaddai, prince of the children of Dan, offered:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide114.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2582,51 +2634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
+              <a:t><![CDATA[67. His offering was one silver charger, the weight whereof was an hundred and thirty shekels, one silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour mingled with oil for a food offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide115.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2691,51 +2743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. தூபவர்க்கம் நிறைந்த பத்துச்சேக்கல் நிறையுள்ள பொன்னினால் செய்த ஒரு தூபகரண்டியும்,]]></a:t>
+              <a:t><![CDATA[67. His offering was one silver charger, the weight whereof was an hundred and thirty shekels, one silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour mingled with oil for a food offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide116.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2800,51 +2852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. சர்வாங்க தகனபலியாக ஒரு காளையும், ஒரு ஆட்டுக்கடாவும், ஒரு வயதான ஒரு ஆட்டுக்குட்டியும்,]]></a:t>
+              <a:t><![CDATA[67. His offering was one silver charger, the weight whereof was an hundred and thirty shekels, one silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour mingled with oil for a food offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide117.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2909,51 +2961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. பாவநிவாரண பலியாக ஒரு வெள்ளாட்டுக்கடாவும்,]]></a:t>
+              <a:t><![CDATA[68. One golden spoon of ten shekels, full of incense:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide118.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3018,51 +3070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. சமாதானபலியாக இரண்டு மாடுகளும், ஐந்து ஆட்டுக்கடாக்களும், ஐந்து வெள்ளாட்டுக்கடாக்களும், ஒரு வயதான ஐந்து ஆட்டுக்குட்டிகளுமே; இது அம்மியூதின் குமாரனாகிய எலிஷாமாவின் காணிக்கை.]]></a:t>
+              <a:t><![CDATA[69. One young bullock, one ram, one lamb of the first year, for a burnt offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide119.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3127,51 +3179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. சமாதானபலியாக இரண்டு மாடுகளும், ஐந்து ஆட்டுக்கடாக்களும், ஐந்து வெள்ளாட்டுக்கடாக்களும், ஒரு வயதான ஐந்து ஆட்டுக்குட்டிகளுமே; இது அம்மியூதின் குமாரனாகிய எலிஷாமாவின் காணிக்கை.]]></a:t>
+              <a:t><![CDATA[70. One kid of the goats for a sin offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3236,51 +3288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[77. சமாதானபலியாக இரண்டு மாடுகளும், ஐந்து ஆட்டுக்கடாக்களும், ஐந்து வெள்ளாட்டுக்கடாக்களும், ஒரு வயதான ஐந்து ஆட்டுக்குட்டிகளுமே; இது ஓகிரானின் குமாரனாகிய பாகியேலின் காணிக்கை.]]></a:t>
+              <a:t><![CDATA[6. And Moses took the wagons and the oxen, and gave them unto the Levites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide120.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3345,51 +3397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. எட்டாம் நாளில் பெதாசூரின் குமாரனாகிய கமாலியேல் என்னும் மனாசே புத்திரரின் பிரபு காணிக்கை செலுத்தினான்.]]></a:t>
+              <a:t><![CDATA[71. And for a sacrifice of peace offerings, two oxen, five rams, five he goats, five lambs of the first year: this was the offering of Ahiezer the son of Ammishaddai.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide121.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3454,51 +3506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெய் பிசைந்த மெல்லிய மாவினால் நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
+              <a:t><![CDATA[71. And for a sacrifice of peace offerings, two oxen, five rams, five he goats, five lambs of the first year: this was the offering of Ahiezer the son of Ammishaddai.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide122.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3563,51 +3615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெய் பிசைந்த மெல்லிய மாவினால் நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
+              <a:t><![CDATA[72. On the eleventh day Pagiel the son of Ocran, prince of the children of Asher, offered:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide123.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3672,51 +3724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெய் பிசைந்த மெல்லிய மாவினால் நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
+              <a:t><![CDATA[72. On the eleventh day Pagiel the son of Ocran, prince of the children of Asher, offered:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide124.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3781,51 +3833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. தூபவர்க்கம் நிறைந்த பத்துச்சேக்கல் நிறையுள்ள பொன்னினால் செய்த ஒரு தூபகரண்டியும்,]]></a:t>
+              <a:t><![CDATA[73. His offering was one silver charger, the weight whereof was an hundred and thirty shekels, one silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour mingled with oil for a food offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide125.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3890,51 +3942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. சர்வாங்க தகனபலியாக ஒரு காளையும், ஒரு ஆட்டுக்கடாவும், ஒரு வயதான ஒரு ஆட்டுக்குட்டியும்,]]></a:t>
+              <a:t><![CDATA[73. His offering was one silver charger, the weight whereof was an hundred and thirty shekels, one silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour mingled with oil for a food offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide126.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3999,51 +4051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. பாவநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவும்,]]></a:t>
+              <a:t><![CDATA[73. His offering was one silver charger, the weight whereof was an hundred and thirty shekels, one silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour mingled with oil for a food offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide127.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4108,51 +4160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. சமாதானபலியாக இரண்டு மாடுகளும், ஐந்து ஆட்டுக்கடாக்களும், ஐந்து வெள்ளாட்டுக்கடாக்களும், ஒரு வயதான ஐந்து ஆட்டுக்குட்டிகளுமே; இது பெதாசூரின் குமாரனாகிய கமாலியேலின் காணிக்கை.]]></a:t>
+              <a:t><![CDATA[74. One golden spoon of ten shekels, full of incense:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide128.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4217,51 +4269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. சமாதானபலியாக இரண்டு மாடுகளும், ஐந்து ஆட்டுக்கடாக்களும், ஐந்து வெள்ளாட்டுக்கடாக்களும், ஒரு வயதான ஐந்து ஆட்டுக்குட்டிகளுமே; இது பெதாசூரின் குமாரனாகிய கமாலியேலின் காணிக்கை.]]></a:t>
+              <a:t><![CDATA[75. One young bullock, one ram, one lamb of the first year, for a burnt offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide129.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4326,51 +4378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. ஒன்பதாம் நாளில் கீதெயோனின் குமாரனாகிய அபீதான் என்னும் பென்யமீன் புத்திரரின் பிரபு காணிக்கை செலுத்தினான்.]]></a:t>
+              <a:t><![CDATA[76. One kid of the goats for a sin offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4435,51 +4487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[78. பன்னிரண்டாம் நாளில் ஏனானின் குமாரனாகிய அகீரா என்னும் நப்தலி புத்திரரின் பிரபு காணிக்கை செலுத்தினான்.]]></a:t>
+              <a:t><![CDATA[7. Two wagons and four oxen he gave unto the sons of Gershon, according to their service:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide130.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4544,51 +4596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
+              <a:t><![CDATA[77. And for a sacrifice of peace offerings, two oxen, five rams, five he goats, five lambs of the first year: this was the offering of Pagiel the son of Ocran.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide131.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4653,51 +4705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
+              <a:t><![CDATA[77. And for a sacrifice of peace offerings, two oxen, five rams, five he goats, five lambs of the first year: this was the offering of Pagiel the son of Ocran.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide132.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4762,51 +4814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
+              <a:t><![CDATA[78. On the twelfth day Ahira the son of Enan, prince of the children of Naphtali, offered:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide133.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4871,51 +4923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. தூபவர்க்கம் நிறைந்த பத்துச்சேக்கல் நிறையுள்ள பொன்னினால் செய்த ஒரு தூபகரண்டியும்,]]></a:t>
+              <a:t><![CDATA[78. On the twelfth day Ahira the son of Enan, prince of the children of Naphtali, offered:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide134.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4980,51 +5032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. சர்வாங்க தகனபலியாக ஒரு காளையும், ஒரு ஆட்டுக்கடாவும், ஒரு வயதான ஒரு ஆட்டுக்குட்டியும்,]]></a:t>
+              <a:t><![CDATA[79. His offering was one silver charger, the weight whereof was an hundred and thirty shekels, one silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour mingled with oil for a food offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide135.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5089,51 +5141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. பாவநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவும்,]]></a:t>
+              <a:t><![CDATA[79. His offering was one silver charger, the weight whereof was an hundred and thirty shekels, one silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour mingled with oil for a food offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide136.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5198,51 +5250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[65. சமாதானபலியாக இரண்டு மாடுகளும், ஐந்து ஆட்டுக்கடாக்களும், ஐந்து வெள்ளாட்டுக்கடாக்களும், ஒரு வயதான ஐந்து ஆட்டுக்குட்டிகளுமே; இது கீதெயோனின் குமாரனாகிய அபீதானின் காணிக்கை.]]></a:t>
+              <a:t><![CDATA[79. His offering was one silver charger, the weight whereof was an hundred and thirty shekels, one silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour mingled with oil for a food offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide137.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5307,51 +5359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[65. சமாதானபலியாக இரண்டு மாடுகளும், ஐந்து ஆட்டுக்கடாக்களும், ஐந்து வெள்ளாட்டுக்கடாக்களும், ஒரு வயதான ஐந்து ஆட்டுக்குட்டிகளுமே; இது கீதெயோனின் குமாரனாகிய அபீதானின் காணிக்கை.]]></a:t>
+              <a:t><![CDATA[80. One golden spoon of ten shekels, full of incense:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide138.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5416,51 +5468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[66. பத்தாம் நாளில் அம்மிஷதாயின் குமாரனாகிய அகியேசேர் என்னும் தாண் புத்திரரின் பிரபு காணிக்கை செலுத்தினான்.]]></a:t>
+              <a:t><![CDATA[81. One young bullock, one ram, one lamb of the first year, for a burnt offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide139.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5525,51 +5577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[67. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
+              <a:t><![CDATA[82. One kid of the goats for a sin offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5634,51 +5686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[79. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
+              <a:t><![CDATA[7. Two wagons and four oxen he gave unto the sons of Gershon, according to their service:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide140.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5743,51 +5795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[67. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
+              <a:t><![CDATA[83. And for a sacrifice of peace offerings, two oxen, five rams, five he goats, five lambs of the first year: this was the offering of Ahira the son of Enan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide141.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5852,51 +5904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[67. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
+              <a:t><![CDATA[83. And for a sacrifice of peace offerings, two oxen, five rams, five he goats, five lambs of the first year: this was the offering of Ahira the son of Enan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide142.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5961,51 +6013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[68. தூபவர்க்கம் நிறைந்த பத்துச்சேக்கல் நிறையுள்ள பொன்னினால் செய்த ஒரு தூபகரண்டியும்,]]></a:t>
+              <a:t><![CDATA[84. This was the dedication of the altar, in the day when it was anointed, by the princes of Israel: twelve chargers of silver, twelve silver bowls, twelve spoons of gold:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide143.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6070,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[69. சர்வாங்க தகனபலியாக ஒரு காளையும், ஒரு ஆட்டுக்கடாவும், ஒரு வயதான ஒரு ஆட்டுக்குட்டியும்,]]></a:t>
+              <a:t><![CDATA[84. This was the dedication of the altar, in the day when it was anointed, by the princes of Israel: twelve chargers of silver, twelve silver bowls, twelve spoons of gold:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide144.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6179,51 +6231,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[70. பாவநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவும்,]]></a:t>
+              <a:t><![CDATA[85. Each charger of silver weighing an hundred and thirty shekels, each bowl seventy: all the silver vessels weighed two thousand and four hundred shekels, after the shekel of the sanctuary:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide145.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[85. Each charger of silver weighing an hundred and thirty shekels, each bowl seventy: all the silver vessels weighed two thousand and four hundred shekels, after the shekel of the sanctuary:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide146.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[85. Each charger of silver weighing an hundred and thirty shekels, each bowl seventy: all the silver vessels weighed two thousand and four hundred shekels, after the shekel of the sanctuary:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide147.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[86. The golden spoons were twelve, full of incense, weighing ten shekels apiece, after the shekel of the sanctuary: all the gold of the spoons was an hundred and twenty shekels.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide148.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[86. The golden spoons were twelve, full of incense, weighing ten shekels apiece, after the shekel of the sanctuary: all the gold of the spoons was an hundred and twenty shekels.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide149.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[87. All the oxen for the burnt offering were twelve bullocks, the rams twelve, the lambs of the first year twelve, with their food offering: and the kids of the goats for sin offering twelve.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6288,51 +6885,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[79. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
+              <a:t><![CDATA[8. And four wagons and eight oxen he gave unto the sons of Merari, according unto their service, under the hand of Ithamar the son of Aaron the priest.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide150.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[87. All the oxen for the burnt offering were twelve bullocks, the rams twelve, the lambs of the first year twelve, with their food offering: and the kids of the goats for sin offering twelve.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide151.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[87. All the oxen for the burnt offering were twelve bullocks, the rams twelve, the lambs of the first year twelve, with their food offering: and the kids of the goats for sin offering twelve.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide152.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[88. And all the oxen for the sacrifice of the peace offerings were twenty and four bullocks, the rams sixty, the he goats sixty, the lambs of the first year sixty. This was the dedication of the altar, after that it was anointed.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide153.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[88. And all the oxen for the sacrifice of the peace offerings were twenty and four bullocks, the rams sixty, the he goats sixty, the lambs of the first year sixty. This was the dedication of the altar, after that it was anointed.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide154.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[88. And all the oxen for the sacrifice of the peace offerings were twenty and four bullocks, the rams sixty, the he goats sixty, the lambs of the first year sixty. This was the dedication of the altar, after that it was anointed.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide155.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[89. And when Moses was gone into the tabernacle of the congregation to speak with him, then he heard the voice of one speaking unto him from off the mercy seat that was upon the ark of testimony, from between the two cherubims: and he spoke unto him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide156.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[89. And when Moses was gone into the tabernacle of the congregation to speak with him, then he heard the voice of one speaking unto him from off the mercy seat that was upon the ark of testimony, from between the two cherubims: and he spoke unto him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide157.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[89. And when Moses was gone into the tabernacle of the congregation to speak with him, then he heard the voice of one speaking unto him from off the mercy seat that was upon the ark of testimony, from between the two cherubims: and he spoke unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6397,51 +7866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[79. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
+              <a:t><![CDATA[8. And four wagons and eight oxen he gave unto the sons of Merari, according unto their service, under the hand of Ithamar the son of Aaron the priest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6506,51 +7975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[80. தூபவர்க்கம் நிறைந்த பத்துச்சேக்கல் நிறையுள்ள பொன்னினால் செய்த ஒரு தூபகரண்டியும்,]]></a:t>
+              <a:t><![CDATA[9. But unto the sons of Kohath he gave none: because the service of the sanctuary belonging unto them was that they should bear upon their shoulders.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6615,51 +8084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[81. சர்வாங்க தகனபலியாக ஒரு காளையும், ஒரு ஆட்டுக்கடாவும், ஒரு வயதான ஆட்டுக்குட்டியும்,]]></a:t>
+              <a:t><![CDATA[9. But unto the sons of Kohath he gave none: because the service of the sanctuary belonging unto them was that they should bear upon their shoulders.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6724,51 +8193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[82. பாவநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவும்,]]></a:t>
+              <a:t><![CDATA[10. And the princes offered for dedicating of the altar in the day that it was anointed, even the princes offered their offering before the altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6833,51 +8302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[71. சமாதானபலியாக இரண்டு மாடுகளும், ஐந்து ஆட்டுக்கடாக்களும், ஐந்து வெள்ளாட்டுக்கடாக்களும், ஒரு வயதான ஐந்து ஆட்டுக்குட்டிகளுமே; இது அம்மிஷதாயின் குமாரனாகிய அகியேசேரின் காணிக்கை.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass on the day that Moses had fully set up the tabernacle, and had anointed it, and sanctified it, and all the instruments thereof, both the altar and all the vessels thereof, and had anointed them, and sanctified them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6942,51 +8411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[83. சமாதானபலியாக இரண்டு மாடுகளும், ஐந்து ஆட்டுக்கடாக்களும், ஐந்து வெள்ளாட்டுக்கடாக்களும், ஒரு வயதான ஐந்து ஆட்டுக்குட்டிகளுமே; இது ஏனானின் குமாரனாகிய அகீராவின் காணிக்கை.]]></a:t>
+              <a:t><![CDATA[10. And the princes offered for dedicating of the altar in the day that it was anointed, even the princes offered their offering before the altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7051,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[83. சமாதானபலியாக இரண்டு மாடுகளும், ஐந்து ஆட்டுக்கடாக்களும், ஐந்து வெள்ளாட்டுக்கடாக்களும், ஒரு வயதான ஐந்து ஆட்டுக்குட்டிகளுமே; இது ஏனானின் குமாரனாகிய அகீராவின் காணிக்கை.]]></a:t>
+              <a:t><![CDATA[11. And the LORD said unto Moses, They shall offer their offering, each prince on his day, for the dedicating of the altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7160,51 +8629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[84. பலிபீடம் அபிஷேகம்பண்ணப்பட்டபோது, இஸ்ரவேல் பிரபுக்களால் செய்யப்பட்ட பிரதிஷ்டையாவது வெள்ளித்தாலங்கள் பன்னிரண்டு, வெள்ளிக்கலங்கள் பன்னிரண்டு, பொன் தூபகரண்டிகள் பன்னிரண்டு.]]></a:t>
+              <a:t><![CDATA[11. And the LORD said unto Moses, They shall offer their offering, each prince on his day, for the dedicating of the altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7269,51 +8738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[84. பலிபீடம் அபிஷேகம்பண்ணப்பட்டபோது, இஸ்ரவேல் பிரபுக்களால் செய்யப்பட்ட பிரதிஷ்டையாவது வெள்ளித்தாலங்கள் பன்னிரண்டு, வெள்ளிக்கலங்கள் பன்னிரண்டு, பொன் தூபகரண்டிகள் பன்னிரண்டு.]]></a:t>
+              <a:t><![CDATA[12. And he that offered his offering the first day was Nahshon the son of Amminadab, of the tribe of Judah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7378,51 +8847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[85. ஒவ்வொரு வெள்ளித்தாலம் நூற்றுமுப்பது சேக்கல் நிறையும், ஒவ்வொரு கலம் எழுபது சேக்கல் நிறையுமாக, இந்தப் பாத்திரங்களின் வெள்ளியெல்லாம் பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்கின்படி இரண்டாயிரத்து நானூறு சேக்கல் நிறையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[12. And he that offered his offering the first day was Nahshon the son of Amminadab, of the tribe of Judah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7487,51 +8956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[85. ஒவ்வொரு வெள்ளித்தாலம் நூற்றுமுப்பது சேக்கல் நிறையும், ஒவ்வொரு கலம் எழுபது சேக்கல் நிறையுமாக, இந்தப் பாத்திரங்களின் வெள்ளியெல்லாம் பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்கின்படி இரண்டாயிரத்து நானூறு சேக்கல் நிறையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[13. And his offering was one silver charger, the weight thereof was an hundred and thirty shekels, one silver bowl of seventy shekels, after the shekel of the sanctuary; both of them were full of fine flour mingled with oil for a food offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7596,51 +9065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[86. தூபவர்க்கம் நிறைந்த பொன் தூபகரண்டிகள் பன்னிரண்டு, ஒவ்வொன்று பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்கின்படி பத்துச்சேக்கல் நிறையாக, தூபகரண்டிகளின் பொன்னெல்லாம் நூற்றிருபது சேக்கல் நிறையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[13. And his offering was one silver charger, the weight thereof was an hundred and thirty shekels, one silver bowl of seventy shekels, after the shekel of the sanctuary; both of them were full of fine flour mingled with oil for a food offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7705,51 +9174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[86. தூபவர்க்கம் நிறைந்த பொன் தூபகரண்டிகள் பன்னிரண்டு, ஒவ்வொன்று பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்கின்படி பத்துச்சேக்கல் நிறையாக, தூபகரண்டிகளின் பொன்னெல்லாம் நூற்றிருபது சேக்கல் நிறையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[13. And his offering was one silver charger, the weight thereof was an hundred and thirty shekels, one silver bowl of seventy shekels, after the shekel of the sanctuary; both of them were full of fine flour mingled with oil for a food offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7814,51 +9283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[87. சர்வாங்க தகனபலியாகச் செலுத்தப்பட்ட காளைகளெல்லாம் பன்னிரண்டு, ஆட்டுக்கடாக்கள் பன்னிரண்டு, ஒரு வயதான ஆட்டுக்குட்டிகள் பன்னிரண்டு, அவைகளுக்கடுத்த போஜனபலிகளும்கூடச் செலுத்தப்பட்டது; பாவநிவாரணபலியாகச் செலுத்தப்பட்ட வெள்ளாட்டுக்கடாக்கள் பன்னிரண்டு.]]></a:t>
+              <a:t><![CDATA[14. One spoon of ten shekels of gold, full of incense:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7923,51 +9392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[87. சர்வாங்க தகனபலியாகச் செலுத்தப்பட்ட காளைகளெல்லாம் பன்னிரண்டு, ஆட்டுக்கடாக்கள் பன்னிரண்டு, ஒரு வயதான ஆட்டுக்குட்டிகள் பன்னிரண்டு, அவைகளுக்கடுத்த போஜனபலிகளும்கூடச் செலுத்தப்பட்டது; பாவநிவாரணபலியாகச் செலுத்தப்பட்ட வெள்ளாட்டுக்கடாக்கள் பன்னிரண்டு.]]></a:t>
+              <a:t><![CDATA[15. One young bullock, one ram, one lamb of the first year, for a burnt offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8032,51 +9501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[71. சமாதானபலியாக இரண்டு மாடுகளும், ஐந்து ஆட்டுக்கடாக்களும், ஐந்து வெள்ளாட்டுக்கடாக்களும், ஒரு வயதான ஐந்து ஆட்டுக்குட்டிகளுமே; இது அம்மிஷதாயின் குமாரனாகிய அகியேசேரின் காணிக்கை.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass on the day that Moses had fully set up the tabernacle, and had anointed it, and sanctified it, and all the instruments thereof, both the altar and all the vessels thereof, and had anointed them, and sanctified them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8141,51 +9610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[88. சமாதான பலியாகச் செலுத்தப்பட்ட காளைகளெல்லாம் இருபத்துநான்கு; ஆட்டுக்கடாக்கள் அறுபது, வெள்ளாட்டுக்கடாக்கள் அறுபது, ஒரு வயதானஆட்டுக்குட்டிகள் அறுபது; பலிபீடம் அபிஷேகம்பண்ணப்பட்ட பின்பு செய்யப்பட்ட அதின் பிரதிஷ்டை இதுவே.]]></a:t>
+              <a:t><![CDATA[16. One kid of the goats for a sin offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8250,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[88. சமாதான பலியாகச் செலுத்தப்பட்ட காளைகளெல்லாம் இருபத்துநான்கு; ஆட்டுக்கடாக்கள் அறுபது, வெள்ளாட்டுக்கடாக்கள் அறுபது, ஒரு வயதானஆட்டுக்குட்டிகள் அறுபது; பலிபீடம் அபிஷேகம்பண்ணப்பட்ட பின்பு செய்யப்பட்ட அதின் பிரதிஷ்டை இதுவே.]]></a:t>
+              <a:t><![CDATA[17. And for a sacrifice of peace offerings, two oxen, five rams, five he goats, five lambs of the first year: this was the offering of Nahshon the son of Amminadab.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8359,51 +9828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[88. சமாதான பலியாகச் செலுத்தப்பட்ட காளைகளெல்லாம் இருபத்துநான்கு; ஆட்டுக்கடாக்கள் அறுபது, வெள்ளாட்டுக்கடாக்கள் அறுபது, ஒரு வயதானஆட்டுக்குட்டிகள் அறுபது; பலிபீடம் அபிஷேகம்பண்ணப்பட்ட பின்பு செய்யப்பட்ட அதின் பிரதிஷ்டை இதுவே.]]></a:t>
+              <a:t><![CDATA[17. And for a sacrifice of peace offerings, two oxen, five rams, five he goats, five lambs of the first year: this was the offering of Nahshon the son of Amminadab.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8468,51 +9937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[89. மோசே தேவனோடே பேசும்படி ஆசரிப்புக் கூடாரத்திற்குள் பிரவேசிக்கும்போது, தன்னோடே பேசுகிறவரின் சத்தம் சாட்சிப்பெட்டியின்மேலுள்ள கிருபாசனமான இரண்டு கேருபீன்களின் நடுவிலிருந்துண்டாகக் கேட்பான்; அங்கே இருந்து அவனோடே பேசுவார்.]]></a:t>
+              <a:t><![CDATA[18. On the second day Nethaneel the son of Zuar, prince of Issachar, did offer:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8577,51 +10046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[89. மோசே தேவனோடே பேசும்படி ஆசரிப்புக் கூடாரத்திற்குள் பிரவேசிக்கும்போது, தன்னோடே பேசுகிறவரின் சத்தம் சாட்சிப்பெட்டியின்மேலுள்ள கிருபாசனமான இரண்டு கேருபீன்களின் நடுவிலிருந்துண்டாகக் கேட்பான்; அங்கே இருந்து அவனோடே பேசுவார்.]]></a:t>
+              <a:t><![CDATA[19. He offered for his offering one silver charger, the weight whereof was an hundred and thirty shekels, one silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour mingled with oil for a food offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8686,51 +10155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[89. மோசே தேவனோடே பேசும்படி ஆசரிப்புக் கூடாரத்திற்குள் பிரவேசிக்கும்போது, தன்னோடே பேசுகிறவரின் சத்தம் சாட்சிப்பெட்டியின்மேலுள்ள கிருபாசனமான இரண்டு கேருபீன்களின் நடுவிலிருந்துண்டாகக் கேட்பான்; அங்கே இருந்து அவனோடே பேசுவார்.]]></a:t>
+              <a:t><![CDATA[19. He offered for his offering one silver charger, the weight whereof was an hundred and thirty shekels, one silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour mingled with oil for a food offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8795,51 +10264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மோசே வாசஸ்தலத்தை ஸ்தாபனம்பண்ணி, அதையும் அதின் எல்லாப் பணிமுட்டுகளையும், பலிபீடத்தையும் அதின் எல்லாப் பணிமுட்டுகளையும் அபிஷேகம்பண்ணி, பரிசுத்தப்படுத்தி முடித்தநாளில்,]]></a:t>
+              <a:t><![CDATA[19. He offered for his offering one silver charger, the weight whereof was an hundred and thirty shekels, one silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour mingled with oil for a food offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8904,51 +10373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மோசே வாசஸ்தலத்தை ஸ்தாபனம்பண்ணி, அதையும் அதின் எல்லாப் பணிமுட்டுகளையும், பலிபீடத்தையும் அதின் எல்லாப் பணிமுட்டுகளையும் அபிஷேகம்பண்ணி, பரிசுத்தப்படுத்தி முடித்தநாளில்,]]></a:t>
+              <a:t><![CDATA[20. One spoon of gold of ten shekels, full of incense:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9013,51 +10482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மோசே வாசஸ்தலத்தை ஸ்தாபனம்பண்ணி, அதையும் அதின் எல்லாப் பணிமுட்டுகளையும், பலிபீடத்தையும் அதின் எல்லாப் பணிமுட்டுகளையும் அபிஷேகம்பண்ணி, பரிசுத்தப்படுத்தி முடித்தநாளில்,]]></a:t>
+              <a:t><![CDATA[21. One young bullock, one ram, one lamb of the first year, for a burnt offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9122,51 +10591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தங்கள் பிதாக்களுடைய வம்சத்தலைவரும், எண்ணப்பட்டவர்களின் விசாரிப்புக்கு வைக்கப்பட்ட கோத்திரப் பிரபுக்களுமாகிய இஸ்ரவேலின் பிரபுக்கள் காணிக்கைகளைச் செலுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[22. One kid of the goats for a sin offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9231,51 +10700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[72. பதினோராம் நாளில் ஓகிரானின் குமாரனாகிய பாகியேல் என்னும் ஆசேர் புத்திரரின் பிரபு காணிக்கை செலுத்தினான்.]]></a:t>
+              <a:t><![CDATA[2. That the princes of Israel, heads of the house of their fathers, who were the princes of the tribes, and were over them that were numbered, offered:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9340,51 +10809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தங்கள் பிதாக்களுடைய வம்சத்தலைவரும், எண்ணப்பட்டவர்களின் விசாரிப்புக்கு வைக்கப்பட்ட கோத்திரப் பிரபுக்களுமாகிய இஸ்ரவேலின் பிரபுக்கள் காணிக்கைகளைச் செலுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And for a sacrifice of peace offerings, two oxen, five rams, five he goats, five lambs of the first year: this was the offering of Nethaneel the son of Zuar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9449,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தங்கள் காணிக்கையாக, ஆறு கூண்டு வண்டில்களையும், பன்னிரண்டு மாடுகளையும் இரண்டிரண்டு பிரபுக்களுக்கு ஒவ்வொரு வண்டிலும், ஒவ்வொரு பிரபுக்கு ஒவ்வொரு மாடுமாக, கர்த்தருக்குச் செலுத்த வாசஸ்தலத்திற்கு முன்பாகக் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And for a sacrifice of peace offerings, two oxen, five rams, five he goats, five lambs of the first year: this was the offering of Nethaneel the son of Zuar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9558,51 +11027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தங்கள் காணிக்கையாக, ஆறு கூண்டு வண்டில்களையும், பன்னிரண்டு மாடுகளையும் இரண்டிரண்டு பிரபுக்களுக்கு ஒவ்வொரு வண்டிலும், ஒவ்வொரு பிரபுக்கு ஒவ்வொரு மாடுமாக, கர்த்தருக்குச் செலுத்த வாசஸ்தலத்திற்கு முன்பாகக் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. On the third day Eliab the son of Helon, prince of the children of Zebulun, did offer:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9667,51 +11136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[24. On the third day Eliab the son of Helon, prince of the children of Zebulun, did offer:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9776,51 +11245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீ அவர்களிடத்தில் ஆசரிப்புக் கூடாரத்தின் ஊழியத்திற்காக அவைகளை வாங்கி, லேவியருக்கு அவரவர் வேலைக்குத்தக்கவைகளாகப் பங்கிட்டுக் கொடு என்றார்.]]></a:t>
+              <a:t><![CDATA[25. His offering was one silver charger, the weight whereof was an hundred and thirty shekels, one silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour mingled with oil for a food offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9885,51 +11354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீ அவர்களிடத்தில் ஆசரிப்புக் கூடாரத்தின் ஊழியத்திற்காக அவைகளை வாங்கி, லேவியருக்கு அவரவர் வேலைக்குத்தக்கவைகளாகப் பங்கிட்டுக் கொடு என்றார்.]]></a:t>
+              <a:t><![CDATA[25. His offering was one silver charger, the weight whereof was an hundred and thirty shekels, one silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour mingled with oil for a food offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9994,51 +11463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது மோசே அந்த வண்டில்களையும் மாடுகளையும் வாங்கி, லேவியருக்குக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[25. His offering was one silver charger, the weight whereof was an hundred and thirty shekels, one silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour mingled with oil for a food offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10103,51 +11572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இரண்டு வண்டில்களையும் நான்கு மாடுகளையும் கெர்சோன் புத்திரருக்கு, அவர்கள் வேலைக்குத்தக்க பங்காகக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[26. One golden spoon of ten shekels, full of incense:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10212,51 +11681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான்கு வண்டில்களையும் எட்டு மாடுகளையும் மெராரியின் புத்திரருக்கு, ஆசாரியனாகிய ஆரோனின் குமாரர் இத்தாமாருடைய கையின் கீழிருக்கிற அவர்களுடைய வேலைக்குத்தக்க பங்காகக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[27. One young bullock, one ram, one lamb of the first year, for a burnt offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10321,51 +11790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான்கு வண்டில்களையும் எட்டு மாடுகளையும் மெராரியின் புத்திரருக்கு, ஆசாரியனாகிய ஆரோனின் குமாரர் இத்தாமாருடைய கையின் கீழிருக்கிற அவர்களுடைய வேலைக்குத்தக்க பங்காகக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[28. One kid of the goats for a sin offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10430,51 +11899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[73. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
+              <a:t><![CDATA[2. That the princes of Israel, heads of the house of their fathers, who were the princes of the tribes, and were over them that were numbered, offered:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10539,51 +12008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கோகாத்தின் புத்திரருக்கோ ஒன்றும் கொடுக்கவில்லை; தோள்மேல் சுமப்பதே அவர்களுக்குரிய பரிசுத்த ஸ்தலத்தின் வேலையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[29. And for a sacrifice of peace offerings, two oxen, five rams, five he goats, five lambs of the first year: this was the offering of Eliab the son of Helon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10648,51 +12117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கோகாத்தின் புத்திரருக்கோ ஒன்றும் கொடுக்கவில்லை; தோள்மேல் சுமப்பதே அவர்களுக்குரிய பரிசுத்த ஸ்தலத்தின் வேலையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[29. And for a sacrifice of peace offerings, two oxen, five rams, five he goats, five lambs of the first year: this was the offering of Eliab the son of Helon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10757,51 +12226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பலிபீடம் அபிஷேகம்பண்ணப்பட்ட நாளிலே, பிரபுக்கள் அதின் பிரதிஷ்டைக்காகக் காணிக்கைகளைச் செலுத்தி, பலிபீடத்துக்கு முன்பாகத் தங்கள் காணிக்கைகளைக் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[30. On the fourth day Elizur the son of Shedeur, prince of the children of Reuben, did offer:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10866,51 +12335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பலிபீடம் அபிஷேகம்பண்ணப்பட்ட நாளிலே, பிரபுக்கள் அதின் பிரதிஷ்டைக்காகக் காணிக்கைகளைச் செலுத்தி, பலிபீடத்துக்கு முன்பாகத் தங்கள் காணிக்கைகளைக் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[30. On the fourth day Elizur the son of Shedeur, prince of the children of Reuben, did offer:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10975,51 +12444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: பலிபீடத்தின் பிரதிஷ்டைக்காக, ஒவ்வொரு பிரபுவும் தன்தன் நாளில் தன்தன் காணிக்கையைச் செலுத்தக்கடவன் என்றார்.]]></a:t>
+              <a:t><![CDATA[31. His offering was one silver charger of the weight of an hundred and thirty shekels, one silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour mingled with oil for a food offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11084,51 +12553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: பலிபீடத்தின் பிரதிஷ்டைக்காக, ஒவ்வொரு பிரபுவும் தன்தன் நாளில் தன்தன் காணிக்கையைச் செலுத்தக்கடவன் என்றார்.]]></a:t>
+              <a:t><![CDATA[31. His offering was one silver charger of the weight of an hundred and thirty shekels, one silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour mingled with oil for a food offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11193,51 +12662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்படியே முதலாம் நாளில் தன் காணிக்கையைச் செலுத்தினவன் யூதா கோத்திரத்தானாகிய அம்மினதாபின் குமாரன் நகசோன்.]]></a:t>
+              <a:t><![CDATA[31. His offering was one silver charger of the weight of an hundred and thirty shekels, one silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour mingled with oil for a food offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11302,51 +12771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்படியே முதலாம் நாளில் தன் காணிக்கையைச் செலுத்தினவன் யூதா கோத்திரத்தானாகிய அம்மினதாபின் குமாரன் நகசோன்.]]></a:t>
+              <a:t><![CDATA[32. One golden spoon of ten shekels, full of incense:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11411,51 +12880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் காணிக்கையாவது: போஜனபலியாக படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
+              <a:t><![CDATA[33. One young bullock, one ram, one lamb of the first year, for a burnt offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11520,51 +12989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் காணிக்கையாவது: போஜனபலியாக படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
+              <a:t><![CDATA[34. One kid of the goats for a sin offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11629,51 +13098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[73. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
+              <a:t><![CDATA[3. And they brought their offering before the LORD, six covered wagons, and twelve oxen; a wagon for two of the princes, and for each one an ox: and they brought them before the tabernacle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11738,51 +13207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் காணிக்கையாவது: போஜனபலியாக படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
+              <a:t><![CDATA[35. And for a sacrifice of peace offerings, two oxen, five rams, five he goats, five lambs of the first year: this was the offering of Elizur the son of Shedeur.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11847,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தூபவர்க்கம் நிறைந்த பத்துச்சேக்கல் நிறையுள்ள பொன்னினால் செய்த ஒரு தூபகரண்டியும்,]]></a:t>
+              <a:t><![CDATA[35. And for a sacrifice of peace offerings, two oxen, five rams, five he goats, five lambs of the first year: this was the offering of Elizur the son of Shedeur.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11956,51 +13425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சர்வாங்க தகனபலியாக ஒரு காளையும், ஒரு ஆட்டுக்கடாவும், ஒரு வயதான ஒரு ஆட்டுக்குட்டியும்,]]></a:t>
+              <a:t><![CDATA[36. On the fifth day Shelumiel the son of Zurishaddai, prince of the children of Simeon, did offer:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12065,51 +13534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பாவநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவும்,]]></a:t>
+              <a:t><![CDATA[36. On the fifth day Shelumiel the son of Zurishaddai, prince of the children of Simeon, did offer:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12174,51 +13643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சமாதானபலியாக இரண்டு மாடுகளும், ஐந்து ஆட்டுக்கடாக்களும், ஐந்து வெள்ளாட்டுக்கடாக்களும், ஒரு வயதான ஐந்து ஆட்டுக்குட்டிகளுமே; இது அம்மினதாபின் குமாரனாகிய நகசோனின் காணிக்கை.]]></a:t>
+              <a:t><![CDATA[37. His offering was one silver charger, the weight whereof was an hundred and thirty shekels, one silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour mingled with oil for a food offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12283,51 +13752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சமாதானபலியாக இரண்டு மாடுகளும், ஐந்து ஆட்டுக்கடாக்களும், ஐந்து வெள்ளாட்டுக்கடாக்களும், ஒரு வயதான ஐந்து ஆட்டுக்குட்டிகளுமே; இது அம்மினதாபின் குமாரனாகிய நகசோனின் காணிக்கை.]]></a:t>
+              <a:t><![CDATA[37. His offering was one silver charger, the weight whereof was an hundred and thirty shekels, one silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour mingled with oil for a food offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12392,51 +13861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இரண்டாம் நாளில் இசக்காரின் பிரபுவாகிய சூவாரின் குமாரன் நெதனெயேல் காணிக்கை செலுத்தினான்.]]></a:t>
+              <a:t><![CDATA[37. His offering was one silver charger, the weight whereof was an hundred and thirty shekels, one silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour mingled with oil for a food offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12501,51 +13970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
+              <a:t><![CDATA[38. One golden spoon of ten shekels, full of incense:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12610,51 +14079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
+              <a:t><![CDATA[39. One young bullock, one ram, one lamb of the first year, for a burnt offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12719,51 +14188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
+              <a:t><![CDATA[40. One kid of the goats for a sin offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12828,51 +14297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[73. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
+              <a:t><![CDATA[3. And they brought their offering before the LORD, six covered wagons, and twelve oxen; a wagon for two of the princes, and for each one an ox: and they brought them before the tabernacle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12937,51 +14406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தூபவர்க்கம் நிறைந்த பத்துச்சேக்கல் நிறையுள்ள பொன்னினால் செய்த ஒரு தூபகரண்டியும்,]]></a:t>
+              <a:t><![CDATA[41. And for a sacrifice of peace offerings, two oxen, five rams, five he goats, five lambs of the first year: this was the offering of Shelumiel the son of Zurishaddai.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13046,51 +14515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. சர்வாங்க தகனபலியாக ஒரு காளையும், ஒரு ஆட்டுக்கடாவும், ஒரு வயதான ஆட்டுக்குட்டியும்,]]></a:t>
+              <a:t><![CDATA[41. And for a sacrifice of peace offerings, two oxen, five rams, five he goats, five lambs of the first year: this was the offering of Shelumiel the son of Zurishaddai.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13155,51 +14624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பாவநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவும்,]]></a:t>
+              <a:t><![CDATA[42. On the sixth day Eliasaph the son of Deuel, prince of the children of Gad, offered:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13264,51 +14733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சமாதானபலியாக இரண்டு மாடுகளும், ஐந்து ஆட்டுக்கடாக்களும், ஐந்து வெள்ளாட்டுக்கடாக்களும், ஒரு வயதான ஐந்து ஆட்டுக்குட்டிகளுமே; இது சூவாரின் குமாரனாகிய நெதனெயேலின் காணிக்கை.]]></a:t>
+              <a:t><![CDATA[42. On the sixth day Eliasaph the son of Deuel, prince of the children of Gad, offered:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13373,51 +14842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சமாதானபலியாக இரண்டு மாடுகளும், ஐந்து ஆட்டுக்கடாக்களும், ஐந்து வெள்ளாட்டுக்கடாக்களும், ஒரு வயதான ஐந்து ஆட்டுக்குட்டிகளுமே; இது சூவாரின் குமாரனாகிய நெதனெயேலின் காணிக்கை.]]></a:t>
+              <a:t><![CDATA[43. His offering was one silver charger of the weight of an hundred and thirty shekels, a silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour mingled with oil for a food offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13482,51 +14951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மூன்றாம் நாளில் ஏலோனின் குமாரனாகிய எலியாப் என்னும் செபுலோன் புத்திரரின் பிரபு காணிக்கை செலுத்தினான்.]]></a:t>
+              <a:t><![CDATA[43. His offering was one silver charger of the weight of an hundred and thirty shekels, a silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour mingled with oil for a food offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13591,51 +15060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல்நிறையுள்ளதுமான ஒரு வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
+              <a:t><![CDATA[43. His offering was one silver charger of the weight of an hundred and thirty shekels, a silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour mingled with oil for a food offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13700,51 +15169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல்நிறையுள்ளதுமான ஒரு வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
+              <a:t><![CDATA[44. One golden spoon of ten shekels, full of incense:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13809,51 +15278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல்நிறையுள்ளதுமான ஒரு வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
+              <a:t><![CDATA[45. One young bullock, one ram, one lamb of the first year, for a burnt offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13918,51 +15387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. தூபவர்க்கம் நிறைந்த பத்துச்சேக்கல் நிறையுள்ள பொன்னினால் செய்த ஒரு தூபகரண்டியும்,]]></a:t>
+              <a:t><![CDATA[46. One kid of the goats for a sin offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14027,51 +15496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[74. தூபவர்க்கம் நிறைந்த பத்துச்சேக்கல் நிறையுள்ள பொன்னினால் செய்த ஒரு தூபகரண்டியும்,]]></a:t>
+              <a:t><![CDATA[3. And they brought their offering before the LORD, six covered wagons, and twelve oxen; a wagon for two of the princes, and for each one an ox: and they brought them before the tabernacle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14136,51 +15605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. சர்வாங்க தகனபலியாக ஒரு காளையும், ஒரு ஆட்டுக்கடாவும், ஒரு வயதான ஒரு ஆட்டுக்குட்டியும்,]]></a:t>
+              <a:t><![CDATA[47. And for a sacrifice of peace offerings, two oxen, five rams, five he goats, five lambs of the first year: this was the offering of Eliasaph the son of Deuel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14245,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பாவநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவும்,]]></a:t>
+              <a:t><![CDATA[47. And for a sacrifice of peace offerings, two oxen, five rams, five he goats, five lambs of the first year: this was the offering of Eliasaph the son of Deuel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14354,51 +15823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. சமாதானபலியாக இரண்டு மாடுகளும், ஐந்து ஆட்டுக்கடாக்களும், ஐந்து வெள்ளாட்டுக்கடாக்களும், ஒரு வயதான ஐந்து ஆட்டுக்குட்டிகளுமே; இது ஏலோனின் குமாரனாகிய எலியாபின் காணிக்கை.]]></a:t>
+              <a:t><![CDATA[48. On the seventh day Elishama the son of Ammihud, prince of the children of Ephraim, offered:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14463,51 +15932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. சமாதானபலியாக இரண்டு மாடுகளும், ஐந்து ஆட்டுக்கடாக்களும், ஐந்து வெள்ளாட்டுக்கடாக்களும், ஒரு வயதான ஐந்து ஆட்டுக்குட்டிகளுமே; இது ஏலோனின் குமாரனாகிய எலியாபின் காணிக்கை.]]></a:t>
+              <a:t><![CDATA[48. On the seventh day Elishama the son of Ammihud, prince of the children of Ephraim, offered:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14572,51 +16041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நான்காம் நாளில் சேதேயூரின் குமாரனாகிய எலிசூர் என்னும் ரூபன் புத்திரரின் பிரபு காணிக்கை, செலுத்தினான்.]]></a:t>
+              <a:t><![CDATA[49. His offering was one silver charger, the weight whereof was an hundred and thirty shekels, one silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour mingled with oil for a food offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14681,51 +16150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் நிறைந்ததும் பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
+              <a:t><![CDATA[49. His offering was one silver charger, the weight whereof was an hundred and thirty shekels, one silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour mingled with oil for a food offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14790,51 +16259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் நிறைந்ததும் பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
+              <a:t><![CDATA[49. His offering was one silver charger, the weight whereof was an hundred and thirty shekels, one silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour mingled with oil for a food offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14899,51 +16368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் நிறைந்ததும் பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
+              <a:t><![CDATA[50. One golden spoon of ten shekels, full of incense:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -15008,51 +16477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தூபவர்க்கம் நிறைந்த பத்துச்சேக்கல் நிறையுள்ள பொன்னினால் செய்த ஒரு தூபகரண்டியும்,]]></a:t>
+              <a:t><![CDATA[51. One young bullock, one ram, one lamb of the first year, for a burnt offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -15117,51 +16586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. சர்வாங்க தகனபலியாக ஒரு காளையும், ஒரு ஆட்டுக்கடாவும், ஒரு வயதான ஒரு ஆட்டுக்குட்டியும்,]]></a:t>
+              <a:t><![CDATA[52. One kid of the goats for a sin offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -15226,51 +16695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[75. சர்வாங்க தகனபலியாக ஒரு காளையும், ஒரு ஆட்டுக்கடாவும், ஒரு வயதான ஒரு ஆட்டுக்குட்டியும்,]]></a:t>
+              <a:t><![CDATA[4. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -15335,51 +16804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பாவநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவும்,]]></a:t>
+              <a:t><![CDATA[53. And for a sacrifice of peace offerings, two oxen, five rams, five he goats, five lambs of the first year: this was the offering of Elishama the son of Ammihud.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -15444,51 +16913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. சமாதானபலியாக இரண்டு மாடுகளும், ஐந்து ஆட்டுக்கடாக்களும், ஐந்து வெள்ளாட்டுக்கடாக்களும், ஒரு வயதான ஐந்து ஆட்டுக்குட்டிகளுமே; இது சேதேயூரின் குமாரனாகிய எலிசூரின் காணிக்கை.]]></a:t>
+              <a:t><![CDATA[53. And for a sacrifice of peace offerings, two oxen, five rams, five he goats, five lambs of the first year: this was the offering of Elishama the son of Ammihud.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -15553,51 +17022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. சமாதானபலியாக இரண்டு மாடுகளும், ஐந்து ஆட்டுக்கடாக்களும், ஐந்து வெள்ளாட்டுக்கடாக்களும், ஒரு வயதான ஐந்து ஆட்டுக்குட்டிகளுமே; இது சேதேயூரின் குமாரனாகிய எலிசூரின் காணிக்கை.]]></a:t>
+              <a:t><![CDATA[54. On the eighth day offered Gamaliel the son of Pedahzur, prince of the children of Manasseh:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -15662,51 +17131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஐந்தாம் நாளில் சூரிஷதாயின் குமாரனாகிய செலூமியேல் என்னும் சிமியோன் புத்திரரின் பிரபு காணிக்கை செலுத்தினான்.]]></a:t>
+              <a:t><![CDATA[54. On the eighth day offered Gamaliel the son of Pedahzur, prince of the children of Manasseh:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -15771,51 +17240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
+              <a:t><![CDATA[55. His offering was one silver charger of the weight of an hundred and thirty shekels, one silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour mingled with oil for a food offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -15880,51 +17349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
+              <a:t><![CDATA[55. His offering was one silver charger of the weight of an hundred and thirty shekels, one silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour mingled with oil for a food offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -15989,51 +17458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
+              <a:t><![CDATA[55. His offering was one silver charger of the weight of an hundred and thirty shekels, one silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour mingled with oil for a food offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -16098,51 +17567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. தூபவர்க்கம் நிறைந்த பத்துச்சேக்கல் நிறையுள்ள பொன்னினால் செய்த ஒரு தூபகரண்டியும்,]]></a:t>
+              <a:t><![CDATA[56. One golden spoon of ten shekels, full of incense:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -16207,51 +17676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. சர்வாங்க தகனபலியாக ஒரு காளையும், ஒரு ஆட்டுக்கடாவும், ஒரு வயதான ஒரு ஆட்டுக்குட்டியும்,]]></a:t>
+              <a:t><![CDATA[57. One young bullock, one ram, one lamb of the first year, for a burnt offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -16316,51 +17785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. பாவநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவும்,]]></a:t>
+              <a:t><![CDATA[58. One kid of the goats for a sin offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -16395,51 +17864,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469491859" r:id="rId1"/>
+    <p:sldLayoutId id="2474596007" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -16839,54 +18308,158 @@
 
 <file path=ppt/slides/_rels/slide142.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide142.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide143.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide143.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide144.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide144.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide145.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide145.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide146.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide146.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide147.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide147.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide148.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide148.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide149.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide149.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide150.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide150.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide151.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide151.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide152.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide152.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide153.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide153.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide154.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide154.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide155.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide155.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide156.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide156.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide157.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide157.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/>
 </Relationships>
@@ -17727,51 +19300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[76. One kid of the goats for a sin offering:]]></a:t>
+              <a:t><![CDATA[5. நீ அவர்களிடத்தில் ஆசரிப்புக் கூடாரத்தின் ஊழியத்திற்காக அவைகளை வாங்கி, லேவியருக்கு அவரவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17859,51 +19432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. And for a sacrifice of peace offerings, two oxen, five rams, five he goats, five lambs of the]]></a:t>
+              <a:t><![CDATA[59. சமாதானபலியாக இரண்டு மாடுகளும், ஐந்து ஆட்டுக்கடாக்களும், ஐந்து வெள்ளாட்டுக்கடாக்களும், ஒரு வயதான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17991,51 +19564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[first year: this was the offering of Shelumiel the son of Zurishaddai.]]></a:t>
+              <a:t><![CDATA[ஐந்து ஆட்டுக்குட்டிகளுமே; இது பெதாசூரின் குமாரனாகிய கமாலியேலின் காணிக்கை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18123,51 +19696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. On the sixth day Eliasaph the son of Deuel, prince of the children of Gad, offered:]]></a:t>
+              <a:t><![CDATA[60. ஒன்பதாம் நாளில் கீதெயோனின் குமாரனாகிய அபீதான் என்னும் பென்யமீன் புத்திரரின் பிரபு காணிக்கை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18255,51 +19828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. His offering was one silver charger of the weight of an hundred and thirty shekels, a silver]]></a:t>
+              <a:t><![CDATA[செலுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18387,51 +19960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour mingled]]></a:t>
+              <a:t><![CDATA[61. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18519,51 +20092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with oil for a food offering:]]></a:t>
+              <a:t><![CDATA[நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18651,51 +20224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. One golden spoon of ten shekels, full of incense:]]></a:t>
+              <a:t><![CDATA[வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18783,51 +20356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. One young bullock, one ram, one lamb of the first year, for a burnt offering:]]></a:t>
+              <a:t><![CDATA[62. தூபவர்க்கம் நிறைந்த பத்துச்சேக்கல் நிறையுள்ள பொன்னினால் செய்த ஒரு தூபகரண்டியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18915,51 +20488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. One kid of the goats for a sin offering:]]></a:t>
+              <a:t><![CDATA[63. சர்வாங்க தகனபலியாக ஒரு காளையும், ஒரு ஆட்டுக்கடாவும், ஒரு வயதான ஒரு ஆட்டுக்குட்டியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19047,51 +20620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. And for a sacrifice of peace offerings, two oxen, five rams, five he goats, five lambs of the]]></a:t>
+              <a:t><![CDATA[64. பாவநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19179,51 +20752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[77. And for a sacrifice of peace offerings, two oxen, five rams, five he goats, five lambs of the]]></a:t>
+              <a:t><![CDATA[வேலைக்குத்தக்கவைகளாகப் பங்கிட்டுக் கொடு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19311,51 +20884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[first year: this was the offering of Eliasaph the son of Deuel.]]></a:t>
+              <a:t><![CDATA[65. சமாதானபலியாக இரண்டு மாடுகளும், ஐந்து ஆட்டுக்கடாக்களும், ஐந்து வெள்ளாட்டுக்கடாக்களும், ஒரு வயதான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19443,51 +21016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. On the seventh day Elishama the son of Ammihud, prince of the children of Ephraim, offered:]]></a:t>
+              <a:t><![CDATA[ஐந்து ஆட்டுக்குட்டிகளுமே; இது கீதெயோனின் குமாரனாகிய அபீதானின் காணிக்கை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19575,51 +21148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. His offering was one silver charger, the weight whereof was an hundred and thirty shekels, one]]></a:t>
+              <a:t><![CDATA[66. பத்தாம் நாளில் அம்மிஷதாயின் குமாரனாகிய அகியேசேர் என்னும் தாண் புத்திரரின் பிரபு காணிக்கை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19707,51 +21280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour]]></a:t>
+              <a:t><![CDATA[செலுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19839,51 +21412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mingled with oil for a food offering:]]></a:t>
+              <a:t><![CDATA[67. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19971,51 +21544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. One golden spoon of ten shekels, full of incense:]]></a:t>
+              <a:t><![CDATA[நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20103,51 +21676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. One young bullock, one ram, one lamb of the first year, for a burnt offering:]]></a:t>
+              <a:t><![CDATA[வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20235,51 +21808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. One kid of the goats for a sin offering:]]></a:t>
+              <a:t><![CDATA[68. தூபவர்க்கம் நிறைந்த பத்துச்சேக்கல் நிறையுள்ள பொன்னினால் செய்த ஒரு தூபகரண்டியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20367,51 +21940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. And for a sacrifice of peace offerings, two oxen, five rams, five he goats, five lambs of the]]></a:t>
+              <a:t><![CDATA[69. சர்வாங்க தகனபலியாக ஒரு காளையும், ஒரு ஆட்டுக்கடாவும், ஒரு வயதான ஒரு ஆட்டுக்குட்டியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20499,51 +22072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[first year: this was the offering of Elishama the son of Ammihud.]]></a:t>
+              <a:t><![CDATA[70. பாவநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20631,51 +22204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[first year: this was the offering of Pagiel the son of Ocran.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது மோசே அந்த வண்டில்களையும் மாடுகளையும் வாங்கி, லேவியருக்குக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20763,51 +22336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. On the eighth day offered Gamaliel the son of Pedahzur, prince of the children of Manasseh:]]></a:t>
+              <a:t><![CDATA[71. சமாதானபலியாக இரண்டு மாடுகளும், ஐந்து ஆட்டுக்கடாக்களும், ஐந்து வெள்ளாட்டுக்கடாக்களும், ஒரு வயதான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20895,51 +22468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. His offering was one silver charger of the weight of an hundred and thirty shekels, one silver]]></a:t>
+              <a:t><![CDATA[ஐந்து ஆட்டுக்குட்டிகளுமே; இது அம்மிஷதாயின் குமாரனாகிய அகியேசேரின் காணிக்கை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21027,51 +22600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour mingled]]></a:t>
+              <a:t><![CDATA[72. பதினோராம் நாளில் ஓகிரானின் குமாரனாகிய பாகியேல் என்னும் ஆசேர் புத்திரரின் பிரபு காணிக்கை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21159,51 +22732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with oil for a food offering:]]></a:t>
+              <a:t><![CDATA[செலுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21291,51 +22864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. One golden spoon of ten shekels, full of incense:]]></a:t>
+              <a:t><![CDATA[73. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21423,51 +22996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. One young bullock, one ram, one lamb of the first year, for a burnt offering:]]></a:t>
+              <a:t><![CDATA[நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21555,51 +23128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. One kid of the goats for a sin offering:]]></a:t>
+              <a:t><![CDATA[வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21687,51 +23260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. And for a sacrifice of peace offerings, two oxen, five rams, five he goats, five lambs of the]]></a:t>
+              <a:t><![CDATA[74. தூபவர்க்கம் நிறைந்த பத்துச்சேக்கல் நிறையுள்ள பொன்னினால் செய்த ஒரு தூபகரண்டியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21819,51 +23392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[first year: this was the offering of Gamaliel the son of Pedahzur.]]></a:t>
+              <a:t><![CDATA[75. சர்வாங்க தகனபலியாக ஒரு காளையும், ஒரு ஆட்டுக்கடாவும், ஒரு வயதான ஒரு ஆட்டுக்குட்டியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21951,51 +23524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. On the ninth day Abidan the son of Gideoni, prince of the children of Benjamin, offered:]]></a:t>
+              <a:t><![CDATA[76. பாவநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22083,51 +23656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[78. On the twelfth day Ahira the son of Enan, prince of the children of Naphtali, offered:]]></a:t>
+              <a:t><![CDATA[7. இரண்டு வண்டில்களையும் நான்கு மாடுகளையும் கெர்சோன் புத்திரருக்கு, அவர்கள் வேலைக்குத்தக்க பங்காகக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22215,51 +23788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. His offering was one silver charger, the weight whereof was an hundred and thirty shekels, one]]></a:t>
+              <a:t><![CDATA[77. சமாதானபலியாக இரண்டு மாடுகளும், ஐந்து ஆட்டுக்கடாக்களும், ஐந்து வெள்ளாட்டுக்கடாக்களும், ஒரு வயதான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22347,51 +23920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour]]></a:t>
+              <a:t><![CDATA[ஐந்து ஆட்டுக்குட்டிகளுமே; இது ஓகிரானின் குமாரனாகிய பாகியேலின் காணிக்கை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22479,51 +24052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mingled with oil for a food offering:]]></a:t>
+              <a:t><![CDATA[78. பன்னிரண்டாம் நாளில் ஏனானின் குமாரனாகிய அகீரா என்னும் நப்தலி புத்திரரின் பிரபு காணிக்கை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22611,51 +24184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. One golden spoon of ten shekels, full of incense:]]></a:t>
+              <a:t><![CDATA[செலுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22743,51 +24316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. One young bullock, one ram, one lamb of the first year, for a burnt offering:]]></a:t>
+              <a:t><![CDATA[79. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22875,51 +24448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. One kid of the goats for a sin offering:]]></a:t>
+              <a:t><![CDATA[நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23007,51 +24580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[65. And for a sacrifice of peace offerings, two oxen, five rams, five he goats, five lambs of the]]></a:t>
+              <a:t><![CDATA[வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23139,51 +24712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[first year: this was the offering of Abidan the son of Gideoni.]]></a:t>
+              <a:t><![CDATA[80. தூபவர்க்கம் நிறைந்த பத்துச்சேக்கல் நிறையுள்ள பொன்னினால் செய்த ஒரு தூபகரண்டியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23271,51 +24844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[66. On the tenth day Ahiezer the son of Ammishaddai, prince of the children of Dan, offered:]]></a:t>
+              <a:t><![CDATA[81. சர்வாங்க தகனபலியாக ஒரு காளையும், ஒரு ஆட்டுக்கடாவும், ஒரு வயதான ஆட்டுக்குட்டியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23403,51 +24976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[67. His offering was one silver charger, the weight whereof was an hundred and thirty shekels, one]]></a:t>
+              <a:t><![CDATA[82. பாவநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23535,51 +25108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[79. His offering was one silver charger, the weight whereof was an hundred and thirty shekels, one]]></a:t>
+              <a:t><![CDATA[கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23667,51 +25240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour]]></a:t>
+              <a:t><![CDATA[83. சமாதானபலியாக இரண்டு மாடுகளும், ஐந்து ஆட்டுக்கடாக்களும், ஐந்து வெள்ளாட்டுக்கடாக்களும், ஒரு வயதான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23799,51 +25372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mingled with oil for a food offering:]]></a:t>
+              <a:t><![CDATA[ஐந்து ஆட்டுக்குட்டிகளுமே; இது ஏனானின் குமாரனாகிய அகீராவின் காணிக்கை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23931,51 +25504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[68. One golden spoon of ten shekels, full of incense:]]></a:t>
+              <a:t><![CDATA[84. பலிபீடம் அபிஷேகம்பண்ணப்பட்டபோது, இஸ்ரவேல் பிரபுக்களால் செய்யப்பட்ட பிரதிஷ்டையாவது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24063,51 +25636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[69. One young bullock, one ram, one lamb of the first year, for a burnt offering:]]></a:t>
+              <a:t><![CDATA[வெள்ளித்தாலங்கள் பன்னிரண்டு, வெள்ளிக்கலங்கள் பன்னிரண்டு, பொன் தூபகரண்டிகள் பன்னிரண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24195,51 +25768,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[70. One kid of the goats for a sin offering:]]></a:t>
+              <a:t><![CDATA[85. ஒவ்வொரு வெள்ளித்தாலம் நூற்றுமுப்பது சேக்கல் நிறையும், ஒவ்வொரு கலம் எழுபது சேக்கல் நிறையுமாக,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide145.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இந்தப் பாத்திரங்களின் வெள்ளியெல்லாம் பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்கின்படி இரண்டாயிரத்து நானூறு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide146.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சேக்கல் நிறையாயிருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide147.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[86. தூபவர்க்கம் நிறைந்த பொன் தூபகரண்டிகள் பன்னிரண்டு, ஒவ்வொன்று பரிசுத்த ஸ்தலத்தின் சேக்கல்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide148.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கணக்கின்படி பத்துச்சேக்கல் நிறையாக, தூபகரண்டிகளின் பொன்னெல்லாம் நூற்றிருபது சேக்கல் நிறையாயிருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide149.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[87. சர்வாங்க தகனபலியாகச் செலுத்தப்பட்ட காளைகளெல்லாம் பன்னிரண்டு, ஆட்டுக்கடாக்கள் பன்னிரண்டு, ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24327,51 +26560,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour]]></a:t>
+              <a:t><![CDATA[8. நான்கு வண்டில்களையும் எட்டு மாடுகளையும் மெராரியின் புத்திரருக்கு, ஆசாரியனாகிய ஆரோனின் குமாரர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide150.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வயதான ஆட்டுக்குட்டிகள் பன்னிரண்டு, அவைகளுக்கடுத்த போஜனபலிகளும்கூடச் செலுத்தப்பட்டது;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide151.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பாவநிவாரணபலியாகச் செலுத்தப்பட்ட வெள்ளாட்டுக்கடாக்கள் பன்னிரண்டு.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide152.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[88. சமாதான பலியாகச் செலுத்தப்பட்ட காளைகளெல்லாம் இருபத்துநான்கு; ஆட்டுக்கடாக்கள் அறுபது,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide153.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெள்ளாட்டுக்கடாக்கள் அறுபது, ஒரு வயதானஆட்டுக்குட்டிகள் அறுபது; பலிபீடம் அபிஷேகம்பண்ணப்பட்ட பின்பு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide154.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செய்யப்பட்ட அதின் பிரதிஷ்டை இதுவே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide155.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[89. மோசே தேவனோடே பேசும்படி ஆசரிப்புக் கூடாரத்திற்குள் பிரவேசிக்கும்போது, தன்னோடே பேசுகிறவரின் சத்தம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide156.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சாட்சிப்பெட்டியின்மேலுள்ள கிருபாசனமான இரண்டு கேருபீன்களின் நடுவிலிருந்துண்டாகக் கேட்பான்; அங்கே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide157.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இருந்து அவனோடே பேசுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24459,51 +27748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mingled with oil for a food offering:]]></a:t>
+              <a:t><![CDATA[இத்தாமாருடைய கையின் கீழிருக்கிற அவர்களுடைய வேலைக்குத்தக்க பங்காகக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24591,51 +27880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[80. One golden spoon of ten shekels, full of incense:]]></a:t>
+              <a:t><![CDATA[9. கோகாத்தின் புத்திரருக்கோ ஒன்றும் கொடுக்கவில்லை; தோள்மேல் சுமப்பதே அவர்களுக்குரிய பரிசுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24723,51 +28012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[81. One young bullock, one ram, one lamb of the first year, for a burnt offering:]]></a:t>
+              <a:t><![CDATA[ஸ்தலத்தின் வேலையாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24855,51 +28144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[82. One kid of the goats for a sin offering:]]></a:t>
+              <a:t><![CDATA[10. பலிபீடம் அபிஷேகம்பண்ணப்பட்ட நாளிலே, பிரபுக்கள் அதின் பிரதிஷ்டைக்காகக் காணிக்கைகளைச் செலுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24987,51 +28276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[71. And for a sacrifice of peace offerings, two oxen, five rams, five he goats, five lambs of the]]></a:t>
+              <a:t><![CDATA[1. மோசே வாசஸ்தலத்தை ஸ்தாபனம்பண்ணி, அதையும் அதின் எல்லாப் பணிமுட்டுகளையும், பலிபீடத்தையும் அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25119,51 +28408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[83. And for a sacrifice of peace offerings, two oxen, five rams, five he goats, five lambs of the]]></a:t>
+              <a:t><![CDATA[பலிபீடத்துக்கு முன்பாகத் தங்கள் காணிக்கைகளைக் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25251,51 +28540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[first year: this was the offering of Ahira the son of Enan.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: பலிபீடத்தின் பிரதிஷ்டைக்காக, ஒவ்வொரு பிரபுவும் தன்தன் நாளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25383,51 +28672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[84. This was the dedication of the altar, in the day when it was anointed, by the princes of Israel:]]></a:t>
+              <a:t><![CDATA[தன்தன் காணிக்கையைச் செலுத்தக்கடவன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25515,51 +28804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[twelve chargers of silver, twelve silver bowls, twelve spoons of gold:]]></a:t>
+              <a:t><![CDATA[12. அப்படியே முதலாம் நாளில் தன் காணிக்கையைச் செலுத்தினவன் யூதா கோத்திரத்தானாகிய அம்மினதாபின் குமாரன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25647,51 +28936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[85. Each charger of silver weighing an hundred and thirty shekels, each bowl seventy: all the silver]]></a:t>
+              <a:t><![CDATA[நகசோன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25779,51 +29068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[vessels weighed two thousand and four hundred shekels, after the shekel of the sanctuary:]]></a:t>
+              <a:t><![CDATA[13. அவன் காணிக்கையாவது: போஜனபலியாக படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால் நிறைந்ததும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25911,51 +29200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[86. The golden spoons were twelve, full of incense, weighing ten shekels apiece, after the shekel of]]></a:t>
+              <a:t><![CDATA[பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு வெள்ளித்தாலமும், எழுபது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26043,51 +29332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the sanctuary: all the gold of the spoons was an hundred and twenty shekels.]]></a:t>
+              <a:t><![CDATA[சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26175,51 +29464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[87. All the oxen for the burnt offering were twelve bullocks, the rams twelve, the lambs of the]]></a:t>
+              <a:t><![CDATA[14. தூபவர்க்கம் நிறைந்த பத்துச்சேக்கல் நிறையுள்ள பொன்னினால் செய்த ஒரு தூபகரண்டியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26307,51 +29596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[first year twelve, with their food offering: and the kids of the goats for sin offering twelve.]]></a:t>
+              <a:t><![CDATA[15. சர்வாங்க தகனபலியாக ஒரு காளையும், ஒரு ஆட்டுக்கடாவும், ஒரு வயதான ஒரு ஆட்டுக்குட்டியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26439,51 +29728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[first year: this was the offering of Ahiezer the son of Ammishaddai.]]></a:t>
+              <a:t><![CDATA[எல்லாப் பணிமுட்டுகளையும் அபிஷேகம்பண்ணி, பரிசுத்தப்படுத்தி முடித்தநாளில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26571,51 +29860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[88. And all the oxen for the sacrifice of the peace offerings were twenty and four bullocks, the]]></a:t>
+              <a:t><![CDATA[16. பாவநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26703,51 +29992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[rams sixty, the he goats sixty, the lambs of the first year sixty. This was the dedication of the]]></a:t>
+              <a:t><![CDATA[17. சமாதானபலியாக இரண்டு மாடுகளும், ஐந்து ஆட்டுக்கடாக்களும், ஐந்து வெள்ளாட்டுக்கடாக்களும், ஒரு வயதான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26835,51 +30124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[altar, after that it was anointed.]]></a:t>
+              <a:t><![CDATA[ஐந்து ஆட்டுக்குட்டிகளுமே; இது அம்மினதாபின் குமாரனாகிய நகசோனின் காணிக்கை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26967,51 +30256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[89. And when Moses was gone into the tabernacle of the congregation to speak with him, then he heard]]></a:t>
+              <a:t><![CDATA[18. இரண்டாம் நாளில் இசக்காரின் பிரபுவாகிய சூவாரின் குமாரன் நெதனெயேல் காணிக்கை செலுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27099,51 +30388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the voice of one speaking unto him from off the mercy seat that was upon the ark of testimony, from]]></a:t>
+              <a:t><![CDATA[19. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27231,51 +30520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[between the two cherubims: and he spoke unto him.]]></a:t>
+              <a:t><![CDATA[நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27363,51 +30652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And it came to pass on the day that Moses had fully set up the tabernacle, and had anointed it,]]></a:t>
+              <a:t><![CDATA[வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27495,51 +30784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and sanctified it, and all the instruments thereof, both the altar and all the vessels thereof, and]]></a:t>
+              <a:t><![CDATA[20. தூபவர்க்கம் நிறைந்த பத்துச்சேக்கல் நிறையுள்ள பொன்னினால் செய்த ஒரு தூபகரண்டியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27627,51 +30916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[had anointed them, and sanctified them;]]></a:t>
+              <a:t><![CDATA[21. சர்வாங்க தகனபலியாக ஒரு காளையும், ஒரு ஆட்டுக்கடாவும், ஒரு வயதான ஆட்டுக்குட்டியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27759,51 +31048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. That the princes of Israel, heads of the house of their fathers, who were the princes of the]]></a:t>
+              <a:t><![CDATA[22. பாவநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27891,51 +31180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[72. On the eleventh day Pagiel the son of Ocran, prince of the children of Asher, offered:]]></a:t>
+              <a:t><![CDATA[2. தங்கள் பிதாக்களுடைய வம்சத்தலைவரும், எண்ணப்பட்டவர்களின் விசாரிப்புக்கு வைக்கப்பட்ட கோத்திரப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28023,51 +31312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tribes, and were over them that were numbered, offered:]]></a:t>
+              <a:t><![CDATA[23. சமாதானபலியாக இரண்டு மாடுகளும், ஐந்து ஆட்டுக்கடாக்களும், ஐந்து வெள்ளாட்டுக்கடாக்களும், ஒரு வயதான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28155,51 +31444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And they brought their offering before the LORD, six covered wagons, and twelve oxen; a wagon for]]></a:t>
+              <a:t><![CDATA[ஐந்து ஆட்டுக்குட்டிகளுமே; இது சூவாரின் குமாரனாகிய நெதனெயேலின் காணிக்கை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28287,51 +31576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[two of the princes, and for each one an ox: and they brought them before the tabernacle.]]></a:t>
+              <a:t><![CDATA[24. மூன்றாம் நாளில் ஏலோனின் குமாரனாகிய எலியாப் என்னும் செபுலோன் புத்திரரின் பிரபு காணிக்கை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28419,51 +31708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the LORD spoke unto Moses, saying,]]></a:t>
+              <a:t><![CDATA[செலுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28551,51 +31840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Take it of them, that they may be to do the service of the tabernacle of the congregation; and]]></a:t>
+              <a:t><![CDATA[25. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28683,51 +31972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you shall give them unto the Levites, to every man according to his service.]]></a:t>
+              <a:t><![CDATA[நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல்நிறையுள்ளதுமான ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28815,51 +32104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And Moses took the wagons and the oxen, and gave them unto the Levites.]]></a:t>
+              <a:t><![CDATA[வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28947,51 +32236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Two wagons and four oxen he gave unto the sons of Gershon, according to their service:]]></a:t>
+              <a:t><![CDATA[26. தூபவர்க்கம் நிறைந்த பத்துச்சேக்கல் நிறையுள்ள பொன்னினால் செய்த ஒரு தூபகரண்டியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29079,51 +32368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And four wagons and eight oxen he gave unto the sons of Merari, according unto their service,]]></a:t>
+              <a:t><![CDATA[27. சர்வாங்க தகனபலியாக ஒரு காளையும், ஒரு ஆட்டுக்கடாவும், ஒரு வயதான ஒரு ஆட்டுக்குட்டியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29211,51 +32500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[under the hand of Ithamar the son of Aaron the priest.]]></a:t>
+              <a:t><![CDATA[28. பாவநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29343,51 +32632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[73. His offering was one silver charger, the weight whereof was an hundred and thirty shekels, one]]></a:t>
+              <a:t><![CDATA[பிரபுக்களுமாகிய இஸ்ரவேலின் பிரபுக்கள் காணிக்கைகளைச் செலுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29475,51 +32764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. But unto the sons of Kohath he gave none: because the service of the sanctuary belonging unto]]></a:t>
+              <a:t><![CDATA[29. சமாதானபலியாக இரண்டு மாடுகளும், ஐந்து ஆட்டுக்கடாக்களும், ஐந்து வெள்ளாட்டுக்கடாக்களும், ஒரு வயதான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29607,51 +32896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them was that they should bear upon their shoulders.]]></a:t>
+              <a:t><![CDATA[ஐந்து ஆட்டுக்குட்டிகளுமே; இது ஏலோனின் குமாரனாகிய எலியாபின் காணிக்கை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29739,51 +33028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the princes offered for dedicating of the altar in the day that it was anointed, even the]]></a:t>
+              <a:t><![CDATA[30. நான்காம் நாளில் சேதேயூரின் குமாரனாகிய எலிசூர் என்னும் ரூபன் புத்திரரின் பிரபு காணிக்கை,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29871,51 +33160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[princes offered their offering before the altar.]]></a:t>
+              <a:t><![CDATA[செலுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30003,51 +33292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And the LORD said unto Moses, They shall offer their offering, each prince on his day, for the]]></a:t>
+              <a:t><![CDATA[31. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30135,51 +33424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[dedicating of the altar.]]></a:t>
+              <a:t><![CDATA[நிறைந்ததும் பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30267,51 +33556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And he that offered his offering the first day was Nahshon the son of Amminadab, of the tribe of]]></a:t>
+              <a:t><![CDATA[வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30399,51 +33688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Judah:]]></a:t>
+              <a:t><![CDATA[32. தூபவர்க்கம் நிறைந்த பத்துச்சேக்கல் நிறையுள்ள பொன்னினால் செய்த ஒரு தூபகரண்டியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30531,51 +33820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And his offering was one silver charger, the weight thereof was an hundred and thirty shekels,]]></a:t>
+              <a:t><![CDATA[33. சர்வாங்க தகனபலியாக ஒரு காளையும், ஒரு ஆட்டுக்கடாவும், ஒரு வயதான ஒரு ஆட்டுக்குட்டியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30663,51 +33952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[one silver bowl of seventy shekels, after the shekel of the sanctuary; both of them were full of]]></a:t>
+              <a:t><![CDATA[34. பாவநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30795,51 +34084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour]]></a:t>
+              <a:t><![CDATA[3. தங்கள் காணிக்கையாக, ஆறு கூண்டு வண்டில்களையும், பன்னிரண்டு மாடுகளையும் இரண்டிரண்டு பிரபுக்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30927,51 +34216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fine flour mingled with oil for a food offering:]]></a:t>
+              <a:t><![CDATA[35. சமாதானபலியாக இரண்டு மாடுகளும், ஐந்து ஆட்டுக்கடாக்களும், ஐந்து வெள்ளாட்டுக்கடாக்களும், ஒரு வயதான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31059,51 +34348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. One spoon of ten shekels of gold, full of incense:]]></a:t>
+              <a:t><![CDATA[ஐந்து ஆட்டுக்குட்டிகளுமே; இது சேதேயூரின் குமாரனாகிய எலிசூரின் காணிக்கை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31191,51 +34480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. One young bullock, one ram, one lamb of the first year, for a burnt offering:]]></a:t>
+              <a:t><![CDATA[36. ஐந்தாம் நாளில் சூரிஷதாயின் குமாரனாகிய செலூமியேல் என்னும் சிமியோன் புத்திரரின் பிரபு காணிக்கை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31323,51 +34612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. One kid of the goats for a sin offering:]]></a:t>
+              <a:t><![CDATA[செலுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31455,51 +34744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And for a sacrifice of peace offerings, two oxen, five rams, five he goats, five lambs of the]]></a:t>
+              <a:t><![CDATA[37. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31587,51 +34876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[first year: this was the offering of Nahshon the son of Amminadab.]]></a:t>
+              <a:t><![CDATA[நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31719,51 +35008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. On the second day Nethaneel the son of Zuar, prince of Issachar, did offer:]]></a:t>
+              <a:t><![CDATA[வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31851,51 +35140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. He offered for his offering one silver charger, the weight whereof was an hundred and thirty]]></a:t>
+              <a:t><![CDATA[38. தூபவர்க்கம் நிறைந்த பத்துச்சேக்கல் நிறையுள்ள பொன்னினால் செய்த ஒரு தூபகரண்டியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31983,51 +35272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shekels, one silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of]]></a:t>
+              <a:t><![CDATA[39. சர்வாங்க தகனபலியாக ஒரு காளையும், ஒரு ஆட்டுக்கடாவும், ஒரு வயதான ஒரு ஆட்டுக்குட்டியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32115,51 +35404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fine flour mingled with oil for a food offering:]]></a:t>
+              <a:t><![CDATA[40. பாவநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32247,51 +35536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mingled with oil for a food offering:]]></a:t>
+              <a:t><![CDATA[ஒவ்வொரு வண்டிலும், ஒவ்வொரு பிரபுக்கு ஒவ்வொரு மாடுமாக, கர்த்தருக்குச் செலுத்த வாசஸ்தலத்திற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32379,51 +35668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. One spoon of gold of ten shekels, full of incense:]]></a:t>
+              <a:t><![CDATA[41. சமாதானபலியாக இரண்டு மாடுகளும், ஐந்து ஆட்டுக்கடாக்களும், ஐந்து வெள்ளாட்டுக்கடாக்களும், ஒரு வயதான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32511,51 +35800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. One young bullock, one ram, one lamb of the first year, for a burnt offering:]]></a:t>
+              <a:t><![CDATA[ஐந்து ஆட்டுக்குட்டிகளுமே; இது சூரிஷதாயின் குமாரனாகிய செலூமியேலின் காணிக்கை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32643,51 +35932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. One kid of the goats for a sin offering:]]></a:t>
+              <a:t><![CDATA[42. ஆறாம் நாளில் தேகுவேலின் குமாரனாகிய எலியாசாப் என்னும் காத் புத்திரரின் பிரபு காணிக்கை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32775,51 +36064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And for a sacrifice of peace offerings, two oxen, five rams, five he goats, five lambs of the]]></a:t>
+              <a:t><![CDATA[செலுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32907,51 +36196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[first year: this was the offering of Nethaneel the son of Zuar.]]></a:t>
+              <a:t><![CDATA[43. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33039,51 +36328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. On the third day Eliab the son of Helon, prince of the children of Zebulun, did offer:]]></a:t>
+              <a:t><![CDATA[நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33171,51 +36460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. His offering was one silver charger, the weight whereof was an hundred and thirty shekels, one]]></a:t>
+              <a:t><![CDATA[வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33303,51 +36592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour]]></a:t>
+              <a:t><![CDATA[44. தூபவர்க்கம் நிறைந்த பத்துச்சேக்கல் நிறையுள்ள பொன்னினால் செய்த ஒரு தூபகரண்டியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33435,51 +36724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mingled with oil for a food offering:]]></a:t>
+              <a:t><![CDATA[45. சர்வாங்க தகனபலியாக ஒரு காளையும், ஒரு ஆட்டுக்கடாவும், ஒரு வயதான ஒரு ஆட்டுக்குட்டியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33567,51 +36856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. One golden spoon of ten shekels, full of incense:]]></a:t>
+              <a:t><![CDATA[46. பாவநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33699,51 +36988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[74. One golden spoon of ten shekels, full of incense:]]></a:t>
+              <a:t><![CDATA[முன்பாகக் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33831,51 +37120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. One young bullock, one ram, one lamb of the first year, for a burnt offering:]]></a:t>
+              <a:t><![CDATA[47. சமாதானபலியாக இரண்டு மாடுகளும் ஐந்து ஆட்டுக்கடாக்களும், ஐந்து வெள்ளாட்டுக்கடாக்களும் ஒரு வயதான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33963,51 +37252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. One kid of the goats for a sin offering:]]></a:t>
+              <a:t><![CDATA[ஐந்து ஆட்டுக்குட்டிகளுமே; இது தேகுவேலின் குமாரனாகிய எலியாசாபின் காணிக்கை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -34095,51 +37384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And for a sacrifice of peace offerings, two oxen, five rams, five he goats, five lambs of the]]></a:t>
+              <a:t><![CDATA[48. ஏழாம் நாளில் அம்மியூதின் குமாரனாகிய எலிஷாமா என்னும் எப்பிராயீம் புத்திரரின் பிரபு காணிக்கை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -34227,51 +37516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[first year: this was the offering of Eliab the son of Helon.]]></a:t>
+              <a:t><![CDATA[செலுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -34359,51 +37648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. On the fourth day Elizur the son of Shedeur, prince of the children of Reuben, did offer:]]></a:t>
+              <a:t><![CDATA[49. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெயிலே பிசைந்த மெல்லிய மாவினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -34491,51 +37780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. His offering was one silver charger of the weight of an hundred and thirty shekels, one silver]]></a:t>
+              <a:t><![CDATA[நிறைந்ததும், பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -34623,51 +37912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour mingled]]></a:t>
+              <a:t><![CDATA[வெள்ளித்தாலமும், எழுபது சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -34755,51 +38044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with oil for a food offering:]]></a:t>
+              <a:t><![CDATA[50. தூபவர்க்கம் நிறைந்த பத்துச்சேக்கல் நிறையுள்ள பொன்னினால் செய்த ஒரு தூபகரண்டியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -34887,51 +38176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. One golden spoon of ten shekels, full of incense:]]></a:t>
+              <a:t><![CDATA[51. சர்வாங்க தகனபலியாக ஒரு காளையும், ஒரு ஆட்டுக்கடாவும், ஒரு வயதான ஒரு ஆட்டுக்குட்டியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -35019,51 +38308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. One young bullock, one ram, one lamb of the first year, for a burnt offering:]]></a:t>
+              <a:t><![CDATA[52. பாவநிவாரண பலியாக ஒரு வெள்ளாட்டுக்கடாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -35151,51 +38440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[75. One young bullock, one ram, one lamb of the first year, for a burnt offering:]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -35283,51 +38572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. One kid of the goats for a sin offering:]]></a:t>
+              <a:t><![CDATA[53. சமாதானபலியாக இரண்டு மாடுகளும், ஐந்து ஆட்டுக்கடாக்களும், ஐந்து வெள்ளாட்டுக்கடாக்களும், ஒரு வயதான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -35415,51 +38704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And for a sacrifice of peace offerings, two oxen, five rams, five he goats, five lambs of the]]></a:t>
+              <a:t><![CDATA[ஐந்து ஆட்டுக்குட்டிகளுமே; இது அம்மியூதின் குமாரனாகிய எலிஷாமாவின் காணிக்கை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -35547,51 +38836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[first year: this was the offering of Elizur the son of Shedeur.]]></a:t>
+              <a:t><![CDATA[54. எட்டாம் நாளில் பெதாசூரின் குமாரனாகிய கமாலியேல் என்னும் மனாசே புத்திரரின் பிரபு காணிக்கை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -35679,51 +38968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. On the fifth day Shelumiel the son of Zurishaddai, prince of the children of Simeon, did offer:]]></a:t>
+              <a:t><![CDATA[செலுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -35811,51 +39100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. His offering was one silver charger, the weight whereof was an hundred and thirty shekels, one]]></a:t>
+              <a:t><![CDATA[55. அவன் காணிக்கையாவது: போஜனபலியாகப் படைக்கும்பொருட்டு எண்ணெய் பிசைந்த மெல்லிய மாவினால் நிறைந்ததும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -35943,51 +39232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[silver bowl of seventy shekels, after the shekel of the sanctuary; both of them full of fine flour]]></a:t>
+              <a:t><![CDATA[பரிசுத்த ஸ்தலத்தின் சேக்கல் கணக்காக நூற்றுமுப்பது சேக்கல் நிறையுள்ளதுமான ஒரு வெள்ளித்தாலமும், எழுபது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -36075,51 +39364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mingled with oil for a food offering:]]></a:t>
+              <a:t><![CDATA[சேக்கல் நிறையுள்ள ஒரு வெள்ளிக்கலமும் ஆகிய இவ்விரண்டும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -36207,51 +39496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. One golden spoon of ten shekels, full of incense:]]></a:t>
+              <a:t><![CDATA[56. தூபவர்க்கம் நிறைந்த பத்துச்சேக்கல் நிறையுள்ள பொன்னினால் செய்த ஒரு தூபகரண்டியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -36339,51 +39628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. One young bullock, one ram, one lamb of the first year, for a burnt offering:]]></a:t>
+              <a:t><![CDATA[57. சர்வாங்க தகனபலியாக ஒரு காளையும், ஒரு ஆட்டுக்கடாவும், ஒரு வயதான ஒரு ஆட்டுக்குட்டியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -36471,51 +39760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. One kid of the goats for a sin offering:]]></a:t>
+              <a:t><![CDATA[58. பாவநிவாரணபலியாக ஒரு வெள்ளாட்டுக்கடாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -36532,91 +39821,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme44">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
   <a:themeElements>
-    <a:clrScheme name="Theme44">
+    <a:clrScheme name="Theme40">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme44">
+    <a:fontScheme name="Theme40">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -36642,51 +39931,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme44">
+    <a:fmtScheme name="Theme40">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -36817,51 +40106,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>144</Slides>
+  <Slides>157</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>