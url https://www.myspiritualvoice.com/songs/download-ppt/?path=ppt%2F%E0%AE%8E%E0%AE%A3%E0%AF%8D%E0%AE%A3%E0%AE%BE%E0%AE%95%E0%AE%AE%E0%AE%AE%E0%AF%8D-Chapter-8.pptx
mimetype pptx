--- v0 (2026-06-03)
+++ v1 (2026-08-01)
@@ -99,50 +99,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -177,50 +179,51 @@
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -372,53 +375,54 @@
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
-  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -478,51 +482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[6. Take the Levites from among the children of Israel, and cleanse them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -587,51 +591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீ இஸ்ரவேல் சந்ததியாரினின்று லேவியரைப் பிரித்தெடுத்து, அவர்களைச் சுத்திகரிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[7. And thus shall you do unto them, to cleanse them: Sprinkle water of purifying upon them, and let them shave all their flesh, and let them wash their clothes, and so make themselves clean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -696,51 +700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்களைச் சுத்திரிக்கும்படி அவர்களுக்குச் செய்யவேண்டியதாவது: அவர்கள்மேல் சுத்திகரிக்கும் ஜலத்தைத் தெளிப்பாயாக; பின்பு அவர்கள் சர்வாங்க சவரம்பண்ணி தங்கள் வஸ்திரங்களைத் தோய்த்து, தங்களைச் சுத்திகரிக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[7. And thus shall you do unto them, to cleanse them: Sprinkle water of purifying upon them, and let them shave all their flesh, and let them wash their clothes, and so make themselves clean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -805,51 +809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்களைச் சுத்திரிக்கும்படி அவர்களுக்குச் செய்யவேண்டியதாவது: அவர்கள்மேல் சுத்திகரிக்கும் ஜலத்தைத் தெளிப்பாயாக; பின்பு அவர்கள் சர்வாங்க சவரம்பண்ணி தங்கள் வஸ்திரங்களைத் தோய்த்து, தங்களைச் சுத்திகரிக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[7. And thus shall you do unto them, to cleanse them: Sprinkle water of purifying upon them, and let them shave all their flesh, and let them wash their clothes, and so make themselves clean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -914,51 +918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது ஒரு காளையையும், அதற்கேற்ற எண்ணெயிலே பிசைந்த மெல்லிய மாவாகிய போஜனபலியையும் கொண்டுவரக்கடவர்கள்; பாவநிவாரணபலியாக வேறொரு காளையையும் நீ வாங்கி,]]></a:t>
+              <a:t><![CDATA[8. Then let them take a young bullock with his food offering, even fine flour mingled with oil, and another young bullock shall you take for a sin offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1023,51 +1027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது ஒரு காளையையும், அதற்கேற்ற எண்ணெயிலே பிசைந்த மெல்லிய மாவாகிய போஜனபலியையும் கொண்டுவரக்கடவர்கள்; பாவநிவாரணபலியாக வேறொரு காளையையும் நீ வாங்கி,]]></a:t>
+              <a:t><![CDATA[8. Then let them take a young bullock with his food offering, even fine flour mingled with oil, and another young bullock shall you take for a sin offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1132,51 +1136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. லேவியரை ஆசரிப்புக் கூடாரத்துக்குமுன் வரச்செய்து, இஸ்ரவேல் புத்திரரின் சபையார் எல்லாரையும் கூடிவரப்பண்ணுவாயாக.]]></a:t>
+              <a:t><![CDATA[9. And you shall bring the Levites before the tabernacle of the congregation: and you shall gather the whole assembly of the children of Israel together:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1241,51 +1245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. லேவியரை ஆசரிப்புக் கூடாரத்துக்குமுன் வரச்செய்து, இஸ்ரவேல் புத்திரரின் சபையார் எல்லாரையும் கூடிவரப்பண்ணுவாயாக.]]></a:t>
+              <a:t><![CDATA[9. And you shall bring the Levites before the tabernacle of the congregation: and you shall gather the whole assembly of the children of Israel together:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1350,51 +1354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீ லேவியரைக் கர்த்தருடைய சந்நிதியில் வரப்பண்ணினபோது, இஸ்ரவேல் புத்திரர் தங்கள் கைகளை லேவியர்மேல் வைக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[10. And you shall bring the Levites before the LORD: and the children of Israel shall put their hands upon the Levites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1459,51 +1463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீ லேவியரைக் கர்த்தருடைய சந்நிதியில் வரப்பண்ணினபோது, இஸ்ரவேல் புத்திரர் தங்கள் கைகளை லேவியர்மேல் வைக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[10. And you shall bring the Levites before the LORD: and the children of Israel shall put their hands upon the Levites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1568,51 +1572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[1. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1677,51 +1681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. லேவியர் கர்த்தருக்குரிய பணிவிடை செய்யும்பொருட்டு, ஆரோன் அவர்களை இஸ்ரவேல் புத்திரரின் காணிக்கையாகக் கர்த்தருக்கு முன்பாக அசைவாட்டப்படும் காணிக்கையாய் நிறுத்தக்கடவன்.]]></a:t>
+              <a:t><![CDATA[11. And Aaron shall offer the Levites before the LORD for an offering of the children of Israel, that they may execute the service of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1786,51 +1790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. லேவியர் கர்த்தருக்குரிய பணிவிடை செய்யும்பொருட்டு, ஆரோன் அவர்களை இஸ்ரவேல் புத்திரரின் காணிக்கையாகக் கர்த்தருக்கு முன்பாக அசைவாட்டப்படும் காணிக்கையாய் நிறுத்தக்கடவன்.]]></a:t>
+              <a:t><![CDATA[11. And Aaron shall offer the Levites before the LORD for an offering of the children of Israel, that they may execute the service of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1895,51 +1899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதன்பின் லேவியர் தங்கள் கைகளைக் காளைகளுடைய தலையின்மேல் வைப்பார்களாக; பின்பு நீ லேவியருக்காகப் பாவநிவிர்த்தி செய்யும்பொருட்டு, கர்த்தருக்கு அவைகளில் ஒன்றைப் பாவநிவாரண பலியாகவும், மற்றொன்றைச் சர்வாங்க தகனபலியாகவும் செலுத்தி,]]></a:t>
+              <a:t><![CDATA[12. And the Levites shall lay their hands upon the heads of the bullocks: and you shall offer the one for a sin offering, and the other for a burnt offering, unto the LORD, to make an atonement for the Levites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2004,51 +2008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதன்பின் லேவியர் தங்கள் கைகளைக் காளைகளுடைய தலையின்மேல் வைப்பார்களாக; பின்பு நீ லேவியருக்காகப் பாவநிவிர்த்தி செய்யும்பொருட்டு, கர்த்தருக்கு அவைகளில் ஒன்றைப் பாவநிவாரண பலியாகவும், மற்றொன்றைச் சர்வாங்க தகனபலியாகவும் செலுத்தி,]]></a:t>
+              <a:t><![CDATA[12. And the Levites shall lay their hands upon the heads of the bullocks: and you shall offer the one for a sin offering, and the other for a burnt offering, unto the LORD, to make an atonement for the Levites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2113,51 +2117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதன்பின் லேவியர் தங்கள் கைகளைக் காளைகளுடைய தலையின்மேல் வைப்பார்களாக; பின்பு நீ லேவியருக்காகப் பாவநிவிர்த்தி செய்யும்பொருட்டு, கர்த்தருக்கு அவைகளில் ஒன்றைப் பாவநிவாரண பலியாகவும், மற்றொன்றைச் சர்வாங்க தகனபலியாகவும் செலுத்தி,]]></a:t>
+              <a:t><![CDATA[12. And the Levites shall lay their hands upon the heads of the bullocks: and you shall offer the one for a sin offering, and the other for a burnt offering, unto the LORD, to make an atonement for the Levites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2222,51 +2226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. லேவியரை ஆரோனுக்கும் அவன் குமாரனுக்கும் முன்பாக நிறுத்தி, அவர்களைக் கர்த்தருக்கு அசைவாட்டப்படும் காணிக்கையாக்கி,]]></a:t>
+              <a:t><![CDATA[13. And you shall set the Levites before Aaron, and before his sons, and offer them for an offering unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2331,51 +2335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. லேவியரை ஆரோனுக்கும் அவன் குமாரனுக்கும் முன்பாக நிறுத்தி, அவர்களைக் கர்த்தருக்கு அசைவாட்டப்படும் காணிக்கையாக்கி,]]></a:t>
+              <a:t><![CDATA[13. And you shall set the Levites before Aaron, and before his sons, and offer them for an offering unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2440,51 +2444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இப்படி நீ லேவியரை இஸ்ரவேல் புத்திரரிலிருந்து பிரித்தெடுக்கக்கடவாய்; லேவியர் என்னுடையவர்களாயிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[14. Thus shall you separate the Levites from among the children of Israel: and the Levites shall be mine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2549,51 +2553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இப்படி நீ லேவியரை இஸ்ரவேல் புத்திரரிலிருந்து பிரித்தெடுக்கக்கடவாய்; லேவியர் என்னுடையவர்களாயிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[14. Thus shall you separate the Levites from among the children of Israel: and the Levites shall be mine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2658,51 +2662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இப்படி அவர்களைச் சுத்திகரித்து, அவர்களை அசைவாட்டும் காணிக்கையாக்கக்கடவாய்; அதன்பின்பு லேவியர் ஆசரிப்புக் கூடாரத்தில் பணிவிடை செய்யப் பிரவேசிக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[15. And after that shall the Levites go in to do the service of the tabernacle of the congregation: and you shall cleanse them, and offer them for an offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2767,51 +2771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ ஆரோனோடே சொல்லவேண்டியது என்னவென்றால்: நீ விளக்குகளை ஏற்றும்போது ஏழு விளக்குகளும் விளக்குத்தண்டிற்கு நேரே எரியவேண்டும் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. Speak unto Aaron and say unto him, When you light the lamps, the seven lamps shall give light opposite to the candlestick.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2876,51 +2880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இப்படி அவர்களைச் சுத்திகரித்து, அவர்களை அசைவாட்டும் காணிக்கையாக்கக்கடவாய்; அதன்பின்பு லேவியர் ஆசரிப்புக் கூடாரத்தில் பணிவிடை செய்யப் பிரவேசிக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[15. And after that shall the Levites go in to do the service of the tabernacle of the congregation: and you shall cleanse them, and offer them for an offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2985,51 +2989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இஸ்ரவேல் புத்திரரிலிருந்து அவர்கள் எனக்கு முற்றிலும் கொடுக்கப்பட்டிருக்கிறார்கள்; இஸ்ரவேல் புத்திரர் எல்லாரிலும் கர்ப்பந்திறந்து பிறக்கிற சகல முதற்பேறுக்கும் பதிலாக அவர்களை எனக்கு எடுத்துக்கொண்டேன்.]]></a:t>
+              <a:t><![CDATA[16. For they are wholly given unto me from among the children of Israel; instead of such as open every womb, even instead of the firstborn of all the children of Israel, have I taken them unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3094,51 +3098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இஸ்ரவேல் புத்திரரிலிருந்து அவர்கள் எனக்கு முற்றிலும் கொடுக்கப்பட்டிருக்கிறார்கள்; இஸ்ரவேல் புத்திரர் எல்லாரிலும் கர்ப்பந்திறந்து பிறக்கிற சகல முதற்பேறுக்கும் பதிலாக அவர்களை எனக்கு எடுத்துக்கொண்டேன்.]]></a:t>
+              <a:t><![CDATA[16. For they are wholly given unto me from among the children of Israel; instead of such as open every womb, even instead of the firstborn of all the children of Israel, have I taken them unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3203,51 +3207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இஸ்ரவேல் புத்திரரில் மனிதரிலும் மிருகஜீவன்களிலும் முதற்பேறானதெல்லாம் என்னுடையது; நான் எகிப்துதேசத்திலே முதற்பேறான யாவையும் சங்கரித்த நாளிலே அவைகளை எனக்கென்று பரிசுத்தப்படுத்தி,]]></a:t>
+              <a:t><![CDATA[16. For they are wholly given unto me from among the children of Israel; instead of such as open every womb, even instead of the firstborn of all the children of Israel, have I taken them unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3312,51 +3316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இஸ்ரவேல் புத்திரரில் மனிதரிலும் மிருகஜீவன்களிலும் முதற்பேறானதெல்லாம் என்னுடையது; நான் எகிப்துதேசத்திலே முதற்பேறான யாவையும் சங்கரித்த நாளிலே அவைகளை எனக்கென்று பரிசுத்தப்படுத்தி,]]></a:t>
+              <a:t><![CDATA[17. For all the firstborn of the children of Israel are mine, both man and beast: on the day that I stroke every firstborn in the land of Egypt I sanctified them for myself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3421,51 +3425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்பு லேவியரை இஸ்ரவேல் புத்திரரிலுள்ள முதற்பேறு சகலத்திற்கும் பதிலாக எடுத்துக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[17. For all the firstborn of the children of Israel are mine, both man and beast: on the day that I stroke every firstborn in the land of Egypt I sanctified them for myself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3530,51 +3534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. லேவியர் இஸ்ரவேல் புத்திரருடைய பணிவிடையை ஆசரிப்புக் கூடாரத்தில் செய்யும்படிக்கும், இஸ்ரவேல் புத்திரருக்காகப் பாவநிவிர்த்தி செய்யும்படிக்கும், இஸ்ரவேல் புத்திரர் தாங்களே பரிசுத்தஸ்தலத்தில் சேருகிறதினால் இஸ்ரவேல் புத்திரரில் வாதையுண்டாகாதபடிக்கும், லேவியரை அவர்களிலிருந்து எடுத்து, ஆரோனுக்கும் அவன் குமாரருக்கும் தத்தமாகக் கொடுத்தேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[18. And I have taken the Levites for all the firstborn of the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3639,51 +3643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. லேவியர் இஸ்ரவேல் புத்திரருடைய பணிவிடையை ஆசரிப்புக் கூடாரத்தில் செய்யும்படிக்கும், இஸ்ரவேல் புத்திரருக்காகப் பாவநிவிர்த்தி செய்யும்படிக்கும், இஸ்ரவேல் புத்திரர் தாங்களே பரிசுத்தஸ்தலத்தில் சேருகிறதினால் இஸ்ரவேல் புத்திரரில் வாதையுண்டாகாதபடிக்கும், லேவியரை அவர்களிலிருந்து எடுத்து, ஆரோனுக்கும் அவன் குமாரருக்கும் தத்தமாகக் கொடுத்தேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[19. And I have given the Levites as a gift to Aaron and to his sons from among the children of Israel, to do the service of the children of Israel in the tabernacle of the congregation, and to make an atonement for the children of Israel: that there be no plague among the children of Israel, when the children of Israel come nigh unto the sanctuary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3748,51 +3752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. லேவியர் இஸ்ரவேல் புத்திரருடைய பணிவிடையை ஆசரிப்புக் கூடாரத்தில் செய்யும்படிக்கும், இஸ்ரவேல் புத்திரருக்காகப் பாவநிவிர்த்தி செய்யும்படிக்கும், இஸ்ரவேல் புத்திரர் தாங்களே பரிசுத்தஸ்தலத்தில் சேருகிறதினால் இஸ்ரவேல் புத்திரரில் வாதையுண்டாகாதபடிக்கும், லேவியரை அவர்களிலிருந்து எடுத்து, ஆரோனுக்கும் அவன் குமாரருக்கும் தத்தமாகக் கொடுத்தேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[19. And I have given the Levites as a gift to Aaron and to his sons from among the children of Israel, to do the service of the children of Israel in the tabernacle of the congregation, and to make an atonement for the children of Israel: that there be no plague among the children of Israel, when the children of Israel come nigh unto the sanctuary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3857,51 +3861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. லேவியர் இஸ்ரவேல் புத்திரருடைய பணிவிடையை ஆசரிப்புக் கூடாரத்தில் செய்யும்படிக்கும், இஸ்ரவேல் புத்திரருக்காகப் பாவநிவிர்த்தி செய்யும்படிக்கும், இஸ்ரவேல் புத்திரர் தாங்களே பரிசுத்தஸ்தலத்தில் சேருகிறதினால் இஸ்ரவேல் புத்திரரில் வாதையுண்டாகாதபடிக்கும், லேவியரை அவர்களிலிருந்து எடுத்து, ஆரோனுக்கும் அவன் குமாரருக்கும் தத்தமாகக் கொடுத்தேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[19. And I have given the Levites as a gift to Aaron and to his sons from among the children of Israel, to do the service of the children of Israel in the tabernacle of the congregation, and to make an atonement for the children of Israel: that there be no plague among the children of Israel, when the children of Israel come nigh unto the sanctuary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3966,51 +3970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ ஆரோனோடே சொல்லவேண்டியது என்னவென்றால்: நீ விளக்குகளை ஏற்றும்போது ஏழு விளக்குகளும் விளக்குத்தண்டிற்கு நேரே எரியவேண்டும் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. Speak unto Aaron and say unto him, When you light the lamps, the seven lamps shall give light opposite to the candlestick.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4075,51 +4079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது மோசேயும் ஆரோனும் இஸ்ரவேல் புத்திரரின் சபையார் யாவரும் கர்த்தர் லேவியரைக்குறித்து மோசேக்குக் கட்டளையிட்டபடியெல்லாம் லேவியருக்குச் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And I have given the Levites as a gift to Aaron and to his sons from among the children of Israel, to do the service of the children of Israel in the tabernacle of the congregation, and to make an atonement for the children of Israel: that there be no plague among the children of Israel, when the children of Israel come nigh unto the sanctuary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4184,51 +4188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது மோசேயும் ஆரோனும் இஸ்ரவேல் புத்திரரின் சபையார் யாவரும் கர்த்தர் லேவியரைக்குறித்து மோசேக்குக் கட்டளையிட்டபடியெல்லாம் லேவியருக்குச் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And Moses, and Aaron, and all the congregation of the children of Israel, did to the Levites according unto all that the LORD commanded Moses concerning the Levites, so did the children of Israel unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4293,51 +4297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது மோசேயும் ஆரோனும் இஸ்ரவேல் புத்திரரின் சபையார் யாவரும் கர்த்தர் லேவியரைக்குறித்து மோசேக்குக் கட்டளையிட்டபடியெல்லாம் லேவியருக்குச் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And Moses, and Aaron, and all the congregation of the children of Israel, did to the Levites according unto all that the LORD commanded Moses concerning the Levites, so did the children of Israel unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4402,51 +4406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. லேவியர் சுத்திகரிக்கப்பட்டு, தங்கள் வஸ்திரங்களைத் தோய்த்தார்கள்; பின்பு ஆரோன் அவர்களைக் கர்த்தருக்கு முன்பாக அசைவாட்டும் காணிக்கையாக நிறுத்தி, அவர்களைச் சுத்திகரிக்க அவர்களுக்காகப் பாவநிவிர்த்தி செய்தான்.]]></a:t>
+              <a:t><![CDATA[21. And the Levites were purified, and they washed their clothes; and Aaron offered them as an offering before the LORD; and Aaron made an atonement for them to cleanse them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4511,51 +4515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. லேவியர் சுத்திகரிக்கப்பட்டு, தங்கள் வஸ்திரங்களைத் தோய்த்தார்கள்; பின்பு ஆரோன் அவர்களைக் கர்த்தருக்கு முன்பாக அசைவாட்டும் காணிக்கையாக நிறுத்தி, அவர்களைச் சுத்திகரிக்க அவர்களுக்காகப் பாவநிவிர்த்தி செய்தான்.]]></a:t>
+              <a:t><![CDATA[21. And the Levites were purified, and they washed their clothes; and Aaron offered them as an offering before the LORD; and Aaron made an atonement for them to cleanse them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4620,51 +4624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்குப்பின்பு லேவியர் ஆரோனுக்கும் அவன் குமாரருக்கும் முன்பாக ஆசரிப்புக் கூடாரத்தில் தங்கள் பணிவிடையைச் செய்யும்படி பிரவேசித்தார்கள்; கர்த்தர் லேவியரைக்குறித்து மோசேக்குக் கட்டளையிட்டபடியே அவர்களுக்குச் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And the Levites were purified, and they washed their clothes; and Aaron offered them as an offering before the LORD; and Aaron made an atonement for them to cleanse them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4729,51 +4733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்குப்பின்பு லேவியர் ஆரோனுக்கும் அவன் குமாரருக்கும் முன்பாக ஆசரிப்புக் கூடாரத்தில் தங்கள் பணிவிடையைச் செய்யும்படி பிரவேசித்தார்கள்; கர்த்தர் லேவியரைக்குறித்து மோசேக்குக் கட்டளையிட்டபடியே அவர்களுக்குச் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And after that went the Levites in to do their service in the tabernacle of the congregation before Aaron, and before his sons: as the LORD had commanded Moses concerning the Levites, so did they unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4838,51 +4842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்குப்பின்பு லேவியர் ஆரோனுக்கும் அவன் குமாரருக்கும் முன்பாக ஆசரிப்புக் கூடாரத்தில் தங்கள் பணிவிடையைச் செய்யும்படி பிரவேசித்தார்கள்; கர்த்தர் லேவியரைக்குறித்து மோசேக்குக் கட்டளையிட்டபடியே அவர்களுக்குச் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And after that went the Levites in to do their service in the tabernacle of the congregation before Aaron, and before his sons: as the LORD had commanded Moses concerning the Levites, so did they unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4947,51 +4951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[22. And after that went the Levites in to do their service in the tabernacle of the congregation before Aaron, and before his sons: as the LORD had commanded Moses concerning the Levites, so did they unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5056,51 +5060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. லேவியருக்குரிய கட்டளை என்னவென்றால்: இருபத்தைந்து வயதுமுதல் அதற்கு மேற்பட்ட வயதுள்ள யாவரும் ஆசரிப்புக் கூடாரத்தின் பணிவிடையைச் செய்யும் சேனையிலே சேவிக்க வரவேண்டும்.]]></a:t>
+              <a:t><![CDATA[23. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5165,51 +5169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தர் மோசேக்குக் கட்டளையிட்டபிரகாரம் ஆரோன் செய்து, விளக்குத்தண்டிற்கு நேரே ஒழுங்காக அதின் விளக்குகளை ஏற்றினான்.]]></a:t>
+              <a:t><![CDATA[3. And Aaron did so; he lighted the lamps thereof opposite to the candlestick, as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5274,51 +5278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. லேவியருக்குரிய கட்டளை என்னவென்றால்: இருபத்தைந்து வயதுமுதல் அதற்கு மேற்பட்ட வயதுள்ள யாவரும் ஆசரிப்புக் கூடாரத்தின் பணிவிடையைச் செய்யும் சேனையிலே சேவிக்க வரவேண்டும்.]]></a:t>
+              <a:t><![CDATA[24. This is it that belongs unto the Levites: from twenty and five years old and upward they shall go in to wait upon the service of the tabernacle of the congregation:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5383,51 +5387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஐம்பது வயதுக்கு மேற்பட்டவர்கள் வேலைசெய்யாமல் திருப்பணி சேனையை விட்டு,]]></a:t>
+              <a:t><![CDATA[24. This is it that belongs unto the Levites: from twenty and five years old and upward they shall go in to wait upon the service of the tabernacle of the congregation:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5492,51 +5496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஐம்பது வயதுக்கு மேற்பட்டவர்கள் வேலைசெய்யாமல் திருப்பணி சேனையை விட்டு,]]></a:t>
+              <a:t><![CDATA[25. And from the age of fifty years they shall cease waiting upon the service thereof, and shall serve no more:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5601,51 +5605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆசரிப்புக் கூடாரத்தின் காவலைக் காக்கிறதற்குத் தங்கள் சகோதரரோடே ஊழியஞ்செய்வதேயன்றி, வேறொரு சேவகமும் செய்யவேண்டியதில்லை; இப்படி லேவியர் செய்யவேண்டிய வேலைகளைக்குறித்துத் திட்டம்பண்ணக்கடவாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[26. But shall minister with their brethren in the tabernacle of the congregation, to keep the charge, and shall do no service. Thus shall you do unto the Levites concerning their charge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5710,51 +5714,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆசரிப்புக் கூடாரத்தின் காவலைக் காக்கிறதற்குத் தங்கள் சகோதரரோடே ஊழியஞ்செய்வதேயன்றி, வேறொரு சேவகமும் செய்யவேண்டியதில்லை; இப்படி லேவியர் செய்யவேண்டிய வேலைகளைக்குறித்துத் திட்டம்பண்ணக்கடவாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[26. But shall minister with their brethren in the tabernacle of the congregation, to keep the charge, and shall do no service. Thus shall you do unto the Levites concerning their charge.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. But shall minister with their brethren in the tabernacle of the congregation, to keep the charge, and shall do no service. Thus shall you do unto the Levites concerning their charge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5819,51 +5932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தர் மோசேக்குக் கட்டளையிட்டபிரகாரம் ஆரோன் செய்து, விளக்குத்தண்டிற்கு நேரே ஒழுங்காக அதின் விளக்குகளை ஏற்றினான்.]]></a:t>
+              <a:t><![CDATA[3. And Aaron did so; he lighted the lamps thereof opposite to the candlestick, as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5928,51 +6041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இந்தக் குத்துவிளக்கு, அதின் பாதமுதல் பூக்கள்வரைக்கும் பொன்னினால் அடிப்புவேலையாய்ச் செய்யப்பட்டிருந்தது; கர்த்தர் மோசேக்குக் காண்பித்த மாதிரியின்படியே அவன் குத்துவிளக்கை உண்டாக்கினான்.]]></a:t>
+              <a:t><![CDATA[4. And this work of the candlestick was of beaten gold, unto the shaft thereof, unto the flowers thereof, was beaten work: according unto the pattern which the LORD had showed Moses, so he made the candlestick.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6037,51 +6150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இந்தக் குத்துவிளக்கு, அதின் பாதமுதல் பூக்கள்வரைக்கும் பொன்னினால் அடிப்புவேலையாய்ச் செய்யப்பட்டிருந்தது; கர்த்தர் மோசேக்குக் காண்பித்த மாதிரியின்படியே அவன் குத்துவிளக்கை உண்டாக்கினான்.]]></a:t>
+              <a:t><![CDATA[4. And this work of the candlestick was of beaten gold, unto the shaft thereof, unto the flowers thereof, was beaten work: according unto the pattern which the LORD had showed Moses, so he made the candlestick.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6146,51 +6259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இந்தக் குத்துவிளக்கு, அதின் பாதமுதல் பூக்கள்வரைக்கும் பொன்னினால் அடிப்புவேலையாய்ச் செய்யப்பட்டிருந்தது; கர்த்தர் மோசேக்குக் காண்பித்த மாதிரியின்படியே அவன் குத்துவிளக்கை உண்டாக்கினான்.]]></a:t>
+              <a:t><![CDATA[5. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6225,51 +6338,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469491854" r:id="rId1"/>
+    <p:sldLayoutId id="2474596041" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6661,50 +6774,58 @@
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6837,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the LORD spoke unto Moses, saying,]]></a:t>
+              <a:t><![CDATA[6. நீ இஸ்ரவேல் சந்ததியாரினின்று லேவியரைப் பிரித்தெடுத்து, அவர்களைச் சுத்திகரிப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Take the Levites from among the children of Israel, and cleanse them.]]></a:t>
+              <a:t><![CDATA[7. அவர்களைச் சுத்திரிக்கும்படி அவர்களுக்குச் செய்யவேண்டியதாவது: அவர்கள்மேல் சுத்திகரிக்கும் ஜலத்தைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And thus shall you do unto them, to cleanse them: Sprinkle water of purifying upon them, and let]]></a:t>
+              <a:t><![CDATA[தெளிப்பாயாக; பின்பு அவர்கள் சர்வாங்க சவரம்பண்ணி தங்கள் வஸ்திரங்களைத் தோய்த்து, தங்களைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them shave all their flesh, and let them wash their clothes, and so make themselves clean.]]></a:t>
+              <a:t><![CDATA[சுத்திகரிக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Then let them take a young bullock with his food offering, even fine flour mingled with oil, and]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது ஒரு காளையையும், அதற்கேற்ற எண்ணெயிலே பிசைந்த மெல்லிய மாவாகிய போஜனபலியையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[another young bullock shall you take for a sin offering.]]></a:t>
+              <a:t><![CDATA[கொண்டுவரக்கடவர்கள்; பாவநிவாரணபலியாக வேறொரு காளையையும் நீ வாங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And you shall bring the Levites before the tabernacle of the congregation: and you shall gather]]></a:t>
+              <a:t><![CDATA[9. லேவியரை ஆசரிப்புக் கூடாரத்துக்குமுன் வரச்செய்து, இஸ்ரவேல் புத்திரரின் சபையார் எல்லாரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the whole assembly of the children of Israel together:]]></a:t>
+              <a:t><![CDATA[கூடிவரப்பண்ணுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And you shall bring the Levites before the LORD: and the children of Israel shall put their]]></a:t>
+              <a:t><![CDATA[10. நீ லேவியரைக் கர்த்தருடைய சந்நிதியில் வரப்பண்ணினபோது, இஸ்ரவேல் புத்திரர் தங்கள் கைகளை லேவியர்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hands upon the Levites:]]></a:t>
+              <a:t><![CDATA[வைக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the LORD spoke unto Moses, saying,]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And Aaron shall offer the Levites before the LORD for an offering of the children of Israel,]]></a:t>
+              <a:t><![CDATA[11. லேவியர் கர்த்தருக்குரிய பணிவிடை செய்யும்பொருட்டு, ஆரோன் அவர்களை இஸ்ரவேல் புத்திரரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that they may execute the service of the LORD.]]></a:t>
+              <a:t><![CDATA[காணிக்கையாகக் கர்த்தருக்கு முன்பாக அசைவாட்டப்படும் காணிக்கையாய் நிறுத்தக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the Levites shall lay their hands upon the heads of the bullocks: and you shall offer the]]></a:t>
+              <a:t><![CDATA[12. அதன்பின் லேவியர் தங்கள் கைகளைக் காளைகளுடைய தலையின்மேல் வைப்பார்களாக; பின்பு நீ லேவியருக்காகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[one for a sin offering, and the other for a burnt offering, unto the LORD, to make an atonement for]]></a:t>
+              <a:t><![CDATA[பாவநிவிர்த்தி செய்யும்பொருட்டு, கர்த்தருக்கு அவைகளில் ஒன்றைப் பாவநிவாரண பலியாகவும், மற்றொன்றைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the Levites.]]></a:t>
+              <a:t><![CDATA[சர்வாங்க தகனபலியாகவும் செலுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And you shall set the Levites before Aaron, and before his sons, and offer them for an offering]]></a:t>
+              <a:t><![CDATA[13. லேவியரை ஆரோனுக்கும் அவன் குமாரனுக்கும் முன்பாக நிறுத்தி, அவர்களைக் கர்த்தருக்கு அசைவாட்டப்படும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto the LORD.]]></a:t>
+              <a:t><![CDATA[காணிக்கையாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Thus shall you separate the Levites from among the children of Israel: and the Levites shall be]]></a:t>
+              <a:t><![CDATA[14. இப்படி நீ லேவியரை இஸ்ரவேல் புத்திரரிலிருந்து பிரித்தெடுக்கக்கடவாய்; லேவியர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mine.]]></a:t>
+              <a:t><![CDATA[என்னுடையவர்களாயிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And after that shall the Levites go in to do the service of the tabernacle of the congregation:]]></a:t>
+              <a:t><![CDATA[15. இப்படி அவர்களைச் சுத்திகரித்து, அவர்களை அசைவாட்டும் காணிக்கையாக்கக்கடவாய்; அதன்பின்பு லேவியர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Speak unto Aaron and say unto him, When you light the lamps, the seven lamps shall give light]]></a:t>
+              <a:t><![CDATA[2. நீ ஆரோனோடே சொல்லவேண்டியது என்னவென்றால்: நீ விளக்குகளை ஏற்றும்போது ஏழு விளக்குகளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and you shall cleanse them, and offer them for an offering.]]></a:t>
+              <a:t><![CDATA[ஆசரிப்புக் கூடாரத்தில் பணிவிடை செய்யப் பிரவேசிக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. For they are wholly given unto me from among the children of Israel; instead of such as open]]></a:t>
+              <a:t><![CDATA[16. இஸ்ரவேல் புத்திரரிலிருந்து அவர்கள் எனக்கு முற்றிலும் கொடுக்கப்பட்டிருக்கிறார்கள்; இஸ்ரவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[every womb, even instead of the firstborn of all the children of Israel, have I taken them unto me.]]></a:t>
+              <a:t><![CDATA[புத்திரர் எல்லாரிலும் கர்ப்பந்திறந்து பிறக்கிற சகல முதற்பேறுக்கும் பதிலாக அவர்களை எனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. For all the firstborn of the children of Israel are mine, both man and beast: on the day that I]]></a:t>
+              <a:t><![CDATA[எடுத்துக்கொண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[stroke every firstborn in the land of Egypt I sanctified them for myself.]]></a:t>
+              <a:t><![CDATA[17. இஸ்ரவேல் புத்திரரில் மனிதரிலும் மிருகஜீவன்களிலும் முதற்பேறானதெல்லாம் என்னுடையது; நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And I have taken the Levites for all the firstborn of the children of Israel.]]></a:t>
+              <a:t><![CDATA[எகிப்துதேசத்திலே முதற்பேறான யாவையும் சங்கரித்த நாளிலே அவைகளை எனக்கென்று பரிசுத்தப்படுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And I have given the Levites as a gift to Aaron and to his sons from among the children of]]></a:t>
+              <a:t><![CDATA[18. பின்பு லேவியரை இஸ்ரவேல் புத்திரரிலுள்ள முதற்பேறு சகலத்திற்கும் பதிலாக எடுத்துக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel, to do the service of the children of Israel in the tabernacle of the congregation, and to]]></a:t>
+              <a:t><![CDATA[19. லேவியர் இஸ்ரவேல் புத்திரருடைய பணிவிடையை ஆசரிப்புக் கூடாரத்தில் செய்யும்படிக்கும், இஸ்ரவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10797,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[make an atonement for the children of Israel: that there be no plague among the children of Israel,]]></a:t>
+              <a:t><![CDATA[புத்திரருக்காகப் பாவநிவிர்த்தி செய்யும்படிக்கும், இஸ்ரவேல் புத்திரர் தாங்களே பரிசுத்தஸ்தலத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10929,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[when the children of Israel come nigh unto the sanctuary.]]></a:t>
+              <a:t><![CDATA[சேருகிறதினால் இஸ்ரவேல் புத்திரரில் வாதையுண்டாகாதபடிக்கும், லேவியரை அவர்களிலிருந்து எடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11061,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[opposite to the candlestick.]]></a:t>
+              <a:t><![CDATA[விளக்குத்தண்டிற்கு நேரே எரியவேண்டும் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11193,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And Moses, and Aaron, and all the congregation of the children of Israel, did to the Levites]]></a:t>
+              <a:t><![CDATA[ஆரோனுக்கும் அவன் குமாரருக்கும் தத்தமாகக் கொடுத்தேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11325,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[according unto all that the LORD commanded Moses concerning the Levites, so did the children of]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது மோசேயும் ஆரோனும் இஸ்ரவேல் புத்திரரின் சபையார் யாவரும் கர்த்தர் லேவியரைக்குறித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11457,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel unto them.]]></a:t>
+              <a:t><![CDATA[மோசேக்குக் கட்டளையிட்டபடியெல்லாம் லேவியருக்குச் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11589,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And the Levites were purified, and they washed their clothes; and Aaron offered them as an]]></a:t>
+              <a:t><![CDATA[21. லேவியர் சுத்திகரிக்கப்பட்டு, தங்கள் வஸ்திரங்களைத் தோய்த்தார்கள்; பின்பு ஆரோன் அவர்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11721,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[offering before the LORD; and Aaron made an atonement for them to cleanse them.]]></a:t>
+              <a:t><![CDATA[கர்த்தருக்கு முன்பாக அசைவாட்டும் காணிக்கையாக நிறுத்தி, அவர்களைச் சுத்திகரிக்க அவர்களுக்காகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11853,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And after that went the Levites in to do their service in the tabernacle of the congregation]]></a:t>
+              <a:t><![CDATA[பாவநிவிர்த்தி செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11985,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[before Aaron, and before his sons: as the LORD had commanded Moses concerning the Levites, so did]]></a:t>
+              <a:t><![CDATA[22. அதற்குப்பின்பு லேவியர் ஆரோனுக்கும் அவன் குமாரருக்கும் முன்பாக ஆசரிப்புக் கூடாரத்தில் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12117,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they unto them.]]></a:t>
+              <a:t><![CDATA[பணிவிடையைச் செய்யும்படி பிரவேசித்தார்கள்; கர்த்தர் லேவியரைக்குறித்து மோசேக்குக் கட்டளையிட்டபடியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12249,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And the LORD spoke unto Moses, saying,]]></a:t>
+              <a:t><![CDATA[அவர்களுக்குச் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12381,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. This is it that belongs unto the Levites: from twenty and five years old and upward they shall]]></a:t>
+              <a:t><![CDATA[23. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12513,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And Aaron did so; he lighted the lamps thereof opposite to the candlestick, as the LORD commanded]]></a:t>
+              <a:t><![CDATA[3. கர்த்தர் மோசேக்குக் கட்டளையிட்டபிரகாரம் ஆரோன் செய்து, விளக்குத்தண்டிற்கு நேரே ஒழுங்காக அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12645,51 +12766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[go in to wait upon the service of the tabernacle of the congregation:]]></a:t>
+              <a:t><![CDATA[24. லேவியருக்குரிய கட்டளை என்னவென்றால்: இருபத்தைந்து வயதுமுதல் அதற்கு மேற்பட்ட வயதுள்ள யாவரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12777,51 +12898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And from the age of fifty years they shall cease waiting upon the service thereof, and shall]]></a:t>
+              <a:t><![CDATA[ஆசரிப்புக் கூடாரத்தின் பணிவிடையைச் செய்யும் சேனையிலே சேவிக்க வரவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12909,51 +13030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[serve no more:]]></a:t>
+              <a:t><![CDATA[25. ஐம்பது வயதுக்கு மேற்பட்டவர்கள் வேலைசெய்யாமல் திருப்பணி சேனையை விட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13041,51 +13162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. But shall minister with their brethren in the tabernacle of the congregation, to keep the]]></a:t>
+              <a:t><![CDATA[26. ஆசரிப்புக் கூடாரத்தின் காவலைக் காக்கிறதற்குத் தங்கள் சகோதரரோடே ஊழியஞ்செய்வதேயன்றி, வேறொரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13173,51 +13294,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[charge, and shall do no service. Thus shall you do unto the Levites concerning their charge.]]></a:t>
+              <a:t><![CDATA[சேவகமும் செய்யவேண்டியதில்லை; இப்படி லேவியர் செய்யவேண்டிய வேலைகளைக்குறித்துத் திட்டம்பண்ணக்கடவாய்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணாகமம் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13305,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Moses.]]></a:t>
+              <a:t><![CDATA[விளக்குகளை ஏற்றினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13437,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And this work of the candlestick was of beaten gold, unto the shaft thereof, unto the flowers]]></a:t>
+              <a:t><![CDATA[4. இந்தக் குத்துவிளக்கு, அதின் பாதமுதல் பூக்கள்வரைக்கும் பொன்னினால் அடிப்புவேலையாய்ச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13569,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thereof, was beaten work: according unto the pattern which the LORD had showed Moses, so he made the]]></a:t>
+              <a:t><![CDATA[செய்யப்பட்டிருந்தது; கர்த்தர் மோசேக்குக் காண்பித்த மாதிரியின்படியே அவன் குத்துவிளக்கை உண்டாக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13701,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[candlestick.]]></a:t>
+              <a:t><![CDATA[5. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13762,91 +14015,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme67">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
   <a:themeElements>
-    <a:clrScheme name="Theme67">
+    <a:clrScheme name="Theme5">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme67">
+    <a:fontScheme name="Theme5">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13872,51 +14125,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme67">
+    <a:fmtScheme name="Theme5">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14047,51 +14300,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>54</Slides>
+  <Slides>55</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>