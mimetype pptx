--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -6338,51 +6338,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474596041" r:id="rId1"/>
+    <p:sldLayoutId id="2478617169" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -14015,91 +14015,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme94">
   <a:themeElements>
-    <a:clrScheme name="Theme5">
+    <a:clrScheme name="Theme94">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme5">
+    <a:fontScheme name="Theme94">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14125,51 +14125,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme5">
+    <a:fmtScheme name="Theme94">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>