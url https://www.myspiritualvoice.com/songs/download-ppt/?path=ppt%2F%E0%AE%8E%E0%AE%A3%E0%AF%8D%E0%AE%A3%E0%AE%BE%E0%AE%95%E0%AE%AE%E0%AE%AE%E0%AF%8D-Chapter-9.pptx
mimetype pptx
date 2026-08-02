--- v0 (2026-06-03)
+++ v1 (2026-08-02)
@@ -462,51 +462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதினால் முதலாம் மாதம் பதினான்காம் தேதி அந்திநேரமான வேளையில், சீனாய் வனாந்தரத்தில் பஸ்காவை ஆசரித்தார்கள்; கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியெல்லாம் இஸ்ரவேல் புத்திரர் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And there were certain men, who were defiled by the dead body of a man, that they could not keep the passover on that day: and they came before Moses and before Aaron on that day:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -571,51 +571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்நாளில் சிலர் மனித பிரேதத்தினால் தீட்டுப்பட்டபடியினால் பஸ்காவை ஆசரிக்கத்தகாதவர்களாயிருந்தார்கள்; அவர்கள் அந்நாளிலே மோசேக்கும் ஆரோனுக்கும் முன்பாக வந்து:]]></a:t>
+              <a:t><![CDATA[6. And there were certain men, who were defiled by the dead body of a man, that they could not keep the passover on that day: and they came before Moses and before Aaron on that day:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -680,51 +680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்நாளில் சிலர் மனித பிரேதத்தினால் தீட்டுப்பட்டபடியினால் பஸ்காவை ஆசரிக்கத்தகாதவர்களாயிருந்தார்கள்; அவர்கள் அந்நாளிலே மோசேக்கும் ஆரோனுக்கும் முன்பாக வந்து:]]></a:t>
+              <a:t><![CDATA[7. And those men said unto him, We are defiled by the dead body of a man: wherefore are we kept back, that we may not offer an offering of the LORD in his appointed season among the children of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -789,51 +789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நாங்கள் மனித பிரேதத்தினால் தீட்டுப்பட்டவர்கள்; குறித்த காலத்தில் இஸ்ரவேல் புத்திரரோடேகூடக் கர்த்தருக்குக் காணிக்கையைச் செலுத்தாதபடிக்கு, நாங்கள் விலக்கப்பட்டிருக்கவேண்டியது என்ன என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And those men said unto him, We are defiled by the dead body of a man: wherefore are we kept back, that we may not offer an offering of the LORD in his appointed season among the children of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -898,51 +898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நாங்கள் மனித பிரேதத்தினால் தீட்டுப்பட்டவர்கள்; குறித்த காலத்தில் இஸ்ரவேல் புத்திரரோடேகூடக் கர்த்தருக்குக் காணிக்கையைச் செலுத்தாதபடிக்கு, நாங்கள் விலக்கப்பட்டிருக்கவேண்டியது என்ன என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And Moses said unto them, Stand still, and I will hear what the LORD will command concerning you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1007,51 +1007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நாங்கள் மனித பிரேதத்தினால் தீட்டுப்பட்டவர்கள்; குறித்த காலத்தில் இஸ்ரவேல் புத்திரரோடேகூடக் கர்த்தருக்குக் காணிக்கையைச் செலுத்தாதபடிக்கு, நாங்கள் விலக்கப்பட்டிருக்கவேண்டியது என்ன என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And Moses said unto them, Stand still, and I will hear what the LORD will command concerning you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1116,51 +1116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மோசே அவர்களை நோக்கி: பொறுங்கள்; கர்த்தர் உங்களைக்குறித்துக் கட்டளையிடுவது என்ன என்று கேட்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1225,51 +1225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[10. Speak unto the children of Israel, saying, If any man of you or of your posterity shall be unclean by reason of a dead body, or be in a journey far off, yet he shall keep the passover unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1334,51 +1334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீ இஸ்ரவேல் புத்திரரோடே சொல்லவேண்டியது என்னவென்றால்: உங்களிலாகிலும் உங்கள் சந்ததியாரிலாகிலும் ஒருவன் பிரேதத்தினால் தீட்டுப்பட்டாலும், பிரயாணமாய்த் தூரம்போயிருந்தாலும், கர்த்தருக்குப் பஸ்காவை ஆசரிக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[10. Speak unto the children of Israel, saying, If any man of you or of your posterity shall be unclean by reason of a dead body, or be in a journey far off, yet he shall keep the passover unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1443,51 +1443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீ இஸ்ரவேல் புத்திரரோடே சொல்லவேண்டியது என்னவென்றால்: உங்களிலாகிலும் உங்கள் சந்ததியாரிலாகிலும் ஒருவன் பிரேதத்தினால் தீட்டுப்பட்டாலும், பிரயாணமாய்த் தூரம்போயிருந்தாலும், கர்த்தருக்குப் பஸ்காவை ஆசரிக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[10. Speak unto the children of Israel, saying, If any man of you or of your posterity shall be unclean by reason of a dead body, or be in a journey far off, yet he shall keep the passover unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1552,51 +1552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அவர்கள் எகிப்துதேசத்திலிருந்து புறப்பட்ட இரண்டாம் வருஷம் முதலாம் மாதத்தில் கர்த்தர் சீனாய் வனாந்தரத்தில் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[1. And the LORD spoke unto Moses in the wilderness of Sinai, in the first month of the second year after they were come out of the land of Egypt, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1661,51 +1661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீ இஸ்ரவேல் புத்திரரோடே சொல்லவேண்டியது என்னவென்றால்: உங்களிலாகிலும் உங்கள் சந்ததியாரிலாகிலும் ஒருவன் பிரேதத்தினால் தீட்டுப்பட்டாலும், பிரயாணமாய்த் தூரம்போயிருந்தாலும், கர்த்தருக்குப் பஸ்காவை ஆசரிக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[11. The fourteenth day of the second month at even they shall keep it, and eat it with unleavened bread and bitter herbs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1770,51 +1770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் அதை இரண்டாம் மாதம் பதினாலாந்தேதி அந்திநேரமான வேளையில் ஆசரித்து, அதைப் புளிப்பில்லாத அப்பங்களோடும் கசப்பான கீரைகளோடும் புசித்து,]]></a:t>
+              <a:t><![CDATA[11. The fourteenth day of the second month at even they shall keep it, and eat it with unleavened bread and bitter herbs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1879,51 +1879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் அதை இரண்டாம் மாதம் பதினாலாந்தேதி அந்திநேரமான வேளையில் ஆசரித்து, அதைப் புளிப்பில்லாத அப்பங்களோடும் கசப்பான கீரைகளோடும் புசித்து,]]></a:t>
+              <a:t><![CDATA[12. They shall leave none of it unto the morning, nor break any bone of it: according to all the ordinances of the passover they shall keep it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1988,51 +1988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. விடியற்காலம்மட்டும் அதில் ஒன்றும் மீதியாக வைக்காமலும், அதில் ஒரு எலும்பையும் முறிக்காமலும், பஸ்காவினுடைய சகல முறைமைகளின்படியும் அதை ஆசரிக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[12. They shall leave none of it unto the morning, nor break any bone of it: according to all the ordinances of the passover they shall keep it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2097,51 +2097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. விடியற்காலம்மட்டும் அதில் ஒன்றும் மீதியாக வைக்காமலும், அதில் ஒரு எலும்பையும் முறிக்காமலும், பஸ்காவினுடைய சகல முறைமைகளின்படியும் அதை ஆசரிக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[13. But the man that is clean, and is not in a journey, and forbears to keep the passover, even the same soul shall be cut off from among his people: because he brought not the offering of the LORD in his appointed season, that man shall bear his sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2206,51 +2206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஒருவன் சுத்தமுள்ளவனுமாய்ப் பிரயாணம் போகாதவனுமாயிருந்தும், பஸ்காவை ஆசரிக்காதேபோனால், அந்த ஆத்துமா குறித்த காலத்தில் கர்த்தரின் பலியைச் செலுத்தாதபடியினால் தன் ஜனத்தாரில் இராமல் அறுப்புண்டுபோவான்; அந்த மனிதன் தன் பாவத்தைச் சுமப்பான்.]]></a:t>
+              <a:t><![CDATA[13. But the man that is clean, and is not in a journey, and forbears to keep the passover, even the same soul shall be cut off from among his people: because he brought not the offering of the LORD in his appointed season, that man shall bear his sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2315,51 +2315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஒருவன் சுத்தமுள்ளவனுமாய்ப் பிரயாணம் போகாதவனுமாயிருந்தும், பஸ்காவை ஆசரிக்காதேபோனால், அந்த ஆத்துமா குறித்த காலத்தில் கர்த்தரின் பலியைச் செலுத்தாதபடியினால் தன் ஜனத்தாரில் இராமல் அறுப்புண்டுபோவான்; அந்த மனிதன் தன் பாவத்தைச் சுமப்பான்.]]></a:t>
+              <a:t><![CDATA[13. But the man that is clean, and is not in a journey, and forbears to keep the passover, even the same soul shall be cut off from among his people: because he brought not the offering of the LORD in his appointed season, that man shall bear his sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2424,51 +2424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஒருவன் சுத்தமுள்ளவனுமாய்ப் பிரயாணம் போகாதவனுமாயிருந்தும், பஸ்காவை ஆசரிக்காதேபோனால், அந்த ஆத்துமா குறித்த காலத்தில் கர்த்தரின் பலியைச் செலுத்தாதபடியினால் தன் ஜனத்தாரில் இராமல் அறுப்புண்டுபோவான்; அந்த மனிதன் தன் பாவத்தைச் சுமப்பான்.]]></a:t>
+              <a:t><![CDATA[14. And if a stranger shall sojourn among you, and will keep the passover unto the LORD; according to the ordinance of the passover, and according to the manner thereof, so shall he do: all of you shall have one ordinance, both for the stranger, and for him that was born in the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2533,51 +2533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஒரு பரதேசி உங்களிடத்திலே தங்கி, கர்த்தருக்குப் பஸ்காவை ஆசரிக்கவேண்டுமானால், அவன் அதைப் பஸ்காவின் கட்டளைப்படியும் அதின் முறைமையின்படியும் ஆசரிக்கக்கடவன்; பரதேசிக்கும் சுதேசிக்கும் ஒரே கட்டளை இருக்கவேண்டும் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. And if a stranger shall sojourn among you, and will keep the passover unto the LORD; according to the ordinance of the passover, and according to the manner thereof, so shall he do: all of you shall have one ordinance, both for the stranger, and for him that was born in the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2642,51 +2642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஒரு பரதேசி உங்களிடத்திலே தங்கி, கர்த்தருக்குப் பஸ்காவை ஆசரிக்கவேண்டுமானால், அவன் அதைப் பஸ்காவின் கட்டளைப்படியும் அதின் முறைமையின்படியும் ஆசரிக்கக்கடவன்; பரதேசிக்கும் சுதேசிக்கும் ஒரே கட்டளை இருக்கவேண்டும் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. And if a stranger shall sojourn among you, and will keep the passover unto the LORD; according to the ordinance of the passover, and according to the manner thereof, so shall he do: all of you shall have one ordinance, both for the stranger, and for him that was born in the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2751,51 +2751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அவர்கள் எகிப்துதேசத்திலிருந்து புறப்பட்ட இரண்டாம் வருஷம் முதலாம் மாதத்தில் கர்த்தர் சீனாய் வனாந்தரத்தில் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[1. And the LORD spoke unto Moses in the wilderness of Sinai, in the first month of the second year after they were come out of the land of Egypt, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2860,51 +2860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஒரு பரதேசி உங்களிடத்திலே தங்கி, கர்த்தருக்குப் பஸ்காவை ஆசரிக்கவேண்டுமானால், அவன் அதைப் பஸ்காவின் கட்டளைப்படியும் அதின் முறைமையின்படியும் ஆசரிக்கக்கடவன்; பரதேசிக்கும் சுதேசிக்கும் ஒரே கட்டளை இருக்கவேண்டும் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. And on the day that the tabernacle was reared up the cloud covered the tabernacle, namely, the tent of the testimony: and at even there was upon the tabernacle as it were the appearance of fire, until the morning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2969,51 +2969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. வாசஸ்தலம் ஸ்தாபனஞ்செய்யப்பட்ட நாளிலே, மேகமானது சாட்சியின் கூடாரமாகிய வாசஸ்தலத்தை மூடிற்று; சாயங்காலமானபோது, வாசஸ்தலத்தின்மேல் அக்கினிமயமான ஒரு தோற்றமுண்டாயிற்று; அது விடியற்காலமட்டும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[15. And on the day that the tabernacle was reared up the cloud covered the tabernacle, namely, the tent of the testimony: and at even there was upon the tabernacle as it were the appearance of fire, until the morning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3078,51 +3078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. வாசஸ்தலம் ஸ்தாபனஞ்செய்யப்பட்ட நாளிலே, மேகமானது சாட்சியின் கூடாரமாகிய வாசஸ்தலத்தை மூடிற்று; சாயங்காலமானபோது, வாசஸ்தலத்தின்மேல் அக்கினிமயமான ஒரு தோற்றமுண்டாயிற்று; அது விடியற்காலமட்டும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[15. And on the day that the tabernacle was reared up the cloud covered the tabernacle, namely, the tent of the testimony: and at even there was upon the tabernacle as it were the appearance of fire, until the morning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3187,51 +3187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. வாசஸ்தலம் ஸ்தாபனஞ்செய்யப்பட்ட நாளிலே, மேகமானது சாட்சியின் கூடாரமாகிய வாசஸ்தலத்தை மூடிற்று; சாயங்காலமானபோது, வாசஸ்தலத்தின்மேல் அக்கினிமயமான ஒரு தோற்றமுண்டாயிற்று; அது விடியற்காலமட்டும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[16. So it was always: the cloud covered it by day, and the appearance of fire by night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3296,51 +3296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இப்படி நித்தமும் இருந்தது; பகலில் மேகமும், இரவில் அக்கினித்தோற்றமும் அதை மூடிக்கொண்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[17. And when the cloud was taken up from the tabernacle, then after that the children of Israel journeyed: and in the place where the cloud abode, there the children of Israel pitched their tents.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3405,51 +3405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மேகம் கூடாரத்திலிருந்து மேலே எழும்பும்போது இஸ்ரவேல் புத்திரர் பிரயாணம்பண்ணுவார்கள்; மேகம் தங்குமிடத்தில் இஸ்ரவேல் புத்திரர் பாளயமிறங்குவார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And when the cloud was taken up from the tabernacle, then after that the children of Israel journeyed: and in the place where the cloud abode, there the children of Israel pitched their tents.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3514,51 +3514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மேகம் கூடாரத்திலிருந்து மேலே எழும்பும்போது இஸ்ரவேல் புத்திரர் பிரயாணம்பண்ணுவார்கள்; மேகம் தங்குமிடத்தில் இஸ்ரவேல் புத்திரர் பாளயமிறங்குவார்கள்.]]></a:t>
+              <a:t><![CDATA[18. At the commandment of the LORD the children of Israel journeyed, and at the commandment of the LORD they pitched: as long as the cloud abode upon the tabernacle they rested in their tents.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3623,51 +3623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தருடைய கட்டளையின்படியே இஸ்ரவேல் புத்திரர் பிரயாணப்படுவர்கள்; கர்த்தருடைய கட்டளையின்படியே பாளயமிறங்குவார்கள்; மேகம் வாசஸ்தலத்தின்மேல் தங்கியிருக்கும் நாளெல்லாம் அவர்கள் பாளயத்தில் தங்கியிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[18. At the commandment of the LORD the children of Israel journeyed, and at the commandment of the LORD they pitched: as long as the cloud abode upon the tabernacle they rested in their tents.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3732,51 +3732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தருடைய கட்டளையின்படியே இஸ்ரவேல் புத்திரர் பிரயாணப்படுவர்கள்; கர்த்தருடைய கட்டளையின்படியே பாளயமிறங்குவார்கள்; மேகம் வாசஸ்தலத்தின்மேல் தங்கியிருக்கும் நாளெல்லாம் அவர்கள் பாளயத்தில் தங்கியிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[18. At the commandment of the LORD the children of Israel journeyed, and at the commandment of the LORD they pitched: as long as the cloud abode upon the tabernacle they rested in their tents.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3841,51 +3841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மேகம் நெடுநாள் வாசஸ்தலத்தின்மேல் தங்கியிருக்கும்போது, இஸ்ரவேல் புத்திரர் பிரயாணப்படாமல் கர்த்தரின் காவலைக் காத்துக்கொண்டிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And when the cloud tarried long upon the tabernacle many days, then the children of Israel kept the charge of the LORD, and journeyed not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3950,51 +3950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. குறித்த காலத்தில் இஸ்ரவேல் புத்திரர் பஸ்காவை ஆசரிக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[2. Let the children of Israel also keep the passover at his appointed season.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4059,51 +4059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மேகம் நெடுநாள் வாசஸ்தலத்தின்மேல் தங்கியிருக்கும்போது, இஸ்ரவேல் புத்திரர் பிரயாணப்படாமல் கர்த்தரின் காவலைக் காத்துக்கொண்டிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And when the cloud tarried long upon the tabernacle many days, then the children of Israel kept the charge of the LORD, and journeyed not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4168,51 +4168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மேகம் சிலநாள் மாத்திரம் வாசஸ்தலத்தின்மேல் தங்கியிருக்கும்போது, கர்த்தருடைய கட்டளையின்படியே பாளயமிறங்கியிருந்து, கர்த்தருடைய கட்டளையின்படியே பிரயாணப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And so it was, when the cloud was a few days upon the tabernacle; according to the commandment of the LORD they abode in their tents, and according to the commandment of the LORD they journeyed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4277,51 +4277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மேகம் சிலநாள் மாத்திரம் வாசஸ்தலத்தின்மேல் தங்கியிருக்கும்போது, கர்த்தருடைய கட்டளையின்படியே பாளயமிறங்கியிருந்து, கர்த்தருடைய கட்டளையின்படியே பிரயாணப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And so it was, when the cloud was a few days upon the tabernacle; according to the commandment of the LORD they abode in their tents, and according to the commandment of the LORD they journeyed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4386,51 +4386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மேகம் சாயங்காலந்தொடங்கி விடியற்காலமட்டும் இருந்து, விடியற்காலத்தில் உயர எழும்பும்போது, உடனே பிரயாணப்படுவார்கள்; பகலிலாகிலும் இரவிலாகிலும் மேகம் எழும்பும்போது பிரயாணப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And so it was, when the cloud abode from even unto the morning, and that the cloud was taken up in the morning, then they journeyed: whether it was by day or by night that the cloud was taken up, they journeyed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4495,51 +4495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மேகம் சாயங்காலந்தொடங்கி விடியற்காலமட்டும் இருந்து, விடியற்காலத்தில் உயர எழும்பும்போது, உடனே பிரயாணப்படுவார்கள்; பகலிலாகிலும் இரவிலாகிலும் மேகம் எழும்பும்போது பிரயாணப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And so it was, when the cloud abode from even unto the morning, and that the cloud was taken up in the morning, then they journeyed: whether it was by day or by night that the cloud was taken up, they journeyed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4604,51 +4604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மேகம் சாயங்காலந்தொடங்கி விடியற்காலமட்டும் இருந்து, விடியற்காலத்தில் உயர எழும்பும்போது, உடனே பிரயாணப்படுவார்கள்; பகலிலாகிலும் இரவிலாகிலும் மேகம் எழும்பும்போது பிரயாணப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[22. Or whether it were two days, or a month, or a year, that the cloud tarried upon the tabernacle, remaining thereon, the children of Israel abode in their tents, and journeyed not: but when it was taken up, they journeyed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4713,51 +4713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மேகமானது இரண்டுநாளாவது ஒரு மாதமாவது ஒரு வருஷமாவது வாசஸ்தலத்தின்மேல் தங்கியிருக்கும்போது, இஸ்ரவேல் புத்திரர் பிரயாணம்பண்ணாமல் பாளயமிறங்கியிருப்பார்கள்; அது உயர எழும்பும்போதோ பிரயாணப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[22. Or whether it were two days, or a month, or a year, that the cloud tarried upon the tabernacle, remaining thereon, the children of Israel abode in their tents, and journeyed not: but when it was taken up, they journeyed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4822,51 +4822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மேகமானது இரண்டுநாளாவது ஒரு மாதமாவது ஒரு வருஷமாவது வாசஸ்தலத்தின்மேல் தங்கியிருக்கும்போது, இஸ்ரவேல் புத்திரர் பிரயாணம்பண்ணாமல் பாளயமிறங்கியிருப்பார்கள்; அது உயர எழும்பும்போதோ பிரயாணப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[22. Or whether it were two days, or a month, or a year, that the cloud tarried upon the tabernacle, remaining thereon, the children of Israel abode in their tents, and journeyed not: but when it was taken up, they journeyed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4931,51 +4931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மேகமானது இரண்டுநாளாவது ஒரு மாதமாவது ஒரு வருஷமாவது வாசஸ்தலத்தின்மேல் தங்கியிருக்கும்போது, இஸ்ரவேல் புத்திரர் பிரயாணம்பண்ணாமல் பாளயமிறங்கியிருப்பார்கள்; அது உயர எழும்பும்போதோ பிரயாணப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[23. At the commandment of the LORD they rested in the tents, and at the commandment of the LORD they journeyed: they kept the charge of the LORD, at the commandment of the LORD by the hand of Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5040,51 +5040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கர்த்தருடைய கட்டளையின்படியே பாளயமிறங்குவார்கள்; கர்த்தருடைய கட்டளையின்படியே பிரயாணம்பண்ணுவார்கள்; கர்த்தர் மோசேயைக்கொண்டு கட்டளையிடுகிறபடியே கர்த்தருடைய காவலைக் காத்துக்கொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[23. At the commandment of the LORD they rested in the tents, and at the commandment of the LORD they journeyed: they kept the charge of the LORD, at the commandment of the LORD by the hand of Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5149,51 +5149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இந்த மாதம் பதினாலாந்தேதி அந்திநேரமான வேளையாகிய குறித்த காலத்தில் அதை ஆசரிக்கக்கடவீர்கள்; அதற்குரிய எல்லாக் கட்டளையின்படியேயும் முறைமைகளின்படியேயும் அதை ஆசரிக்கக்கடவீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. In the fourteenth day of this month, at even, all of you shall keep it in his appointed season: according to all the rites of it, and according to all the ceremonies thereof, shall all of you keep it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5258,51 +5258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கர்த்தருடைய கட்டளையின்படியே பாளயமிறங்குவார்கள்; கர்த்தருடைய கட்டளையின்படியே பிரயாணம்பண்ணுவார்கள்; கர்த்தர் மோசேயைக்கொண்டு கட்டளையிடுகிறபடியே கர்த்தருடைய காவலைக் காத்துக்கொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[23. At the commandment of the LORD they rested in the tents, and at the commandment of the LORD they journeyed: they kept the charge of the LORD, at the commandment of the LORD by the hand of Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5367,51 +5367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இந்த மாதம் பதினாலாந்தேதி அந்திநேரமான வேளையாகிய குறித்த காலத்தில் அதை ஆசரிக்கக்கடவீர்கள்; அதற்குரிய எல்லாக் கட்டளையின்படியேயும் முறைமைகளின்படியேயும் அதை ஆசரிக்கக்கடவீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. In the fourteenth day of this month, at even, all of you shall keep it in his appointed season: according to all the rites of it, and according to all the ceremonies thereof, shall all of you keep it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5476,51 +5476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இந்த மாதம் பதினாலாந்தேதி அந்திநேரமான வேளையாகிய குறித்த காலத்தில் அதை ஆசரிக்கக்கடவீர்கள்; அதற்குரிய எல்லாக் கட்டளையின்படியேயும் முறைமைகளின்படியேயும் அதை ஆசரிக்கக்கடவீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[4. And Moses spoke unto the children of Israel, that they should keep the passover.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5585,51 +5585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படியே பஸ்காவை ஆசரிக்கும்படி மோசே இஸ்ரவேல் புத்திரருக்குக் கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[5. And they kept the passover on the fourteenth day of the first month at even in the wilderness of Sinai: according to all that the LORD commanded Moses, so did the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5694,51 +5694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதினால் முதலாம் மாதம் பதினான்காம் தேதி அந்திநேரமான வேளையில், சீனாய் வனாந்தரத்தில் பஸ்காவை ஆசரித்தார்கள்; கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியெல்லாம் இஸ்ரவேல் புத்திரர் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And they kept the passover on the fourteenth day of the first month at even in the wilderness of Sinai: according to all that the LORD commanded Moses, so did the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5773,51 +5773,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469491904" r:id="rId1"/>
+    <p:sldLayoutId id="2474596037" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6353,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Sinai: according to all that the LORD commanded Moses, so did the children of Israel.]]></a:t>
+              <a:t><![CDATA[6. அந்நாளில் சிலர் மனித பிரேதத்தினால் தீட்டுப்பட்டபடியினால் பஸ்காவை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And there were certain men, who were defiled by the dead body of a man, that they could not keep]]></a:t>
+              <a:t><![CDATA[ஆசரிக்கத்தகாதவர்களாயிருந்தார்கள்; அவர்கள் அந்நாளிலே மோசேக்கும் ஆரோனுக்கும் முன்பாக வந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the passover on that day: and they came before Moses and before Aaron on that day:]]></a:t>
+              <a:t><![CDATA[7. நாங்கள் மனித பிரேதத்தினால் தீட்டுப்பட்டவர்கள்; குறித்த காலத்தில் இஸ்ரவேல் புத்திரரோடேகூடக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And those men said unto him, We are defiled by the dead body of a man: wherefore are we kept]]></a:t>
+              <a:t><![CDATA[கர்த்தருக்குக் காணிக்கையைச் செலுத்தாதபடிக்கு, நாங்கள் விலக்கப்பட்டிருக்கவேண்டியது என்ன என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[back, that we may not offer an offering of the LORD in his appointed season among the children of]]></a:t>
+              <a:t><![CDATA[8. மோசே அவர்களை நோக்கி: பொறுங்கள்; கர்த்தர் உங்களைக்குறித்துக் கட்டளையிடுவது என்ன என்று கேட்பேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel?]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And Moses said unto them, Stand still, and I will hear what the LORD will command concerning you.]]></a:t>
+              <a:t><![CDATA[9. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And the LORD spoke unto Moses, saying,]]></a:t>
+              <a:t><![CDATA[10. நீ இஸ்ரவேல் புத்திரரோடே சொல்லவேண்டியது என்னவென்றால்: உங்களிலாகிலும் உங்கள் சந்ததியாரிலாகிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Speak unto the children of Israel, saying, If any man of you or of your posterity shall be]]></a:t>
+              <a:t><![CDATA[ஒருவன் பிரேதத்தினால் தீட்டுப்பட்டாலும், பிரயாணமாய்த் தூரம்போயிருந்தாலும், கர்த்தருக்குப் பஸ்காவை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unclean by reason of a dead body, or be in a journey far off, yet he shall keep the passover unto]]></a:t>
+              <a:t><![CDATA[ஆசரிக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the LORD spoke unto Moses in the wilderness of Sinai, in the first month of the second year]]></a:t>
+              <a:t><![CDATA[1. அவர்கள் எகிப்துதேசத்திலிருந்து புறப்பட்ட இரண்டாம் வருஷம் முதலாம் மாதத்தில் கர்த்தர் சீனாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD.]]></a:t>
+              <a:t><![CDATA[11. அவர்கள் அதை இரண்டாம் மாதம் பதினாலாந்தேதி அந்திநேரமான வேளையில் ஆசரித்து, அதைப் புளிப்பில்லாத]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. The fourteenth day of the second month at even they shall keep it, and eat it with unleavened]]></a:t>
+              <a:t><![CDATA[அப்பங்களோடும் கசப்பான கீரைகளோடும் புசித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bread and bitter herbs.]]></a:t>
+              <a:t><![CDATA[12. விடியற்காலம்மட்டும் அதில் ஒன்றும் மீதியாக வைக்காமலும், அதில் ஒரு எலும்பையும் முறிக்காமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. They shall leave none of it unto the morning, nor break any bone of it: according to all the]]></a:t>
+              <a:t><![CDATA[பஸ்காவினுடைய சகல முறைமைகளின்படியும் அதை ஆசரிக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ordinances of the passover they shall keep it.]]></a:t>
+              <a:t><![CDATA[13. ஒருவன் சுத்தமுள்ளவனுமாய்ப் பிரயாணம் போகாதவனுமாயிருந்தும், பஸ்காவை ஆசரிக்காதேபோனால், அந்த ஆத்துமா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. But the man that is clean, and is not in a journey, and forbears to keep the passover, even the]]></a:t>
+              <a:t><![CDATA[குறித்த காலத்தில் கர்த்தரின் பலியைச் செலுத்தாதபடியினால் தன் ஜனத்தாரில் இராமல் அறுப்புண்டுபோவான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[same soul shall be cut off from among his people: because he brought not the offering of the LORD in]]></a:t>
+              <a:t><![CDATA[அந்த மனிதன் தன் பாவத்தைச் சுமப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his appointed season, that man shall bear his sin.]]></a:t>
+              <a:t><![CDATA[14. ஒரு பரதேசி உங்களிடத்திலே தங்கி, கர்த்தருக்குப் பஸ்காவை ஆசரிக்கவேண்டுமானால், அவன் அதைப் பஸ்காவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And if a stranger shall sojourn among you, and will keep the passover unto the LORD; according]]></a:t>
+              <a:t><![CDATA[கட்டளைப்படியும் அதின் முறைமையின்படியும் ஆசரிக்கக்கடவன்; பரதேசிக்கும் சுதேசிக்கும் ஒரே கட்டளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to the ordinance of the passover, and according to the manner thereof, so shall he do: all of you]]></a:t>
+              <a:t><![CDATA[இருக்கவேண்டும் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[after they were come out of the land of Egypt, saying,]]></a:t>
+              <a:t><![CDATA[வனாந்தரத்தில் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall have one ordinance, both for the stranger, and for him that was born in the land.]]></a:t>
+              <a:t><![CDATA[15. வாசஸ்தலம் ஸ்தாபனஞ்செய்யப்பட்ட நாளிலே, மேகமானது சாட்சியின் கூடாரமாகிய வாசஸ்தலத்தை மூடிற்று;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And on the day that the tabernacle was reared up the cloud covered the tabernacle, namely, the]]></a:t>
+              <a:t><![CDATA[சாயங்காலமானபோது, வாசஸ்தலத்தின்மேல் அக்கினிமயமான ஒரு தோற்றமுண்டாயிற்று; அது விடியற்காலமட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tent of the testimony: and at even there was upon the tabernacle as it were the appearance of fire,]]></a:t>
+              <a:t><![CDATA[இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[until the morning.]]></a:t>
+              <a:t><![CDATA[16. இப்படி நித்தமும் இருந்தது; பகலில் மேகமும், இரவில் அக்கினித்தோற்றமும் அதை மூடிக்கொண்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9785,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. So it was always: the cloud covered it by day, and the appearance of fire by night.]]></a:t>
+              <a:t><![CDATA[17. மேகம் கூடாரத்திலிருந்து மேலே எழும்பும்போது இஸ்ரவேல் புத்திரர் பிரயாணம்பண்ணுவார்கள்; மேகம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9917,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And when the cloud was taken up from the tabernacle, then after that the children of Israel]]></a:t>
+              <a:t><![CDATA[தங்குமிடத்தில் இஸ்ரவேல் புத்திரர் பாளயமிறங்குவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10049,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[journeyed: and in the place where the cloud abode, there the children of Israel pitched their tents.]]></a:t>
+              <a:t><![CDATA[18. கர்த்தருடைய கட்டளையின்படியே இஸ்ரவேல் புத்திரர் பிரயாணப்படுவர்கள்; கர்த்தருடைய கட்டளையின்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10181,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. At the commandment of the LORD the children of Israel journeyed, and at the commandment of the]]></a:t>
+              <a:t><![CDATA[பாளயமிறங்குவார்கள்; மேகம் வாசஸ்தலத்தின்மேல் தங்கியிருக்கும் நாளெல்லாம் அவர்கள் பாளயத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10313,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD they pitched: as long as the cloud abode upon the tabernacle they rested in their tents.]]></a:t>
+              <a:t><![CDATA[தங்கியிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10445,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And when the cloud tarried long upon the tabernacle many days, then the children of Israel kept]]></a:t>
+              <a:t><![CDATA[19. மேகம் நெடுநாள் வாசஸ்தலத்தின்மேல் தங்கியிருக்கும்போது, இஸ்ரவேல் புத்திரர் பிரயாணப்படாமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10577,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Let the children of Israel also keep the passover at his appointed season.]]></a:t>
+              <a:t><![CDATA[2. குறித்த காலத்தில் இஸ்ரவேல் புத்திரர் பஸ்காவை ஆசரிக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10709,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the charge of the LORD, and journeyed not.]]></a:t>
+              <a:t><![CDATA[கர்த்தரின் காவலைக் காத்துக்கொண்டிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10841,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And so it was, when the cloud was a few days upon the tabernacle; according to the commandment]]></a:t>
+              <a:t><![CDATA[20. மேகம் சிலநாள் மாத்திரம் வாசஸ்தலத்தின்மேல் தங்கியிருக்கும்போது, கர்த்தருடைய கட்டளையின்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10973,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the LORD they abode in their tents, and according to the commandment of the LORD they journeyed.]]></a:t>
+              <a:t><![CDATA[பாளயமிறங்கியிருந்து, கர்த்தருடைய கட்டளையின்படியே பிரயாணப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11105,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And so it was, when the cloud abode from even unto the morning, and that the cloud was taken up]]></a:t>
+              <a:t><![CDATA[21. மேகம் சாயங்காலந்தொடங்கி விடியற்காலமட்டும் இருந்து, விடியற்காலத்தில் உயர எழும்பும்போது, உடனே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11237,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in the morning, then they journeyed: whether it was by day or by night that the cloud was taken up,]]></a:t>
+              <a:t><![CDATA[பிரயாணப்படுவார்கள்; பகலிலாகிலும் இரவிலாகிலும் மேகம் எழும்பும்போது பிரயாணப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11369,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they journeyed.]]></a:t>
+              <a:t><![CDATA[22. மேகமானது இரண்டுநாளாவது ஒரு மாதமாவது ஒரு வருஷமாவது வாசஸ்தலத்தின்மேல் தங்கியிருக்கும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11501,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Or whether it were two days, or a month, or a year, that the cloud tarried upon the tabernacle,]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேல் புத்திரர் பிரயாணம்பண்ணாமல் பாளயமிறங்கியிருப்பார்கள்; அது உயர எழும்பும்போதோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11633,51 +11633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[remaining thereon, the children of Israel abode in their tents, and journeyed not: but when it was]]></a:t>
+              <a:t><![CDATA[பிரயாணப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11765,51 +11765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[taken up, they journeyed.]]></a:t>
+              <a:t><![CDATA[23. கர்த்தருடைய கட்டளையின்படியே பாளயமிறங்குவார்கள்; கர்த்தருடைய கட்டளையின்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11897,51 +11897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. At the commandment of the LORD they rested in the tents, and at the commandment of the LORD they]]></a:t>
+              <a:t><![CDATA[பிரயாணம்பண்ணுவார்கள்; கர்த்தர் மோசேயைக்கொண்டு கட்டளையிடுகிறபடியே கர்த்தருடைய காவலைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12029,51 +12029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. In the fourteenth day of this month, at even, all of you shall keep it in his appointed season:]]></a:t>
+              <a:t><![CDATA[3. இந்த மாதம் பதினாலாந்தேதி அந்திநேரமான வேளையாகிய குறித்த காலத்தில் அதை ஆசரிக்கக்கடவீர்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12161,51 +12161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[journeyed: they kept the charge of the LORD, at the commandment of the LORD by the hand of Moses.]]></a:t>
+              <a:t><![CDATA[காத்துக்கொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[according to all the rites of it, and according to all the ceremonies thereof, shall all of you keep]]></a:t>
+              <a:t><![CDATA[அதற்குரிய எல்லாக் கட்டளையின்படியேயும் முறைமைகளின்படியேயும் அதை ஆசரிக்கக்கடவீர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it.]]></a:t>
+              <a:t><![CDATA[4. அப்படியே பஸ்காவை ஆசரிக்கும்படி மோசே இஸ்ரவேல் புத்திரருக்குக் கட்டளையிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And Moses spoke unto the children of Israel, that they should keep the passover.]]></a:t>
+              <a:t><![CDATA[5. அதினால் முதலாம் மாதம் பதினான்காம் தேதி அந்திநேரமான வேளையில், சீனாய் வனாந்தரத்தில் பஸ்காவை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And they kept the passover on the fourteenth day of the first month at even in the wilderness of]]></a:t>
+              <a:t><![CDATA[ஆசரித்தார்கள்; கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியெல்லாம் இஸ்ரவேல் புத்திரர் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12750,91 +12750,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme42">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
   <a:themeElements>
-    <a:clrScheme name="Theme42">
+    <a:clrScheme name="Theme76">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme42">
+    <a:fontScheme name="Theme76">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12860,51 +12860,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme42">
+    <a:fmtScheme name="Theme76">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>