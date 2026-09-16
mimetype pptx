--- v1 (2026-08-02)
+++ v2 (2026-09-16)
@@ -5773,51 +5773,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474596037" r:id="rId1"/>
+    <p:sldLayoutId id="2478617173" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -12750,91 +12750,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எண்ணாகமம் : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme81">
   <a:themeElements>
-    <a:clrScheme name="Theme76">
+    <a:clrScheme name="Theme81">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme76">
+    <a:fontScheme name="Theme81">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12860,51 +12860,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme76">
+    <a:fmtScheme name="Theme81">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>