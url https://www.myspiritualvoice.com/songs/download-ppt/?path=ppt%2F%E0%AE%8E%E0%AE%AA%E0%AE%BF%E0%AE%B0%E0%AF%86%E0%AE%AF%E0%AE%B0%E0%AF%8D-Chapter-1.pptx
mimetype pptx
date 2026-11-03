--- v1 (2026-07-31)
+++ v2 (2026-11-03)
@@ -49,50 +49,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -102,50 +104,51 @@
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -272,53 +275,54 @@
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
-  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -378,51 +382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இவர் அவருடைய மகிமையின் பிரகாசமும், அவருடைய தன்மையின் சொரூபமுமாயிருந்து, சர்வத்தையும் தம்முடைய வல்லமையுள்ள வசனத்தினாலே தாங்குகிறவராய், தம்மாலேதாமே நம்முடைய பாவங்களை நீக்கும் சுத்திகரிப்பை உண்டுபண்ணி, உன்னதத்திலுள்ள மகத்துவமானவருடைய வலதுபாரிசத்திலே உட்கார்ந்தார்.]]></a:t>
+              <a:t><![CDATA[4. Being made so much better than the angels, as he has by inheritance obtained a more excellent name than they.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -487,51 +491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இவர் அவருடைய மகிமையின் பிரகாசமும், அவருடைய தன்மையின் சொரூபமுமாயிருந்து, சர்வத்தையும் தம்முடைய வல்லமையுள்ள வசனத்தினாலே தாங்குகிறவராய், தம்மாலேதாமே நம்முடைய பாவங்களை நீக்கும் சுத்திகரிப்பை உண்டுபண்ணி, உன்னதத்திலுள்ள மகத்துவமானவருடைய வலதுபாரிசத்திலே உட்கார்ந்தார்.]]></a:t>
+              <a:t><![CDATA[5. For unto which of the angels said he at any time, You are my Son, this day have I begotten you? And again, I will be to him a Father, and he shall be to me a Son?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -596,51 +600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இவர் அவருடைய மகிமையின் பிரகாசமும், அவருடைய தன்மையின் சொரூபமுமாயிருந்து, சர்வத்தையும் தம்முடைய வல்லமையுள்ள வசனத்தினாலே தாங்குகிறவராய், தம்மாலேதாமே நம்முடைய பாவங்களை நீக்கும் சுத்திகரிப்பை உண்டுபண்ணி, உன்னதத்திலுள்ள மகத்துவமானவருடைய வலதுபாரிசத்திலே உட்கார்ந்தார்.]]></a:t>
+              <a:t><![CDATA[5. For unto which of the angels said he at any time, You are my Son, this day have I begotten you? And again, I will be to him a Father, and he shall be to me a Son?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -705,51 +709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மேலும், நான் உம்முடைய சத்துருக்களை உமக்குப் பாதபடியாக்கிப்போடும்வரைக்கும் நீர் என்னுடைய வலதுபாரிசத்தில் உட்காரும் என்று தூதர்களில் யாருக்காவது எப்போதாகிலும் அவர் சொன்னதுண்டா?]]></a:t>
+              <a:t><![CDATA[5. For unto which of the angels said he at any time, You are my Son, this day have I begotten you? And again, I will be to him a Father, and he shall be to me a Son?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -814,51 +818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மேலும், நான் உம்முடைய சத்துருக்களை உமக்குப் பாதபடியாக்கிப்போடும்வரைக்கும் நீர் என்னுடைய வலதுபாரிசத்தில் உட்காரும் என்று தூதர்களில் யாருக்காவது எப்போதாகிலும் அவர் சொன்னதுண்டா?]]></a:t>
+              <a:t><![CDATA[6. And again, when he brings in the First-Born into the world, he says, And let all the angels of God worship him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -923,51 +927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இரட்சிப்பைச் சுதந்தரிக்கப்போகிறவர்களினிமித்தமாக ஊழியஞ்செய்யும்படிக்கு அவர்களெல்லாரும் அனுப்பப்படும் பணிவிடை ஆவிகளாயிருக்கிறார்களல்லவா?]]></a:t>
+              <a:t><![CDATA[6. And again, when he brings in the First-Born into the world, he says, And let all the angels of God worship him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1032,51 +1036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இரட்சிப்பைச் சுதந்தரிக்கப்போகிறவர்களினிமித்தமாக ஊழியஞ்செய்யும்படிக்கு அவர்களெல்லாரும் அனுப்பப்படும் பணிவிடை ஆவிகளாயிருக்கிறார்களல்லவா?]]></a:t>
+              <a:t><![CDATA[7. And of the angels he says, Who makes his angels spirits, and his ministers a flame of fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1141,51 +1145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இவர் தேவதூரைப்பார்க்கிலும் எவ்வளவு விசேஷித்த நாமத்தைச் சுதந்தரித்துக்கொண்டாரோ, அவ்வளவு அதிகமாய் அவர்களிலும் மேன்மையுள்ளவரானார்.]]></a:t>
+              <a:t><![CDATA[7. And of the angels he says, Who makes his angels spirits, and his ministers a flame of fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1250,51 +1254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இவர் தேவதூரைப்பார்க்கிலும் எவ்வளவு விசேஷித்த நாமத்தைச் சுதந்தரித்துக்கொண்டாரோ, அவ்வளவு அதிகமாய் அவர்களிலும் மேன்மையுள்ளவரானார்.]]></a:t>
+              <a:t><![CDATA[8. But unto the Son he says, Your throne, O God, is for ever and ever: a sceptre of righteousness is the sceptre of your kingdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1359,51 +1363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எப்படியெனில், நீர் என்னுடைய குமாரன், இன்று நான் உம்மை ஜெநிப்பித்தேன் என்றும்; நான் அவருக்குப் பிதாவாயிருப்பேன், அவர் எனக்குக் குமாரனாயிருப்பார் என்றும், அவர் தூதர்களில் யாருக்காவது எப்போதாகிலும் சொன்னதுண்டா?]]></a:t>
+              <a:t><![CDATA[8. But unto the Son he says, Your throne, O God, is for ever and ever: a sceptre of righteousness is the sceptre of your kingdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1468,51 +1472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தாவே, நீர் ஆதியிலே பூமியை அஸ்திபாரப்படுத்தினீர்; வானங்களும் உம்முடைய கரத்தின் கிரியைகளாயிருக்கிறது;]]></a:t>
+              <a:t><![CDATA[1. God, who at several times and in divers manners spoke in time past unto the fathers by the prophets,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1577,51 +1581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எப்படியெனில், நீர் என்னுடைய குமாரன், இன்று நான் உம்மை ஜெநிப்பித்தேன் என்றும்; நான் அவருக்குப் பிதாவாயிருப்பேன், அவர் எனக்குக் குமாரனாயிருப்பார் என்றும், அவர் தூதர்களில் யாருக்காவது எப்போதாகிலும் சொன்னதுண்டா?]]></a:t>
+              <a:t><![CDATA[9. You have loved righteousness, and hated iniquity; therefore God, even your God, has anointed you with the oil of gladness above your fellows.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1686,51 +1690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எப்படியெனில், நீர் என்னுடைய குமாரன், இன்று நான் உம்மை ஜெநிப்பித்தேன் என்றும்; நான் அவருக்குப் பிதாவாயிருப்பேன், அவர் எனக்குக் குமாரனாயிருப்பார் என்றும், அவர் தூதர்களில் யாருக்காவது எப்போதாகிலும் சொன்னதுண்டா?]]></a:t>
+              <a:t><![CDATA[9. You have loved righteousness, and hated iniquity; therefore God, even your God, has anointed you with the oil of gladness above your fellows.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1795,51 +1799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகிலும், தமது முதற்பேறானவரை உலகத்தில் பிரவேசிக்கச்செய்தபோது: தூதர்கள் யாவரும் அவரைத் தொழுதுகொள்ளக்கடவர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. And, You, Lord, in the beginning have laid the foundation of the earth; and the heavens are the works of yours hands:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1904,51 +1908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகிலும், தமது முதற்பேறானவரை உலகத்தில் பிரவேசிக்கச்செய்தபோது: தூதர்கள் யாவரும் அவரைத் தொழுதுகொள்ளக்கடவர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. And, You, Lord, in the beginning have laid the foundation of the earth; and the heavens are the works of yours hands:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2013,51 +2017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தேவதூதரைக்குறித்தோ தம்முடைய தூதர்களைக் காற்றுகளாகவும், தம்முடைய ஊழியக்காரரை அக்கினி ஜுவாலைகளாகவும் செய்கிறார் என்று சொல்லியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[11. They shall perish; but you remain; and they all shall wax old as does a garment;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2122,51 +2126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தேவதூதரைக்குறித்தோ தம்முடைய தூதர்களைக் காற்றுகளாகவும், தம்முடைய ஊழியக்காரரை அக்கினி ஜுவாலைகளாகவும் செய்கிறார் என்று சொல்லியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[12. And as a vesture shall you fold them up, and they shall be changed: but you are the same, and your years shall not fail.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2231,51 +2235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. குமாரனை நோக்கி: தேவனே, உம்முடைய சிங்காசனம் என்றென்றைக்குமுள்ளது, உம்முடைய ராஜ்யத்தின் செங்கோல் நீதியுள்ள செங்கோலாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[12. And as a vesture shall you fold them up, and they shall be changed: but you are the same, and your years shall not fail.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2340,51 +2344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. குமாரனை நோக்கி: தேவனே, உம்முடைய சிங்காசனம் என்றென்றைக்குமுள்ளது, உம்முடைய ராஜ்யத்தின் செங்கோல் நீதியுள்ள செங்கோலாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[13. But to which of the angels said he at any time, Sit on my right hand, until I make yours enemies your footstool?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2449,51 +2453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீர் நீதியை விரும்பி, அக்கிரமத்தை வெறுத்திருக்கிறீர்; ஆதலால், தேவனே, உம்முடைய தேவன் உமது தோழரைப்பார்க்கிலும் உம்மை ஆனந்த தைலத்தினால் அபிஷேகம்பண்ணினார் என்றும்;]]></a:t>
+              <a:t><![CDATA[13. But to which of the angels said he at any time, Sit on my right hand, until I make yours enemies your footstool?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2558,51 +2562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீர் நீதியை விரும்பி, அக்கிரமத்தை வெறுத்திருக்கிறீர்; ஆதலால், தேவனே, உம்முடைய தேவன் உமது தோழரைப்பார்க்கிலும் உம்மை ஆனந்த தைலத்தினால் அபிஷேகம்பண்ணினார் என்றும்;]]></a:t>
+              <a:t><![CDATA[14. Are they not all ministering spirits, sent forth to minister for them who shall be heirs of salvation?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2667,51 +2671,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தாவே, நீர் ஆதியிலே பூமியை அஸ்திபாரப்படுத்தினீர்; வானங்களும் உம்முடைய கரத்தின் கிரியைகளாயிருக்கிறது;]]></a:t>
+              <a:t><![CDATA[1. God, who at several times and in divers manners spoke in time past unto the fathers by the prophets,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. Are they not all ministering spirits, sent forth to minister for them who shall be heirs of salvation?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2776,51 +2889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவைகள் அழிந்துபோம்; நீரோ நிலைத்திருப்பீர்; அவைகளெல்லாம் வஸ்திரம்போலப் பழைமையாய்ப்போம்;]]></a:t>
+              <a:t><![CDATA[2. Has in these last days spoken unto us by his Son, whom he has appointed heir of all things, by whom also he made the worlds;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2885,51 +2998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பூர்வகாலங்களில் பங்குபங்காகவும் வகைவகையாகவும், தீர்க்கதரிசிகள் மூலமாய்ப் பிதாக்களுக்குத் திருவுளம்பற்றின தேவன்,]]></a:t>
+              <a:t><![CDATA[2. Has in these last days spoken unto us by his Son, whom he has appointed heir of all things, by whom also he made the worlds;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2994,51 +3107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இந்தக் கடைசி நாட்களில் குமாரன் மூலமாய் நமக்குத் திருவுளம்பற்றினார்; இவரைச் சர்வத்துக்கும் சுதந்தரவாளியாக நியமித்தார், இவரைக்கொண்டு உலகங்களையும் உண்டாக்கினார்.]]></a:t>
+              <a:t><![CDATA[3. Who being the brightness of his glory, and the express image of his person, and upholding all things by the word of his power, when he had by himself purged our sins, sat down on the right hand of the Majesty on high:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3103,51 +3216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இந்தக் கடைசி நாட்களில் குமாரன் மூலமாய் நமக்குத் திருவுளம்பற்றினார்; இவரைச் சர்வத்துக்கும் சுதந்தரவாளியாக நியமித்தார், இவரைக்கொண்டு உலகங்களையும் உண்டாக்கினார்.]]></a:t>
+              <a:t><![CDATA[3. Who being the brightness of his glory, and the express image of his person, and upholding all things by the word of his power, when he had by himself purged our sins, sat down on the right hand of the Majesty on high:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3212,51 +3325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஒரு சால்வையைப்போல அவைகளைச் சுருட்டுவீர், அப்பொழுது மாறிப்போம்; நீரோ மாறாதவராயிருக்கிறீர், உம்முடைய ஆண்டுகள் முடிந்துபோவதில்லை என்றும் சொல்லியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[3. Who being the brightness of his glory, and the express image of his person, and upholding all things by the word of his power, when he had by himself purged our sins, sat down on the right hand of the Majesty on high:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3321,51 +3434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஒரு சால்வையைப்போல அவைகளைச் சுருட்டுவீர், அப்பொழுது மாறிப்போம்; நீரோ மாறாதவராயிருக்கிறீர், உம்முடைய ஆண்டுகள் முடிந்துபோவதில்லை என்றும் சொல்லியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[4. Being made so much better than the angels, as he has by inheritance obtained a more excellent name than they.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3400,51 +3513,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474532020" r:id="rId1"/>
+    <p:sldLayoutId id="2482637592" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3620,50 +3733,58 @@
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3812,51 +3933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. একমাত্র ঈশ্বরের পুত্রই ঈশ্বরের মহিমার ও তাঁর প্রকৃতির মূর্ত প্রকাশ৷ ঈশ্বরের পুত্র তাঁর পরাক্রান্ত]]></a:t>
+              <a:t><![CDATA[அவர்களிலும் மேன்மையுள்ளவரானார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3944,51 +4065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাক্যের দ্বারা সবকিছু ধরে রেখেছেন৷ সেই পুত্র মানুষকে সমস্ত পাপ থেকে শুচিশুদ্ধ করেছেন৷ তারপর স্বর্গে]]></a:t>
+              <a:t><![CDATA[5. எப்படியெனில், நீர் என்னுடைய குமாரன், இன்று நான் உம்மை ஜெநிப்பித்தேன் என்றும்; நான் அவருக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4076,51 +4197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বরের মহিমার ডানপাশের আসনে বসেছেন৷]]></a:t>
+              <a:t><![CDATA[பிதாவாயிருப்பேன், அவர் எனக்குக் குமாரனாயிருப்பார் என்றும், அவர் தூதர்களில் யாருக்காவது எப்போதாகிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4208,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. কিন্তু ঈশ্বর স্বর্গদূতদের মধ্যে কাউকে কখনও বলেন নি:‘আমি তোমার শত্রুদের যতক্ষণ না তোমার পদানত]]></a:t>
+              <a:t><![CDATA[சொன்னதுண்டா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4340,51 +4461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করি, তুমি আমার ডানপাশে বস৷’গীতসংহিতা 110:1]]></a:t>
+              <a:t><![CDATA[6. ஆகிலும், தமது முதற்பேறானவரை உலகத்தில் பிரவேசிக்கச்செய்தபோது: தூதர்கள் யாவரும் அவரைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4472,51 +4593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ঐ স্বর্গদূতরা কি পরিচর্য়াকারী আত্মা নয়? আর যাঁরা পরিত্রাণ লাভ করেছে তাদের পরিচর্য়া করার জন্যই]]></a:t>
+              <a:t><![CDATA[தொழுதுகொள்ளக்கடவர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4604,51 +4725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কি এদের পাঠানো হয় নি?]]></a:t>
+              <a:t><![CDATA[7. தேவதூதரைக்குறித்தோ தம்முடைய தூதர்களைக் காற்றுகளாகவும், தம்முடைய ஊழியக்காரரை அக்கினி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4736,51 +4857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ঈশ্বর তাঁর পুত্রকে এমন এক নাম দিয়েছেন যা স্বর্গদূতদের নাম থেকে শ্রেষ্ঠ; আর স্বর্গদূতদের তুলনায়]]></a:t>
+              <a:t><![CDATA[ஜுவாலைகளாகவும் செய்கிறார் என்று சொல்லியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4868,51 +4989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তিনি হয়ে উঠেছেন আরো মহান৷]]></a:t>
+              <a:t><![CDATA[8. குமாரனை நோக்கி: தேவனே, உம்முடைய சிங்காசனம் என்றென்றைக்குமுள்ளது, உம்முடைய ராஜ்யத்தின் செங்கோல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5000,51 +5121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. কারণ ঈশ্বর ঐ স্বর্গদূতদের মধ্যে কাকে কখন বলেছিলেন,‘তুমি আমার পুত্র; আজ আমি তোমার পিতা]]></a:t>
+              <a:t><![CDATA[நீதியுள்ள செங்கோலாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5132,51 +5253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ঈশ্বর একথাও বলেছেন:‘হে প্রভু, আদিতে তুমিই পৃথিবীর ভিত্তিমূল স্থাপন করেছ; স্বর্গ তোমারই হাতের]]></a:t>
+              <a:t><![CDATA[1. பூர்வகாலங்களில் பங்குபங்காகவும் வகைவகையாகவும், தீர்க்கதரிசிகள் மூலமாய்ப் பிதாக்களுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5264,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়েছি৷’গীতসংহিতা 2:7আবার ঈশ্বর কখনই বা স্বর্গদূতদের বলেছেন,‘আমি তার পিতা হব আর সে আমার পুত্র হবে৷’2]]></a:t>
+              <a:t><![CDATA[9. நீர் நீதியை விரும்பி, அக்கிரமத்தை வெறுத்திருக்கிறீர்; ஆதலால், தேவனே, உம்முடைய தேவன் உமது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শমূয়েল 7:14]]></a:t>
+              <a:t><![CDATA[தோழரைப்பார்க்கிலும் உம்மை ஆனந்த தைலத்தினால் அபிஷேகம்பண்ணினார் என்றும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. আবার তাঁর প্রথম পুত্রকে যখন তিনি জগতে নিয়ে এলেন তখন ঈশ্বর বললেন,‘ঈশ্বরের সমস্ত স্বর্গদূতরা তাঁর]]></a:t>
+              <a:t><![CDATA[10. கர்த்தாவே, நீர் ஆதியிலே பூமியை அஸ்திபாரப்படுத்தினீர்; வானங்களும் உம்முடைய கரத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উপাসনা করুক৷’দ্বিতীয় বিবরণ 32 :43]]></a:t>
+              <a:t><![CDATA[கிரியைகளாயிருக்கிறது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. স্বর্গদূতদের বিষয়ে ঈশ্বর বলেন:‘আমার স্বর্গদূতদের আমি তৈরী করি বাযুর মতো করে আর আমার সেবকদের]]></a:t>
+              <a:t><![CDATA[11. அவைகள் அழிந்துபோம்; நீரோ நிலைத்திருப்பீர்; அவைகளெல்லாம் வஸ்திரம்போலப் பழைமையாய்ப்போம்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আগুনের শিখার মতো করে৷’গীতসংহিতা 104:4]]></a:t>
+              <a:t><![CDATA[12. ஒரு சால்வையைப்போல அவைகளைச் சுருட்டுவீர், அப்பொழுது மாறிப்போம்; நீரோ மாறாதவராயிருக்கிறீர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +6177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. কিন্তু তাঁর পুত্রের বিষয়ে ঈশ্বর বলেন:‘হে ঈশ্বর, তোমার সিংহাসন হবে চিরস্থাযী; আর ন্যায় বিচারের]]></a:t>
+              <a:t><![CDATA[உம்முடைய ஆண்டுகள் முடிந்துபோவதில்லை என்றும் சொல்லியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,51 +6309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মাধ্যমে তুমি তোমার রাজ্য শাসন করবে৷]]></a:t>
+              <a:t><![CDATA[13. மேலும், நான் உம்முடைய சத்துருக்களை உமக்குப் பாதபடியாக்கிப்போடும்வரைக்கும் நீர் என்னுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6320,51 +6441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. তুমি ন্যায়কে ভালবাস এবং অন্যায়কে ঘৃণা কর৷ এই কারণে তোমার ঈশ্বর তোমাকে পরম আনন্দ দিয়েছেন; তোমার]]></a:t>
+              <a:t><![CDATA[வலதுபாரிசத்தில் உட்காரும் என்று தூதர்களில் யாருக்காவது எப்போதாகிலும் அவர் சொன்னதுண்டா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6452,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সঙ্গীদের থেকে তোমায় অধিক পরিমাণে দিয়েছেন৷’ গীতসংহিতা 45 :6-7]]></a:t>
+              <a:t><![CDATA[14. இரட்சிப்பைச் சுதந்தரிக்கப்போகிறவர்களினிமித்தமாக ஊழியஞ்செய்யும்படிக்கு அவர்களெல்லாரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +6705,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সৃষ্টি৷]]></a:t>
+              <a:t><![CDATA[திருவுளம்பற்றின தேவன்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அனுப்பப்படும் பணிவிடை ஆவிகளாயிருக்கிறார்களல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. সেসব একদিন অদৃশ্য হয়ে যাবে; কিন্তু তুমিই নিত্যস্থাযী৷ সেসব পোশাকের মতো পুরানো হয়ে যাবে৷]]></a:t>
+              <a:t><![CDATA[2. இந்தக் கடைசி நாட்களில் குமாரன் மூலமாய் நமக்குத் திருவுளம்பற்றினார்; இவரைச் சர்வத்துக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. অতীতে ঈশ্বর ভাববাদীদের মাধ্যমে বহুবার নানাভাবে আমাদের পিতৃপুরুষদের সঙ্গে কথা বলেছিলেন৷]]></a:t>
+              <a:t><![CDATA[சுதந்தரவாளியாக நியமித்தார், இவரைக்கொண்டு உலகங்களையும் உண்டாக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. এখন এই শেষের দিনগুলোতে ঈশ্বর আমাদের সঙ্গে আবার কথা বললেন৷ ঈশ্বর তাঁর পুত্রের দ্বারাই সমগ্র জগত]]></a:t>
+              <a:t><![CDATA[3. இவர் அவருடைய மகிமையின் பிரகாசமும், அவருடைய தன்மையின் சொரூபமுமாயிருந்து, சர்வத்தையும் தம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সৃষ্টি করেছেন৷ তাঁর পুত্রকেই সবকিছুর উত্তরাধিকারী করেছেন৷]]></a:t>
+              <a:t><![CDATA[வல்லமையுள்ள வசனத்தினாலே தாங்குகிறவராய், தம்மாலேதாமே நம்முடைய பாவங்களை நீக்கும் சுத்திகரிப்பை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. তুমি সেসব পোশাকের মতো গুটিয়ে রাখবে; আর পোশাকের মতো সেগুলির পরিবর্তন হবে৷ কিন্তু তোমার কোন]]></a:t>
+              <a:t><![CDATA[உண்டுபண்ணி, உன்னதத்திலுள்ள மகத்துவமானவருடைய வலதுபாரிசத்திலே உட்கார்ந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পরিবর্তন হবে না, তোমার অনুগ্রহ শেষ হবে না৷’]]></a:t>
+              <a:t><![CDATA[4. இவர் தேவதூரைப்பார்க்கிலும் எவ்வளவு விசேஷித்த நாமத்தைச் சுதந்தரித்துக்கொண்டாரோ, அவ்வளவு அதிகமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7437,91 +7690,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எபிரெயர் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme67">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
   <a:themeElements>
-    <a:clrScheme name="Theme67">
+    <a:clrScheme name="Theme52">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme67">
+    <a:fontScheme name="Theme52">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7547,51 +7800,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme67">
+    <a:fmtScheme name="Theme52">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7722,51 +7975,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>29</Slides>
+  <Slides>30</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>