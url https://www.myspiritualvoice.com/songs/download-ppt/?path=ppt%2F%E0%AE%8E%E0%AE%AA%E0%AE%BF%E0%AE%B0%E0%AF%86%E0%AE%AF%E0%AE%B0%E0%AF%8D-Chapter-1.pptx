--- v0 (2026-06-10)
+++ v1 (2026-07-31)
@@ -39,98 +39,113 @@
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
+    <p:sldId id="280" r:id="rId27"/>
+    <p:sldId id="281" r:id="rId28"/>
+    <p:sldId id="282" r:id="rId29"/>
+    <p:sldId id="283" r:id="rId30"/>
+    <p:sldId id="284" r:id="rId31"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -252,53 +267,58 @@
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
-  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -358,51 +378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எப்படியெனில், நீர் என்னுடைய குமாரன், இன்று நான் உம்மை ஜெநிப்பித்தேன் என்றும்; நான் அவருக்குப் பிதாவாயிருப்பேன், அவர் எனக்குக் குமாரனாயிருப்பார் என்றும், அவர் தூதர்களில் யாருக்காவது எப்போதாகிலும் சொன்னதுண்டா?]]></a:t>
+              <a:t><![CDATA[3. இவர் அவருடைய மகிமையின் பிரகாசமும், அவருடைய தன்மையின் சொரூபமுமாயிருந்து, சர்வத்தையும் தம்முடைய வல்லமையுள்ள வசனத்தினாலே தாங்குகிறவராய், தம்மாலேதாமே நம்முடைய பாவங்களை நீக்கும் சுத்திகரிப்பை உண்டுபண்ணி, உன்னதத்திலுள்ள மகத்துவமானவருடைய வலதுபாரிசத்திலே உட்கார்ந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -467,51 +487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகிலும், தமது முதற்பேறானவரை உலகத்தில் பிரவேசிக்கச்செய்தபோது: தூதர்கள் யாவரும் அவரைத் தொழுதுகொள்ளக்கடவர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. இவர் அவருடைய மகிமையின் பிரகாசமும், அவருடைய தன்மையின் சொரூபமுமாயிருந்து, சர்வத்தையும் தம்முடைய வல்லமையுள்ள வசனத்தினாலே தாங்குகிறவராய், தம்மாலேதாமே நம்முடைய பாவங்களை நீக்கும் சுத்திகரிப்பை உண்டுபண்ணி, உன்னதத்திலுள்ள மகத்துவமானவருடைய வலதுபாரிசத்திலே உட்கார்ந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -576,51 +596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகிலும், தமது முதற்பேறானவரை உலகத்தில் பிரவேசிக்கச்செய்தபோது: தூதர்கள் யாவரும் அவரைத் தொழுதுகொள்ளக்கடவர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. இவர் அவருடைய மகிமையின் பிரகாசமும், அவருடைய தன்மையின் சொரூபமுமாயிருந்து, சர்வத்தையும் தம்முடைய வல்லமையுள்ள வசனத்தினாலே தாங்குகிறவராய், தம்மாலேதாமே நம்முடைய பாவங்களை நீக்கும் சுத்திகரிப்பை உண்டுபண்ணி, உன்னதத்திலுள்ள மகத்துவமானவருடைய வலதுபாரிசத்திலே உட்கார்ந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -685,51 +705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தேவதூதரைக்குறித்தோ தம்முடைய தூதர்களைக் காற்றுகளாகவும், தம்முடைய ஊழியக்காரரை அக்கினி ஜுவாலைகளாகவும் செய்கிறார் என்று சொல்லியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[13. மேலும், நான் உம்முடைய சத்துருக்களை உமக்குப் பாதபடியாக்கிப்போடும்வரைக்கும் நீர் என்னுடைய வலதுபாரிசத்தில் உட்காரும் என்று தூதர்களில் யாருக்காவது எப்போதாகிலும் அவர் சொன்னதுண்டா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -794,51 +814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தேவதூதரைக்குறித்தோ தம்முடைய தூதர்களைக் காற்றுகளாகவும், தம்முடைய ஊழியக்காரரை அக்கினி ஜுவாலைகளாகவும் செய்கிறார் என்று சொல்லியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[13. மேலும், நான் உம்முடைய சத்துருக்களை உமக்குப் பாதபடியாக்கிப்போடும்வரைக்கும் நீர் என்னுடைய வலதுபாரிசத்தில் உட்காரும் என்று தூதர்களில் யாருக்காவது எப்போதாகிலும் அவர் சொன்னதுண்டா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -903,51 +923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. குமாரனை நோக்கி: தேவனே, உம்முடைய சிங்காசனம் என்றென்றைக்குமுள்ளது, உம்முடைய ராஜ்யத்தின் செங்கோல் நீதியுள்ள செங்கோலாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[14. இரட்சிப்பைச் சுதந்தரிக்கப்போகிறவர்களினிமித்தமாக ஊழியஞ்செய்யும்படிக்கு அவர்களெல்லாரும் அனுப்பப்படும் பணிவிடை ஆவிகளாயிருக்கிறார்களல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1012,51 +1032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீர் நீதியை விரும்பி, அக்கிரமத்தை வெறுத்திருக்கிறீர்; ஆதலால், தேவனே, உம்முடைய தேவன் உமது தோழரைப்பார்க்கிலும் உம்மை ஆனந்த தைலத்தினால் அபிஷேகம்பண்ணினார் என்றும்;]]></a:t>
+              <a:t><![CDATA[14. இரட்சிப்பைச் சுதந்தரிக்கப்போகிறவர்களினிமித்தமாக ஊழியஞ்செய்யும்படிக்கு அவர்களெல்லாரும் அனுப்பப்படும் பணிவிடை ஆவிகளாயிருக்கிறார்களல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1121,51 +1141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீர் நீதியை விரும்பி, அக்கிரமத்தை வெறுத்திருக்கிறீர்; ஆதலால், தேவனே, உம்முடைய தேவன் உமது தோழரைப்பார்க்கிலும் உம்மை ஆனந்த தைலத்தினால் அபிஷேகம்பண்ணினார் என்றும்;]]></a:t>
+              <a:t><![CDATA[4. இவர் தேவதூரைப்பார்க்கிலும் எவ்வளவு விசேஷித்த நாமத்தைச் சுதந்தரித்துக்கொண்டாரோ, அவ்வளவு அதிகமாய் அவர்களிலும் மேன்மையுள்ளவரானார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1230,51 +1250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தாவே, நீர் ஆதியிலே பூமியை அஸ்திபாரப்படுத்தினீர்; வானங்களும் உம்முடைய கரத்தின் கிரியைகளாயிருக்கிறது;]]></a:t>
+              <a:t><![CDATA[4. இவர் தேவதூரைப்பார்க்கிலும் எவ்வளவு விசேஷித்த நாமத்தைச் சுதந்தரித்துக்கொண்டாரோ, அவ்வளவு அதிகமாய் அவர்களிலும் மேன்மையுள்ளவரானார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1339,51 +1359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவைகள் அழிந்துபோம்; நீரோ நிலைத்திருப்பீர்; அவைகளெல்லாம் வஸ்திரம்போலப் பழைமையாய்ப்போம்;]]></a:t>
+              <a:t><![CDATA[5. எப்படியெனில், நீர் என்னுடைய குமாரன், இன்று நான் உம்மை ஜெநிப்பித்தேன் என்றும்; நான் அவருக்குப் பிதாவாயிருப்பேன், அவர் எனக்குக் குமாரனாயிருப்பார் என்றும், அவர் தூதர்களில் யாருக்காவது எப்போதாகிலும் சொன்னதுண்டா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1448,51 +1468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பூர்வகாலங்களில் பங்குபங்காகவும் வகைவகையாகவும், தீர்க்கதரிசிகள் மூலமாய்ப் பிதாக்களுக்குத் திருவுளம்பற்றின தேவன்,]]></a:t>
+              <a:t><![CDATA[10. கர்த்தாவே, நீர் ஆதியிலே பூமியை அஸ்திபாரப்படுத்தினீர்; வானங்களும் உம்முடைய கரத்தின் கிரியைகளாயிருக்கிறது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1557,51 +1577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஒரு சால்வையைப்போல அவைகளைச் சுருட்டுவீர், அப்பொழுது மாறிப்போம்; நீரோ மாறாதவராயிருக்கிறீர், உம்முடைய ஆண்டுகள் முடிந்துபோவதில்லை என்றும் சொல்லியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[5. எப்படியெனில், நீர் என்னுடைய குமாரன், இன்று நான் உம்மை ஜெநிப்பித்தேன் என்றும்; நான் அவருக்குப் பிதாவாயிருப்பேன், அவர் எனக்குக் குமாரனாயிருப்பார் என்றும், அவர் தூதர்களில் யாருக்காவது எப்போதாகிலும் சொன்னதுண்டா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1666,51 +1686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஒரு சால்வையைப்போல அவைகளைச் சுருட்டுவீர், அப்பொழுது மாறிப்போம்; நீரோ மாறாதவராயிருக்கிறீர், உம்முடைய ஆண்டுகள் முடிந்துபோவதில்லை என்றும் சொல்லியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[5. எப்படியெனில், நீர் என்னுடைய குமாரன், இன்று நான் உம்மை ஜெநிப்பித்தேன் என்றும்; நான் அவருக்குப் பிதாவாயிருப்பேன், அவர் எனக்குக் குமாரனாயிருப்பார் என்றும், அவர் தூதர்களில் யாருக்காவது எப்போதாகிலும் சொன்னதுண்டா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1775,51 +1795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மேலும், நான் உம்முடைய சத்துருக்களை உமக்குப் பாதபடியாக்கிப்போடும்வரைக்கும் நீர் என்னுடைய வலதுபாரிசத்தில் உட்காரும் என்று தூதர்களில் யாருக்காவது எப்போதாகிலும் அவர் சொன்னதுண்டா?]]></a:t>
+              <a:t><![CDATA[6. ஆகிலும், தமது முதற்பேறானவரை உலகத்தில் பிரவேசிக்கச்செய்தபோது: தூதர்கள் யாவரும் அவரைத் தொழுதுகொள்ளக்கடவர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1884,51 +1904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மேலும், நான் உம்முடைய சத்துருக்களை உமக்குப் பாதபடியாக்கிப்போடும்வரைக்கும் நீர் என்னுடைய வலதுபாரிசத்தில் உட்காரும் என்று தூதர்களில் யாருக்காவது எப்போதாகிலும் அவர் சொன்னதுண்டா?]]></a:t>
+              <a:t><![CDATA[6. ஆகிலும், தமது முதற்பேறானவரை உலகத்தில் பிரவேசிக்கச்செய்தபோது: தூதர்கள் யாவரும் அவரைத் தொழுதுகொள்ளக்கடவர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1993,51 +2013,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இரட்சிப்பைச் சுதந்தரிக்கப்போகிறவர்களினிமித்தமாக ஊழியஞ்செய்யும்படிக்கு அவர்களெல்லாரும் அனுப்பப்படும் பணிவிடை ஆவிகளாயிருக்கிறார்களல்லவா?]]></a:t>
+              <a:t><![CDATA[7. தேவதூதரைக்குறித்தோ தம்முடைய தூதர்களைக் காற்றுகளாகவும், தம்முடைய ஊழியக்காரரை அக்கினி ஜுவாலைகளாகவும் செய்கிறார் என்று சொல்லியிருக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. தேவதூதரைக்குறித்தோ தம்முடைய தூதர்களைக் காற்றுகளாகவும், தம்முடைய ஊழியக்காரரை அக்கினி ஜுவாலைகளாகவும் செய்கிறார் என்று சொல்லியிருக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. குமாரனை நோக்கி: தேவனே, உம்முடைய சிங்காசனம் என்றென்றைக்குமுள்ளது, உம்முடைய ராஜ்யத்தின் செங்கோல் நீதியுள்ள செங்கோலாயிருக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. குமாரனை நோக்கி: தேவனே, உம்முடைய சிங்காசனம் என்றென்றைக்குமுள்ளது, உம்முடைய ராஜ்யத்தின் செங்கோல் நீதியுள்ள செங்கோலாயிருக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. நீர் நீதியை விரும்பி, அக்கிரமத்தை வெறுத்திருக்கிறீர்; ஆதலால், தேவனே, உம்முடைய தேவன் உமது தோழரைப்பார்க்கிலும் உம்மை ஆனந்த தைலத்தினால் அபிஷேகம்பண்ணினார் என்றும்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. நீர் நீதியை விரும்பி, அக்கிரமத்தை வெறுத்திருக்கிறீர்; ஆதலால், தேவனே, உம்முடைய தேவன் உமது தோழரைப்பார்க்கிலும் உம்மை ஆனந்த தைலத்தினால் அபிஷேகம்பண்ணினார் என்றும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2102,51 +2667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இந்தக் கடைசி நாட்களில் குமாரன் மூலமாய் நமக்குத் திருவுளம்பற்றினார்; இவரைச் சர்வத்துக்கும் சுதந்தரவாளியாக நியமித்தார், இவரைக்கொண்டு உலகங்களையும் உண்டாக்கினார்.]]></a:t>
+              <a:t><![CDATA[10. கர்த்தாவே, நீர் ஆதியிலே பூமியை அஸ்திபாரப்படுத்தினீர்; வானங்களும் உம்முடைய கரத்தின் கிரியைகளாயிருக்கிறது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2211,51 +2776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இந்தக் கடைசி நாட்களில் குமாரன் மூலமாய் நமக்குத் திருவுளம்பற்றினார்; இவரைச் சர்வத்துக்கும் சுதந்தரவாளியாக நியமித்தார், இவரைக்கொண்டு உலகங்களையும் உண்டாக்கினார்.]]></a:t>
+              <a:t><![CDATA[11. அவைகள் அழிந்துபோம்; நீரோ நிலைத்திருப்பீர்; அவைகளெல்லாம் வஸ்திரம்போலப் பழைமையாய்ப்போம்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2320,51 +2885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இவர் அவருடைய மகிமையின் பிரகாசமும், அவருடைய தன்மையின் சொரூபமுமாயிருந்து, சர்வத்தையும் தம்முடைய வல்லமையுள்ள வசனத்தினாலே தாங்குகிறவராய், தம்மாலேதாமே நம்முடைய பாவங்களை நீக்கும் சுத்திகரிப்பை உண்டுபண்ணி, உன்னதத்திலுள்ள மகத்துவமானவருடைய வலதுபாரிசத்திலே உட்கார்ந்தார்.]]></a:t>
+              <a:t><![CDATA[1. பூர்வகாலங்களில் பங்குபங்காகவும் வகைவகையாகவும், தீர்க்கதரிசிகள் மூலமாய்ப் பிதாக்களுக்குத் திருவுளம்பற்றின தேவன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2429,51 +2994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இவர் அவருடைய மகிமையின் பிரகாசமும், அவருடைய தன்மையின் சொரூபமுமாயிருந்து, சர்வத்தையும் தம்முடைய வல்லமையுள்ள வசனத்தினாலே தாங்குகிறவராய், தம்மாலேதாமே நம்முடைய பாவங்களை நீக்கும் சுத்திகரிப்பை உண்டுபண்ணி, உன்னதத்திலுள்ள மகத்துவமானவருடைய வலதுபாரிசத்திலே உட்கார்ந்தார்.]]></a:t>
+              <a:t><![CDATA[2. இந்தக் கடைசி நாட்களில் குமாரன் மூலமாய் நமக்குத் திருவுளம்பற்றினார்; இவரைச் சர்வத்துக்கும் சுதந்தரவாளியாக நியமித்தார், இவரைக்கொண்டு உலகங்களையும் உண்டாக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2538,51 +3103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இவர் அவருடைய மகிமையின் பிரகாசமும், அவருடைய தன்மையின் சொரூபமுமாயிருந்து, சர்வத்தையும் தம்முடைய வல்லமையுள்ள வசனத்தினாலே தாங்குகிறவராய், தம்மாலேதாமே நம்முடைய பாவங்களை நீக்கும் சுத்திகரிப்பை உண்டுபண்ணி, உன்னதத்திலுள்ள மகத்துவமானவருடைய வலதுபாரிசத்திலே உட்கார்ந்தார்.]]></a:t>
+              <a:t><![CDATA[2. இந்தக் கடைசி நாட்களில் குமாரன் மூலமாய் நமக்குத் திருவுளம்பற்றினார்; இவரைச் சர்வத்துக்கும் சுதந்தரவாளியாக நியமித்தார், இவரைக்கொண்டு உலகங்களையும் உண்டாக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2647,51 +3212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இவர் தேவதூரைப்பார்க்கிலும் எவ்வளவு விசேஷித்த நாமத்தைச் சுதந்தரித்துக்கொண்டாரோ, அவ்வளவு அதிகமாய் அவர்களிலும் மேன்மையுள்ளவரானார்.]]></a:t>
+              <a:t><![CDATA[12. ஒரு சால்வையைப்போல அவைகளைச் சுருட்டுவீர், அப்பொழுது மாறிப்போம்; நீரோ மாறாதவராயிருக்கிறீர், உம்முடைய ஆண்டுகள் முடிந்துபோவதில்லை என்றும் சொல்லியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2756,51 +3321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எப்படியெனில், நீர் என்னுடைய குமாரன், இன்று நான் உம்மை ஜெநிப்பித்தேன் என்றும்; நான் அவருக்குப் பிதாவாயிருப்பேன், அவர் எனக்குக் குமாரனாயிருப்பார் என்றும், அவர் தூதர்களில் யாருக்காவது எப்போதாகிலும் சொன்னதுண்டா?]]></a:t>
+              <a:t><![CDATA[12. ஒரு சால்வையைப்போல அவைகளைச் சுருட்டுவீர், அப்பொழுது மாறிப்போம்; நீரோ மாறாதவராயிருக்கிறீர், உம்முடைய ஆண்டுகள் முடிந்துபோவதில்லை என்றும் சொல்லியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2835,51 +3400,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470107468" r:id="rId1"/>
+    <p:sldLayoutId id="2474532020" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3007,50 +3572,90 @@
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3207,51 +3812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తండ్రినైయుందును, ఆయన నాకు కుమారుడైయుండును అనియు ఆ దూతలలో ఎవనితోనైన ఎప్పుడైనను చెప్పెనా ?]]></a:t>
+              <a:t><![CDATA[3. একমাত্র ঈশ্বরের পুত্রই ঈশ্বরের মহিমার ও তাঁর প্রকৃতির মূর্ত প্রকাশ৷ ঈশ্বরের পুত্র তাঁর পরাক্রান্ত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3339,51 +3944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. మరియు ఆయన భూలోకమునకు ఆదిసంభూతుని మరల రప్పించినప్పుడు దేవుని దూతలందరు ఆయనకు నమస్కారము చేయవలెనని]]></a:t>
+              <a:t><![CDATA[বাক্যের দ্বারা সবকিছু ধরে রেখেছেন৷ সেই পুত্র মানুষকে সমস্ত পাপ থেকে শুচিশুদ্ধ করেছেন৷ তারপর স্বর্গে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3471,51 +4076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పుచున్నాడు.]]></a:t>
+              <a:t><![CDATA[ঈশ্বরের মহিমার ডানপাশের আসনে বসেছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3603,51 +4208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. తన దూతలను వాయువులుగాను తన సేవకులను అగ్ని జ్వాలలుగాను చేసికొనువాడు అని తన దూతలనుగూర్చి]]></a:t>
+              <a:t><![CDATA[13. কিন্তু ঈশ্বর স্বর্গদূতদের মধ্যে কাউকে কখনও বলেন নি:‘আমি তোমার শত্রুদের যতক্ষণ না তোমার পদানত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3735,51 +4340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పుచున్నాడు]]></a:t>
+              <a:t><![CDATA[করি, তুমি আমার ডানপাশে বস৷’গীতসংহিতা 110:1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3867,51 +4472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. గాని తన కుమారునిగూర్చియైతే దేవా, నీ సింహాసనము నిరంతరము నిలుచునది;నీ రాజదండము న్యాయార్థమయినది.]]></a:t>
+              <a:t><![CDATA[14. ঐ স্বর্গদূতরা কি পরিচর্য়াকারী আত্মা নয়? আর যাঁরা পরিত্রাণ লাভ করেছে তাদের পরিচর্য়া করার জন্যই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3999,51 +4604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. నీవు నీతిని ప్రేమించితివి దుర్నీతిని ద్వేషించితివి అందుచేత దేవుడు నీతోడివారికంటె నిన్ను]]></a:t>
+              <a:t><![CDATA[কি এদের পাঠানো হয় নি?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4131,51 +4736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[హెచ్చించునట్లుగా ఆనందతైలముతో అభిషేకించెను.]]></a:t>
+              <a:t><![CDATA[4. ঈশ্বর তাঁর পুত্রকে এমন এক নাম দিয়েছেন যা স্বর্গদূতদের নাম থেকে শ্রেষ্ঠ; আর স্বর্গদূতদের তুলনায়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4263,51 +4868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. మరియు ప్రభువా, నీవు ఆదియందు భూమికి పునాది వేసితివి]]></a:t>
+              <a:t><![CDATA[তিনি হয়ে উঠেছেন আরো মহান৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4395,51 +5000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ఆకాశములుకూడ నీ చేతిపనులే అవి నశించును గాని నీవు నిలిచియుందువు అవన్నియు వస్త్రమువలె పాతగిలును]]></a:t>
+              <a:t><![CDATA[5. কারণ ঈশ্বর ঐ স্বর্গদূতদের মধ্যে কাকে কখন বলেছিলেন,‘তুমি আমার পুত্র; আজ আমি তোমার পিতা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4527,51 +5132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. పూర్వకాలమందు నానాసమయములలోను నానా విధములుగాను ప్రవక్తలద్వారా మన పితరులతో మాటలాడిన దేవుడు]]></a:t>
+              <a:t><![CDATA[10. ঈশ্বর একথাও বলেছেন:‘হে প্রভু, আদিতে তুমিই পৃথিবীর ভিত্তিমূল স্থাপন করেছ; স্বর্গ তোমারই হাতের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4659,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ఉత్తరీయమువలె వాటిని మడిచివేతువు అవి వస్త్రమువలె మార్చబడును గాని నీవు ఏకరీతిగానే యున్నావు నీ]]></a:t>
+              <a:t><![CDATA[হয়েছি৷’গীতসংহিতা 2:7আবার ঈশ্বর কখনই বা স্বর্গদূতদের বলেছেন,‘আমি তার পিতা হব আর সে আমার পুত্র হবে৷’2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4791,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సంవత్సరములు తరుగవు అని చెప్పుచున్నాడు.]]></a:t>
+              <a:t><![CDATA[শমূয়েল 7:14]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4923,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. అయితే నేను నీ శత్రువులను నీ పాదములకు పాదపీఠముగా చేయు వరకు నా కుడిపార్శ్వమున కూర్చుండుము అని]]></a:t>
+              <a:t><![CDATA[6. আবার তাঁর প্রথম পুত্রকে যখন তিনি জগতে নিয়ে এলেন তখন ঈশ্বর বললেন,‘ঈশ্বরের সমস্ত স্বর্গদূতরা তাঁর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5055,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దూతలలో ఎవనినిగూర్చియైనయెప్పుడైనను చెప్పెనా?]]></a:t>
+              <a:t><![CDATA[উপাসনা করুক৷’দ্বিতীয় বিবরণ 32 :43]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5187,51 +5792,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. వీరందరు రక్షణయను స్వాస్థ్యము పొందబోవువారికి పరి చారము చేయుటకై పంపబడిన సేవకులైన ఆత్మలు కారా?]]></a:t>
+              <a:t><![CDATA[7. স্বর্গদূতদের বিষয়ে ঈশ্বর বলেন:‘আমার স্বর্গদূতদের আমি তৈরী করি বাযুর মতো করে আর আমার সেবকদের]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[আগুনের শিখার মতো করে৷’গীতসংহিতা 104:4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. কিন্তু তাঁর পুত্রের বিষয়ে ঈশ্বর বলেন:‘হে ঈশ্বর, তোমার সিংহাসন হবে চিরস্থাযী; আর ন্যায় বিচারের]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[মাধ্যমে তুমি তোমার রাজ্য শাসন করবে৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. তুমি ন্যায়কে ভালবাস এবং অন্যায়কে ঘৃণা কর৷ এই কারণে তোমার ঈশ্বর তোমাকে পরম আনন্দ দিয়েছেন; তোমার]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[সঙ্গীদের থেকে তোমায় অধিক পরিমাণে দিয়েছেন৷’ গীতসংহিতা 45 :6-7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5319,51 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ఈ దినముల అంతమందు కుమారుని ద్వారా మనతో మాటలాడెను. ఆయన ఆ కుమారుని సమస్తమునకును వారసునిగా]]></a:t>
+              <a:t><![CDATA[সৃষ্টি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5451,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నియమించెను. ఆయన ద్వారా ప్రపంచములను నిర్మించెను.]]></a:t>
+              <a:t><![CDATA[11. সেসব একদিন অদৃশ্য হয়ে যাবে; কিন্তু তুমিই নিত্যস্থাযী৷ সেসব পোশাকের মতো পুরানো হয়ে যাবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5583,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ఆయన దేవుని మహిమ యొక్క తేజస్సును,3 ఆయన తత్వముయొక్క మూర్తి మంతమునైయుండి, తన మహత్తుగల మాటచేత]]></a:t>
+              <a:t><![CDATA[1. অতীতে ঈশ্বর ভাববাদীদের মাধ্যমে বহুবার নানাভাবে আমাদের পিতৃপুরুষদের সঙ্গে কথা বলেছিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5715,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సమస్తమును నిర్వహించుచు, పాపముల విషయములో శుద్ధీకరణము తానే చేసి, దేవదూతలకంటె ఎంత శ్రేష్ఠమైన నామము]]></a:t>
+              <a:t><![CDATA[2. এখন এই শেষের দিনগুলোতে ঈশ্বর আমাদের সঙ্গে আবার কথা বললেন৷ ঈশ্বর তাঁর পুত্রের দ্বারাই সমগ্র জগত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5847,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పొందెనో వారికంటె అంత శ్రేష్ఠుడై, ఉన్నత లోక]]></a:t>
+              <a:t><![CDATA[সৃষ্টি করেছেন৷ তাঁর পুত্রকেই সবকিছুর উত্তরাধিকারী করেছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5979,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. మందు మహామహుడగు దేవుని కుడిపార్శ్వమున కూర్చుం డెను.]]></a:t>
+              <a:t><![CDATA[12. তুমি সেসব পোশাকের মতো গুটিয়ে রাখবে; আর পোশাকের মতো সেগুলির পরিবর্তন হবে৷ কিন্তু তোমার কোন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6111,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ఏలయనగా నీవు నా కుమారుడవు, నేను నేడు నిన్ను కని యున్నాను అనియు, ఇదియుగాక నేను ఆయనకు]]></a:t>
+              <a:t><![CDATA[পরিবর্তন হবে না, তোমার অনুগ্রহ শেষ হবে না৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6172,91 +7437,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எபிரெயர் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme87">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme67">
   <a:themeElements>
-    <a:clrScheme name="Theme87">
+    <a:clrScheme name="Theme67">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme87">
+    <a:fontScheme name="Theme67">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6282,51 +7547,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme87">
+    <a:fmtScheme name="Theme67">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6457,51 +7722,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>24</Slides>
+  <Slides>29</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>