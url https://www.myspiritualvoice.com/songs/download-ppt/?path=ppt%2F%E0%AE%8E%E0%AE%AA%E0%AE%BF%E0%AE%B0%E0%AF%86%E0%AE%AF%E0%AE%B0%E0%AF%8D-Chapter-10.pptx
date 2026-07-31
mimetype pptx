--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -121,50 +121,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -210,50 +224,57 @@
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -416,53 +437,60 @@
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
-  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -522,51 +550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இனித் தம்முடைய சத்துருக்களைத் தமது பாதபடியாக்கிப்போடும்வரைக்கும் காத்துக்கொண்டிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[17. அவர்களுடைய பாவங்களையும் அவர்களுடைய அக்கிரமங்களையும் நான் இனி நினைப்பதில்லை என்பதைச் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -631,51 +659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஏனெனில் பரிசுத்தமாக்கப்படுகிறவர்களை ஒரே பலியினாலே இவர் என்றென்றைக்கும் பூரணப்படுத்தியிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[1. இப்படியிருக்க, நியாயப்பிரமாணமானது வரப்போகிற நன்மைகளின் பொருளாயிராமல், அவைகளின் நிழலாய்மாத்திரம் இருக்கிறபடியால், வருஷந்தோறும் இடைவிடாமல் செலுத்தப்பட்டுவருகிற ஒரேவிதமான பலிகளினாலே அவைகளைச் செலுத்த வருகிறவர்களை ஒருக்காலும் பூரணப்படுத்தமாட்டாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -740,51 +768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இதைக்குறித்துப் பரிசுத்த ஆவியானவரும் நமக்குச் சாட்சிசொல்லுகிறார்; எப்படியெனில்:]]></a:t>
+              <a:t><![CDATA[1. இப்படியிருக்க, நியாயப்பிரமாணமானது வரப்போகிற நன்மைகளின் பொருளாயிராமல், அவைகளின் நிழலாய்மாத்திரம் இருக்கிறபடியால், வருஷந்தோறும் இடைவிடாமல் செலுத்தப்பட்டுவருகிற ஒரேவிதமான பலிகளினாலே அவைகளைச் செலுத்த வருகிறவர்களை ஒருக்காலும் பூரணப்படுத்தமாட்டாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -849,51 +877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்த நாட்களுக்குப்பின்பு நான் அவர்களோடே பண்ணும் உடன்படிக்கையாவது: நான் என்னுடைய பிரமாணங்களை அவர்களுடைய இருதயங்களில் வைத்து, அவைகளை அவர்களுடைய மனதில் எழுதுவேன் என்று கர்த்தர் சொல்லுகிறாரென்பதை உரைத்தபின்பு,]]></a:t>
+              <a:t><![CDATA[1. இப்படியிருக்க, நியாயப்பிரமாணமானது வரப்போகிற நன்மைகளின் பொருளாயிராமல், அவைகளின் நிழலாய்மாத்திரம் இருக்கிறபடியால், வருஷந்தோறும் இடைவிடாமல் செலுத்தப்பட்டுவருகிற ஒரேவிதமான பலிகளினாலே அவைகளைச் செலுத்த வருகிறவர்களை ஒருக்காலும் பூரணப்படுத்தமாட்டாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -958,51 +986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்த நாட்களுக்குப்பின்பு நான் அவர்களோடே பண்ணும் உடன்படிக்கையாவது: நான் என்னுடைய பிரமாணங்களை அவர்களுடைய இருதயங்களில் வைத்து, அவைகளை அவர்களுடைய மனதில் எழுதுவேன் என்று கர்த்தர் சொல்லுகிறாரென்பதை உரைத்தபின்பு,]]></a:t>
+              <a:t><![CDATA[2. பூரணப்படுத்துமானால், ஆராதனை செய்கிறவர்கள் ஒருதரம் சுத்தமாக்கப்பட்டபின்பு, இன்னும் பாவங்களுண்டென்று உணர்த்தும் மனச்சாட்சி அவர்களுக்கு இல்லாதிருப்பதினால், அந்தப்பலிகளைச் செலுத்துகிறது நிறுத்தப்படுமல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1067,51 +1095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்களுடைய பாவங்களையும் அவர்களுடைய அக்கிரமங்களையும் நான் இனி நினைப்பதில்லை என்பதைச் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[2. பூரணப்படுத்துமானால், ஆராதனை செய்கிறவர்கள் ஒருதரம் சுத்தமாக்கப்பட்டபின்பு, இன்னும் பாவங்களுண்டென்று உணர்த்தும் மனச்சாட்சி அவர்களுக்கு இல்லாதிருப்பதினால், அந்தப்பலிகளைச் செலுத்துகிறது நிறுத்தப்படுமல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1394,51 +1422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அந்த மார்க்கத்தின்வழியாய்ப் பிரவேசிப்பதற்கு அவருடைய இரத்தத்தினாலே நமக்குத் தைரியம் உண்டாயிருக்கிறபடியினாலும்,]]></a:t>
+              <a:t><![CDATA[19. ஆகையால், சகோதரரே, நாம் பரிசுத்தஸ்தலத்தில் பிரவேசிப்பதற்கு இயேசுவானவர் தமது மாம்சமாகிய திரையின் வழியாய்ப் புதிதும் ஜீவனுமான மார்க்கத்தை நமக்கு உண்டுபண்ணினபடியால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1612,51 +1640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தேவனே, உம்முடைய சித்தத்தின்படி செய்ய, இதோ, வருகிறேன் என்று இரண்டாவதை நிலைநிறுத்துவதற்கு முதலாவதை நீக்கிப்போடுகிறார்.]]></a:t>
+              <a:t><![CDATA[12. இவரோ, பாவங்களுக்காக ஒரே பலியைச் செலுத்தி, என்றென்றைக்கும் தேவனுடைய வலதுபாரிசத்தில் உட்கார்ந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1721,51 +1749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தேவனுடைய வீட்டின்மேல் அதிகாரியான மகா ஆசாரியர் நமக்கு ஒருவர் இருக்கிறபடியினாலும்,]]></a:t>
+              <a:t><![CDATA[20. அந்த மார்க்கத்தின்வழியாய்ப் பிரவேசிப்பதற்கு அவருடைய இரத்தத்தினாலே நமக்குத் தைரியம் உண்டாயிருக்கிறபடியினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1830,51 +1858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. துர்மனச்சாட்சி நீங்கத் தெளிக்கப்பட்ட இருதயமுள்ளவர்களாயும், சுத்த ஜலத்தால் கழுவப்பட்ட சரீரமுள்ளவர்களாயும், உண்மையுள்ள இருதயத்தோடும் விசுவாசத்தின் பூரண நிச்சயத்தோடும் சேரக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[20. அந்த மார்க்கத்தின்வழியாய்ப் பிரவேசிப்பதற்கு அவருடைய இரத்தத்தினாலே நமக்குத் தைரியம் உண்டாயிருக்கிறபடியினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1939,51 +1967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. துர்மனச்சாட்சி நீங்கத் தெளிக்கப்பட்ட இருதயமுள்ளவர்களாயும், சுத்த ஜலத்தால் கழுவப்பட்ட சரீரமுள்ளவர்களாயும், உண்மையுள்ள இருதயத்தோடும் விசுவாசத்தின் பூரண நிச்சயத்தோடும் சேரக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[3. அப்படி நிறுத்தப்படாதபடியால், பாவங்கள் உண்டென்று அவைகளினாலே வருஷந்தோறும் நினைவுகூருதல் உண்டாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2048,51 +2076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அல்லாமலும், நம்முடைய நம்பிக்கையை அறிக்கையிடுகிறதில் அசைவில்லாமல் உறுதியாயிருக்கக்கடவோம்; வாக்குத்தத்தம்பண்ணினவர் உண்மையுள்ளவராயிருக்கிறாரே.]]></a:t>
+              <a:t><![CDATA[21. தேவனுடைய வீட்டின்மேல் அதிகாரியான மகா ஆசாரியர் நமக்கு ஒருவர் இருக்கிறபடியினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2157,51 +2185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அல்லாமலும், நம்முடைய நம்பிக்கையை அறிக்கையிடுகிறதில் அசைவில்லாமல் உறுதியாயிருக்கக்கடவோம்; வாக்குத்தத்தம்பண்ணினவர் உண்மையுள்ளவராயிருக்கிறாரே.]]></a:t>
+              <a:t><![CDATA[4. அல்லாமலும், காளை வெள்ளாட்டுக்கடா இவைகளுடைய இரத்தம் பாவங்களை நிவிர்த்திசெய்யமாட்டாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2266,51 +2294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மேலும், அன்புக்கும் நற்கிரியைகளுக்கும் நாம் ஏவப்படும்படி ஒருவரையொருவர் கவனித்து;]]></a:t>
+              <a:t><![CDATA[22. துர்மனச்சாட்சி நீங்கத் தெளிக்கப்பட்ட இருதயமுள்ளவர்களாயும், சுத்த ஜலத்தால் கழுவப்பட்ட சரீரமுள்ளவர்களாயும், உண்மையுள்ள இருதயத்தோடும் விசுவாசத்தின் பூரண நிச்சயத்தோடும் சேரக்கடவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2375,51 +2403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சபை கூடிவருதலைச் சிலர் விட்டுவிடுகிறதுபோல நாமும் விட்டுவிடாமல், ஒருவருக்கொருவர் புத்திசொல்லக்கடவோம்; நாளானது சமீபித்துவருகிறதை எவ்வளவாய்ப் பார்க்கிறீர்களோ அவ்வளவாய்ப் புத்திசொல்லவேண்டும்.]]></a:t>
+              <a:t><![CDATA[22. துர்மனச்சாட்சி நீங்கத் தெளிக்கப்பட்ட இருதயமுள்ளவர்களாயும், சுத்த ஜலத்தால் கழுவப்பட்ட சரீரமுள்ளவர்களாயும், உண்மையுள்ள இருதயத்தோடும் விசுவாசத்தின் பூரண நிச்சயத்தோடும் சேரக்கடவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2484,51 +2512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சபை கூடிவருதலைச் சிலர் விட்டுவிடுகிறதுபோல நாமும் விட்டுவிடாமல், ஒருவருக்கொருவர் புத்திசொல்லக்கடவோம்; நாளானது சமீபித்துவருகிறதை எவ்வளவாய்ப் பார்க்கிறீர்களோ அவ்வளவாய்ப் புத்திசொல்லவேண்டும்.]]></a:t>
+              <a:t><![CDATA[5. ஆகையால் அவர் உலகத்தில் பிரவேசிக்கும்போது: பலியையும் காணிக்கையையும் நீர் விரும்பவில்லை, ஒரு சரீரத்தை எனக்கு ஆயத்தம்பண்ணினீர்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2593,51 +2621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சத்தியத்தை அறியும் அறிவை அடைந்தபின்பு நாம் மனப்பூர்வமாய்ப் பாவஞ்செய்கிறவர்களாயிருந்தால், பாவங்களினிமித்தம் செலுத்தத்தக்க வேறொருபலி இனியிராமல்,]]></a:t>
+              <a:t><![CDATA[5. ஆகையால் அவர் உலகத்தில் பிரவேசிக்கும்போது: பலியையும் காணிக்கையையும் நீர் விரும்பவில்லை, ஒரு சரீரத்தை எனக்கு ஆயத்தம்பண்ணினீர்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2702,51 +2730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சத்தியத்தை அறியும் அறிவை அடைந்தபின்பு நாம் மனப்பூர்வமாய்ப் பாவஞ்செய்கிறவர்களாயிருந்தால், பாவங்களினிமித்தம் செலுத்தத்தக்க வேறொருபலி இனியிராமல்,]]></a:t>
+              <a:t><![CDATA[23. அல்லாமலும், நம்முடைய நம்பிக்கையை அறிக்கையிடுகிறதில் அசைவில்லாமல் உறுதியாயிருக்கக்கடவோம்; வாக்குத்தத்தம்பண்ணினவர் உண்மையுள்ளவராயிருக்கிறாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2811,51 +2839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தேவனே, உம்முடைய சித்தத்தின்படி செய்ய, இதோ, வருகிறேன் என்று இரண்டாவதை நிலைநிறுத்துவதற்கு முதலாவதை நீக்கிப்போடுகிறார்.]]></a:t>
+              <a:t><![CDATA[12. இவரோ, பாவங்களுக்காக ஒரே பலியைச் செலுத்தி, என்றென்றைக்கும் தேவனுடைய வலதுபாரிசத்தில் உட்கார்ந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2920,51 +2948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நியாயத்தீர்ப்பு வருமென்று பயத்தோடே எதிர்பார்க்குதலும், விரோதிகளைப் பட்சிக்கும் கோபாக்கினையுமே இருக்கும்.]]></a:t>
+              <a:t><![CDATA[23. அல்லாமலும், நம்முடைய நம்பிக்கையை அறிக்கையிடுகிறதில் அசைவில்லாமல் உறுதியாயிருக்கக்கடவோம்; வாக்குத்தத்தம்பண்ணினவர் உண்மையுள்ளவராயிருக்கிறாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3029,51 +3057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நியாயத்தீர்ப்பு வருமென்று பயத்தோடே எதிர்பார்க்குதலும், விரோதிகளைப் பட்சிக்கும் கோபாக்கினையுமே இருக்கும்.]]></a:t>
+              <a:t><![CDATA[6. சர்வாங்க தகனபலிகளும், பாவநிவாரண பலிகளும் உமக்குப் பிரியமானதல்ல என்றீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3138,51 +3166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. மோசேயினுடைய பிரமாணத்தைத் தள்ளுகிறவன் இரக்கம்பெறாமல் இரண்டுமூன்று சாட்சிகளின் வாக்கினாலே சாகிறானே;]]></a:t>
+              <a:t><![CDATA[24. மேலும், அன்புக்கும் நற்கிரியைகளுக்கும் நாம் ஏவப்படும்படி ஒருவரையொருவர் கவனித்து;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3247,51 +3275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தேவனுடைய குமாரனைக் காலின்கீழ் மிதித்து, தன்னைப் பரிசுத்தஞ்செய்த உடன்படிக்கையின் இரத்தத்தை அசுத்தமென்றெண்ணி, கிருபையின் ஆவியை நிந்திக்கிறவன் எவ்வளவு கொடிதான ஆக்கினைக்குப் பாத்திரவானாயிருப்பானென்பதை யோசித்துப்பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[24. மேலும், அன்புக்கும் நற்கிரியைகளுக்கும் நாம் ஏவப்படும்படி ஒருவரையொருவர் கவனித்து;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3356,51 +3384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தேவனுடைய குமாரனைக் காலின்கீழ் மிதித்து, தன்னைப் பரிசுத்தஞ்செய்த உடன்படிக்கையின் இரத்தத்தை அசுத்தமென்றெண்ணி, கிருபையின் ஆவியை நிந்திக்கிறவன் எவ்வளவு கொடிதான ஆக்கினைக்குப் பாத்திரவானாயிருப்பானென்பதை யோசித்துப்பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[25. சபை கூடிவருதலைச் சிலர் விட்டுவிடுகிறதுபோல நாமும் விட்டுவிடாமல், ஒருவருக்கொருவர் புத்திசொல்லக்கடவோம்; நாளானது சமீபித்துவருகிறதை எவ்வளவாய்ப் பார்க்கிறீர்களோ அவ்வளவாய்ப் புத்திசொல்லவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3465,51 +3493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தேவனுடைய குமாரனைக் காலின்கீழ் மிதித்து, தன்னைப் பரிசுத்தஞ்செய்த உடன்படிக்கையின் இரத்தத்தை அசுத்தமென்றெண்ணி, கிருபையின் ஆவியை நிந்திக்கிறவன் எவ்வளவு கொடிதான ஆக்கினைக்குப் பாத்திரவானாயிருப்பானென்பதை யோசித்துப்பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[25. சபை கூடிவருதலைச் சிலர் விட்டுவிடுகிறதுபோல நாமும் விட்டுவிடாமல், ஒருவருக்கொருவர் புத்திசொல்லக்கடவோம்; நாளானது சமீபித்துவருகிறதை எவ்வளவாய்ப் பார்க்கிறீர்களோ அவ்வளவாய்ப் புத்திசொல்லவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3574,51 +3602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பழிவாங்குதல் எனக்குரியது, நானே பதிற்செய்வேன் என்று கர்த்தர் சொல்லுகிறார் என்றும், கர்த்தர் தம்முடைய ஜனங்களை நியாயந்தீர்ப்பாரென்றும் சொன்னவர் இன்னாரென்று அறிவோம்.]]></a:t>
+              <a:t><![CDATA[25. சபை கூடிவருதலைச் சிலர் விட்டுவிடுகிறதுபோல நாமும் விட்டுவிடாமல், ஒருவருக்கொருவர் புத்திசொல்லக்கடவோம்; நாளானது சமீபித்துவருகிறதை எவ்வளவாய்ப் பார்க்கிறீர்களோ அவ்வளவாய்ப் புத்திசொல்லவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3683,51 +3711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பழிவாங்குதல் எனக்குரியது, நானே பதிற்செய்வேன் என்று கர்த்தர் சொல்லுகிறார் என்றும், கர்த்தர் தம்முடைய ஜனங்களை நியாயந்தீர்ப்பாரென்றும் சொன்னவர் இன்னாரென்று அறிவோம்.]]></a:t>
+              <a:t><![CDATA[26. சத்தியத்தை அறியும் அறிவை அடைந்தபின்பு நாம் மனப்பூர்வமாய்ப் பாவஞ்செய்கிறவர்களாயிருந்தால், பாவங்களினிமித்தம் செலுத்தத்தக்க வேறொருபலி இனியிராமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3792,51 +3820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஜீவனுள்ள தேவனுடைய கைகளிலே விழுகிறது பயங்கரமாயிருக்குமே.]]></a:t>
+              <a:t><![CDATA[26. சத்தியத்தை அறியும் அறிவை அடைந்தபின்பு நாம் மனப்பூர்வமாய்ப் பாவஞ்செய்கிறவர்களாயிருந்தால், பாவங்களினிமித்தம் செலுத்தத்தக்க வேறொருபலி இனியிராமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3901,51 +3929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. முந்தின நாட்களை நினைத்துக்கொள்ளுங்கள்; நீங்கள் பிரகாசமாக்கப்பட்டிருந்த அந்த நாட்களில் உபத்திரவங்களாகிய மிகுந்த போராட்டத்தைச் சகித்தீர்களே.]]></a:t>
+              <a:t><![CDATA[27. நியாயத்தீர்ப்பு வருமென்று பயத்தோடே எதிர்பார்க்குதலும், விரோதிகளைப் பட்சிக்கும் கோபாக்கினையுமே இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4010,51 +4038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இயேசுகிறிஸ்துவினுடைய சரீரம் ஒரேதரம் பலியிடப்பட்டதினாலே, அந்தச் சித்தத்தின்படி நாம் பரிசுத்தமாக்கப்பட்டிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[13. இனித் தம்முடைய சத்துருக்களைத் தமது பாதபடியாக்கிப்போடும்வரைக்கும் காத்துக்கொண்டிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4119,51 +4147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. முந்தின நாட்களை நினைத்துக்கொள்ளுங்கள்; நீங்கள் பிரகாசமாக்கப்பட்டிருந்த அந்த நாட்களில் உபத்திரவங்களாகிய மிகுந்த போராட்டத்தைச் சகித்தீர்களே.]]></a:t>
+              <a:t><![CDATA[27. நியாயத்தீர்ப்பு வருமென்று பயத்தோடே எதிர்பார்க்குதலும், விரோதிகளைப் பட்சிக்கும் கோபாக்கினையுமே இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4228,51 +4256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. நிந்தைகளாலும் உபத்திரவங்களாலும் நீங்கள் வேடிக்கையாக்கப்பட்டதுமல்லாமல், அப்படி நடத்தப்பட்டவர்களுக்குப் பங்காளிகளுமானீர்கள்.]]></a:t>
+              <a:t><![CDATA[28. மோசேயினுடைய பிரமாணத்தைத் தள்ளுகிறவன் இரக்கம்பெறாமல் இரண்டுமூன்று சாட்சிகளின் வாக்கினாலே சாகிறானே;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4337,51 +4365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. நிந்தைகளாலும் உபத்திரவங்களாலும் நீங்கள் வேடிக்கையாக்கப்பட்டதுமல்லாமல், அப்படி நடத்தப்பட்டவர்களுக்குப் பங்காளிகளுமானீர்கள்.]]></a:t>
+              <a:t><![CDATA[28. மோசேயினுடைய பிரமாணத்தைத் தள்ளுகிறவன் இரக்கம்பெறாமல் இரண்டுமூன்று சாட்சிகளின் வாக்கினாலே சாகிறானே;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4446,51 +4474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நான் கட்டப்பட்டிருக்கையில் நீங்கள் என்னைக்குறித்துப் பரிதபித்ததுமன்றி, பரலோகத்தில் அதிக மேன்மையும் நிலையுள்ளதுமான சுதந்தரம் உங்களுக்கு உண்டென்று அறிந்து, உங்கள் ஆஸ்திகளையும் சந்தோஷமாய்க் கொள்ளையிடக்கொடுத்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[29. தேவனுடைய குமாரனைக் காலின்கீழ் மிதித்து, தன்னைப் பரிசுத்தஞ்செய்த உடன்படிக்கையின் இரத்தத்தை அசுத்தமென்றெண்ணி, கிருபையின் ஆவியை நிந்திக்கிறவன் எவ்வளவு கொடிதான ஆக்கினைக்குப் பாத்திரவானாயிருப்பானென்பதை யோசித்துப்பாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4555,51 +4583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நான் கட்டப்பட்டிருக்கையில் நீங்கள் என்னைக்குறித்துப் பரிதபித்ததுமன்றி, பரலோகத்தில் அதிக மேன்மையும் நிலையுள்ளதுமான சுதந்தரம் உங்களுக்கு உண்டென்று அறிந்து, உங்கள் ஆஸ்திகளையும் சந்தோஷமாய்க் கொள்ளையிடக்கொடுத்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[29. தேவனுடைய குமாரனைக் காலின்கீழ் மிதித்து, தன்னைப் பரிசுத்தஞ்செய்த உடன்படிக்கையின் இரத்தத்தை அசுத்தமென்றெண்ணி, கிருபையின் ஆவியை நிந்திக்கிறவன் எவ்வளவு கொடிதான ஆக்கினைக்குப் பாத்திரவானாயிருப்பானென்பதை யோசித்துப்பாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4664,51 +4692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஆகையால், மிகுந்த பலனுக்கேதுவான உங்கள் தைரியத்தை விட்டுவிடாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[29. தேவனுடைய குமாரனைக் காலின்கீழ் மிதித்து, தன்னைப் பரிசுத்தஞ்செய்த உடன்படிக்கையின் இரத்தத்தை அசுத்தமென்றெண்ணி, கிருபையின் ஆவியை நிந்திக்கிறவன் எவ்வளவு கொடிதான ஆக்கினைக்குப் பாத்திரவானாயிருப்பானென்பதை யோசித்துப்பாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4773,51 +4801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. நீங்கள் தேவனுடைய சித்தத்தின்படி செய்து, வாக்குத்தத்தம்பண்ணப்பட்டதைப் பெறும்படிக்குப் பொறுமை உங்களுக்கு வேண்டியதாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[30. பழிவாங்குதல் எனக்குரியது, நானே பதிற்செய்வேன் என்று கர்த்தர் சொல்லுகிறார் என்றும், கர்த்தர் தம்முடைய ஜனங்களை நியாயந்தீர்ப்பாரென்றும் சொன்னவர் இன்னாரென்று அறிவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4882,51 +4910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. நீங்கள் தேவனுடைய சித்தத்தின்படி செய்து, வாக்குத்தத்தம்பண்ணப்பட்டதைப் பெறும்படிக்குப் பொறுமை உங்களுக்கு வேண்டியதாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[30. பழிவாங்குதல் எனக்குரியது, நானே பதிற்செய்வேன் என்று கர்த்தர் சொல்லுகிறார் என்றும், கர்த்தர் தம்முடைய ஜனங்களை நியாயந்தீர்ப்பாரென்றும் சொன்னவர் இன்னாரென்று அறிவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4991,51 +5019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. வருகிறவர் இன்னுங் கொஞ்சக்காலத்தில் வருவார், தாமதம்பண்ணார்.]]></a:t>
+              <a:t><![CDATA[31. ஜீவனுள்ள தேவனுடைய கைகளிலே விழுகிறது பயங்கரமாயிருக்குமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5100,51 +5128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. விசுவாசத்தினாலே நீதிமான் பிழைப்பான், பின்வாங்கிப்போவானானால் அவன்மேல் என் ஆத்துமா பிரியமாயிராது என்கிறார்.]]></a:t>
+              <a:t><![CDATA[32. முந்தின நாட்களை நினைத்துக்கொள்ளுங்கள்; நீங்கள் பிரகாசமாக்கப்பட்டிருந்த அந்த நாட்களில் உபத்திரவங்களாகிய மிகுந்த போராட்டத்தைச் சகித்தீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5209,51 +5237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இயேசுகிறிஸ்துவினுடைய சரீரம் ஒரேதரம் பலியிடப்பட்டதினாலே, அந்தச் சித்தத்தின்படி நாம் பரிசுத்தமாக்கப்பட்டிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[14. ஏனெனில் பரிசுத்தமாக்கப்படுகிறவர்களை ஒரே பலியினாலே இவர் என்றென்றைக்கும் பூரணப்படுத்தியிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5318,51 +5346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. விசுவாசத்தினாலே நீதிமான் பிழைப்பான், பின்வாங்கிப்போவானானால் அவன்மேல் என் ஆத்துமா பிரியமாயிராது என்கிறார்.]]></a:t>
+              <a:t><![CDATA[32. முந்தின நாட்களை நினைத்துக்கொள்ளுங்கள்; நீங்கள் பிரகாசமாக்கப்பட்டிருந்த அந்த நாட்களில் உபத்திரவங்களாகிய மிகுந்த போராட்டத்தைச் சகித்தீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5427,51 +5455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. நாமோ கெட்டுப்போகப் பின்வாங்குகிறவர்களாயிராமல், ஆத்துமா ஈடேற விசுவாசிக்கிறவர்களாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[33. நிந்தைகளாலும் உபத்திரவங்களாலும் நீங்கள் வேடிக்கையாக்கப்பட்டதுமல்லாமல், அப்படி நடத்தப்பட்டவர்களுக்குப் பங்காளிகளுமானீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5536,51 +5564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. நாமோ கெட்டுப்போகப் பின்வாங்குகிறவர்களாயிராமல், ஆத்துமா ஈடேற விசுவாசிக்கிறவர்களாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[33. நிந்தைகளாலும் உபத்திரவங்களாலும் நீங்கள் வேடிக்கையாக்கப்பட்டதுமல்லாமல், அப்படி நடத்தப்பட்டவர்களுக்குப் பங்காளிகளுமானீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5645,51 +5673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இப்படியிருக்க, நியாயப்பிரமாணமானது வரப்போகிற நன்மைகளின் பொருளாயிராமல், அவைகளின் நிழலாய்மாத்திரம் இருக்கிறபடியால், வருஷந்தோறும் இடைவிடாமல் செலுத்தப்பட்டுவருகிற ஒரேவிதமான பலிகளினாலே அவைகளைச் செலுத்த வருகிறவர்களை ஒருக்காலும் பூரணப்படுத்தமாட்டாது.]]></a:t>
+              <a:t><![CDATA[34. நான் கட்டப்பட்டிருக்கையில் நீங்கள் என்னைக்குறித்துப் பரிதபித்ததுமன்றி, பரலோகத்தில் அதிக மேன்மையும் நிலையுள்ளதுமான சுதந்தரம் உங்களுக்கு உண்டென்று அறிந்து, உங்கள் ஆஸ்திகளையும் சந்தோஷமாய்க் கொள்ளையிடக்கொடுத்தீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5754,51 +5782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இப்படியிருக்க, நியாயப்பிரமாணமானது வரப்போகிற நன்மைகளின் பொருளாயிராமல், அவைகளின் நிழலாய்மாத்திரம் இருக்கிறபடியால், வருஷந்தோறும் இடைவிடாமல் செலுத்தப்பட்டுவருகிற ஒரேவிதமான பலிகளினாலே அவைகளைச் செலுத்த வருகிறவர்களை ஒருக்காலும் பூரணப்படுத்தமாட்டாது.]]></a:t>
+              <a:t><![CDATA[34. நான் கட்டப்பட்டிருக்கையில் நீங்கள் என்னைக்குறித்துப் பரிதபித்ததுமன்றி, பரலோகத்தில் அதிக மேன்மையும் நிலையுள்ளதுமான சுதந்தரம் உங்களுக்கு உண்டென்று அறிந்து, உங்கள் ஆஸ்திகளையும் சந்தோஷமாய்க் கொள்ளையிடக்கொடுத்தீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5863,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இப்படியிருக்க, நியாயப்பிரமாணமானது வரப்போகிற நன்மைகளின் பொருளாயிராமல், அவைகளின் நிழலாய்மாத்திரம் இருக்கிறபடியால், வருஷந்தோறும் இடைவிடாமல் செலுத்தப்பட்டுவருகிற ஒரேவிதமான பலிகளினாலே அவைகளைச் செலுத்த வருகிறவர்களை ஒருக்காலும் பூரணப்படுத்தமாட்டாது.]]></a:t>
+              <a:t><![CDATA[34. நான் கட்டப்பட்டிருக்கையில் நீங்கள் என்னைக்குறித்துப் பரிதபித்ததுமன்றி, பரலோகத்தில் அதிக மேன்மையும் நிலையுள்ளதுமான சுதந்தரம் உங்களுக்கு உண்டென்று அறிந்து, உங்கள் ஆஸ்திகளையும் சந்தோஷமாய்க் கொள்ளையிடக்கொடுத்தீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5972,51 +6000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பூரணப்படுத்துமானால், ஆராதனை செய்கிறவர்கள் ஒருதரம் சுத்தமாக்கப்பட்டபின்பு, இன்னும் பாவங்களுண்டென்று உணர்த்தும் மனச்சாட்சி அவர்களுக்கு இல்லாதிருப்பதினால், அந்தப்பலிகளைச் செலுத்துகிறது நிறுத்தப்படுமல்லவா?]]></a:t>
+              <a:t><![CDATA[35. ஆகையால், மிகுந்த பலனுக்கேதுவான உங்கள் தைரியத்தை விட்டுவிடாதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6081,51 +6109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பூரணப்படுத்துமானால், ஆராதனை செய்கிறவர்கள் ஒருதரம் சுத்தமாக்கப்பட்டபின்பு, இன்னும் பாவங்களுண்டென்று உணர்த்தும் மனச்சாட்சி அவர்களுக்கு இல்லாதிருப்பதினால், அந்தப்பலிகளைச் செலுத்துகிறது நிறுத்தப்படுமல்லவா?]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது நான்: தேவனே, உம்முடைய சித்தத்தின்படி செய்ய, இதோ, வருகிறேன், புஸ்தகச்சுருளில் என்னைக்குறித்து எழுதியிருக்கிறது என்று சொன்னேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6190,51 +6218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்படி நிறுத்தப்படாதபடியால், பாவங்கள் உண்டென்று அவைகளினாலே வருஷந்தோறும் நினைவுகூருதல் உண்டாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது நான்: தேவனே, உம்முடைய சித்தத்தின்படி செய்ய, இதோ, வருகிறேன், புஸ்தகச்சுருளில் என்னைக்குறித்து எழுதியிருக்கிறது என்று சொன்னேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6299,51 +6327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அல்லாமலும், காளை வெள்ளாட்டுக்கடா இவைகளுடைய இரத்தம் பாவங்களை நிவிர்த்திசெய்யமாட்டாதே.]]></a:t>
+              <a:t><![CDATA[36. நீங்கள் தேவனுடைய சித்தத்தின்படி செய்து, வாக்குத்தத்தம்பண்ணப்பட்டதைப் பெறும்படிக்குப் பொறுமை உங்களுக்கு வேண்டியதாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6408,51 +6436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அன்றியும், எந்த ஆசாரியனும் நாடோறும் ஆராதனை செய்கிறவனாயும், பாவங்களை ஒருக்காலும் நிவிர்த்திசெய்யக்கூடாத ஒரேவித பலிகளை அநேகந்தரம் செலுத்திவருகிறவனாயும் நிற்பான்.]]></a:t>
+              <a:t><![CDATA[14. ஏனெனில் பரிசுத்தமாக்கப்படுகிறவர்களை ஒரே பலியினாலே இவர் என்றென்றைக்கும் பூரணப்படுத்தியிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6517,51 +6545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால் அவர் உலகத்தில் பிரவேசிக்கும்போது: பலியையும் காணிக்கையையும் நீர் விரும்பவில்லை, ஒரு சரீரத்தை எனக்கு ஆயத்தம்பண்ணினீர்;]]></a:t>
+              <a:t><![CDATA[8. நியாயப்பிரமாணத்தின்படி செலுத்தப்பட்டுவருகிற பலிகளைக்குறித்து மேற்சொல்லியபடி: பலியையும், காணிக்கையையும், சர்வாங்க தகனபலிகளையும், பாவநிவாரணபலிகளையும் நீர் விரும்பவில்லை, அவைகள் உமக்குப் பிரியமானதல்ல என்று சொன்னபின்பு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6626,51 +6654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால் அவர் உலகத்தில் பிரவேசிக்கும்போது: பலியையும் காணிக்கையையும் நீர் விரும்பவில்லை, ஒரு சரீரத்தை எனக்கு ஆயத்தம்பண்ணினீர்;]]></a:t>
+              <a:t><![CDATA[8. நியாயப்பிரமாணத்தின்படி செலுத்தப்பட்டுவருகிற பலிகளைக்குறித்து மேற்சொல்லியபடி: பலியையும், காணிக்கையையும், சர்வாங்க தகனபலிகளையும், பாவநிவாரணபலிகளையும் நீர் விரும்பவில்லை, அவைகள் உமக்குப் பிரியமானதல்ல என்று சொன்னபின்பு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6735,51 +6763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சர்வாங்க தகனபலிகளும், பாவநிவாரண பலிகளும் உமக்குப் பிரியமானதல்ல என்றீர்.]]></a:t>
+              <a:t><![CDATA[37. வருகிறவர் இன்னுங் கொஞ்சக்காலத்தில் வருவார், தாமதம்பண்ணார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6844,51 +6872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது நான்: தேவனே, உம்முடைய சித்தத்தின்படி செய்ய, இதோ, வருகிறேன், புஸ்தகச்சுருளில் என்னைக்குறித்து எழுதியிருக்கிறது என்று சொன்னேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. தேவனே, உம்முடைய சித்தத்தின்படி செய்ய, இதோ, வருகிறேன் என்று இரண்டாவதை நிலைநிறுத்துவதற்கு முதலாவதை நீக்கிப்போடுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6953,51 +6981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நியாயப்பிரமாணத்தின்படி செலுத்தப்பட்டுவருகிற பலிகளைக்குறித்து மேற்சொல்லியபடி: பலியையும், காணிக்கையையும், சர்வாங்க தகனபலிகளையும், பாவநிவாரணபலிகளையும் நீர் விரும்பவில்லை, அவைகள் உமக்குப் பிரியமானதல்ல என்று சொன்னபின்பு:]]></a:t>
+              <a:t><![CDATA[9. தேவனே, உம்முடைய சித்தத்தின்படி செய்ய, இதோ, வருகிறேன் என்று இரண்டாவதை நிலைநிறுத்துவதற்கு முதலாவதை நீக்கிப்போடுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7062,51 +7090,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நியாயப்பிரமாணத்தின்படி செலுத்தப்பட்டுவருகிற பலிகளைக்குறித்து மேற்சொல்லியபடி: பலியையும், காணிக்கையையும், சர்வாங்க தகனபலிகளையும், பாவநிவாரணபலிகளையும் நீர் விரும்பவில்லை, அவைகள் உமக்குப் பிரியமானதல்ல என்று சொன்னபின்பு:]]></a:t>
+              <a:t><![CDATA[10. இயேசுகிறிஸ்துவினுடைய சரீரம் ஒரேதரம் பலியிடப்பட்டதினாலே, அந்தச் சித்தத்தின்படி நாம் பரிசுத்தமாக்கப்பட்டிருக்கிறோம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. இயேசுகிறிஸ்துவினுடைய சரீரம் ஒரேதரம் பலியிடப்பட்டதினாலே, அந்தச் சித்தத்தின்படி நாம் பரிசுத்தமாக்கப்பட்டிருக்கிறோம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. விசுவாசத்தினாலே நீதிமான் பிழைப்பான், பின்வாங்கிப்போவானானால் அவன்மேல் என் ஆத்துமா பிரியமாயிராது என்கிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. விசுவாசத்தினாலே நீதிமான் பிழைப்பான், பின்வாங்கிப்போவானானால் அவன்மேல் என் ஆத்துமா பிரியமாயிராது என்கிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. அன்றியும், எந்த ஆசாரியனும் நாடோறும் ஆராதனை செய்கிறவனாயும், பாவங்களை ஒருக்காலும் நிவிர்த்திசெய்யக்கூடாத ஒரேவித பலிகளை அநேகந்தரம் செலுத்திவருகிறவனாயும் நிற்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7171,51 +7635,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[15. இதைக்குறித்துப் பரிசுத்த ஆவியானவரும் நமக்குச் சாட்சிசொல்லுகிறார்; எப்படியெனில்:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[11. அன்றியும், எந்த ஆசாரியனும் நாடோறும் ஆராதனை செய்கிறவனாயும், பாவங்களை ஒருக்காலும் நிவிர்த்திசெய்யக்கூடாத ஒரேவித பலிகளை அநேகந்தரம் செலுத்திவருகிறவனாயும் நிற்பான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. நாமோ கெட்டுப்போகப் பின்வாங்குகிறவர்களாயிராமல், ஆத்துமா ஈடேற விசுவாசிக்கிறவர்களாயிருக்கிறோம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. நாமோ கெட்டுப்போகப் பின்வாங்குகிறவர்களாயிராமல், ஆத்துமா ஈடேற விசுவாசிக்கிறவர்களாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7280,51 +8071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இவரோ, பாவங்களுக்காக ஒரே பலியைச் செலுத்தி, என்றென்றைக்கும் தேவனுடைய வலதுபாரிசத்தில் உட்கார்ந்து,]]></a:t>
+              <a:t><![CDATA[16. அந்த நாட்களுக்குப்பின்பு நான் அவர்களோடே பண்ணும் உடன்படிக்கையாவது: நான் என்னுடைய பிரமாணங்களை அவர்களுடைய இருதயங்களில் வைத்து, அவைகளை அவர்களுடைய மனதில் எழுதுவேன் என்று கர்த்தர் சொல்லுகிறாரென்பதை உரைத்தபின்பு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7389,51 +8180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இவரோ, பாவங்களுக்காக ஒரே பலியைச் செலுத்தி, என்றென்றைக்கும் தேவனுடைய வலதுபாரிசத்தில் உட்கார்ந்து,]]></a:t>
+              <a:t><![CDATA[16. அந்த நாட்களுக்குப்பின்பு நான் அவர்களோடே பண்ணும் உடன்படிக்கையாவது: நான் என்னுடைய பிரமாணங்களை அவர்களுடைய இருதயங்களில் வைத்து, அவைகளை அவர்களுடைய மனதில் எழுதுவேன் என்று கர்த்தர் சொல்லுகிறாரென்பதை உரைத்தபின்பு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7468,51 +8259,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506388" r:id="rId1"/>
+    <p:sldLayoutId id="2474532017" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8000,54 +8791,110 @@
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8168,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. From henceforth expecting till his enemies be made his footstool.]]></a:t>
+              <a:t><![CDATA[17. এরপর তিনি বলেন: ‘আমি তাদের সব পাপ ও অধর্ম আর কখনও মনে রাখবো না৷’ যিরমিয় 31 : 34]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. For by one offering he has perfected for ever them that are sanctified.]]></a:t>
+              <a:t><![CDATA[1. ভবিষ্যতে য়ে সকল উত্‌কৃষ্ট বিষয় আসবে, বিধি-ব্যবস্থা হচ্ছে তারই অস্পষ্ট ছায়া মাত্র৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Whereof the Holy Spirit also is a witness to us: for after that he had said before,]]></a:t>
+              <a:t><![CDATA[বিধি-ব্যবস্থা ঐসব বিষয়ের বাস্তবরূপ নয়৷ তাই যাঁরা ঈশ্বরের উপাসনা করতে আসে, বছর বছর তারা একই রকম]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. This is the covenant that I will make with them after those days, says the Lord, I will put my]]></a:t>
+              <a:t><![CDATA[বলিদান বারবার করে, কিন্তু বিধি-ব্যবস্থা সেই লোকদের সিদ্ধি দিতে পারে না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[laws into their hearts, and in their minds will I write them;]]></a:t>
+              <a:t><![CDATA[2. বিধি-ব্যবস্থা যদি পারত, তবে ঐ বলিদান কি শেষ হত না? কারণ যাঁরা উপাসনা করে তারা যদি একবার শুচি হয়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And their sins and iniquities will I remember no more.]]></a:t>
+              <a:t><![CDATA[তবে তাদের পাপের জন্য নিজেকে আর দোষী ভাববার প্রযোজন নেই৷ কিন্তু বিধি-ব্যবস্থা তা করতে সক্ষম নয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Now where remission of these is, there is no more offering for sin.]]></a:t>
+              <a:t><![CDATA[18. তাই একবার যখন সেইসব পাপ ক্ষমা করা হল, তখন পাপের জন্য বলিদান উত্‌সর্গ করার আর কোন প্রযোজন নেই৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Having therefore, brethren, boldness to enter into the holiest by the blood of Jesus,]]></a:t>
+              <a:t><![CDATA[19. তাই আমার ভাই ও বোনেরা, মহাপবিত্র স্থানে প্রবেশ করার সম্পূর্ণ স্বাধীনতা আমাদের আছে৷ যীশুর রক্তের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. By a new and living way, which he has consecrated for us, through the veil, that is to say, his]]></a:t>
+              <a:t><![CDATA[গুণে আমরা নির্ভীকতার সঙ্গে সেখানে প্রবেশ করতে পারি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[flesh;]]></a:t>
+              <a:t><![CDATA[20. খ্রীষ্ট এই নতুন পথ একটি পর্দার মধ্য দিয়ে অর্থাত্ তাঁর দেহের মধ্য দিয়ে আমাদের জন্য খুলে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then said he, Lo, I come to do your will, O God. He takes away the first, that he may establish]]></a:t>
+              <a:t><![CDATA[12. খ্রীষ্ট পাপের জন্য একটি বলিদান উত্‌সর্গ করলেন যা সকল সময়ের জন্য যথেষ্ট৷ তারপর তিনি ঈশ্বরের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And having an high priest over the house of God;]]></a:t>
+              <a:t><![CDATA[দিয়েছেন৷ এ এক জীবন্ত পথ৷ এই নতুন পথে আমরা পর্দার মধ্য দিয়ে অর্থাত্ খ্রীষ্টের দেহের মধ্য দিয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Let us draw near with a true heart in full assurance of faith, having our hearts sprinkled from]]></a:t>
+              <a:t><![CDATA[ঈশ্বরের সামনে উপস্থিত হতে পারি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[an evil conscience, and our bodies washed with pure water.]]></a:t>
+              <a:t><![CDATA[3. ঐসব লোকের বলিদান বছর বছর তাদের পাপের ক্ষমা স্মরণ করিয়ে দেয়,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Let us hold fast the profession of our faith without wavering; (for he is faithful that]]></a:t>
+              <a:t><![CDATA[21. তাই আমাদের এক মহান যাজক রয়েছেন যিনি ঈশ্বরের গৃহের ওপর কর্তৃত্ত্ব করেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[promised;)]]></a:t>
+              <a:t><![CDATA[4. কারণ বৃষের কি ছাগের রক্ত পাপ দূর করতে পারে না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And let us consider one another to provoke unto love and to good works:]]></a:t>
+              <a:t><![CDATA[22. আমাদের শুচি করা হয়েছে ও দোষী বিবেকের হাত থেকে মুক্ত করা হয়েছে৷ আমাদের দেহকে শুচিশুদ্ধ জলে ধৌত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Not forsaking the assembling of ourselves together, as the manner of some is; but exhorting one]]></a:t>
+              <a:t><![CDATA[করা হয়েছে৷ তাই এস, আমরা শুদ্ধ হৃদয়ে বিশ্বাসের কৃত নিশ্চয়তায় ঈশ্বরের সামনে হাজির হই৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[another: and so much the more, as all of you see the day approaching.]]></a:t>
+              <a:t><![CDATA[5. সেইজন্যই খ্রীষ্ট এ জগতে আসার সময় বলেছিলেন:‘তুমি বলিদান ও নৈবেদ্য চাও নি, কিন্তু আমার জন্য এক দেহ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. For if we sin willfully after that we have received the knowledge of the truth, there remains no]]></a:t>
+              <a:t><![CDATA[প্রস্তুত করেছ৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[more sacrifice for sins,]]></a:t>
+              <a:t><![CDATA[23. তাই এস, আমরা আমাদের প্রত্যাশাকে দৃঢ়ভাবে অবলম্বন করে থাকি এবং অপরের কাছে তাকে জানাতে ব্যর্থ না]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the second.]]></a:t>
+              <a:t><![CDATA[দক্ষিণ পাশে বসলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. But a certain fearful looking for of judgment and fiery indignation, which shall devour the]]></a:t>
+              <a:t><![CDATA[হই৷ আমরা ঈশ্বরের ওপর নির্ভর করতে পারি য়ে, তিনি যা প্রতিশ্রুতি দিয়েছেন তা তিনি পূরণ করবেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[adversaries.]]></a:t>
+              <a:t><![CDATA[6. তুমি হোমে ও পাপার্থক বলিদান উত্‌সর্গে প্রীত নও৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. He that despised Moses' law died without mercy under two or three witnesses:]]></a:t>
+              <a:t><![CDATA[24. আমাদের উচিত একে অপরের বিষয়ে চিন্তা করা, য়েন ভালবাসতে ও সত্ কাজ করতে পরস্পরকে উত্‌সাহ দান করতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +12315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Of how much greater punishment, suppose all of you, shall he be thought worthy, who has trodden]]></a:t>
+              <a:t><![CDATA[পারি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +12447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[under foot the Son of God, and has counted the blood of the covenant, wherewith he was sanctified,]]></a:t>
+              <a:t><![CDATA[25. আমরা য়েন একত্র সমবেত হওয়ার অভ্যাস ত্যাগ না করি, য়েমন কেউ কেউ সেইরকম করছে৷ কিন্তু এস, আমরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +12579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[an unholy thing, and has done despite unto the Spirit of grace?]]></a:t>
+              <a:t><![CDATA[পরস্পরকে উত্‌সাহ ও চেতনা দিই৷ তোমরা যতই সেই দিন এগিয়ে আসতে দেখছ, ততই এ বিষয়ে আরো বেশী করে উদ্যোগী]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +12711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. For we know him that has said, Vengeance belongs unto me, I will recompense, says the Lord. And]]></a:t>
+              <a:t><![CDATA[হও৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +12843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[again, The Lord shall judge his people.]]></a:t>
+              <a:t><![CDATA[26. সত্যের জ্ঞানলাভের পর যদি আমরা ইচ্ছাকৃতভাবে পাপ করে চলি, তবে সেই পাপের জন্য বলিদান উত্‌সর্গ করার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +12975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. It is a fearful thing to fall into the hands of the living God.]]></a:t>
+              <a:t><![CDATA[মতো আর কিছু অবশিষ্ট থাকে না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +13107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. But call to remembrance the former days, in which, after all of you were illuminated, all of you]]></a:t>
+              <a:t><![CDATA[27. আমরা যদি পাপ করেই চলি তবে বিচারের জন্য সেই ভয়ঙ্কর প্রতীক্ষা আর প্রচণ্ড ক্রোধাগ্নি সমস্ত ঈশ্বর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +13239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. By the which will we are sanctified through the offering of the body of Jesus Christ once for]]></a:t>
+              <a:t><![CDATA[13. তাঁর শত্রুদের মাথা তাঁর পায়ের নীচে অবনত না হওয়া পর্যন্ত এখন তিনি সেখানে অপেক্ষা করছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +13371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[endured a great fight of afflictions;]]></a:t>
+              <a:t><![CDATA[বিরোধীকে গ্রাস করবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +13503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. Partly, whilst all of you were made a gazing-stock both by reproaches and afflictions; and]]></a:t>
+              <a:t><![CDATA[28. কেউ যদি মোশির দেওয়া বিধি-ব্যবস্থা লঙঘন করতো তবে দুজন কিংবা তিনজন সাক্ষীর সাক্ষ্য প্রমাণে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +13635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[partly, whilst all of you became companions of them that were so used.]]></a:t>
+              <a:t><![CDATA[নিষ্ঠুরভাবে তাকে হত্যা করা হত, তাকে ক্ষমা করা হত না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +13767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. For all of you had compassion of me in my bonds, and took joyfully the spoiling of your goods,]]></a:t>
+              <a:t><![CDATA[29. ভেবে দেখো, য়ে লোক ঈশ্বরের পুত্রকে ঘৃণা করেছে, চুক্তির য়ে রক্তের মাধ্যমে সে শুচি হয়েছিল তা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +13899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[knowing in yourselves that all of you have in heaven a better and an enduring substance.]]></a:t>
+              <a:t><![CDATA[তুচ্ছ করেছে, আর যিনি অনুগ্রহ করেন সেই অনুগ্রহের আত্মাকে অপমান করেছে - হ্যাঁ, নতুন চুক্তির রক্তকে য়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +14031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. Cast not away therefore your confidence, which has great recompence of reward.]]></a:t>
+              <a:t><![CDATA[অবমাননা করেছে সেই ব্যক্তির কতোই না ঘোরতর শাস্তি হওয়া উচিত৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +14163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. For all of you have need of patience, that, after all of you have done the will of God, all of]]></a:t>
+              <a:t><![CDATA[30. আমরা জানি, ঈশ্বর বলেন, ‘যাঁরা মন্দ কাজ করে, তাদের আমি শাস্তি দেব; তাদের প্রতিফল দেব৷’ঈশ্বর আবার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +14295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you might receive the promise.]]></a:t>
+              <a:t><![CDATA[বলেছেন, ‘প্রভু তাঁর লোকদের বিচার করবেন৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13580,51 +14427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. For yet a little while, and he that shall come will come, and will not tarry.]]></a:t>
+              <a:t><![CDATA[31. জীবন্ত ঈশ্বরের হাতে গড়া পাপী মানুষের পক্ষে কি ভয়ঙ্কর বিষয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13712,51 +14559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. Now the just shall live by faith: but if any man draw back, my soul shall have no pleasure in]]></a:t>
+              <a:t><![CDATA[32. সেই আগের দিনগুলির কথা মনে করে দেখ, প্রথমে যখন তোমরা সত্য গ্রহণ করলে, তখন তোমাদের অনেক কষ্ট ও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13844,51 +14691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all.]]></a:t>
+              <a:t><![CDATA[14. তিনি একটি বলিদান উত্‌সর্গ করে চিরকালের জন্য তাঁর লোকেদের নিখুঁত করেছেন৷ তারাই সেই লোক যাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13976,51 +14823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him.]]></a:t>
+              <a:t><![CDATA[দুঃখভোগ করতে হয়েছিল, কিন্তু তা সত্ত্বেও তোমরা বেশ অটল ছিলে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14108,51 +14955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. But we are not of them who draw back unto perdition; but of them that believe to the saving of]]></a:t>
+              <a:t><![CDATA[33. কখনও কখনও লোকেরা প্রকাশ্যে তোমাদের বিদ্রূপ করেছে ও অনেক লোকের সামনে তোমাদের নির্যাতিত হতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14240,51 +15087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the soul.]]></a:t>
+              <a:t><![CDATA[হয়েছে৷ কখনও অন্যের ওপর তোমাদের মতো নির্য়াতিত হচ্ছে দেখে তোমরা তাদের প্রতি সহানুভূতি দেখিয়েছ৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14372,51 +15219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. For the law having a shadow of good things to come, and not the very image of the things, can]]></a:t>
+              <a:t><![CDATA[34. যাঁরা কারাগারে বন্দী ছিল, তোমরা তাদের সাহায্য করেছ ও তাদের দুঃখভোগের অংশ নিয়েছ৷ তোমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14504,51 +15351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[never with those sacrifices which they offered year by year continually make the comers thereunto]]></a:t>
+              <a:t><![CDATA[সম্পত্তি লুঠ করে নিলেও তোমরা আনন্দ করেছ, কারণ তোমরা জানতে য়ে এসব থেকে উত্‌কৃষ্ট ও চিরস্থাযী এক]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14636,51 +15483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[perfect.]]></a:t>
+              <a:t><![CDATA[সম্পদ তোমাদের জন্য আছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14768,51 +15615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. For then would they not have ceased to be offered? because that the worshippers once purged]]></a:t>
+              <a:t><![CDATA[35. তাই অতীতে তোমাদের য়ে সাহস ছিল তা হারিও না, কারণ সেই সাহস তোমাদের জন্য মহাপুরস্কার নিয়ে আসবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14900,51 +15747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[should have had no more conscience of sins.]]></a:t>
+              <a:t><![CDATA[7. এরপর তিনি বললেন, ‘এই আমি! শাস্ত্রে আমার বিষয়ে য়েমন লেখা আছে, হে ঈশ্বর দেখ, আমি তোমার ইচ্ছা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15032,51 +15879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. But in those sacrifices there is a remembrance again made of sins every year.]]></a:t>
+              <a:t><![CDATA[পূর্ণ করতেই এসেছি৷’গীতসংহিতা 40 :6-8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15164,51 +16011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. For it is not possible that the blood of bulls and of goats should take away sins.]]></a:t>
+              <a:t><![CDATA[36. তোমাদের ধৈর্য্য ধরতে হবে, ঈশ্বরের ইচ্ছা পালন করার পর তোমরা তাঁর প্রতিশ্রুতি অনুসারে ফল লাভ করবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15296,51 +16143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And every priest stands daily ministering and offering oftentimes the same sacrifices, which can]]></a:t>
+              <a:t><![CDATA[পবিত্র করা হয়েছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15428,51 +16275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Wherefore when he comes into the world, he says, Sacrifice and offering you would not, but a body]]></a:t>
+              <a:t><![CDATA[8. প্রথমে তিনি বললেন, ‘বলিদান, নৈবেদ্য, হোমবলি ও পাপার্থক বলি তুমি চাও নি; আর তাতে তুমি প্রীত হও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15560,51 +16407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[have you prepared me:]]></a:t>
+              <a:t><![CDATA[নি৷’ যদিও সেইসব বিধি-ব্যবস্থা অনুসারে উত্‌সর্গ করা হয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15692,51 +16539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. In burnt offerings and sacrifices for sin you have had no pleasure.]]></a:t>
+              <a:t><![CDATA[37. কারণ এখন থেকে অল্প সময়ের মধ্যে,‘য়াঁর আসবার কথা আছে তিনি আসবেন, তিনি দেরী করবেন না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15824,51 +16671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Then said I, Lo, I come (in the volume of the book it is written of me,) to do your will, O God.]]></a:t>
+              <a:t><![CDATA[9. এরপর তিনি বললেন, ‘দেখো, আমি তোমার ইচ্ছা পালন করবার জন্যই এসেছি৷’ তিনি দ্বিতীয়টি প্রবর্তন করার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15956,51 +16803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Above when he said, Sacrifice and offering and burnt offerings and offering for sin you would]]></a:t>
+              <a:t><![CDATA[জন্য প্রথমটিকে বাতিল করতে এসেছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16088,51 +16935,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not, neither had pleasure therein; which are offered by the law;]]></a:t>
+              <a:t><![CDATA[10. ঈশ্বরের ইচ্ছানুসারেই তিনি এই কাজ সমাপ্ত করেছেন৷ এইজন্যই খ্রীষ্ট তাঁর দেহ একবারেই চিরকালের জন্য]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[উত্‌সর্গ করেছেন যাতে আমরা চিরকালের জন্য পবিত্র হই৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. আমার দৃষ্টিতে যাদের ধার্মিক প্রতিপন্ন করেছি তারা বিশ্বাসের ফলেই বেঁচে থাকবে, কিন্তু সে যদি ভয়ে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[বিশ্বাস থেকে সরে যায় তবে আমি তার প্রতি সন্তুষ্ট হব না৷’হববকূক 2:3-4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. প্রত্যেক যাজক প্রত্যেকদিন দাঁড়িয়ে ঈশ্বরের সেবা করেন তাঁরা বারবার সেই একই বলি উত্‌সর্গ করেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16220,51 +17595,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[never take away sins:]]></a:t>
+              <a:t><![CDATA[15. পবিত্র আত্মাও আমাদের কাছে এ বিষয়ে সাক্ষ্য দিচ্ছেন৷ প্রথমে তিনি বলেন:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[কিন্তু তাদের বলিদান কখনও পাপ দূর করতে পারে না৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. কিন্তু আমরা এমন লোক নই যাঁরা বিশ্বাস থেকে সরে গিয়ে ধ্বংস হয়ে যায়, বরং আমরা সেই রকম লোক যাঁরা]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[বিশ্বাসে রক্ষা পায়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16352,51 +18123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. But this man, after he had offered one sacrifice for sins for ever, sat down on the right hand]]></a:t>
+              <a:t><![CDATA[16. ‘ঐ সময়ের পর প্রভু বলেছেন, আমি তাদের সঙ্গে এই চুক্তি করব৷ আমি তাদের হৃদয়ে আমার নিয়মগুলো গেঁথে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16484,51 +18255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of God;]]></a:t>
+              <a:t><![CDATA[দেব, আর তাদের মনে আমি তা লিখে দেব৷’যিরমিয় 31:33]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16545,91 +18316,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எபிரெயர் : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme63">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
   <a:themeElements>
-    <a:clrScheme name="Theme63">
+    <a:clrScheme name="Theme49">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme63">
+    <a:fontScheme name="Theme49">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16655,51 +18426,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme63">
+    <a:fmtScheme name="Theme49">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16830,51 +18601,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>65</Slides>
+  <Slides>72</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>