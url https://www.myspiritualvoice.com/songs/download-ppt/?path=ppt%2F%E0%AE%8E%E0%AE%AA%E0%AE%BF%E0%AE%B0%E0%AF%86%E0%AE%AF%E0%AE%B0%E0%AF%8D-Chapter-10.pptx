--- v1 (2026-07-31)
+++ v2 (2026-09-16)
@@ -135,50 +135,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -231,50 +235,52 @@
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -444,53 +450,55 @@
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
-  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -550,51 +558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்களுடைய பாவங்களையும் அவர்களுடைய அக்கிரமங்களையும் நான் இனி நினைப்பதில்லை என்பதைச் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[4. For it is not possible that the blood of bulls and of goats should take away sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -659,51 +667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இப்படியிருக்க, நியாயப்பிரமாணமானது வரப்போகிற நன்மைகளின் பொருளாயிராமல், அவைகளின் நிழலாய்மாத்திரம் இருக்கிறபடியால், வருஷந்தோறும் இடைவிடாமல் செலுத்தப்பட்டுவருகிற ஒரேவிதமான பலிகளினாலே அவைகளைச் செலுத்த வருகிறவர்களை ஒருக்காலும் பூரணப்படுத்தமாட்டாது.]]></a:t>
+              <a:t><![CDATA[5. Wherefore when he comes into the world, he says, Sacrifice and offering you would not, but a body have you prepared me:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -768,51 +776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இப்படியிருக்க, நியாயப்பிரமாணமானது வரப்போகிற நன்மைகளின் பொருளாயிராமல், அவைகளின் நிழலாய்மாத்திரம் இருக்கிறபடியால், வருஷந்தோறும் இடைவிடாமல் செலுத்தப்பட்டுவருகிற ஒரேவிதமான பலிகளினாலே அவைகளைச் செலுத்த வருகிறவர்களை ஒருக்காலும் பூரணப்படுத்தமாட்டாது.]]></a:t>
+              <a:t><![CDATA[5. Wherefore when he comes into the world, he says, Sacrifice and offering you would not, but a body have you prepared me:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -877,51 +885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இப்படியிருக்க, நியாயப்பிரமாணமானது வரப்போகிற நன்மைகளின் பொருளாயிராமல், அவைகளின் நிழலாய்மாத்திரம் இருக்கிறபடியால், வருஷந்தோறும் இடைவிடாமல் செலுத்தப்பட்டுவருகிற ஒரேவிதமான பலிகளினாலே அவைகளைச் செலுத்த வருகிறவர்களை ஒருக்காலும் பூரணப்படுத்தமாட்டாது.]]></a:t>
+              <a:t><![CDATA[6. In burnt offerings and sacrifices for sin you have had no pleasure.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -986,51 +994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பூரணப்படுத்துமானால், ஆராதனை செய்கிறவர்கள் ஒருதரம் சுத்தமாக்கப்பட்டபின்பு, இன்னும் பாவங்களுண்டென்று உணர்த்தும் மனச்சாட்சி அவர்களுக்கு இல்லாதிருப்பதினால், அந்தப்பலிகளைச் செலுத்துகிறது நிறுத்தப்படுமல்லவா?]]></a:t>
+              <a:t><![CDATA[7. Then said I, Lo, I come (in the volume of the book it is written of me,) to do your will, O God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1095,51 +1103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பூரணப்படுத்துமானால், ஆராதனை செய்கிறவர்கள் ஒருதரம் சுத்தமாக்கப்பட்டபின்பு, இன்னும் பாவங்களுண்டென்று உணர்த்தும் மனச்சாட்சி அவர்களுக்கு இல்லாதிருப்பதினால், அந்தப்பலிகளைச் செலுத்துகிறது நிறுத்தப்படுமல்லவா?]]></a:t>
+              <a:t><![CDATA[7. Then said I, Lo, I come (in the volume of the book it is written of me,) to do your will, O God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1204,51 +1212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இவைகள் மன்னிக்கப்பட்டதுண்டானால், இனிப் பாவத்தினிமித்தம் பலி செலுத்தப்படுவதில்லையே.]]></a:t>
+              <a:t><![CDATA[8. Above when he said, Sacrifice and offering and burnt offerings and offering for sin you would not, neither had pleasure therein; which are offered by the law;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1313,51 +1321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆகையால், சகோதரரே, நாம் பரிசுத்தஸ்தலத்தில் பிரவேசிப்பதற்கு இயேசுவானவர் தமது மாம்சமாகிய திரையின் வழியாய்ப் புதிதும் ஜீவனுமான மார்க்கத்தை நமக்கு உண்டுபண்ணினபடியால்,]]></a:t>
+              <a:t><![CDATA[8. Above when he said, Sacrifice and offering and burnt offerings and offering for sin you would not, neither had pleasure therein; which are offered by the law;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1422,51 +1430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆகையால், சகோதரரே, நாம் பரிசுத்தஸ்தலத்தில் பிரவேசிப்பதற்கு இயேசுவானவர் தமது மாம்சமாகிய திரையின் வழியாய்ப் புதிதும் ஜீவனுமான மார்க்கத்தை நமக்கு உண்டுபண்ணினபடியால்,]]></a:t>
+              <a:t><![CDATA[8. Above when he said, Sacrifice and offering and burnt offerings and offering for sin you would not, neither had pleasure therein; which are offered by the law;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1531,51 +1539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அந்த மார்க்கத்தின்வழியாய்ப் பிரவேசிப்பதற்கு அவருடைய இரத்தத்தினாலே நமக்குத் தைரியம் உண்டாயிருக்கிறபடியினாலும்,]]></a:t>
+              <a:t><![CDATA[9. Then said he, Lo, I come to do your will, O God. He takes away the first, that he may establish the second.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1640,51 +1648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இவரோ, பாவங்களுக்காக ஒரே பலியைச் செலுத்தி, என்றென்றைக்கும் தேவனுடைய வலதுபாரிசத்தில் உட்கார்ந்து,]]></a:t>
+              <a:t><![CDATA[1. For the law having a shadow of good things to come, and not the very image of the things, can never with those sacrifices which they offered year by year continually make the comers thereunto perfect.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1749,51 +1757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அந்த மார்க்கத்தின்வழியாய்ப் பிரவேசிப்பதற்கு அவருடைய இரத்தத்தினாலே நமக்குத் தைரியம் உண்டாயிருக்கிறபடியினாலும்,]]></a:t>
+              <a:t><![CDATA[9. Then said he, Lo, I come to do your will, O God. He takes away the first, that he may establish the second.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1858,51 +1866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அந்த மார்க்கத்தின்வழியாய்ப் பிரவேசிப்பதற்கு அவருடைய இரத்தத்தினாலே நமக்குத் தைரியம் உண்டாயிருக்கிறபடியினாலும்,]]></a:t>
+              <a:t><![CDATA[10. By the which will we are sanctified through the offering of the body of Jesus Christ once for all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1967,51 +1975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்படி நிறுத்தப்படாதபடியால், பாவங்கள் உண்டென்று அவைகளினாலே வருஷந்தோறும் நினைவுகூருதல் உண்டாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[10. By the which will we are sanctified through the offering of the body of Jesus Christ once for all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2076,51 +2084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தேவனுடைய வீட்டின்மேல் அதிகாரியான மகா ஆசாரியர் நமக்கு ஒருவர் இருக்கிறபடியினாலும்,]]></a:t>
+              <a:t><![CDATA[11. And every priest stands daily ministering and offering oftentimes the same sacrifices, which can never take away sins:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2185,51 +2193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அல்லாமலும், காளை வெள்ளாட்டுக்கடா இவைகளுடைய இரத்தம் பாவங்களை நிவிர்த்திசெய்யமாட்டாதே.]]></a:t>
+              <a:t><![CDATA[11. And every priest stands daily ministering and offering oftentimes the same sacrifices, which can never take away sins:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2294,51 +2302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. துர்மனச்சாட்சி நீங்கத் தெளிக்கப்பட்ட இருதயமுள்ளவர்களாயும், சுத்த ஜலத்தால் கழுவப்பட்ட சரீரமுள்ளவர்களாயும், உண்மையுள்ள இருதயத்தோடும் விசுவாசத்தின் பூரண நிச்சயத்தோடும் சேரக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[12. But this man, after he had offered one sacrifice for sins for ever, sat down on the right hand of God;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2403,51 +2411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. துர்மனச்சாட்சி நீங்கத் தெளிக்கப்பட்ட இருதயமுள்ளவர்களாயும், சுத்த ஜலத்தால் கழுவப்பட்ட சரீரமுள்ளவர்களாயும், உண்மையுள்ள இருதயத்தோடும் விசுவாசத்தின் பூரண நிச்சயத்தோடும் சேரக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[13. From henceforth expecting till his enemies be made his footstool.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2512,51 +2520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால் அவர் உலகத்தில் பிரவேசிக்கும்போது: பலியையும் காணிக்கையையும் நீர் விரும்பவில்லை, ஒரு சரீரத்தை எனக்கு ஆயத்தம்பண்ணினீர்;]]></a:t>
+              <a:t><![CDATA[14. For by one offering he has perfected for ever them that are sanctified.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2621,51 +2629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால் அவர் உலகத்தில் பிரவேசிக்கும்போது: பலியையும் காணிக்கையையும் நீர் விரும்பவில்லை, ஒரு சரீரத்தை எனக்கு ஆயத்தம்பண்ணினீர்;]]></a:t>
+              <a:t><![CDATA[14. For by one offering he has perfected for ever them that are sanctified.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2730,51 +2738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அல்லாமலும், நம்முடைய நம்பிக்கையை அறிக்கையிடுகிறதில் அசைவில்லாமல் உறுதியாயிருக்கக்கடவோம்; வாக்குத்தத்தம்பண்ணினவர் உண்மையுள்ளவராயிருக்கிறாரே.]]></a:t>
+              <a:t><![CDATA[15. Whereof the Holy Spirit also is a witness to us: for after that he had said before,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2839,51 +2847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இவரோ, பாவங்களுக்காக ஒரே பலியைச் செலுத்தி, என்றென்றைக்கும் தேவனுடைய வலதுபாரிசத்தில் உட்கார்ந்து,]]></a:t>
+              <a:t><![CDATA[1. For the law having a shadow of good things to come, and not the very image of the things, can never with those sacrifices which they offered year by year continually make the comers thereunto perfect.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2948,51 +2956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அல்லாமலும், நம்முடைய நம்பிக்கையை அறிக்கையிடுகிறதில் அசைவில்லாமல் உறுதியாயிருக்கக்கடவோம்; வாக்குத்தத்தம்பண்ணினவர் உண்மையுள்ளவராயிருக்கிறாரே.]]></a:t>
+              <a:t><![CDATA[16. This is the covenant that I will make with them after those days, says the Lord, I will put my laws into their hearts, and in their minds will I write them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3057,51 +3065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சர்வாங்க தகனபலிகளும், பாவநிவாரண பலிகளும் உமக்குப் பிரியமானதல்ல என்றீர்.]]></a:t>
+              <a:t><![CDATA[16. This is the covenant that I will make with them after those days, says the Lord, I will put my laws into their hearts, and in their minds will I write them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3166,51 +3174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மேலும், அன்புக்கும் நற்கிரியைகளுக்கும் நாம் ஏவப்படும்படி ஒருவரையொருவர் கவனித்து;]]></a:t>
+              <a:t><![CDATA[16. This is the covenant that I will make with them after those days, says the Lord, I will put my laws into their hearts, and in their minds will I write them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3275,51 +3283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மேலும், அன்புக்கும் நற்கிரியைகளுக்கும் நாம் ஏவப்படும்படி ஒருவரையொருவர் கவனித்து;]]></a:t>
+              <a:t><![CDATA[17. And their sins and iniquities will I remember no more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3384,51 +3392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சபை கூடிவருதலைச் சிலர் விட்டுவிடுகிறதுபோல நாமும் விட்டுவிடாமல், ஒருவருக்கொருவர் புத்திசொல்லக்கடவோம்; நாளானது சமீபித்துவருகிறதை எவ்வளவாய்ப் பார்க்கிறீர்களோ அவ்வளவாய்ப் புத்திசொல்லவேண்டும்.]]></a:t>
+              <a:t><![CDATA[17. And their sins and iniquities will I remember no more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3493,51 +3501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சபை கூடிவருதலைச் சிலர் விட்டுவிடுகிறதுபோல நாமும் விட்டுவிடாமல், ஒருவருக்கொருவர் புத்திசொல்லக்கடவோம்; நாளானது சமீபித்துவருகிறதை எவ்வளவாய்ப் பார்க்கிறீர்களோ அவ்வளவாய்ப் புத்திசொல்லவேண்டும்.]]></a:t>
+              <a:t><![CDATA[18. Now where remission of these is, there is no more offering for sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3602,51 +3610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சபை கூடிவருதலைச் சிலர் விட்டுவிடுகிறதுபோல நாமும் விட்டுவிடாமல், ஒருவருக்கொருவர் புத்திசொல்லக்கடவோம்; நாளானது சமீபித்துவருகிறதை எவ்வளவாய்ப் பார்க்கிறீர்களோ அவ்வளவாய்ப் புத்திசொல்லவேண்டும்.]]></a:t>
+              <a:t><![CDATA[19. Having therefore, brethren, boldness to enter into the holiest by the blood of Jesus,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3711,51 +3719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சத்தியத்தை அறியும் அறிவை அடைந்தபின்பு நாம் மனப்பூர்வமாய்ப் பாவஞ்செய்கிறவர்களாயிருந்தால், பாவங்களினிமித்தம் செலுத்தத்தக்க வேறொருபலி இனியிராமல்,]]></a:t>
+              <a:t><![CDATA[19. Having therefore, brethren, boldness to enter into the holiest by the blood of Jesus,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3820,51 +3828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சத்தியத்தை அறியும் அறிவை அடைந்தபின்பு நாம் மனப்பூர்வமாய்ப் பாவஞ்செய்கிறவர்களாயிருந்தால், பாவங்களினிமித்தம் செலுத்தத்தக்க வேறொருபலி இனியிராமல்,]]></a:t>
+              <a:t><![CDATA[20. By a new and living way, which he has consecrated for us, through the veil, that is to say, his flesh;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3929,51 +3937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நியாயத்தீர்ப்பு வருமென்று பயத்தோடே எதிர்பார்க்குதலும், விரோதிகளைப் பட்சிக்கும் கோபாக்கினையுமே இருக்கும்.]]></a:t>
+              <a:t><![CDATA[20. By a new and living way, which he has consecrated for us, through the veil, that is to say, his flesh;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4038,51 +4046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இனித் தம்முடைய சத்துருக்களைத் தமது பாதபடியாக்கிப்போடும்வரைக்கும் காத்துக்கொண்டிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[1. For the law having a shadow of good things to come, and not the very image of the things, can never with those sacrifices which they offered year by year continually make the comers thereunto perfect.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4147,51 +4155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நியாயத்தீர்ப்பு வருமென்று பயத்தோடே எதிர்பார்க்குதலும், விரோதிகளைப் பட்சிக்கும் கோபாக்கினையுமே இருக்கும்.]]></a:t>
+              <a:t><![CDATA[21. And having an high priest over the house of God;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4256,51 +4264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. மோசேயினுடைய பிரமாணத்தைத் தள்ளுகிறவன் இரக்கம்பெறாமல் இரண்டுமூன்று சாட்சிகளின் வாக்கினாலே சாகிறானே;]]></a:t>
+              <a:t><![CDATA[22. Let us draw near with a true heart in full assurance of faith, having our hearts sprinkled from an evil conscience, and our bodies washed with pure water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4365,51 +4373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. மோசேயினுடைய பிரமாணத்தைத் தள்ளுகிறவன் இரக்கம்பெறாமல் இரண்டுமூன்று சாட்சிகளின் வாக்கினாலே சாகிறானே;]]></a:t>
+              <a:t><![CDATA[22. Let us draw near with a true heart in full assurance of faith, having our hearts sprinkled from an evil conscience, and our bodies washed with pure water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4474,51 +4482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தேவனுடைய குமாரனைக் காலின்கீழ் மிதித்து, தன்னைப் பரிசுத்தஞ்செய்த உடன்படிக்கையின் இரத்தத்தை அசுத்தமென்றெண்ணி, கிருபையின் ஆவியை நிந்திக்கிறவன் எவ்வளவு கொடிதான ஆக்கினைக்குப் பாத்திரவானாயிருப்பானென்பதை யோசித்துப்பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[23. Let us hold fast the profession of our faith without wavering; (for he is faithful that promised;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4583,51 +4591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தேவனுடைய குமாரனைக் காலின்கீழ் மிதித்து, தன்னைப் பரிசுத்தஞ்செய்த உடன்படிக்கையின் இரத்தத்தை அசுத்தமென்றெண்ணி, கிருபையின் ஆவியை நிந்திக்கிறவன் எவ்வளவு கொடிதான ஆக்கினைக்குப் பாத்திரவானாயிருப்பானென்பதை யோசித்துப்பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[23. Let us hold fast the profession of our faith without wavering; (for he is faithful that promised;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4692,51 +4700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தேவனுடைய குமாரனைக் காலின்கீழ் மிதித்து, தன்னைப் பரிசுத்தஞ்செய்த உடன்படிக்கையின் இரத்தத்தை அசுத்தமென்றெண்ணி, கிருபையின் ஆவியை நிந்திக்கிறவன் எவ்வளவு கொடிதான ஆக்கினைக்குப் பாத்திரவானாயிருப்பானென்பதை யோசித்துப்பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[24. And let us consider one another to provoke unto love and to good works:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4801,51 +4809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பழிவாங்குதல் எனக்குரியது, நானே பதிற்செய்வேன் என்று கர்த்தர் சொல்லுகிறார் என்றும், கர்த்தர் தம்முடைய ஜனங்களை நியாயந்தீர்ப்பாரென்றும் சொன்னவர் இன்னாரென்று அறிவோம்.]]></a:t>
+              <a:t><![CDATA[25. Not forsaking the assembling of ourselves together, as the manner of some is; but exhorting one another: and so much the more, as all of you see the day approaching.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4910,51 +4918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பழிவாங்குதல் எனக்குரியது, நானே பதிற்செய்வேன் என்று கர்த்தர் சொல்லுகிறார் என்றும், கர்த்தர் தம்முடைய ஜனங்களை நியாயந்தீர்ப்பாரென்றும் சொன்னவர் இன்னாரென்று அறிவோம்.]]></a:t>
+              <a:t><![CDATA[25. Not forsaking the assembling of ourselves together, as the manner of some is; but exhorting one another: and so much the more, as all of you see the day approaching.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5019,51 +5027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஜீவனுள்ள தேவனுடைய கைகளிலே விழுகிறது பயங்கரமாயிருக்குமே.]]></a:t>
+              <a:t><![CDATA[25. Not forsaking the assembling of ourselves together, as the manner of some is; but exhorting one another: and so much the more, as all of you see the day approaching.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5128,51 +5136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. முந்தின நாட்களை நினைத்துக்கொள்ளுங்கள்; நீங்கள் பிரகாசமாக்கப்பட்டிருந்த அந்த நாட்களில் உபத்திரவங்களாகிய மிகுந்த போராட்டத்தைச் சகித்தீர்களே.]]></a:t>
+              <a:t><![CDATA[26. For if we sin willfully after that we have received the knowledge of the truth, there remains no more sacrifice for sins,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5237,51 +5245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஏனெனில் பரிசுத்தமாக்கப்படுகிறவர்களை ஒரே பலியினாலே இவர் என்றென்றைக்கும் பூரணப்படுத்தியிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[2. For then would they not have ceased to be offered? because that the worshippers once purged should have had no more conscience of sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5346,51 +5354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. முந்தின நாட்களை நினைத்துக்கொள்ளுங்கள்; நீங்கள் பிரகாசமாக்கப்பட்டிருந்த அந்த நாட்களில் உபத்திரவங்களாகிய மிகுந்த போராட்டத்தைச் சகித்தீர்களே.]]></a:t>
+              <a:t><![CDATA[26. For if we sin willfully after that we have received the knowledge of the truth, there remains no more sacrifice for sins,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5455,51 +5463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. நிந்தைகளாலும் உபத்திரவங்களாலும் நீங்கள் வேடிக்கையாக்கப்பட்டதுமல்லாமல், அப்படி நடத்தப்பட்டவர்களுக்குப் பங்காளிகளுமானீர்கள்.]]></a:t>
+              <a:t><![CDATA[27. But a certain fearful looking for of judgment and fiery indignation, which shall devour the adversaries.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5564,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. நிந்தைகளாலும் உபத்திரவங்களாலும் நீங்கள் வேடிக்கையாக்கப்பட்டதுமல்லாமல், அப்படி நடத்தப்பட்டவர்களுக்குப் பங்காளிகளுமானீர்கள்.]]></a:t>
+              <a:t><![CDATA[27. But a certain fearful looking for of judgment and fiery indignation, which shall devour the adversaries.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5673,51 +5681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நான் கட்டப்பட்டிருக்கையில் நீங்கள் என்னைக்குறித்துப் பரிதபித்ததுமன்றி, பரலோகத்தில் அதிக மேன்மையும் நிலையுள்ளதுமான சுதந்தரம் உங்களுக்கு உண்டென்று அறிந்து, உங்கள் ஆஸ்திகளையும் சந்தோஷமாய்க் கொள்ளையிடக்கொடுத்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[28. He that despised Moses' law died without mercy under two or three witnesses:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5782,51 +5790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நான் கட்டப்பட்டிருக்கையில் நீங்கள் என்னைக்குறித்துப் பரிதபித்ததுமன்றி, பரலோகத்தில் அதிக மேன்மையும் நிலையுள்ளதுமான சுதந்தரம் உங்களுக்கு உண்டென்று அறிந்து, உங்கள் ஆஸ்திகளையும் சந்தோஷமாய்க் கொள்ளையிடக்கொடுத்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[28. He that despised Moses' law died without mercy under two or three witnesses:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5891,51 +5899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நான் கட்டப்பட்டிருக்கையில் நீங்கள் என்னைக்குறித்துப் பரிதபித்ததுமன்றி, பரலோகத்தில் அதிக மேன்மையும் நிலையுள்ளதுமான சுதந்தரம் உங்களுக்கு உண்டென்று அறிந்து, உங்கள் ஆஸ்திகளையும் சந்தோஷமாய்க் கொள்ளையிடக்கொடுத்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[29. Of how much greater punishment, suppose all of you, shall he be thought worthy, who has trodden under foot the Son of God, and has counted the blood of the covenant, wherewith he was sanctified, an unholy thing, and has done despite unto the Spirit of grace?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6000,51 +6008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஆகையால், மிகுந்த பலனுக்கேதுவான உங்கள் தைரியத்தை விட்டுவிடாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[29. Of how much greater punishment, suppose all of you, shall he be thought worthy, who has trodden under foot the Son of God, and has counted the blood of the covenant, wherewith he was sanctified, an unholy thing, and has done despite unto the Spirit of grace?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6109,51 +6117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது நான்: தேவனே, உம்முடைய சித்தத்தின்படி செய்ய, இதோ, வருகிறேன், புஸ்தகச்சுருளில் என்னைக்குறித்து எழுதியிருக்கிறது என்று சொன்னேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[29. Of how much greater punishment, suppose all of you, shall he be thought worthy, who has trodden under foot the Son of God, and has counted the blood of the covenant, wherewith he was sanctified, an unholy thing, and has done despite unto the Spirit of grace?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6218,51 +6226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது நான்: தேவனே, உம்முடைய சித்தத்தின்படி செய்ய, இதோ, வருகிறேன், புஸ்தகச்சுருளில் என்னைக்குறித்து எழுதியிருக்கிறது என்று சொன்னேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[30. For we know him that has said, Vengeance belongs unto me, I will recompense, says the Lord. And again, The Lord shall judge his people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6327,51 +6335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. நீங்கள் தேவனுடைய சித்தத்தின்படி செய்து, வாக்குத்தத்தம்பண்ணப்பட்டதைப் பெறும்படிக்குப் பொறுமை உங்களுக்கு வேண்டியதாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[30. For we know him that has said, Vengeance belongs unto me, I will recompense, says the Lord. And again, The Lord shall judge his people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6436,51 +6444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஏனெனில் பரிசுத்தமாக்கப்படுகிறவர்களை ஒரே பலியினாலே இவர் என்றென்றைக்கும் பூரணப்படுத்தியிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[2. For then would they not have ceased to be offered? because that the worshippers once purged should have had no more conscience of sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6545,51 +6553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நியாயப்பிரமாணத்தின்படி செலுத்தப்பட்டுவருகிற பலிகளைக்குறித்து மேற்சொல்லியபடி: பலியையும், காணிக்கையையும், சர்வாங்க தகனபலிகளையும், பாவநிவாரணபலிகளையும் நீர் விரும்பவில்லை, அவைகள் உமக்குப் பிரியமானதல்ல என்று சொன்னபின்பு:]]></a:t>
+              <a:t><![CDATA[31. It is a fearful thing to fall into the hands of the living God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6654,51 +6662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நியாயப்பிரமாணத்தின்படி செலுத்தப்பட்டுவருகிற பலிகளைக்குறித்து மேற்சொல்லியபடி: பலியையும், காணிக்கையையும், சர்வாங்க தகனபலிகளையும், பாவநிவாரணபலிகளையும் நீர் விரும்பவில்லை, அவைகள் உமக்குப் பிரியமானதல்ல என்று சொன்னபின்பு:]]></a:t>
+              <a:t><![CDATA[32. But call to remembrance the former days, in which, after all of you were illuminated, all of you endured a great fight of afflictions;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6763,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. வருகிறவர் இன்னுங் கொஞ்சக்காலத்தில் வருவார், தாமதம்பண்ணார்.]]></a:t>
+              <a:t><![CDATA[32. But call to remembrance the former days, in which, after all of you were illuminated, all of you endured a great fight of afflictions;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6872,51 +6880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தேவனே, உம்முடைய சித்தத்தின்படி செய்ய, இதோ, வருகிறேன் என்று இரண்டாவதை நிலைநிறுத்துவதற்கு முதலாவதை நீக்கிப்போடுகிறார்.]]></a:t>
+              <a:t><![CDATA[33. Partly, whilst all of you were made a gazing-stock both by reproaches and afflictions; and partly, whilst all of you became companions of them that were so used.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6981,51 +6989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தேவனே, உம்முடைய சித்தத்தின்படி செய்ய, இதோ, வருகிறேன் என்று இரண்டாவதை நிலைநிறுத்துவதற்கு முதலாவதை நீக்கிப்போடுகிறார்.]]></a:t>
+              <a:t><![CDATA[33. Partly, whilst all of you were made a gazing-stock both by reproaches and afflictions; and partly, whilst all of you became companions of them that were so used.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7090,51 +7098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இயேசுகிறிஸ்துவினுடைய சரீரம் ஒரேதரம் பலியிடப்பட்டதினாலே, அந்தச் சித்தத்தின்படி நாம் பரிசுத்தமாக்கப்பட்டிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[34. For all of you had compassion of me in my bonds, and took joyfully the spoiling of your goods, knowing in yourselves that all of you have in heaven a better and an enduring substance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7199,51 +7207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இயேசுகிறிஸ்துவினுடைய சரீரம் ஒரேதரம் பலியிடப்பட்டதினாலே, அந்தச் சித்தத்தின்படி நாம் பரிசுத்தமாக்கப்பட்டிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[34. For all of you had compassion of me in my bonds, and took joyfully the spoiling of your goods, knowing in yourselves that all of you have in heaven a better and an enduring substance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7308,51 +7316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. விசுவாசத்தினாலே நீதிமான் பிழைப்பான், பின்வாங்கிப்போவானானால் அவன்மேல் என் ஆத்துமா பிரியமாயிராது என்கிறார்.]]></a:t>
+              <a:t><![CDATA[34. For all of you had compassion of me in my bonds, and took joyfully the spoiling of your goods, knowing in yourselves that all of you have in heaven a better and an enduring substance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7417,51 +7425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. விசுவாசத்தினாலே நீதிமான் பிழைப்பான், பின்வாங்கிப்போவானானால் அவன்மேல் என் ஆத்துமா பிரியமாயிராது என்கிறார்.]]></a:t>
+              <a:t><![CDATA[35. Cast not away therefore your confidence, which has great recompence of reward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7526,51 +7534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அன்றியும், எந்த ஆசாரியனும் நாடோறும் ஆராதனை செய்கிறவனாயும், பாவங்களை ஒருக்காலும் நிவிர்த்திசெய்யக்கூடாத ஒரேவித பலிகளை அநேகந்தரம் செலுத்திவருகிறவனாயும் நிற்பான்.]]></a:t>
+              <a:t><![CDATA[36. For all of you have need of patience, that, after all of you have done the will of God, all of you might receive the promise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7635,51 +7643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இதைக்குறித்துப் பரிசுத்த ஆவியானவரும் நமக்குச் சாட்சிசொல்லுகிறார்; எப்படியெனில்:]]></a:t>
+              <a:t><![CDATA[2. For then would they not have ceased to be offered? because that the worshippers once purged should have had no more conscience of sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7744,51 +7752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அன்றியும், எந்த ஆசாரியனும் நாடோறும் ஆராதனை செய்கிறவனாயும், பாவங்களை ஒருக்காலும் நிவிர்த்திசெய்யக்கூடாத ஒரேவித பலிகளை அநேகந்தரம் செலுத்திவருகிறவனாயும் நிற்பான்.]]></a:t>
+              <a:t><![CDATA[36. For all of you have need of patience, that, after all of you have done the will of God, all of you might receive the promise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7853,51 +7861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. நாமோ கெட்டுப்போகப் பின்வாங்குகிறவர்களாயிராமல், ஆத்துமா ஈடேற விசுவாசிக்கிறவர்களாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[37. For yet a little while, and he that shall come will come, and will not tarry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7962,51 +7970,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. நாமோ கெட்டுப்போகப் பின்வாங்குகிறவர்களாயிராமல், ஆத்துமா ஈடேற விசுவாசிக்கிறவர்களாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[38. Now the just shall live by faith: but if any man draw back, my soul shall have no pleasure in him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. Now the just shall live by faith: but if any man draw back, my soul shall have no pleasure in him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. But we are not of them who draw back unto perdition; but of them that believe to the saving of the soul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8071,51 +8297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்த நாட்களுக்குப்பின்பு நான் அவர்களோடே பண்ணும் உடன்படிக்கையாவது: நான் என்னுடைய பிரமாணங்களை அவர்களுடைய இருதயங்களில் வைத்து, அவைகளை அவர்களுடைய மனதில் எழுதுவேன் என்று கர்த்தர் சொல்லுகிறாரென்பதை உரைத்தபின்பு,]]></a:t>
+              <a:t><![CDATA[3. But in those sacrifices there is a remembrance again made of sins every year.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8180,51 +8406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்த நாட்களுக்குப்பின்பு நான் அவர்களோடே பண்ணும் உடன்படிக்கையாவது: நான் என்னுடைய பிரமாணங்களை அவர்களுடைய இருதயங்களில் வைத்து, அவைகளை அவர்களுடைய மனதில் எழுதுவேன் என்று கர்த்தர் சொல்லுகிறாரென்பதை உரைத்தபின்பு,]]></a:t>
+              <a:t><![CDATA[3. But in those sacrifices there is a remembrance again made of sins every year.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8259,51 +8485,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474532017" r:id="rId1"/>
+    <p:sldLayoutId id="2478604303" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8855,50 +9081,66 @@
 
 <file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9015,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. এরপর তিনি বলেন: ‘আমি তাদের সব পাপ ও অধর্ম আর কখনও মনে রাখবো না৷’ যিরমিয় 31 : 34]]></a:t>
+              <a:t><![CDATA[4. அல்லாமலும், காளை வெள்ளாட்டுக்கடா இவைகளுடைய இரத்தம் பாவங்களை நிவிர்த்திசெய்யமாட்டாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ভবিষ্যতে য়ে সকল উত্‌কৃষ্ট বিষয় আসবে, বিধি-ব্যবস্থা হচ্ছে তারই অস্পষ্ট ছায়া মাত্র৷]]></a:t>
+              <a:t><![CDATA[5. ஆகையால் அவர் உலகத்தில் பிரவேசிக்கும்போது: பலியையும் காணிக்கையையும் நீர் விரும்பவில்லை, ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিধি-ব্যবস্থা ঐসব বিষয়ের বাস্তবরূপ নয়৷ তাই যাঁরা ঈশ্বরের উপাসনা করতে আসে, বছর বছর তারা একই রকম]]></a:t>
+              <a:t><![CDATA[சரீரத்தை எனக்கு ஆயத்தம்பண்ணினீர்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলিদান বারবার করে, কিন্তু বিধি-ব্যবস্থা সেই লোকদের সিদ্ধি দিতে পারে না৷]]></a:t>
+              <a:t><![CDATA[6. சர்வாங்க தகனபலிகளும், பாவநிவாரண பலிகளும் உமக்குப் பிரியமானதல்ல என்றீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. বিধি-ব্যবস্থা যদি পারত, তবে ঐ বলিদান কি শেষ হত না? কারণ যাঁরা উপাসনা করে তারা যদি একবার শুচি হয়]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது நான்: தேவனே, உம்முடைய சித்தத்தின்படி செய்ய, இதோ, வருகிறேன், புஸ்தகச்சுருளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তবে তাদের পাপের জন্য নিজেকে আর দোষী ভাববার প্রযোজন নেই৷ কিন্তু বিধি-ব্যবস্থা তা করতে সক্ষম নয়৷]]></a:t>
+              <a:t><![CDATA[என்னைக்குறித்து எழுதியிருக்கிறது என்று சொன்னேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. তাই একবার যখন সেইসব পাপ ক্ষমা করা হল, তখন পাপের জন্য বলিদান উত্‌সর্গ করার আর কোন প্রযোজন নেই৷]]></a:t>
+              <a:t><![CDATA[8. நியாயப்பிரமாணத்தின்படி செலுத்தப்பட்டுவருகிற பலிகளைக்குறித்து மேற்சொல்லியபடி: பலியையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. তাই আমার ভাই ও বোনেরা, মহাপবিত্র স্থানে প্রবেশ করার সম্পূর্ণ স্বাধীনতা আমাদের আছে৷ যীশুর রক্তের]]></a:t>
+              <a:t><![CDATA[காணிக்கையையும், சர்வாங்க தகனபலிகளையும், பாவநிவாரணபலிகளையும் நீர் விரும்பவில்லை, அவைகள் உமக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গুণে আমরা নির্ভীকতার সঙ্গে সেখানে প্রবেশ করতে পারি৷]]></a:t>
+              <a:t><![CDATA[பிரியமானதல்ல என்று சொன்னபின்பு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. খ্রীষ্ট এই নতুন পথ একটি পর্দার মধ্য দিয়ে অর্থাত্ তাঁর দেহের মধ্য দিয়ে আমাদের জন্য খুলে]]></a:t>
+              <a:t><![CDATA[9. தேவனே, உம்முடைய சித்தத்தின்படி செய்ய, இதோ, வருகிறேன் என்று இரண்டாவதை நிலைநிறுத்துவதற்கு முதலாவதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. খ্রীষ্ট পাপের জন্য একটি বলিদান উত্‌সর্গ করলেন যা সকল সময়ের জন্য যথেষ্ট৷ তারপর তিনি ঈশ্বরের]]></a:t>
+              <a:t><![CDATA[1. இப்படியிருக்க, நியாயப்பிரமாணமானது வரப்போகிற நன்மைகளின் பொருளாயிராமல், அவைகளின் நிழலாய்மாத்திரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়েছেন৷ এ এক জীবন্ত পথ৷ এই নতুন পথে আমরা পর্দার মধ্য দিয়ে অর্থাত্ খ্রীষ্টের দেহের মধ্য দিয়ে]]></a:t>
+              <a:t><![CDATA[நீக்கிப்போடுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বরের সামনে উপস্থিত হতে পারি৷]]></a:t>
+              <a:t><![CDATA[10. இயேசுகிறிஸ்துவினுடைய சரீரம் ஒரேதரம் பலியிடப்பட்டதினாலே, அந்தச் சித்தத்தின்படி நாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ঐসব লোকের বলিদান বছর বছর তাদের পাপের ক্ষমা স্মরণ করিয়ে দেয়,]]></a:t>
+              <a:t><![CDATA[பரிசுத்தமாக்கப்பட்டிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. তাই আমাদের এক মহান যাজক রয়েছেন যিনি ঈশ্বরের গৃহের ওপর কর্তৃত্ত্ব করেন৷]]></a:t>
+              <a:t><![CDATA[11. அன்றியும், எந்த ஆசாரியனும் நாடோறும் ஆராதனை செய்கிறவனாயும், பாவங்களை ஒருக்காலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. কারণ বৃষের কি ছাগের রক্ত পাপ দূর করতে পারে না৷]]></a:t>
+              <a:t><![CDATA[நிவிர்த்திசெய்யக்கூடாத ஒரேவித பலிகளை அநேகந்தரம் செலுத்திவருகிறவனாயும் நிற்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. আমাদের শুচি করা হয়েছে ও দোষী বিবেকের হাত থেকে মুক্ত করা হয়েছে৷ আমাদের দেহকে শুচিশুদ্ধ জলে ধৌত]]></a:t>
+              <a:t><![CDATA[12. இவரோ, பாவங்களுக்காக ஒரே பலியைச் செலுத்தி, என்றென்றைக்கும் தேவனுடைய வலதுபாரிசத்தில் உட்கார்ந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করা হয়েছে৷ তাই এস, আমরা শুদ্ধ হৃদয়ে বিশ্বাসের কৃত নিশ্চয়তায় ঈশ্বরের সামনে হাজির হই৷]]></a:t>
+              <a:t><![CDATA[13. இனித் தம்முடைய சத்துருக்களைத் தமது பாதபடியாக்கிப்போடும்வரைக்கும் காத்துக்கொண்டிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +11633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. সেইজন্যই খ্রীষ্ট এ জগতে আসার সময় বলেছিলেন:‘তুমি বলিদান ও নৈবেদ্য চাও নি, কিন্তু আমার জন্য এক দেহ]]></a:t>
+              <a:t><![CDATA[14. ஏனெனில் பரிசுத்தமாக்கப்படுகிறவர்களை ஒரே பலியினாலே இவர் என்றென்றைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +11765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রস্তুত করেছ৷]]></a:t>
+              <a:t><![CDATA[பூரணப்படுத்தியிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +11897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. তাই এস, আমরা আমাদের প্রত্যাশাকে দৃঢ়ভাবে অবলম্বন করে থাকি এবং অপরের কাছে তাকে জানাতে ব্যর্থ না]]></a:t>
+              <a:t><![CDATA[15. இதைக்குறித்துப் பரிசுத்த ஆவியானவரும் நமக்குச் சாட்சிசொல்லுகிறார்; எப்படியெனில்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +12029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দক্ষিণ পাশে বসলেন৷]]></a:t>
+              <a:t><![CDATA[இருக்கிறபடியால், வருஷந்தோறும் இடைவிடாமல் செலுத்தப்பட்டுவருகிற ஒரேவிதமான பலிகளினாலே அவைகளைச் செலுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +12161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হই৷ আমরা ঈশ্বরের ওপর নির্ভর করতে পারি য়ে, তিনি যা প্রতিশ্রুতি দিয়েছেন তা তিনি পূরণ করবেন৷]]></a:t>
+              <a:t><![CDATA[16. அந்த நாட்களுக்குப்பின்பு நான் அவர்களோடே பண்ணும் உடன்படிக்கையாவது: நான் என்னுடைய பிரமாணங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. তুমি হোমে ও পাপার্থক বলিদান উত্‌সর্গে প্রীত নও৷]]></a:t>
+              <a:t><![CDATA[அவர்களுடைய இருதயங்களில் வைத்து, அவைகளை அவர்களுடைய மனதில் எழுதுவேன் என்று கர்த்தர் சொல்லுகிறாரென்பதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. আমাদের উচিত একে অপরের বিষয়ে চিন্তা করা, য়েন ভালবাসতে ও সত্ কাজ করতে পরস্পরকে উত্‌সাহ দান করতে]]></a:t>
+              <a:t><![CDATA[உரைத்தபின்பு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পারি৷]]></a:t>
+              <a:t><![CDATA[17. அவர்களுடைய பாவங்களையும் அவர்களுடைய அக்கிரமங்களையும் நான் இனி நினைப்பதில்லை என்பதைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. আমরা য়েন একত্র সমবেত হওয়ার অভ্যাস ত্যাগ না করি, য়েমন কেউ কেউ সেইরকম করছে৷ কিন্তু এস, আমরা]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +12821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পরস্পরকে উত্‌সাহ ও চেতনা দিই৷ তোমরা যতই সেই দিন এগিয়ে আসতে দেখছ, ততই এ বিষয়ে আরো বেশী করে উদ্যোগী]]></a:t>
+              <a:t><![CDATA[18. இவைகள் மன்னிக்கப்பட்டதுண்டானால், இனிப் பாவத்தினிமித்தம் பலி செலுத்தப்படுவதில்லையே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +12953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হও৷]]></a:t>
+              <a:t><![CDATA[19. ஆகையால், சகோதரரே, நாம் பரிசுத்தஸ்தலத்தில் பிரவேசிப்பதற்கு இயேசுவானவர் தமது மாம்சமாகிய திரையின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +13085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. সত্যের জ্ঞানলাভের পর যদি আমরা ইচ্ছাকৃতভাবে পাপ করে চলি, তবে সেই পাপের জন্য বলিদান উত্‌সর্গ করার]]></a:t>
+              <a:t><![CDATA[வழியாய்ப் புதிதும் ஜீவனுமான மார்க்கத்தை நமக்கு உண்டுபண்ணினபடியால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,51 +13217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মতো আর কিছু অবশিষ্ট থাকে না৷]]></a:t>
+              <a:t><![CDATA[20. அந்த மார்க்கத்தின்வழியாய்ப் பிரவேசிப்பதற்கு அவருடைய இரத்தத்தினாலே நமக்குத் தைரியம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13107,51 +13349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. আমরা যদি পাপ করেই চলি তবে বিচারের জন্য সেই ভয়ঙ্কর প্রতীক্ষা আর প্রচণ্ড ক্রোধাগ্নি সমস্ত ঈশ্বর]]></a:t>
+              <a:t><![CDATA[உண்டாயிருக்கிறபடியினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,51 +13481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. তাঁর শত্রুদের মাথা তাঁর পায়ের নীচে অবনত না হওয়া পর্যন্ত এখন তিনি সেখানে অপেক্ষা করছেন৷]]></a:t>
+              <a:t><![CDATA[வருகிறவர்களை ஒருக்காலும் பூரணப்படுத்தமாட்டாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13371,51 +13613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিরোধীকে গ্রাস করবে৷]]></a:t>
+              <a:t><![CDATA[21. தேவனுடைய வீட்டின்மேல் அதிகாரியான மகா ஆசாரியர் நமக்கு ஒருவர் இருக்கிறபடியினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13503,51 +13745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. কেউ যদি মোশির দেওয়া বিধি-ব্যবস্থা লঙঘন করতো তবে দুজন কিংবা তিনজন সাক্ষীর সাক্ষ্য প্রমাণে]]></a:t>
+              <a:t><![CDATA[22. துர்மனச்சாட்சி நீங்கத் தெளிக்கப்பட்ட இருதயமுள்ளவர்களாயும், சுத்த ஜலத்தால் கழுவப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13635,51 +13877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিষ্ঠুরভাবে তাকে হত্যা করা হত, তাকে ক্ষমা করা হত না৷]]></a:t>
+              <a:t><![CDATA[சரீரமுள்ளவர்களாயும், உண்மையுள்ள இருதயத்தோடும் விசுவாசத்தின் பூரண நிச்சயத்தோடும் சேரக்கடவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13767,51 +14009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ভেবে দেখো, য়ে লোক ঈশ্বরের পুত্রকে ঘৃণা করেছে, চুক্তির য়ে রক্তের মাধ্যমে সে শুচি হয়েছিল তা]]></a:t>
+              <a:t><![CDATA[23. அல்லாமலும், நம்முடைய நம்பிக்கையை அறிக்கையிடுகிறதில் அசைவில்லாமல் உறுதியாயிருக்கக்கடவோம்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13899,51 +14141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তুচ্ছ করেছে, আর যিনি অনুগ্রহ করেন সেই অনুগ্রহের আত্মাকে অপমান করেছে - হ্যাঁ, নতুন চুক্তির রক্তকে য়ে]]></a:t>
+              <a:t><![CDATA[வாக்குத்தத்தம்பண்ணினவர் உண்மையுள்ளவராயிருக்கிறாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14031,51 +14273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অবমাননা করেছে সেই ব্যক্তির কতোই না ঘোরতর শাস্তি হওয়া উচিত৷]]></a:t>
+              <a:t><![CDATA[24. மேலும், அன்புக்கும் நற்கிரியைகளுக்கும் நாம் ஏவப்படும்படி ஒருவரையொருவர் கவனித்து;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14163,51 +14405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. আমরা জানি, ঈশ্বর বলেন, ‘যাঁরা মন্দ কাজ করে, তাদের আমি শাস্তি দেব; তাদের প্রতিফল দেব৷’ঈশ্বর আবার]]></a:t>
+              <a:t><![CDATA[25. சபை கூடிவருதலைச் சிலர் விட்டுவிடுகிறதுபோல நாமும் விட்டுவிடாமல், ஒருவருக்கொருவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14295,51 +14537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলেছেন, ‘প্রভু তাঁর লোকদের বিচার করবেন৷’]]></a:t>
+              <a:t><![CDATA[புத்திசொல்லக்கடவோம்; நாளானது சமீபித்துவருகிறதை எவ்வளவாய்ப் பார்க்கிறீர்களோ அவ்வளவாய்ப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14427,51 +14669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. জীবন্ত ঈশ্বরের হাতে গড়া পাপী মানুষের পক্ষে কি ভয়ঙ্কর বিষয়৷]]></a:t>
+              <a:t><![CDATA[புத்திசொல்லவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14559,51 +14801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. সেই আগের দিনগুলির কথা মনে করে দেখ, প্রথমে যখন তোমরা সত্য গ্রহণ করলে, তখন তোমাদের অনেক কষ্ট ও]]></a:t>
+              <a:t><![CDATA[26. சத்தியத்தை அறியும் அறிவை அடைந்தபின்பு நாம் மனப்பூர்வமாய்ப் பாவஞ்செய்கிறவர்களாயிருந்தால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,51 +14933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. তিনি একটি বলিদান উত্‌সর্গ করে চিরকালের জন্য তাঁর লোকেদের নিখুঁত করেছেন৷ তারাই সেই লোক যাদের]]></a:t>
+              <a:t><![CDATA[2. பூரணப்படுத்துமானால், ஆராதனை செய்கிறவர்கள் ஒருதரம் சுத்தமாக்கப்பட்டபின்பு, இன்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14823,51 +15065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দুঃখভোগ করতে হয়েছিল, কিন্তু তা সত্ত্বেও তোমরা বেশ অটল ছিলে৷]]></a:t>
+              <a:t><![CDATA[பாவங்களினிமித்தம் செலுத்தத்தக்க வேறொருபலி இனியிராமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +15197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. কখনও কখনও লোকেরা প্রকাশ্যে তোমাদের বিদ্রূপ করেছে ও অনেক লোকের সামনে তোমাদের নির্যাতিত হতে]]></a:t>
+              <a:t><![CDATA[27. நியாயத்தீர்ப்பு வருமென்று பயத்தோடே எதிர்பார்க்குதலும், விரோதிகளைப் பட்சிக்கும் கோபாக்கினையுமே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +15329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়েছে৷ কখনও অন্যের ওপর তোমাদের মতো নির্য়াতিত হচ্ছে দেখে তোমরা তাদের প্রতি সহানুভূতি দেখিয়েছ৷]]></a:t>
+              <a:t><![CDATA[இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. যাঁরা কারাগারে বন্দী ছিল, তোমরা তাদের সাহায্য করেছ ও তাদের দুঃখভোগের অংশ নিয়েছ৷ তোমাদের]]></a:t>
+              <a:t><![CDATA[28. மோசேயினுடைய பிரமாணத்தைத் தள்ளுகிறவன் இரக்கம்பெறாமல் இரண்டுமூன்று சாட்சிகளின் வாக்கினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15351,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সম্পত্তি লুঠ করে নিলেও তোমরা আনন্দ করেছ, কারণ তোমরা জানতে য়ে এসব থেকে উত্‌কৃষ্ট ও চিরস্থাযী এক]]></a:t>
+              <a:t><![CDATA[சாகிறானே;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15483,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সম্পদ তোমাদের জন্য আছে৷]]></a:t>
+              <a:t><![CDATA[29. தேவனுடைய குமாரனைக் காலின்கீழ் மிதித்து, தன்னைப் பரிசுத்தஞ்செய்த உடன்படிக்கையின் இரத்தத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15615,51 +15857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. তাই অতীতে তোমাদের য়ে সাহস ছিল তা হারিও না, কারণ সেই সাহস তোমাদের জন্য মহাপুরস্কার নিয়ে আসবে৷]]></a:t>
+              <a:t><![CDATA[அசுத்தமென்றெண்ணி, கிருபையின் ஆவியை நிந்திக்கிறவன் எவ்வளவு கொடிதான ஆக்கினைக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15747,51 +15989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. এরপর তিনি বললেন, ‘এই আমি! শাস্ত্রে আমার বিষয়ে য়েমন লেখা আছে, হে ঈশ্বর দেখ, আমি তোমার ইচ্ছা]]></a:t>
+              <a:t><![CDATA[பாத்திரவானாயிருப்பானென்பதை யோசித்துப்பாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15879,51 +16121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পূর্ণ করতেই এসেছি৷’গীতসংহিতা 40 :6-8]]></a:t>
+              <a:t><![CDATA[30. பழிவாங்குதல் எனக்குரியது, நானே பதிற்செய்வேன் என்று கர்த்தர் சொல்லுகிறார் என்றும், கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16011,51 +16253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. তোমাদের ধৈর্য্য ধরতে হবে, ঈশ্বরের ইচ্ছা পালন করার পর তোমরা তাঁর প্রতিশ্রুতি অনুসারে ফল লাভ করবে৷]]></a:t>
+              <a:t><![CDATA[தம்முடைய ஜனங்களை நியாயந்தீர்ப்பாரென்றும் சொன்னவர் இன்னாரென்று அறிவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16143,51 +16385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পবিত্র করা হয়েছে৷]]></a:t>
+              <a:t><![CDATA[பாவங்களுண்டென்று உணர்த்தும் மனச்சாட்சி அவர்களுக்கு இல்லாதிருப்பதினால், அந்தப்பலிகளைச் செலுத்துகிறது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16275,51 +16517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. প্রথমে তিনি বললেন, ‘বলিদান, নৈবেদ্য, হোমবলি ও পাপার্থক বলি তুমি চাও নি; আর তাতে তুমি প্রীত হও]]></a:t>
+              <a:t><![CDATA[31. ஜீவனுள்ள தேவனுடைய கைகளிலே விழுகிறது பயங்கரமாயிருக்குமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16407,51 +16649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নি৷’ যদিও সেইসব বিধি-ব্যবস্থা অনুসারে উত্‌সর্গ করা হয়৷]]></a:t>
+              <a:t><![CDATA[32. முந்தின நாட்களை நினைத்துக்கொள்ளுங்கள்; நீங்கள் பிரகாசமாக்கப்பட்டிருந்த அந்த நாட்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16539,51 +16781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. কারণ এখন থেকে অল্প সময়ের মধ্যে,‘য়াঁর আসবার কথা আছে তিনি আসবেন, তিনি দেরী করবেন না৷]]></a:t>
+              <a:t><![CDATA[உபத்திரவங்களாகிய மிகுந்த போராட்டத்தைச் சகித்தீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16671,51 +16913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. এরপর তিনি বললেন, ‘দেখো, আমি তোমার ইচ্ছা পালন করবার জন্যই এসেছি৷’ তিনি দ্বিতীয়টি প্রবর্তন করার]]></a:t>
+              <a:t><![CDATA[33. நிந்தைகளாலும் உபத்திரவங்களாலும் நீங்கள் வேடிக்கையாக்கப்பட்டதுமல்லாமல், அப்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16803,51 +17045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জন্য প্রথমটিকে বাতিল করতে এসেছেন৷]]></a:t>
+              <a:t><![CDATA[நடத்தப்பட்டவர்களுக்குப் பங்காளிகளுமானீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16935,51 +17177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ঈশ্বরের ইচ্ছানুসারেই তিনি এই কাজ সমাপ্ত করেছেন৷ এইজন্যই খ্রীষ্ট তাঁর দেহ একবারেই চিরকালের জন্য]]></a:t>
+              <a:t><![CDATA[34. நான் கட்டப்பட்டிருக்கையில் நீங்கள் என்னைக்குறித்துப் பரிதபித்ததுமன்றி, பரலோகத்தில் அதிக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17067,51 +17309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উত্‌সর্গ করেছেন যাতে আমরা চিরকালের জন্য পবিত্র হই৷]]></a:t>
+              <a:t><![CDATA[மேன்மையும் நிலையுள்ளதுமான சுதந்தரம் உங்களுக்கு உண்டென்று அறிந்து, உங்கள் ஆஸ்திகளையும் சந்தோஷமாய்க்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17199,51 +17441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. আমার দৃষ্টিতে যাদের ধার্মিক প্রতিপন্ন করেছি তারা বিশ্বাসের ফলেই বেঁচে থাকবে, কিন্তু সে যদি ভয়ে]]></a:t>
+              <a:t><![CDATA[கொள்ளையிடக்கொடுத்தீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17331,51 +17573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিশ্বাস থেকে সরে যায় তবে আমি তার প্রতি সন্তুষ্ট হব না৷’হববকূক 2:3-4]]></a:t>
+              <a:t><![CDATA[35. ஆகையால், மிகுந்த பலனுக்கேதுவான உங்கள் தைரியத்தை விட்டுவிடாதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17463,51 +17705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. প্রত্যেক যাজক প্রত্যেকদিন দাঁড়িয়ে ঈশ্বরের সেবা করেন তাঁরা বারবার সেই একই বলি উত্‌সর্গ করেন৷]]></a:t>
+              <a:t><![CDATA[36. நீங்கள் தேவனுடைய சித்தத்தின்படி செய்து, வாக்குத்தத்தம்பண்ணப்பட்டதைப் பெறும்படிக்குப் பொறுமை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17595,51 +17837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. পবিত্র আত্মাও আমাদের কাছে এ বিষয়ে সাক্ষ্য দিচ্ছেন৷ প্রথমে তিনি বলেন:]]></a:t>
+              <a:t><![CDATA[நிறுத்தப்படுமல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17727,51 +17969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিন্তু তাদের বলিদান কখনও পাপ দূর করতে পারে না৷]]></a:t>
+              <a:t><![CDATA[உங்களுக்கு வேண்டியதாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17859,51 +18101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. কিন্তু আমরা এমন লোক নই যাঁরা বিশ্বাস থেকে সরে গিয়ে ধ্বংস হয়ে যায়, বরং আমরা সেই রকম লোক যাঁরা]]></a:t>
+              <a:t><![CDATA[37. வருகிறவர் இன்னுங் கொஞ்சக்காலத்தில் வருவார், தாமதம்பண்ணார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17991,51 +18233,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিশ্বাসে রক্ষা পায়৷]]></a:t>
+              <a:t><![CDATA[38. விசுவாசத்தினாலே நீதிமான் பிழைப்பான், பின்வாங்கிப்போவானானால் அவன்மேல் என் ஆத்துமா பிரியமாயிராது]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்கிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. நாமோ கெட்டுப்போகப் பின்வாங்குகிறவர்களாயிராமல், ஆத்துமா ஈடேற விசுவாசிக்கிறவர்களாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18123,51 +18629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ‘ঐ সময়ের পর প্রভু বলেছেন, আমি তাদের সঙ্গে এই চুক্তি করব৷ আমি তাদের হৃদয়ে আমার নিয়মগুলো গেঁথে]]></a:t>
+              <a:t><![CDATA[3. அப்படி நிறுத்தப்படாதபடியால், பாவங்கள் உண்டென்று அவைகளினாலே வருஷந்தோறும் நினைவுகூருதல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18255,51 +18761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেব, আর তাদের মনে আমি তা লিখে দেব৷’যিরমিয় 31:33]]></a:t>
+              <a:t><![CDATA[உண்டாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18316,91 +18822,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எபிரெயர் : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme43">
   <a:themeElements>
-    <a:clrScheme name="Theme49">
+    <a:clrScheme name="Theme43">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme49">
+    <a:fontScheme name="Theme43">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18426,51 +18932,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme49">
+    <a:fmtScheme name="Theme43">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -18601,51 +19107,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>72</Slides>
+  <Slides>74</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>