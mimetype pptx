--- v1 (2026-07-31)
+++ v2 (2026-11-03)
@@ -135,50 +135,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -231,50 +239,54 @@
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -444,53 +456,57 @@
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
-  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -550,51 +566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. விசுவாசத்தினாலே ஏனோக்கு மரணத்தைக் காணாதபடிக்கு எடுத்துக்கொள்ளப்பட்டான்; தேவன் அவனை எடுத்துக்கொண்டபடியினாலே, அவன் காணப்படாமற்போனான்; அவன் தேவனுக்குப் பிரியமானவனென்று அவன் எடுத்துக்கொள்ளப்படுவதற்கு முன்னமே சாட்சிபெற்றான்.]]></a:t>
+              <a:t><![CDATA[5. By faith Enoch was translated that he should not see death; and was not found, because God had translated him: for before his translation he had this testimony, that he pleased God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -659,51 +675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. விசுவாசமில்லாமல் தேவனுக்குப் பிரியமாயிருப்பது கூடாதகாரியம்; ஏனென்றால், தேவனிடத்தில் சேருகிறவன் அவர் உண்டென்றும், அவர் தம்மைத்தேடுகிறவர்களுக்குப் பலன் அளிக்கிறவரென்றும் விசுவாசிக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[5. By faith Enoch was translated that he should not see death; and was not found, because God had translated him: for before his translation he had this testimony, that he pleased God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -768,51 +784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. விசுவாசமில்லாமல் தேவனுக்குப் பிரியமாயிருப்பது கூடாதகாரியம்; ஏனென்றால், தேவனிடத்தில் சேருகிறவன் அவர் உண்டென்றும், அவர் தம்மைத்தேடுகிறவர்களுக்குப் பலன் அளிக்கிறவரென்றும் விசுவாசிக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[6. But without faith it is impossible to please him: for he that comes to God must believe that he is, and that he is a rewarder of them that diligently seek him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -877,51 +893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. விசுவாசத்தினாலே நோவா தற்காலத்திலே காணாதவைகளைக்குறித்து தேவ எச்சரிப்புப்பெற்று, பயபக்தியுள்ளவனாகி, தன் குடும்பத்தை இரட்சிப்பதற்குப் பேழையை உண்டுபண்ணினான்; அதினாலே அவன் உலகம் ஆக்கினைக்குள்ளானதென்று தீர்த்து, விசுவாசத்தினாலுண்டாகும் நீதிக்குச் சுதந்தரவாளியானான்.]]></a:t>
+              <a:t><![CDATA[6. But without faith it is impossible to please him: for he that comes to God must believe that he is, and that he is a rewarder of them that diligently seek him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -986,51 +1002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. விசுவாசத்தினாலே நோவா தற்காலத்திலே காணாதவைகளைக்குறித்து தேவ எச்சரிப்புப்பெற்று, பயபக்தியுள்ளவனாகி, தன் குடும்பத்தை இரட்சிப்பதற்குப் பேழையை உண்டுபண்ணினான்; அதினாலே அவன் உலகம் ஆக்கினைக்குள்ளானதென்று தீர்த்து, விசுவாசத்தினாலுண்டாகும் நீதிக்குச் சுதந்தரவாளியானான்.]]></a:t>
+              <a:t><![CDATA[7. By faith Noah, being warned of God of things not seen as yet, moved with fear, prepared an ark to the saving of his house; by the which he condemned the world, and became heir of the righteousness which is by faith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1095,51 +1111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. விசுவாசத்தினாலே நோவா தற்காலத்திலே காணாதவைகளைக்குறித்து தேவ எச்சரிப்புப்பெற்று, பயபக்தியுள்ளவனாகி, தன் குடும்பத்தை இரட்சிப்பதற்குப் பேழையை உண்டுபண்ணினான்; அதினாலே அவன் உலகம் ஆக்கினைக்குள்ளானதென்று தீர்த்து, விசுவாசத்தினாலுண்டாகும் நீதிக்குச் சுதந்தரவாளியானான்.]]></a:t>
+              <a:t><![CDATA[7. By faith Noah, being warned of God of things not seen as yet, moved with fear, prepared an ark to the saving of his house; by the which he condemned the world, and became heir of the righteousness which is by faith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1204,51 +1220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. விசுவாசத்தினாலே ஆபிரகாம் தான் சுதந்தரமாகப் பெறப்போகிற இடத்திற்குப் போகும்படி அழைக்கப்பட்டபோது, கீழ்ப்படிந்து, தான் போகும் இடம் இன்னதென்று அறியாமல் புறப்பட்டுப்போனான்.]]></a:t>
+              <a:t><![CDATA[7. By faith Noah, being warned of God of things not seen as yet, moved with fear, prepared an ark to the saving of his house; by the which he condemned the world, and became heir of the righteousness which is by faith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1313,51 +1329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. விசுவாசத்தினாலே ஆபிரகாம் தான் சுதந்தரமாகப் பெறப்போகிற இடத்திற்குப் போகும்படி அழைக்கப்பட்டபோது, கீழ்ப்படிந்து, தான் போகும் இடம் இன்னதென்று அறியாமல் புறப்பட்டுப்போனான்.]]></a:t>
+              <a:t><![CDATA[8. By faith Abraham, when he was called to go out into a place which he should after receive for an inheritance, obeyed; and he went out, not knowing where he went.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1422,51 +1438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. விசுவாசத்தினாலே அவன் வாக்குத்தத்தம்பண்ணப்பட்ட தேசத்திலே பரதேசியைப்போலச் சஞ்சரித்து, அந்த வாக்குத்தத்தத்திற்கு உடன் சுதந்தரராகிய ஈசாக்கோடும் யாக்கோபோடும் கூடாரங்களிலே குடியிருந்தான்;]]></a:t>
+              <a:t><![CDATA[8. By faith Abraham, when he was called to go out into a place which he should after receive for an inheritance, obeyed; and he went out, not knowing where he went.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1531,51 +1547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. விசுவாசத்தினாலே அவன் வாக்குத்தத்தம்பண்ணப்பட்ட தேசத்திலே பரதேசியைப்போலச் சஞ்சரித்து, அந்த வாக்குத்தத்தத்திற்கு உடன் சுதந்தரராகிய ஈசாக்கோடும் யாக்கோபோடும் கூடாரங்களிலே குடியிருந்தான்;]]></a:t>
+              <a:t><![CDATA[9. By faith he sojourned in the land of promise, as in a strange country, dwelling in tabernacles with Isaac and Jacob, the heirs with him of the same promise:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1640,51 +1656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. விசுவாசமானது நம்பப்படுகிறவைகளின் உறுதியும், காணப்படாதவைகளின் நிச்சயமுமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[1. Now faith is the substance of things hoped for, the evidence of things not seen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1749,51 +1765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஏனெனில், தேவன் தாமே கட்டி உண்டாக்கின அஸ்திபாரங்களுள்ள நகரத்துக்கு அவன் காத்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[9. By faith he sojourned in the land of promise, as in a strange country, dwelling in tabernacles with Isaac and Jacob, the heirs with him of the same promise:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1858,51 +1874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஏனெனில், தேவன் தாமே கட்டி உண்டாக்கின அஸ்திபாரங்களுள்ள நகரத்துக்கு அவன் காத்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[10. For he looked for a city which has foundations, whose builder and maker is God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1967,51 +1983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. விசுவாசத்தினாலே சாராளும் வாக்குத்தத்தம்பண்ணினவர் உண்மையுள்ளவரென்றெண்ணி, கர்ப்பந்தரிக்கப் பெலனடைந்து, வயதுசென்றவளாயிருந்தும் பிள்ளைபெற்றாள்.]]></a:t>
+              <a:t><![CDATA[11. Through faith also Sara herself received strength to conceive seed, and was delivered of a child when she was past age, because she judged him faithful who had promised.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2076,51 +2092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. விசுவாசத்தினாலே சாராளும் வாக்குத்தத்தம்பண்ணினவர் உண்மையுள்ளவரென்றெண்ணி, கர்ப்பந்தரிக்கப் பெலனடைந்து, வயதுசென்றவளாயிருந்தும் பிள்ளைபெற்றாள்.]]></a:t>
+              <a:t><![CDATA[11. Through faith also Sara herself received strength to conceive seed, and was delivered of a child when she was past age, because she judged him faithful who had promised.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2185,51 +2201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆனபடியால், சரீரஞ்செத்தவனென்று எண்ணத்தகும் ஒருவனாலே, வானத்திலுள்ள பெருக்கமான நட்சத்திரங்களைப்போலவும் கடற்கரையிலுள்ள எண்ணிறந்த மணலைப்போலவும், மிகுந்த ஜனங்கள் பிறந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Therefore sprang there even of one, and him as good as dead, so many as the stars of the sky in multitude, and as the sand which is by the sea shore innumerable.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2294,51 +2310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆனபடியால், சரீரஞ்செத்தவனென்று எண்ணத்தகும் ஒருவனாலே, வானத்திலுள்ள பெருக்கமான நட்சத்திரங்களைப்போலவும் கடற்கரையிலுள்ள எண்ணிறந்த மணலைப்போலவும், மிகுந்த ஜனங்கள் பிறந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Therefore sprang there even of one, and him as good as dead, so many as the stars of the sky in multitude, and as the sand which is by the sea shore innumerable.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2403,51 +2419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இவர்களெல்லாரும், வாக்குத்தத்தம்பண்ணப்பட்டவைகளை அடையாமல், தூரத்திலே அவைகளைக் கண்டு, நம்பி அணைத்துக்கொண்டு, பூமியின்மேல் தங்களை அந்நியரும் பரதேசிகளும் என்று அறிக்கையிட்டு, விசுவாசத்தோடே மரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. These all died in faith, not having received the promises, but having seen them far off, and were persuaded of them, and embraced them, and confessed that they were strangers and pilgrims on the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2512,51 +2528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இவர்களெல்லாரும், வாக்குத்தத்தம்பண்ணப்பட்டவைகளை அடையாமல், தூரத்திலே அவைகளைக் கண்டு, நம்பி அணைத்துக்கொண்டு, பூமியின்மேல் தங்களை அந்நியரும் பரதேசிகளும் என்று அறிக்கையிட்டு, விசுவாசத்தோடே மரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. These all died in faith, not having received the promises, but having seen them far off, and were persuaded of them, and embraced them, and confessed that they were strangers and pilgrims on the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2621,51 +2637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இப்படி அறிக்கையிடுகிறவர்கள் சுயதேசத்தை நாடிப்போகிறோம் என்று தெரியப்படுத்துகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[13. These all died in faith, not having received the promises, but having seen them far off, and were persuaded of them, and embraced them, and confessed that they were strangers and pilgrims on the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2730,51 +2746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தாங்கள் விட்டுவந்த தேசத்தை நினைத்தார்களானால், அதற்குத் திரும்பிப்போவதற்கு அவர்களுக்குச் சமயங்கிடைத்திருக்குமே.]]></a:t>
+              <a:t><![CDATA[14. For they that say such things declare plainly that they seek a country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2839,51 +2855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதினாலே முன்னோர்கள் நற்சாட்சிபெற்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. For by it the elders obtained a good report.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2948,51 +2964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தாங்கள் விட்டுவந்த தேசத்தை நினைத்தார்களானால், அதற்குத் திரும்பிப்போவதற்கு அவர்களுக்குச் சமயங்கிடைத்திருக்குமே.]]></a:t>
+              <a:t><![CDATA[15. And truly, if they had been mindful of that country from whence they came out, they might have had opportunity to have returned.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3057,51 +3073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதையல்ல, அதிலும் மேன்மையான பரமதேசத்தையே விரும்பினார்கள்; ஆகையால் தேவன் அவர்களுடைய தேவனென்னப்பட வெட்கப்படுகிறதில்லை; அவர்களுக்கு ஒரு நகரத்தை ஆயத்தம்பண்ணினாரே.]]></a:t>
+              <a:t><![CDATA[15. And truly, if they had been mindful of that country from whence they came out, they might have had opportunity to have returned.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3166,51 +3182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதையல்ல, அதிலும் மேன்மையான பரமதேசத்தையே விரும்பினார்கள்; ஆகையால் தேவன் அவர்களுடைய தேவனென்னப்பட வெட்கப்படுகிறதில்லை; அவர்களுக்கு ஒரு நகரத்தை ஆயத்தம்பண்ணினாரே.]]></a:t>
+              <a:t><![CDATA[16. But now they desire a better country, that is, an heavenly: wherefore God is not ashamed to be called their God: for he has prepared for them a city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3275,51 +3291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மேலும் விசுவாசத்தினாலே ஆபிரகாம் தான் சோதிக்கப்பட்டபோது. ஈசாக்கைப் பலியாக ஒப்புக்கொடுத்தான்]]></a:t>
+              <a:t><![CDATA[16. But now they desire a better country, that is, an heavenly: wherefore God is not ashamed to be called their God: for he has prepared for them a city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3384,51 +3400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஈசாக்கினிடத்தில் உன் சந்ததி விளங்கும் என்று அவனோடே சொல்லப்பட்டிருந்ததே, இப்படிப்பட்ட வாக்குத்தத்தங்களைப் பெற்றவன், மரித்தோரிலிருந்து எழுப்ப தேவன் வல்லவராயிருக்கிறாரென்றெண்ணி,]]></a:t>
+              <a:t><![CDATA[17. By faith Abraham, when he was tried, offered up Isaac: and he that had received the promises offered up his only begotten son,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3493,51 +3509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஈசாக்கினிடத்தில் உன் சந்ததி விளங்கும் என்று அவனோடே சொல்லப்பட்டிருந்ததே, இப்படிப்பட்ட வாக்குத்தத்தங்களைப் பெற்றவன், மரித்தோரிலிருந்து எழுப்ப தேவன் வல்லவராயிருக்கிறாரென்றெண்ணி,]]></a:t>
+              <a:t><![CDATA[18. Of whom it was said, That in Isaac shall your seed be called:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3602,51 +3618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தனக்கு ஒரேபேறானவனையே பலியாக ஒப்புக்கொடுத்தான்; மரித்தோரிலிருந்து அவனை பாவனையாகத் திரும்பவும் பெற்றுக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[18. Of whom it was said, That in Isaac shall your seed be called:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3711,51 +3727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. விசுவாசத்தினாலே ஈசாக்கு வருங்காரியங்களைக்குறித்து யாக்கோபையும் ஏசாவையும் ஆசீர்வதித்தான்.]]></a:t>
+              <a:t><![CDATA[19. Accounting that God was able to raise him up, even from the dead; from whence also he received him in a figure.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3820,51 +3836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. விசுவாசத்தினாலே யாக்கோபு தன் மரணகாலத்தில் யோசேப்பினுடைய குமாரர் இருவரையும் ஆசீர்வதித்து, தன்கோலின் முனையிலே சாய்ந்து தொழுதுகொண்டான்.]]></a:t>
+              <a:t><![CDATA[19. Accounting that God was able to raise him up, even from the dead; from whence also he received him in a figure.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3929,51 +3945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. விசுவாசத்தினாலே யாக்கோபு தன் மரணகாலத்தில் யோசேப்பினுடைய குமாரர் இருவரையும் ஆசீர்வதித்து, தன்கோலின் முனையிலே சாய்ந்து தொழுதுகொண்டான்.]]></a:t>
+              <a:t><![CDATA[20. By faith Isaac blessed Jacob and Esau concerning things to come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4038,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. விசுவாசத்தினாலே நாம் உலகங்கள் தேவனுடைய வார்த்தையினால் உண்டாக்கப்பட்டதென்றும், இவ்விதமாய், காணப்படுகிறவைகள் தோன்றப்படுகிறவைகளால் உண்டாகவில்லையென்றும் அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[3. Through faith we understand that the worlds were framed by the word of God, so that things which are seen were not made of things which do appear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4147,51 +4163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. விசுவாசத்தினாலே யோசேப்பு இஸ்ரவேல் புத்திரர் எகிப்து தேசத்தைவிட்டுப் புறப்படுவார்களென்பதைப்பற்றித் தன் அந்தியகாலத்தில் பேசி, தன் எலும்புகளைக்குறித்துக் கட்டளைகொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[21. By faith Jacob, when he was a dying, blessed both the sons of Joseph; and worshipped, leaning upon the top of his staff.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4256,51 +4272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. விசுவாசத்தினாலே யோசேப்பு இஸ்ரவேல் புத்திரர் எகிப்து தேசத்தைவிட்டுப் புறப்படுவார்களென்பதைப்பற்றித் தன் அந்தியகாலத்தில் பேசி, தன் எலும்புகளைக்குறித்துக் கட்டளைகொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[21. By faith Jacob, when he was a dying, blessed both the sons of Joseph; and worshipped, leaning upon the top of his staff.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4365,51 +4381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. மோசே பிறந்தபோது அவனுடைய தாய்தகப்பன்மார் அவனை அழகுள்ள பிள்ளையென்று கண்டு, விசுவாசத்தினாலே, ராஜாவினுடைய கட்டளைக்குப் பயப்படாமல் அவனை மூன்றுமாதம் ஒளித்துவைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. By faith Joseph, when he died, made mention of the departing of the children of Israel; and gave commandment concerning his bones.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4474,51 +4490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. மோசே பிறந்தபோது அவனுடைய தாய்தகப்பன்மார் அவனை அழகுள்ள பிள்ளையென்று கண்டு, விசுவாசத்தினாலே, ராஜாவினுடைய கட்டளைக்குப் பயப்படாமல் அவனை மூன்றுமாதம் ஒளித்துவைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. By faith Joseph, when he died, made mention of the departing of the children of Israel; and gave commandment concerning his bones.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4583,51 +4599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. விசுவாசத்தினாலே மோசே தான் பெரியவனானபோது பார்வோனுடைய குமாரத்தியின் மகன் என்னப்படுவதை வெறுத்து,]]></a:t>
+              <a:t><![CDATA[23. By faith Moses, when he was born, was hid three months of his parents, because they saw he was a proper child; and they were not afraid of the king's commandment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4692,51 +4708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. விசுவாசத்தினாலே மோசே தான் பெரியவனானபோது பார்வோனுடைய குமாரத்தியின் மகன் என்னப்படுவதை வெறுத்து,]]></a:t>
+              <a:t><![CDATA[23. By faith Moses, when he was born, was hid three months of his parents, because they saw he was a proper child; and they were not afraid of the king's commandment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4801,51 +4817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அநித்தியமான பாவ சந்தோஷங்களை அநுபவிப்பதைப்பார்க்கிலும் தேவனுடைய ஜனங்களோடே துன்பத்தை அநுபவிப்பதையே தெரிந்துகொண்டு,]]></a:t>
+              <a:t><![CDATA[24. By faith Moses, when he was come to years, refused to be called the son of Pharaoh's daughter;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4910,51 +4926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இனிவரும் பலன்மேல் நோக்கமாயிருந்து, எகிப்திலுள்ள பொக்கிஷங்களிலும் கிறிஸ்துவினிமித்தம் வரும் நிந்தயை அதிக பாக்கியமென்று எண்ணினான்.]]></a:t>
+              <a:t><![CDATA[25. Choosing rather to suffer affliction with the people of God, than to enjoy the pleasures of sin for a season;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5019,51 +5035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இனிவரும் பலன்மேல் நோக்கமாயிருந்து, எகிப்திலுள்ள பொக்கிஷங்களிலும் கிறிஸ்துவினிமித்தம் வரும் நிந்தயை அதிக பாக்கியமென்று எண்ணினான்.]]></a:t>
+              <a:t><![CDATA[25. Choosing rather to suffer affliction with the people of God, than to enjoy the pleasures of sin for a season;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5128,51 +5144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. விசுவாசத்தினாலே அவன் அதரிசனமானவரைத் தரிசிக்கிறதுபோல உறுதியாயிருந்து, ராஜாவின் கோபத்துக்குப் பயப்படாமல் எகிப்தைவிட்டுப் போனான்.]]></a:t>
+              <a:t><![CDATA[26. Esteeming the reproach of Christ greater riches than the treasures in Egypt: for he had respect unto the recompence of the reward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5237,51 +5253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. விசுவாசத்தினாலே நாம் உலகங்கள் தேவனுடைய வார்த்தையினால் உண்டாக்கப்பட்டதென்றும், இவ்விதமாய், காணப்படுகிறவைகள் தோன்றப்படுகிறவைகளால் உண்டாகவில்லையென்றும் அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[3. Through faith we understand that the worlds were framed by the word of God, so that things which are seen were not made of things which do appear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5346,51 +5362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. விசுவாசத்தினாலே அவன் அதரிசனமானவரைத் தரிசிக்கிறதுபோல உறுதியாயிருந்து, ராஜாவின் கோபத்துக்குப் பயப்படாமல் எகிப்தைவிட்டுப் போனான்.]]></a:t>
+              <a:t><![CDATA[26. Esteeming the reproach of Christ greater riches than the treasures in Egypt: for he had respect unto the recompence of the reward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5455,51 +5471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. விசுவாசத்தினாலே, முதற்பேறானவைகளைச் சங்கரிக்கிறவன் இஸ்ரவேலரைத் தொடாதபடிக்கு, அவன் பஸ்காவையும் இரத்தம் பூசுதலாகிய நியமத்தையும் ஆசரித்தான்.]]></a:t>
+              <a:t><![CDATA[27. By faith he forsook Egypt, not fearing the wrath of the king: for he endured, as seeing him who is invisible.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5564,51 +5580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. விசுவாசத்தினாலே, முதற்பேறானவைகளைச் சங்கரிக்கிறவன் இஸ்ரவேலரைத் தொடாதபடிக்கு, அவன் பஸ்காவையும் இரத்தம் பூசுதலாகிய நியமத்தையும் ஆசரித்தான்.]]></a:t>
+              <a:t><![CDATA[27. By faith he forsook Egypt, not fearing the wrath of the king: for he endured, as seeing him who is invisible.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5673,51 +5689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. விசுவாசத்தினாலே அவர்கள் சிவந்தசமுத்திரத்தை உலர்ந்த தரையைக் கடந்துபோவதுபோலக், கடந்துபோனார்கள்; எகிப்தியர் அப்படிச் செய்யத்துணிந்து அமிழ்ந்துபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[28. Through faith he kept the passover, and the sprinkling of blood, lest he that destroyed the firstborn should touch them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5782,51 +5798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. விசுவாசத்தினாலே அவர்கள் சிவந்தசமுத்திரத்தை உலர்ந்த தரையைக் கடந்துபோவதுபோலக், கடந்துபோனார்கள்; எகிப்தியர் அப்படிச் செய்யத்துணிந்து அமிழ்ந்துபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[28. Through faith he kept the passover, and the sprinkling of blood, lest he that destroyed the firstborn should touch them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5891,51 +5907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. விசுவாசத்தினாலே எரிகோ பட்டணத்தின் மதில்கள் ஏழுநாள் சுற்றிவரப்பட்டு விழுந்தது.]]></a:t>
+              <a:t><![CDATA[29. By faith they passed through the Red sea as by dry land: which the Egyptians assaying to do were drowned.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6000,51 +6016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. விசுவாசத்தினாலே ராகாப் என்னும் வேசி வேவுகாரரைச் சமாதானத்தோடே ஏற்றுக்கொண்டு, கீழ்ப்படியாதவர்களோடேகூடச் சேதமாகாதிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[29. By faith they passed through the Red sea as by dry land: which the Egyptians assaying to do were drowned.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6109,51 +6125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. விசுவாசத்தினாலே ராகாப் என்னும் வேசி வேவுகாரரைச் சமாதானத்தோடே ஏற்றுக்கொண்டு, கீழ்ப்படியாதவர்களோடேகூடச் சேதமாகாதிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[30. By faith the walls of Jericho fell down, after they were compassed about seven days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6218,51 +6234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பின்னும் நான் என்ன சொல்லுவேன்? கிதியோன், பாராக், சிம்சோன், யெப்தா, தாவீது, சாமுவேல் என்பவர்களையும், தீர்க்கதரிசிகளையுங்குறித்து நான் விவரஞ்சொல்லவேண்டுமானால் காலம் போதாது.]]></a:t>
+              <a:t><![CDATA[31. By faith the harlot Rahab perished not with them that believed not, when she had received the spies with peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6327,51 +6343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பின்னும் நான் என்ன சொல்லுவேன்? கிதியோன், பாராக், சிம்சோன், யெப்தா, தாவீது, சாமுவேல் என்பவர்களையும், தீர்க்கதரிசிகளையுங்குறித்து நான் விவரஞ்சொல்லவேண்டுமானால் காலம் போதாது.]]></a:t>
+              <a:t><![CDATA[31. By faith the harlot Rahab perished not with them that believed not, when she had received the spies with peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6436,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. விசுவாசத்தினாலே ஆபேல் காயீனுடைய பலியிலும் மேன்மையானபலியை தேவனுக்குச் செலுத்தினான்; அதினாலே அவன் நீதிமானென்று சாட்சிபெற்றான்; அவனுடைய காணிக்கைகளைக்குறித்து தேவனே சாட்சிகொடுத்தார்; அவன் மரித்தும் இன்னும் பேசுகிறான்.]]></a:t>
+              <a:t><![CDATA[4. By faith Abel offered unto God a more excellent sacrifice than Cain, by which he obtained witness that he was righteous, God testifying of his gifts: and by it he being dead yet speaks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6545,51 +6561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. விசுவாசத்தினாலே அவர்கள் ராஜ்யங்களை ஜெயித்தார்கள், நீதியை நடப்பித்தார்கள், வாக்குத்தத்தங்களைப் பெற்றார்கள், சிங்கங்களின் வாய்களை அடைத்தார்கள்,]]></a:t>
+              <a:t><![CDATA[32. And what shall I more say? for the time would fail me to tell of Gedeon, and of Barak, and of Samson, and of Jephthae; of David also, and Samuel, and of the prophets:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6654,51 +6670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. விசுவாசத்தினாலே அவர்கள் ராஜ்யங்களை ஜெயித்தார்கள், நீதியை நடப்பித்தார்கள், வாக்குத்தத்தங்களைப் பெற்றார்கள், சிங்கங்களின் வாய்களை அடைத்தார்கள்,]]></a:t>
+              <a:t><![CDATA[32. And what shall I more say? for the time would fail me to tell of Gedeon, and of Barak, and of Samson, and of Jephthae; of David also, and Samuel, and of the prophets:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6763,51 +6779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அக்கினியின் உக்கிரத்தை அவித்தார்கள், பட்டயக்கருக்குக்குத் தப்பினார்கள், பலவீனத்தில் பலன்கொண்டார்கள், யுத்தத்தில் வல்லவர்களானார்கள், அந்நியருடைய சேனைகளை முறியடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[33. Who through faith subdued kingdoms, wrought righteousness, obtained promises, stopped the mouths of lions.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6872,51 +6888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அக்கினியின் உக்கிரத்தை அவித்தார்கள், பட்டயக்கருக்குக்குத் தப்பினார்கள், பலவீனத்தில் பலன்கொண்டார்கள், யுத்தத்தில் வல்லவர்களானார்கள், அந்நியருடைய சேனைகளை முறியடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[33. Who through faith subdued kingdoms, wrought righteousness, obtained promises, stopped the mouths of lions.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6981,51 +6997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஸ்திரீகள் சாகக்கொடுத்த தங்களுடையவர்களை உயிரோடெழுந்திருக்கப்பெற்றார்கள்; வேறுசிலர் மேன்மையான உயிர்த்தெழுதலை அடையும்படிக்கு, விடுதலைபெறச் சம்மதியாமல், வாதிக்கப்பட்டார்கள்;]]></a:t>
+              <a:t><![CDATA[34. Quenched the violence of fire, escaped the edge of the sword, out of weakness were made strong, waxed valiant in fight, turned to flight the armies of the aliens.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7090,51 +7106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஸ்திரீகள் சாகக்கொடுத்த தங்களுடையவர்களை உயிரோடெழுந்திருக்கப்பெற்றார்கள்; வேறுசிலர் மேன்மையான உயிர்த்தெழுதலை அடையும்படிக்கு, விடுதலைபெறச் சம்மதியாமல், வாதிக்கப்பட்டார்கள்;]]></a:t>
+              <a:t><![CDATA[34. Quenched the violence of fire, escaped the edge of the sword, out of weakness were made strong, waxed valiant in fight, turned to flight the armies of the aliens.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7199,51 +7215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. வேறு சிலர் நிந்தைகளையும் அடிகளையும் கட்டுகளையும் காவலையும் அநுபவித்தார்கள்;]]></a:t>
+              <a:t><![CDATA[35. Women received their dead raised to life again: and others were tortured, not accepting deliverance; that they might obtain a better resurrection:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7308,51 +7324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. கல்லெறியுண்டார்கள், வாளால் அறுப்புண்டார்கள், பரீட்சைபார்க்கப்பட்டார்கள், பட்டயத்தினாலே வெட்டப்பட்டு மரித்தார்கள், செம்மறியாட்டுத் தோல்களையும் வெள்ளாட்டுத் தோல்களையும் போர்த்துக்கொண்டு திரிந்து, குறைவையும் உபத்திரவத்தையும் துன்பத்தையும் அநுபவித்தார்கள்;]]></a:t>
+              <a:t><![CDATA[35. Women received their dead raised to life again: and others were tortured, not accepting deliverance; that they might obtain a better resurrection:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7417,51 +7433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. கல்லெறியுண்டார்கள், வாளால் அறுப்புண்டார்கள், பரீட்சைபார்க்கப்பட்டார்கள், பட்டயத்தினாலே வெட்டப்பட்டு மரித்தார்கள், செம்மறியாட்டுத் தோல்களையும் வெள்ளாட்டுத் தோல்களையும் போர்த்துக்கொண்டு திரிந்து, குறைவையும் உபத்திரவத்தையும் துன்பத்தையும் அநுபவித்தார்கள்;]]></a:t>
+              <a:t><![CDATA[36. And others had trial of cruel mockings and scourgings, yea, moreover of bonds and imprisonment:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7526,51 +7542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. உலகம் அவர்களுக்குப் பாத்திரமாயிருக்கவில்லை; அவர்கள் வனாந்தரங்களிலேயும் மலைகளிலேயும் குகைகளிலேயும் பூமியின் வெடிப்புகளிலேயும் சிதறுண்டு அலைந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[37. They were stoned, they were sawn asunder, were tempted, were slain with the sword: they wandered about in sheepskins and goatskins; being destitute, afflicted, tormented;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7635,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. விசுவாசத்தினாலே ஆபேல் காயீனுடைய பலியிலும் மேன்மையானபலியை தேவனுக்குச் செலுத்தினான்; அதினாலே அவன் நீதிமானென்று சாட்சிபெற்றான்; அவனுடைய காணிக்கைகளைக்குறித்து தேவனே சாட்சிகொடுத்தார்; அவன் மரித்தும் இன்னும் பேசுகிறான்.]]></a:t>
+              <a:t><![CDATA[4. By faith Abel offered unto God a more excellent sacrifice than Cain, by which he obtained witness that he was righteous, God testifying of his gifts: and by it he being dead yet speaks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7744,51 +7760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. உலகம் அவர்களுக்குப் பாத்திரமாயிருக்கவில்லை; அவர்கள் வனாந்தரங்களிலேயும் மலைகளிலேயும் குகைகளிலேயும் பூமியின் வெடிப்புகளிலேயும் சிதறுண்டு அலைந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[37. They were stoned, they were sawn asunder, were tempted, were slain with the sword: they wandered about in sheepskins and goatskins; being destitute, afflicted, tormented;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7853,51 +7869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. இவர்களெல்லாரும் விசுவாசத்தினாலே நற்சாட்சிபெற்றும், வாக்குத்தத்தம்பண்ணப்பட்டதை அடையாமற்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[37. They were stoned, they were sawn asunder, were tempted, were slain with the sword: they wandered about in sheepskins and goatskins; being destitute, afflicted, tormented;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7962,51 +7978,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அவர்கள் நம்மையல்லாமல் பூரணராகாதபடிக்கு விசேஷித்த நன்மையானதொன்றை தேவன் நமக்கென்று முன்னதாக நியமித்திருந்தார்.]]></a:t>
+              <a:t><![CDATA[38. (Of whom the world was not worthy:) they wandered in deserts, and in mountains, and in dens and caves of the earth.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. (Of whom the world was not worthy:) they wandered in deserts, and in mountains, and in dens and caves of the earth.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. And these all, having obtained a good report through faith, received not the promise:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. God having provided some better thing for us, that they without us should not be made perfect.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. God having provided some better thing for us, that they without us should not be made perfect.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8071,51 +8523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. விசுவாசத்தினாலே ஆபேல் காயீனுடைய பலியிலும் மேன்மையானபலியை தேவனுக்குச் செலுத்தினான்; அதினாலே அவன் நீதிமானென்று சாட்சிபெற்றான்; அவனுடைய காணிக்கைகளைக்குறித்து தேவனே சாட்சிகொடுத்தார்; அவன் மரித்தும் இன்னும் பேசுகிறான்.]]></a:t>
+              <a:t><![CDATA[4. By faith Abel offered unto God a more excellent sacrifice than Cain, by which he obtained witness that he was righteous, God testifying of his gifts: and by it he being dead yet speaks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8180,51 +8632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. விசுவாசத்தினாலே ஏனோக்கு மரணத்தைக் காணாதபடிக்கு எடுத்துக்கொள்ளப்பட்டான்; தேவன் அவனை எடுத்துக்கொண்டபடியினாலே, அவன் காணப்படாமற்போனான்; அவன் தேவனுக்குப் பிரியமானவனென்று அவன் எடுத்துக்கொள்ளப்படுவதற்கு முன்னமே சாட்சிபெற்றான்.]]></a:t>
+              <a:t><![CDATA[5. By faith Enoch was translated that he should not see death; and was not found, because God had translated him: for before his translation he had this testimony, that he pleased God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8259,51 +8711,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474528997" r:id="rId1"/>
+    <p:sldLayoutId id="2482629643" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8855,50 +9307,82 @@
 
 <file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9015,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యుండెనని సాక్ష్యము పొందెను; కాగా దేవుడతని కొని పోయెను గనుక అతడు కనబడలేదు.]]></a:t>
+              <a:t><![CDATA[எடுத்துக்கொண்டபடியினாலே, அவன் காணப்படாமற்போனான்; அவன் தேவனுக்குப் பிரியமானவனென்று அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. విశ్వాసములేకుండ దేవునికి ఇష్టుడైయుండుట అసాధ్యము; దేవునియొద్దకు వచ్చువాడు ఆయన యున్నాడనియు, తన్ను]]></a:t>
+              <a:t><![CDATA[எடுத்துக்கொள்ளப்படுவதற்கு முன்னமே சாட்சிபெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వెదకువారికి ఫలము దయచేయువాడనియు నమ్మవలెను గదా.]]></a:t>
+              <a:t><![CDATA[6. விசுவாசமில்லாமல் தேவனுக்குப் பிரியமாயிருப்பது கூடாதகாரியம்; ஏனென்றால், தேவனிடத்தில் சேருகிறவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. విశ్వాస మునుబట్టి నోవహు అదివరకు చూడని సంగతులనుగూర్చి దేవునిచేత హెచ్చరింపబడి భయభక్తులు గలవాడై, తన]]></a:t>
+              <a:t><![CDATA[அவர் உண்டென்றும், அவர் தம்மைத்தேடுகிறவர்களுக்குப் பலன் அளிக்கிறவரென்றும் விசுவாசிக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యింటివారి రక్షణకొరకు ఒక ఓడను సిద్ధముచేసెను; అందువలన అతడు లోకముమీద నేరస్థాపనచేసి విశ్వాస మునుబట్టి]]></a:t>
+              <a:t><![CDATA[7. விசுவாசத்தினாலே நோவா தற்காலத்திலே காணாதவைகளைக்குறித்து தேவ எச்சரிப்புப்பெற்று, பயபக்தியுள்ளவனாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కలుగు నీతికి వారసుడాయెను.]]></a:t>
+              <a:t><![CDATA[தன் குடும்பத்தை இரட்சிப்பதற்குப் பேழையை உண்டுபண்ணினான்; அதினாலே அவன் உலகம் ஆக்கினைக்குள்ளானதென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. అబ్రాహాము పిలువ బడినప్పుడు విశ్వాసమునుబట్టి ఆ పిలుపునకు లోబడి, తాను స్వాస్థ్యముగా పొందనైయున్న]]></a:t>
+              <a:t><![CDATA[தீர்த்து, விசுவாசத்தினாலுண்டாகும் நீதிக்குச் சுதந்தரவாளியானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రదేశమునకు బయలువెళ్లెను. మరియు ఎక్కడికి వెళ్లవలెనో అది ఎరుగక బయల]]></a:t>
+              <a:t><![CDATA[8. விசுவாசத்தினாலே ஆபிரகாம் தான் சுதந்தரமாகப் பெறப்போகிற இடத்திற்குப் போகும்படி அழைக்கப்பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. విశ్వాసమునుబట్టి అతడును, అతనితో ఆ వాగ్దానమునకు సమానవారసులైన ఇస్సాకు యాకోబు అనువారును, గుడారములలో]]></a:t>
+              <a:t><![CDATA[கீழ்ப்படிந்து, தான் போகும் இடம் இன்னதென்று அறியாமல் புறப்பட்டுப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నివసించుచు, అన్యుల దేశ ములో ఉన్నట్టుగా వాగ్దత్తదేశములో పరవాసులైరి.]]></a:t>
+              <a:t><![CDATA[9. விசுவாசத்தினாலே அவன் வாக்குத்தத்தம்பண்ணப்பட்ட தேசத்திலே பரதேசியைப்போலச் சஞ்சரித்து, அந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. విశ్వాసమనునది నిరీక్షింపబడువాటియొక్క నిజ స్వరూపమును, అదృశ్యమైనవి యున్నవనుటకు రుజువునై యున్నది.]]></a:t>
+              <a:t><![CDATA[1. விசுவாசமானது நம்பப்படுகிறவைகளின் உறுதியும், காணப்படாதவைகளின் நிச்சயமுமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ఏలయనగా దేవుడు దేనికి శిల్పియు నిర్మాణకుడునై యున్నాడో, పునాదులుగల ఆ పట్టణముకొరకు అబ్రాహాము]]></a:t>
+              <a:t><![CDATA[வாக்குத்தத்தத்திற்கு உடன் சுதந்தரராகிய ஈசாக்கோடும் யாக்கோபோடும் கூடாரங்களிலே குடியிருந்தான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఎదురుచూచుచుండెను.]]></a:t>
+              <a:t><![CDATA[10. ஏனெனில், தேவன் தாமே கட்டி உண்டாக்கின அஸ்திபாரங்களுள்ள நகரத்துக்கு அவன் காத்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. విశ్వాసమునుబట్టి శారాయు వాగ్దానము చేసినవాడు నమ్మదగినవాడని యెంచు కొనెను గనుక తాను వయస్సు]]></a:t>
+              <a:t><![CDATA[11. விசுவாசத்தினாலே சாராளும் வாக்குத்தத்தம்பண்ணினவர் உண்மையுள்ளவரென்றெண்ணி, கர்ப்பந்தரிக்கப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గతించినదైనను గర్భము ధరించుటకు శక్తిపొందెను.]]></a:t>
+              <a:t><![CDATA[பெலனடைந்து, வயதுசென்றவளாயிருந்தும் பிள்ளைபெற்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. అందుచేత మృతతుల్యుడైన ఆ యొకనినుండి, సంఖ్యకు ఆకాశనక్షత్రములవలెను, సముద్రతీరమందలి లెక్కింప]]></a:t>
+              <a:t><![CDATA[12. ஆனபடியால், சரீரஞ்செத்தவனென்று எண்ணத்தகும் ஒருவனாலே, வானத்திலுள்ள பெருக்கமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[శక్యముకాని యిసుకవలెను సంతానము కలిగెను.]]></a:t>
+              <a:t><![CDATA[நட்சத்திரங்களைப்போலவும் கடற்கரையிலுள்ள எண்ணிறந்த மணலைப்போலவும், மிகுந்த ஜனங்கள் பிறந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. వీరందరు ఆ వాగ్దానముల ఫలము అనుభవింపక పోయి నను, దూరమునుండి చూచి వందనముచేసి, తాము భూమి మీద]]></a:t>
+              <a:t><![CDATA[13. இவர்களெல்லாரும், வாக்குத்தத்தம்பண்ணப்பட்டவைகளை அடையாமல், தூரத்திலே அவைகளைக் கண்டு, நம்பி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పరదేశులమును యాత్రికులమునై యున్నామని ఒప్పకొని, విశ్వాసముగలవారై మృతినొందిరి.]]></a:t>
+              <a:t><![CDATA[அணைத்துக்கொண்டு, பூமியின்மேல் தங்களை அந்நியரும் பரதேசிகளும் என்று அறிக்கையிட்டு, விசுவாசத்தோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ఈలాగు చెప్పువారు తమ స్వదేశమును వెదకుచున్నామని విశద పరచుచున్నారు కారా?]]></a:t>
+              <a:t><![CDATA[மரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. వారు ఏదేశమునుండి వచ్చిరో ఆ దేశమును జ్ఞాపకమందుంచుకొన్నయెడల మరల వెళ్లుటకు వారికి వీలు]]></a:t>
+              <a:t><![CDATA[14. இப்படி அறிக்கையிடுகிறவர்கள் சுயதேசத்தை நாடிப்போகிறோம் என்று தெரியப்படுத்துகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. దానినిబట్టియే పెద్దలు సాక్ష్యముపొందిరి.]]></a:t>
+              <a:t><![CDATA[2. அதினாலே முன்னோர்கள் நற்சாட்சிபெற்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కలిగియుండును.]]></a:t>
+              <a:t><![CDATA[15. தாங்கள் விட்டுவந்த தேசத்தை நினைத்தார்களானால், அதற்குத் திரும்பிப்போவதற்கு அவர்களுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +12535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. అయితే వారు మరి శ్రేష్ఠమైన దేశమును, అనగా పరలోకసంబంధమైన దేశమును కోరుచున్నారు. అందుచేత తాను వారి]]></a:t>
+              <a:t><![CDATA[சமயங்கிடைத்திருக்குமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దేవుడనని అనిపించుకొనుటకు దేవుడు వారినిగూర్చి సిగ్గుపడడ]]></a:t>
+              <a:t><![CDATA[16. அதையல்ல, அதிலும் மேன்மையான பரமதேசத்தையே விரும்பினார்கள்; ஆகையால் தேவன் அவர்களுடைய தேவனென்னப்பட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. అబ్రాహాము శోధింపబడి విశ్వాసమునుబట్టి ఇస్సా కును బలిగా అర్పించెను.]]></a:t>
+              <a:t><![CDATA[வெட்கப்படுகிறதில்லை; அவர்களுக்கு ஒரு நகரத்தை ஆயத்தம்பண்ணினாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ఎవడు ఆ వాగ్దానములు సంతోషముతో అంగీకరించెనో,ఇస్సాకువలననైనది నీ సంతానమనబడును అని యెవనితో]]></a:t>
+              <a:t><![CDATA[17. மேலும் விசுவாசத்தினாலே ஆபிரகாம் தான் சோதிக்கப்பட்டபோது. ஈசாக்கைப் பலியாக ஒப்புக்கொடுத்தான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పబడెనో, ఆ అబ్రాహాము, మృతులను సహితము లేపుటకు దేవుడు శక్తిమంతుడని యెంచినవాడై,]]></a:t>
+              <a:t><![CDATA[18. ஈசாக்கினிடத்தில் உன் சந்ததி விளங்கும் என்று அவனோடே சொல்லப்பட்டிருந்ததே, இப்படிப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. తన యేకకుమారుని అర్పించి, ఉపమానరూపముగా అతనిని మృతులలోనుండి మరల పొందెను.]]></a:t>
+              <a:t><![CDATA[வாக்குத்தத்தங்களைப் பெற்றவன், மரித்தோரிலிருந்து எழுப்ப தேவன் வல்லவராயிருக்கிறாரென்றெண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +13327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. విశ్వాసమునుబట్టి ఇస్సాకు జరుగబోవు సంగతుల విషయమై యాకోబును ఏశావును ఆశీర్వదించెను.]]></a:t>
+              <a:t><![CDATA[19. தனக்கு ஒரேபேறானவனையே பலியாக ஒப்புக்கொடுத்தான்; மரித்தோரிலிருந்து அவனை பாவனையாகத் திரும்பவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,51 +13459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. విశ్వాసమునుబట్టి యాకోబు అవసానకాలమందు యోసేపు కుమారులలో ఒక్కొక్కని ఆశీర్వదించి తన చేతికఱ్ఱ]]></a:t>
+              <a:t><![CDATA[பெற்றுக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13107,51 +13591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మొదలుమీద ఆనుకొని దేవునికి నమస్కారము చేసెను.]]></a:t>
+              <a:t><![CDATA[20. விசுவாசத்தினாலே ஈசாக்கு வருங்காரியங்களைக்குறித்து யாக்கோபையும் ஏசாவையும் ஆசீர்வதித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,51 +13723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ప్రపంచములు దేవుని వాక్యమువలన నిర్మాణమైనవనియు, అందునుబట్టి దృశ్యమైనది కనబడెడు పదార్థములచే నిర్మింప]]></a:t>
+              <a:t><![CDATA[3. விசுவாசத்தினாலே நாம் உலகங்கள் தேவனுடைய வார்த்தையினால் உண்டாக்கப்பட்டதென்றும், இவ்விதமாய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13371,51 +13855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. యోసేపు తనకు అవసానకాలము సమీపించినప్పడు విశ్వాసమునుబట్టి ఇశ్రాయేలు కుమారుల నిర్గమనమునుగూర్చి]]></a:t>
+              <a:t><![CDATA[21. விசுவாசத்தினாலே யாக்கோபு தன் மரணகாலத்தில் யோசேப்பினுடைய குமாரர் இருவரையும் ஆசீர்வதித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13503,51 +13987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రశంసించి తన శల్యములను గూర్చి వారికి ఆజ్ఞాపించెను.]]></a:t>
+              <a:t><![CDATA[தன்கோலின் முனையிலே சாய்ந்து தொழுதுகொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13635,51 +14119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. మోషే పుట్టినప్పుడు అతని తలిదండ్రులు ఆ శిశువు సుందరుడై యుండుట చూచి, విశ్వాసమునుబట్టి రాజాజ్ఞకు]]></a:t>
+              <a:t><![CDATA[22. விசுவாசத்தினாலே யோசேப்பு இஸ்ரவேல் புத்திரர் எகிப்து தேசத்தைவிட்டுப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13767,51 +14251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[భయపడక, మూడు మాసములు అతని దాచిపెట్టిరి.]]></a:t>
+              <a:t><![CDATA[புறப்படுவார்களென்பதைப்பற்றித் தன் அந்தியகாலத்தில் பேசி, தன் எலும்புகளைக்குறித்துக் கட்டளைகொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13899,51 +14383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. మోషే పెద్దవాడైనప్పుడు విశ్వాసమునుబట్టి ఐగుప్తు ధనముకంటె క్రీస్తువిషయమైన నింద గొప్ప భాగ్యమని]]></a:t>
+              <a:t><![CDATA[23. மோசே பிறந்தபோது அவனுடைய தாய்தகப்பன்மார் அவனை அழகுள்ள பிள்ளையென்று கண்டு, விசுவாசத்தினாலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14031,51 +14515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యెంచుకొని,]]></a:t>
+              <a:t><![CDATA[ராஜாவினுடைய கட்டளைக்குப் பயப்படாமல் அவனை மூன்றுமாதம் ஒளித்துவைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14163,51 +14647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. అల్పకాలము పాప భోగము అనుభవించుటకంటె దేవుని ప్రజలతో శ్రమ అనుభవించుట మేలని యోచించి,]]></a:t>
+              <a:t><![CDATA[24. விசுவாசத்தினாலே மோசே தான் பெரியவனானபோது பார்வோனுடைய குமாரத்தியின் மகன் என்னப்படுவதை வெறுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14295,51 +14779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ఫరో కుమార్తెయొక్క కుమారుడని అనిపించుకొనుటకు ఒప్పుకొనలేదు;ఏలయనగా అతడు ప్రతిఫలముగా కలుగబోవు]]></a:t>
+              <a:t><![CDATA[25. அநித்தியமான பாவ சந்தோஷங்களை அநுபவிப்பதைப்பார்க்கிலும் தேவனுடைய ஜனங்களோடே துன்பத்தை அநுபவிப்பதையே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14427,51 +14911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బహుమానమందు దృష్టి యుంచెను.]]></a:t>
+              <a:t><![CDATA[தெரிந்துகொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14559,51 +15043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. విశ్వాసమునుబట్టి అతడు అదృశ్యుడైనవానిని చూచుచున్నట్టు స్థిరబుద్ధిగలవాడై, రాజాగ్రహమునకు భయపడక]]></a:t>
+              <a:t><![CDATA[26. இனிவரும் பலன்மேல் நோக்கமாயிருந்து, எகிப்திலுள்ள பொக்கிஷங்களிலும் கிறிஸ்துவினிமித்தம் வரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,51 +15175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బడలేదనియు విశ్వాసముచేత గ్రహించుకొనుచున్నాము.]]></a:t>
+              <a:t><![CDATA[காணப்படுகிறவைகள் தோன்றப்படுகிறவைகளால் உண்டாகவில்லையென்றும் அறிந்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14823,51 +15307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఐగుప్తును విడిచిపోయెను.]]></a:t>
+              <a:t><![CDATA[நிந்தயை அதிக பாக்கியமென்று எண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +15439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. తొలిచూలు పిల్లలను నాశనము చేయువాడు ఇశ్రాయేలీయులను ముట్టకుండు నిమిత్తము అతడు విశ్వాసమునుబట్టి]]></a:t>
+              <a:t><![CDATA[27. விசுவாசத்தினாலே அவன் அதரிசனமானவரைத் தரிசிக்கிறதுபோல உறுதியாயிருந்து, ராஜாவின் கோபத்துக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +15571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పస్కాను, రక్తప్రోక్షణ ఆచారమును ఆచరించెను.]]></a:t>
+              <a:t><![CDATA[பயப்படாமல் எகிப்தைவிட்டுப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +15703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. విశ్వాసమునుబట్టి వారు పొడి నేలమీద నడిచినట్లు ఎఱ్ఱసముద్రములో బడి నడచిపోయిరి. ఐగుప్తీయులు ఆలాగు]]></a:t>
+              <a:t><![CDATA[28. விசுவாசத்தினாலே, முதற்பேறானவைகளைச் சங்கரிக்கிறவன் இஸ்ரவேலரைத் தொடாதபடிக்கு, அவன் பஸ்காவையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15351,51 +15835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేయజూచి మునిగిపోయిరి.]]></a:t>
+              <a:t><![CDATA[இரத்தம் பூசுதலாகிய நியமத்தையும் ஆசரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15483,51 +15967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. విశ్వాసమునుబట్టి యేడు దినములవరకు ప్రదక్షిణము చేయబడిన తరువాత యెరికో గోడలు కూలెను.]]></a:t>
+              <a:t><![CDATA[29. விசுவாசத்தினாலே அவர்கள் சிவந்தசமுத்திரத்தை உலர்ந்த தரையைக் கடந்துபோவதுபோலக், கடந்துபோனார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15615,51 +16099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. విశ్వాసమునుబట్టి రాహాబను వేశ్య వేగులవారిని సమాధాన ముగా చేర్చుకొనినందున అవిధేయులతోపాటు నశింపక]]></a:t>
+              <a:t><![CDATA[எகிப்தியர் அப்படிச் செய்யத்துணிந்து அமிழ்ந்துபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15747,51 +16231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పోయెను.]]></a:t>
+              <a:t><![CDATA[30. விசுவாசத்தினாலே எரிகோ பட்டணத்தின் மதில்கள் ஏழுநாள் சுற்றிவரப்பட்டு விழுந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15879,51 +16363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ఇకను ఏమి చెప్పుదును? గిద్యోను, బారాకు, సమ్సోను, యెఫ్తా, దావీదు, సమూయేలను వారిని గూర్చియు,]]></a:t>
+              <a:t><![CDATA[31. விசுவாசத்தினாலே ராகாப் என்னும் வேசி வேவுகாரரைச் சமாதானத்தோடே ஏற்றுக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16011,51 +16495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రవక్తలనుగూర్చియు వివరించుటకు సమయము చాలదు.]]></a:t>
+              <a:t><![CDATA[கீழ்ப்படியாதவர்களோடேகூடச் சேதமாகாதிருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16143,51 +16627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. విశ్వాసమునుబట్టి హేబెలు కయీనుకంటె శ్రేష్ఠమైన బలి దేవునికి అర్పించెను. దేవుడతని అర్పణలనుగూర్చి]]></a:t>
+              <a:t><![CDATA[4. விசுவாசத்தினாலே ஆபேல் காயீனுடைய பலியிலும் மேன்மையானபலியை தேவனுக்குச் செலுத்தினான்; அதினாலே அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16275,51 +16759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. వారు విశ్వాసముద్వారా రాజ్యములను జయించిరి; నీతికార్యములను జరిగించిరి; వాగ్దానములను పొందిరి;]]></a:t>
+              <a:t><![CDATA[32. பின்னும் நான் என்ன சொல்லுவேன்? கிதியோன், பாராக், சிம்சோன், யெப்தா, தாவீது, சாமுவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16407,51 +16891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సింహముల నోళ్లను మూసిరి;]]></a:t>
+              <a:t><![CDATA[என்பவர்களையும், தீர்க்கதரிசிகளையுங்குறித்து நான் விவரஞ்சொல்லவேண்டுமானால் காலம் போதாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16539,51 +17023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. అగ్నిబలమును చల్లార్చిరి; ఖడ్గధారను తప్పించుకొనిరి; బలహీనులుగా ఉండి బలపరచబడిరి; యుద్ధములో]]></a:t>
+              <a:t><![CDATA[33. விசுவாசத்தினாலே அவர்கள் ராஜ்யங்களை ஜெயித்தார்கள், நீதியை நடப்பித்தார்கள், வாக்குத்தத்தங்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16671,51 +17155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పరాక్రమశాలులైరి; అన్యుల సేనలను పారదోలిరి.]]></a:t>
+              <a:t><![CDATA[பெற்றார்கள், சிங்கங்களின் வாய்களை அடைத்தார்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16803,51 +17287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. స్త్రీలు మృతులైన తమ వారిని పునరుత్థానమువలన మరల పొందిరి. కొందరైతే మరి శ్రేష్ఠమైన పునరుత్థానము]]></a:t>
+              <a:t><![CDATA[34. அக்கினியின் உக்கிரத்தை அவித்தார்கள், பட்டயக்கருக்குக்குத் தப்பினார்கள், பலவீனத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16935,51 +17419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పొందగోరి విడుదల పొందనొల్లక యాతనపెట్టబడిరి.]]></a:t>
+              <a:t><![CDATA[பலன்கொண்டார்கள், யுத்தத்தில் வல்லவர்களானார்கள், அந்நியருடைய சேனைகளை முறியடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17067,51 +17551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. మరికొందరు తిరస్కారములను కొరడాదెబ్బలను, మరి బంధకములను ఖైదును అనుభ వించిరి.]]></a:t>
+              <a:t><![CDATA[35. ஸ்திரீகள் சாகக்கொடுத்த தங்களுடையவர்களை உயிரோடெழுந்திருக்கப்பெற்றார்கள்; வேறுசிலர் மேன்மையான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17199,51 +17683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. రాళ్లతో కొట్టబడిరి, రంపములతో కోయబడిరి, శోధింపబడిరి, ఖడ్గముతో చంపబడిరి,గొఱ్ఱచర్మ ములను]]></a:t>
+              <a:t><![CDATA[உயிர்த்தெழுதலை அடையும்படிக்கு, விடுதலைபெறச் சம்மதியாமல், வாதிக்கப்பட்டார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17331,51 +17815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మేకచర్మములను వేసికొని, దరిద్రులైయుండి శ్రమపడి హింసపొందుచు,]]></a:t>
+              <a:t><![CDATA[36. வேறு சிலர் நிந்தைகளையும் அடிகளையும் கட்டுகளையும் காவலையும் அநுபவித்தார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17463,51 +17947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. అడవులలోను కొండలమీదను గుహలలోను సొరంగములలోను తిరుగులాడుచు సంచరించిరి. అట్టివారికి ఈ లోకము]]></a:t>
+              <a:t><![CDATA[37. கல்லெறியுண்டார்கள், வாளால் அறுப்புண்டார்கள், பரீட்சைபார்க்கப்பட்டார்கள், பட்டயத்தினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17595,51 +18079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సాక్ష్యమిచ్చినప్పుడు అతడు ఆ విశ్వాసమునుబట్టి నీతి మంతుడని సాక్ష్యము పొందెను. అతడు మృతినొందియు ఆ]]></a:t>
+              <a:t><![CDATA[நீதிமானென்று சாட்சிபெற்றான்; அவனுடைய காணிக்கைகளைக்குறித்து தேவனே சாட்சிகொடுத்தார்; அவன் மரித்தும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17727,51 +18211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యోగ్యమైనది కాదు.]]></a:t>
+              <a:t><![CDATA[வெட்டப்பட்டு மரித்தார்கள், செம்மறியாட்டுத் தோல்களையும் வெள்ளாட்டுத் தோல்களையும் போர்த்துக்கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17859,51 +18343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. వీరందరు తమ విశ్వాసముద్వారా సాక్ష్యము పొందిన వారైనను. మనము లేకుండ సంపూర్ణులుకాకుండు నిమిత్తము,]]></a:t>
+              <a:t><![CDATA[திரிந்து, குறைவையும் உபத்திரவத்தையும் துன்பத்தையும் அநுபவித்தார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17991,51 +18475,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. దేవుడు మనకొరకు మరి శ్రేష్ఠమైనదానిని ముందుగా సిద్ధ పరచెను గనుక వీరు వాగ్దానఫలము అనుభవింప లేదు.]]></a:t>
+              <a:t><![CDATA[38. உலகம் அவர்களுக்குப் பாத்திரமாயிருக்கவில்லை; அவர்கள் வனாந்தரங்களிலேயும் மலைகளிலேயும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[குகைகளிலேயும் பூமியின் வெடிப்புகளிலேயும் சிதறுண்டு அலைந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. இவர்களெல்லாரும் விசுவாசத்தினாலே நற்சாட்சிபெற்றும், வாக்குத்தத்தம்பண்ணப்பட்டதை அடையாமற்போனார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. அவர்கள் நம்மையல்லாமல் பூரணராகாதபடிக்கு விசேஷித்த நன்மையானதொன்றை தேவன் நமக்கென்று முன்னதாக]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியமித்திருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18123,51 +19135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[విశ్వాసముద్వారా మాటలాడుచున్నాడు.]]></a:t>
+              <a:t><![CDATA[இன்னும் பேசுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18255,51 +19267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. విశ్వాసమునుబట్టి హనోకు మరణము చూడకుండునట్లు కొని పోబడెను; అతడు కొనిపోబడకమునుపు దేవునికి ఇష్టుడై]]></a:t>
+              <a:t><![CDATA[5. விசுவாசத்தினாலே ஏனோக்கு மரணத்தைக் காணாதபடிக்கு எடுத்துக்கொள்ளப்பட்டான்; தேவன் அவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18316,91 +19328,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எபிரெயர் : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme10">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
   <a:themeElements>
-    <a:clrScheme name="Theme10">
+    <a:clrScheme name="Theme60">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme10">
+    <a:fontScheme name="Theme60">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18426,51 +19438,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme10">
+    <a:fmtScheme name="Theme60">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -18601,51 +19613,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>72</Slides>
+  <Slides>76</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>