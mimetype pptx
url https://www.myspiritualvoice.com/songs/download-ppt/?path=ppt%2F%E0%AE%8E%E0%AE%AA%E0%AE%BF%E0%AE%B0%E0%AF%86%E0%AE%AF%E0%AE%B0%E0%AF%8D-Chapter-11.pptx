--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -550,51 +550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. விசுவாசமில்லாமல் தேவனுக்குப் பிரியமாயிருப்பது கூடாதகாரியம்; ஏனென்றால், தேவனிடத்தில் சேருகிறவன் அவர் உண்டென்றும், அவர் தம்மைத்தேடுகிறவர்களுக்குப் பலன் அளிக்கிறவரென்றும் விசுவாசிக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[5. விசுவாசத்தினாலே ஏனோக்கு மரணத்தைக் காணாதபடிக்கு எடுத்துக்கொள்ளப்பட்டான்; தேவன் அவனை எடுத்துக்கொண்டபடியினாலே, அவன் காணப்படாமற்போனான்; அவன் தேவனுக்குப் பிரியமானவனென்று அவன் எடுத்துக்கொள்ளப்படுவதற்கு முன்னமே சாட்சிபெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -768,51 +768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. விசுவாசத்தினாலே நோவா தற்காலத்திலே காணாதவைகளைக்குறித்து தேவ எச்சரிப்புப்பெற்று, பயபக்தியுள்ளவனாகி, தன் குடும்பத்தை இரட்சிப்பதற்குப் பேழையை உண்டுபண்ணினான்; அதினாலே அவன் உலகம் ஆக்கினைக்குள்ளானதென்று தீர்த்து, விசுவாசத்தினாலுண்டாகும் நீதிக்குச் சுதந்தரவாளியானான்.]]></a:t>
+              <a:t><![CDATA[6. விசுவாசமில்லாமல் தேவனுக்குப் பிரியமாயிருப்பது கூடாதகாரியம்; ஏனென்றால், தேவனிடத்தில் சேருகிறவன் அவர் உண்டென்றும், அவர் தம்மைத்தேடுகிறவர்களுக்குப் பலன் அளிக்கிறவரென்றும் விசுவாசிக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1095,51 +1095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. விசுவாசத்தினாலே ஆபிரகாம் தான் சுதந்தரமாகப் பெறப்போகிற இடத்திற்குப் போகும்படி அழைக்கப்பட்டபோது, கீழ்ப்படிந்து, தான் போகும் இடம் இன்னதென்று அறியாமல் புறப்பட்டுப்போனான்.]]></a:t>
+              <a:t><![CDATA[7. விசுவாசத்தினாலே நோவா தற்காலத்திலே காணாதவைகளைக்குறித்து தேவ எச்சரிப்புப்பெற்று, பயபக்தியுள்ளவனாகி, தன் குடும்பத்தை இரட்சிப்பதற்குப் பேழையை உண்டுபண்ணினான்; அதினாலே அவன் உலகம் ஆக்கினைக்குள்ளானதென்று தீர்த்து, விசுவாசத்தினாலுண்டாகும் நீதிக்குச் சுதந்தரவாளியானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1313,51 +1313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. விசுவாசத்தினாலே அவன் வாக்குத்தத்தம்பண்ணப்பட்ட தேசத்திலே பரதேசியைப்போலச் சஞ்சரித்து, அந்த வாக்குத்தத்தத்திற்கு உடன் சுதந்தரராகிய ஈசாக்கோடும் யாக்கோபோடும் கூடாரங்களிலே குடியிருந்தான்;]]></a:t>
+              <a:t><![CDATA[8. விசுவாசத்தினாலே ஆபிரகாம் தான் சுதந்தரமாகப் பெறப்போகிற இடத்திற்குப் போகும்படி அழைக்கப்பட்டபோது, கீழ்ப்படிந்து, தான் போகும் இடம் இன்னதென்று அறியாமல் புறப்பட்டுப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1531,51 +1531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஏனெனில், தேவன் தாமே கட்டி உண்டாக்கின அஸ்திபாரங்களுள்ள நகரத்துக்கு அவன் காத்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[9. விசுவாசத்தினாலே அவன் வாக்குத்தத்தம்பண்ணப்பட்ட தேசத்திலே பரதேசியைப்போலச் சஞ்சரித்து, அந்த வாக்குத்தத்தத்திற்கு உடன் சுதந்தரராகிய ஈசாக்கோடும் யாக்கோபோடும் கூடாரங்களிலே குடியிருந்தான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1749,51 +1749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. விசுவாசத்தினாலே சாராளும் வாக்குத்தத்தம்பண்ணினவர் உண்மையுள்ளவரென்றெண்ணி, கர்ப்பந்தரிக்கப் பெலனடைந்து, வயதுசென்றவளாயிருந்தும் பிள்ளைபெற்றாள்.]]></a:t>
+              <a:t><![CDATA[10. ஏனெனில், தேவன் தாமே கட்டி உண்டாக்கின அஸ்திபாரங்களுள்ள நகரத்துக்கு அவன் காத்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1858,51 +1858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. விசுவாசத்தினாலே சாராளும் வாக்குத்தத்தம்பண்ணினவர் உண்மையுள்ளவரென்றெண்ணி, கர்ப்பந்தரிக்கப் பெலனடைந்து, வயதுசென்றவளாயிருந்தும் பிள்ளைபெற்றாள்.]]></a:t>
+              <a:t><![CDATA[10. ஏனெனில், தேவன் தாமே கட்டி உண்டாக்கின அஸ்திபாரங்களுள்ள நகரத்துக்கு அவன் காத்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1967,51 +1967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆனபடியால், சரீரஞ்செத்தவனென்று எண்ணத்தகும் ஒருவனாலே, வானத்திலுள்ள பெருக்கமான நட்சத்திரங்களைப்போலவும் கடற்கரையிலுள்ள எண்ணிறந்த மணலைப்போலவும், மிகுந்த ஜனங்கள் பிறந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. விசுவாசத்தினாலே சாராளும் வாக்குத்தத்தம்பண்ணினவர் உண்மையுள்ளவரென்றெண்ணி, கர்ப்பந்தரிக்கப் பெலனடைந்து, வயதுசென்றவளாயிருந்தும் பிள்ளைபெற்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2076,51 +2076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆனபடியால், சரீரஞ்செத்தவனென்று எண்ணத்தகும் ஒருவனாலே, வானத்திலுள்ள பெருக்கமான நட்சத்திரங்களைப்போலவும் கடற்கரையிலுள்ள எண்ணிறந்த மணலைப்போலவும், மிகுந்த ஜனங்கள் பிறந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. விசுவாசத்தினாலே சாராளும் வாக்குத்தத்தம்பண்ணினவர் உண்மையுள்ளவரென்றெண்ணி, கர்ப்பந்தரிக்கப் பெலனடைந்து, வயதுசென்றவளாயிருந்தும் பிள்ளைபெற்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2185,51 +2185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இவர்களெல்லாரும், வாக்குத்தத்தம்பண்ணப்பட்டவைகளை அடையாமல், தூரத்திலே அவைகளைக் கண்டு, நம்பி அணைத்துக்கொண்டு, பூமியின்மேல் தங்களை அந்நியரும் பரதேசிகளும் என்று அறிக்கையிட்டு, விசுவாசத்தோடே மரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. ஆனபடியால், சரீரஞ்செத்தவனென்று எண்ணத்தகும் ஒருவனாலே, வானத்திலுள்ள பெருக்கமான நட்சத்திரங்களைப்போலவும் கடற்கரையிலுள்ள எண்ணிறந்த மணலைப்போலவும், மிகுந்த ஜனங்கள் பிறந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2294,51 +2294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இவர்களெல்லாரும், வாக்குத்தத்தம்பண்ணப்பட்டவைகளை அடையாமல், தூரத்திலே அவைகளைக் கண்டு, நம்பி அணைத்துக்கொண்டு, பூமியின்மேல் தங்களை அந்நியரும் பரதேசிகளும் என்று அறிக்கையிட்டு, விசுவாசத்தோடே மரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. ஆனபடியால், சரீரஞ்செத்தவனென்று எண்ணத்தகும் ஒருவனாலே, வானத்திலுள்ள பெருக்கமான நட்சத்திரங்களைப்போலவும் கடற்கரையிலுள்ள எண்ணிறந்த மணலைப்போலவும், மிகுந்த ஜனங்கள் பிறந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2512,51 +2512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இப்படி அறிக்கையிடுகிறவர்கள் சுயதேசத்தை நாடிப்போகிறோம் என்று தெரியப்படுத்துகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[13. இவர்களெல்லாரும், வாக்குத்தத்தம்பண்ணப்பட்டவைகளை அடையாமல், தூரத்திலே அவைகளைக் கண்டு, நம்பி அணைத்துக்கொண்டு, பூமியின்மேல் தங்களை அந்நியரும் பரதேசிகளும் என்று அறிக்கையிட்டு, விசுவாசத்தோடே மரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2621,51 +2621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தாங்கள் விட்டுவந்த தேசத்தை நினைத்தார்களானால், அதற்குத் திரும்பிப்போவதற்கு அவர்களுக்குச் சமயங்கிடைத்திருக்குமே.]]></a:t>
+              <a:t><![CDATA[14. இப்படி அறிக்கையிடுகிறவர்கள் சுயதேசத்தை நாடிப்போகிறோம் என்று தெரியப்படுத்துகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2948,51 +2948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதையல்ல, அதிலும் மேன்மையான பரமதேசத்தையே விரும்பினார்கள்; ஆகையால் தேவன் அவர்களுடைய தேவனென்னப்பட வெட்கப்படுகிறதில்லை; அவர்களுக்கு ஒரு நகரத்தை ஆயத்தம்பண்ணினாரே.]]></a:t>
+              <a:t><![CDATA[15. தாங்கள் விட்டுவந்த தேசத்தை நினைத்தார்களானால், அதற்குத் திரும்பிப்போவதற்கு அவர்களுக்குச் சமயங்கிடைத்திருக்குமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3166,51 +3166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மேலும் விசுவாசத்தினாலே ஆபிரகாம் தான் சோதிக்கப்பட்டபோது. ஈசாக்கைப் பலியாக ஒப்புக்கொடுத்தான்]]></a:t>
+              <a:t><![CDATA[16. அதையல்ல, அதிலும் மேன்மையான பரமதேசத்தையே விரும்பினார்கள்; ஆகையால் தேவன் அவர்களுடைய தேவனென்னப்பட வெட்கப்படுகிறதில்லை; அவர்களுக்கு ஒரு நகரத்தை ஆயத்தம்பண்ணினாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3493,51 +3493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தனக்கு ஒரேபேறானவனையே பலியாக ஒப்புக்கொடுத்தான்; மரித்தோரிலிருந்து அவனை பாவனையாகத் திரும்பவும் பெற்றுக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[18. ஈசாக்கினிடத்தில் உன் சந்ததி விளங்கும் என்று அவனோடே சொல்லப்பட்டிருந்ததே, இப்படிப்பட்ட வாக்குத்தத்தங்களைப் பெற்றவன், மரித்தோரிலிருந்து எழுப்ப தேவன் வல்லவராயிருக்கிறாரென்றெண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4692,51 +4692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அநித்தியமான பாவ சந்தோஷங்களை அநுபவிப்பதைப்பார்க்கிலும் தேவனுடைய ஜனங்களோடே துன்பத்தை அநுபவிப்பதையே தெரிந்துகொண்டு,]]></a:t>
+              <a:t><![CDATA[24. விசுவாசத்தினாலே மோசே தான் பெரியவனானபோது பார்வோனுடைய குமாரத்தியின் மகன் என்னப்படுவதை வெறுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8071,51 +8071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. விசுவாசத்தினாலே ஏனோக்கு மரணத்தைக் காணாதபடிக்கு எடுத்துக்கொள்ளப்பட்டான்; தேவன் அவனை எடுத்துக்கொண்டபடியினாலே, அவன் காணப்படாமற்போனான்; அவன் தேவனுக்குப் பிரியமானவனென்று அவன் எடுத்துக்கொள்ளப்படுவதற்கு முன்னமே சாட்சிபெற்றான்.]]></a:t>
+              <a:t><![CDATA[4. விசுவாசத்தினாலே ஆபேல் காயீனுடைய பலியிலும் மேன்மையானபலியை தேவனுக்குச் செலுத்தினான்; அதினாலே அவன் நீதிமானென்று சாட்சிபெற்றான்; அவனுடைய காணிக்கைகளைக்குறித்து தேவனே சாட்சிகொடுத்தார்; அவன் மரித்தும் இன்னும் பேசுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8259,51 +8259,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469502982" r:id="rId1"/>
+    <p:sldLayoutId id="2474528997" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9015,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. But without faith it is impossible to please him: for he that comes to God must believe that he]]></a:t>
+              <a:t><![CDATA[యుండెనని సాక్ష్యము పొందెను; కాగా దేవుడతని కొని పోయెను గనుక అతడు కనబడలేదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[is, and that he is a rewarder of them that diligently seek him.]]></a:t>
+              <a:t><![CDATA[6. విశ్వాసములేకుండ దేవునికి ఇష్టుడైయుండుట అసాధ్యము; దేవునియొద్దకు వచ్చువాడు ఆయన యున్నాడనియు, తన్ను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. By faith Noah, being warned of God of things not seen as yet, moved with fear, prepared an ark to]]></a:t>
+              <a:t><![CDATA[వెదకువారికి ఫలము దయచేయువాడనియు నమ్మవలెను గదా.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the saving of his house; by the which he condemned the world, and became heir of the righteousness]]></a:t>
+              <a:t><![CDATA[7. విశ్వాస మునుబట్టి నోవహు అదివరకు చూడని సంగతులనుగూర్చి దేవునిచేత హెచ్చరింపబడి భయభక్తులు గలవాడై, తన]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which is by faith.]]></a:t>
+              <a:t><![CDATA[యింటివారి రక్షణకొరకు ఒక ఓడను సిద్ధముచేసెను; అందువలన అతడు లోకముమీద నేరస్థాపనచేసి విశ్వాస మునుబట్టి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. By faith Abraham, when he was called to go out into a place which he should after receive for an]]></a:t>
+              <a:t><![CDATA[కలుగు నీతికి వారసుడాయెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[inheritance, obeyed; and he went out, not knowing where he went.]]></a:t>
+              <a:t><![CDATA[8. అబ్రాహాము పిలువ బడినప్పుడు విశ్వాసమునుబట్టి ఆ పిలుపునకు లోబడి, తాను స్వాస్థ్యముగా పొందనైయున్న]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. By faith he sojourned in the land of promise, as in a strange country, dwelling in tabernacles]]></a:t>
+              <a:t><![CDATA[ప్రదేశమునకు బయలువెళ్లెను. మరియు ఎక్కడికి వెళ్లవలెనో అది ఎరుగక బయల]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with Isaac and Jacob, the heirs with him of the same promise:]]></a:t>
+              <a:t><![CDATA[9. విశ్వాసమునుబట్టి అతడును, అతనితో ఆ వాగ్దానమునకు సమానవారసులైన ఇస్సాకు యాకోబు అనువారును, గుడారములలో]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. For he looked for a city which has foundations, whose builder and maker is God.]]></a:t>
+              <a:t><![CDATA[నివసించుచు, అన్యుల దేశ ములో ఉన్నట్టుగా వాగ్దత్తదేశములో పరవాసులైరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now faith is the substance of things hoped for, the evidence of things not seen.]]></a:t>
+              <a:t><![CDATA[1. విశ్వాసమనునది నిరీక్షింపబడువాటియొక్క నిజ స్వరూపమును, అదృశ్యమైనవి యున్నవనుటకు రుజువునై యున్నది.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Through faith also Sara herself received strength to conceive seed, and was delivered of a child]]></a:t>
+              <a:t><![CDATA[10. ఏలయనగా దేవుడు దేనికి శిల్పియు నిర్మాణకుడునై యున్నాడో, పునాదులుగల ఆ పట్టణముకొరకు అబ్రాహాము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[when she was past age, because she judged him faithful who had promised.]]></a:t>
+              <a:t><![CDATA[ఎదురుచూచుచుండెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Therefore sprang there even of one, and him as good as dead, so many as the stars of the sky in]]></a:t>
+              <a:t><![CDATA[11. విశ్వాసమునుబట్టి శారాయు వాగ్దానము చేసినవాడు నమ్మదగినవాడని యెంచు కొనెను గనుక తాను వయస్సు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[multitude, and as the sand which is by the sea shore innumerable.]]></a:t>
+              <a:t><![CDATA[గతించినదైనను గర్భము ధరించుటకు శక్తిపొందెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. These all died in faith, not having received the promises, but having seen them far off, and]]></a:t>
+              <a:t><![CDATA[12. అందుచేత మృతతుల్యుడైన ఆ యొకనినుండి, సంఖ్యకు ఆకాశనక్షత్రములవలెను, సముద్రతీరమందలి లెక్కింప]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[were persuaded of them, and embraced them, and confessed that they were strangers and pilgrims on]]></a:t>
+              <a:t><![CDATA[శక్యముకాని యిసుకవలెను సంతానము కలిగెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the earth.]]></a:t>
+              <a:t><![CDATA[13. వీరందరు ఆ వాగ్దానముల ఫలము అనుభవింపక పోయి నను, దూరమునుండి చూచి వందనముచేసి, తాము భూమి మీద]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. For they that say such things declare plainly that they seek a country.]]></a:t>
+              <a:t><![CDATA[పరదేశులమును యాత్రికులమునై యున్నామని ఒప్పకొని, విశ్వాసముగలవారై మృతినొందిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And truly, if they had been mindful of that country from whence they came out, they might have]]></a:t>
+              <a:t><![CDATA[14. ఈలాగు చెప్పువారు తమ స్వదేశమును వెదకుచున్నామని విశద పరచుచున్నారు కారా?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[had opportunity to have returned.]]></a:t>
+              <a:t><![CDATA[15. వారు ఏదేశమునుండి వచ్చిరో ఆ దేశమును జ్ఞాపకమందుంచుకొన్నయెడల మరల వెళ్లుటకు వారికి వీలు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. For by it the elders obtained a good report.]]></a:t>
+              <a:t><![CDATA[2. దానినిబట్టియే పెద్దలు సాక్ష్యముపొందిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. But now they desire a better country, that is, an heavenly: wherefore God is not ashamed to be]]></a:t>
+              <a:t><![CDATA[కలిగియుండును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[called their God: for he has prepared for them a city.]]></a:t>
+              <a:t><![CDATA[16. అయితే వారు మరి శ్రేష్ఠమైన దేశమును, అనగా పరలోకసంబంధమైన దేశమును కోరుచున్నారు. అందుచేత తాను వారి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. By faith Abraham, when he was tried, offered up Isaac: and he that had received the promises]]></a:t>
+              <a:t><![CDATA[దేవుడనని అనిపించుకొనుటకు దేవుడు వారినిగూర్చి సిగ్గుపడడ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +12315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[offered up his only begotten son,]]></a:t>
+              <a:t><![CDATA[17. అబ్రాహాము శోధింపబడి విశ్వాసమునుబట్టి ఇస్సా కును బలిగా అర్పించెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +12447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Of whom it was said, That in Isaac shall your seed be called:]]></a:t>
+              <a:t><![CDATA[18. ఎవడు ఆ వాగ్దానములు సంతోషముతో అంగీకరించెనో,ఇస్సాకువలననైనది నీ సంతానమనబడును అని యెవనితో]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +12579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Accounting that God was able to raise him up, even from the dead; from whence also he received]]></a:t>
+              <a:t><![CDATA[చెప్పబడెనో, ఆ అబ్రాహాము, మృతులను సహితము లేపుటకు దేవుడు శక్తిమంతుడని యెంచినవాడై,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +12711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him in a figure.]]></a:t>
+              <a:t><![CDATA[19. తన యేకకుమారుని అర్పించి, ఉపమానరూపముగా అతనిని మృతులలోనుండి మరల పొందెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +12843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. By faith Isaac blessed Jacob and Esau concerning things to come.]]></a:t>
+              <a:t><![CDATA[20. విశ్వాసమునుబట్టి ఇస్సాకు జరుగబోవు సంగతుల విషయమై యాకోబును ఏశావును ఆశీర్వదించెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,51 +12975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. By faith Jacob, when he was a dying, blessed both the sons of Joseph; and worshipped, leaning]]></a:t>
+              <a:t><![CDATA[21. విశ్వాసమునుబట్టి యాకోబు అవసానకాలమందు యోసేపు కుమారులలో ఒక్కొక్కని ఆశీర్వదించి తన చేతికఱ్ఱ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13107,51 +13107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upon the top of his staff.]]></a:t>
+              <a:t><![CDATA[మొదలుమీద ఆనుకొని దేవునికి నమస్కారము చేసెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,51 +13239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Through faith we understand that the worlds were framed by the word of God, so that things which]]></a:t>
+              <a:t><![CDATA[3. ప్రపంచములు దేవుని వాక్యమువలన నిర్మాణమైనవనియు, అందునుబట్టి దృశ్యమైనది కనబడెడు పదార్థములచే నిర్మింప]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13371,51 +13371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. By faith Joseph, when he died, made mention of the departing of the children of Israel; and gave]]></a:t>
+              <a:t><![CDATA[22. యోసేపు తనకు అవసానకాలము సమీపించినప్పడు విశ్వాసమునుబట్టి ఇశ్రాయేలు కుమారుల నిర్గమనమునుగూర్చి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13503,51 +13503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[commandment concerning his bones.]]></a:t>
+              <a:t><![CDATA[ప్రశంసించి తన శల్యములను గూర్చి వారికి ఆజ్ఞాపించెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13635,51 +13635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. By faith Moses, when he was born, was hid three months of his parents, because they saw he was a]]></a:t>
+              <a:t><![CDATA[23. మోషే పుట్టినప్పుడు అతని తలిదండ్రులు ఆ శిశువు సుందరుడై యుండుట చూచి, విశ్వాసమునుబట్టి రాజాజ్ఞకు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13767,51 +13767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[proper child; and they were not afraid of the king's commandment.]]></a:t>
+              <a:t><![CDATA[భయపడక, మూడు మాసములు అతని దాచిపెట్టిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13899,51 +13899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. By faith Moses, when he was come to years, refused to be called the son of Pharaoh's daughter;]]></a:t>
+              <a:t><![CDATA[24. మోషే పెద్దవాడైనప్పుడు విశ్వాసమునుబట్టి ఐగుప్తు ధనముకంటె క్రీస్తువిషయమైన నింద గొప్ప భాగ్యమని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14031,51 +14031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Choosing rather to suffer affliction with the people of God, than to enjoy the pleasures of sin]]></a:t>
+              <a:t><![CDATA[యెంచుకొని,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14163,51 +14163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for a season;]]></a:t>
+              <a:t><![CDATA[25. అల్పకాలము పాప భోగము అనుభవించుటకంటె దేవుని ప్రజలతో శ్రమ అనుభవించుట మేలని యోచించి,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14295,51 +14295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Esteeming the reproach of Christ greater riches than the treasures in Egypt: for he had respect]]></a:t>
+              <a:t><![CDATA[26. ఫరో కుమార్తెయొక్క కుమారుడని అనిపించుకొనుటకు ఒప్పుకొనలేదు;ఏలయనగా అతడు ప్రతిఫలముగా కలుగబోవు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14427,51 +14427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto the recompence of the reward.]]></a:t>
+              <a:t><![CDATA[బహుమానమందు దృష్టి యుంచెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14559,51 +14559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. By faith he forsook Egypt, not fearing the wrath of the king: for he endured, as seeing him who]]></a:t>
+              <a:t><![CDATA[27. విశ్వాసమునుబట్టి అతడు అదృశ్యుడైనవానిని చూచుచున్నట్టు స్థిరబుద్ధిగలవాడై, రాజాగ్రహమునకు భయపడక]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,51 +14691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[are seen were not made of things which do appear.]]></a:t>
+              <a:t><![CDATA[బడలేదనియు విశ్వాసముచేత గ్రహించుకొనుచున్నాము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14823,51 +14823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[is invisible.]]></a:t>
+              <a:t><![CDATA[ఐగుప్తును విడిచిపోయెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +14955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Through faith he kept the passover, and the sprinkling of blood, lest he that destroyed the]]></a:t>
+              <a:t><![CDATA[28. తొలిచూలు పిల్లలను నాశనము చేయువాడు ఇశ్రాయేలీయులను ముట్టకుండు నిమిత్తము అతడు విశ్వాసమునుబట్టి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +15087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[firstborn should touch them.]]></a:t>
+              <a:t><![CDATA[పస్కాను, రక్తప్రోక్షణ ఆచారమును ఆచరించెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +15219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. By faith they passed through the Red sea as by dry land: which the Egyptians assaying to do were]]></a:t>
+              <a:t><![CDATA[29. విశ్వాసమునుబట్టి వారు పొడి నేలమీద నడిచినట్లు ఎఱ్ఱసముద్రములో బడి నడచిపోయిరి. ఐగుప్తీయులు ఆలాగు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15351,51 +15351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[drowned.]]></a:t>
+              <a:t><![CDATA[చేయజూచి మునిగిపోయిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15483,51 +15483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. By faith the walls of Jericho fell down, after they were compassed about seven days.]]></a:t>
+              <a:t><![CDATA[30. విశ్వాసమునుబట్టి యేడు దినములవరకు ప్రదక్షిణము చేయబడిన తరువాత యెరికో గోడలు కూలెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15615,51 +15615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. By faith the harlot Rahab perished not with them that believed not, when she had received the]]></a:t>
+              <a:t><![CDATA[31. విశ్వాసమునుబట్టి రాహాబను వేశ్య వేగులవారిని సమాధాన ముగా చేర్చుకొనినందున అవిధేయులతోపాటు నశింపక]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15747,51 +15747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[spies with peace.]]></a:t>
+              <a:t><![CDATA[పోయెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15879,51 +15879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And what shall I more say? for the time would fail me to tell of Gedeon, and of Barak, and of]]></a:t>
+              <a:t><![CDATA[32. ఇకను ఏమి చెప్పుదును? గిద్యోను, బారాకు, సమ్సోను, యెఫ్తా, దావీదు, సమూయేలను వారిని గూర్చియు,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16011,51 +16011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Samson, and of Jephthae; of David also, and Samuel, and of the prophets:]]></a:t>
+              <a:t><![CDATA[ప్రవక్తలనుగూర్చియు వివరించుటకు సమయము చాలదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16143,51 +16143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. By faith Abel offered unto God a more excellent sacrifice than Cain, by which he obtained witness]]></a:t>
+              <a:t><![CDATA[4. విశ్వాసమునుబట్టి హేబెలు కయీనుకంటె శ్రేష్ఠమైన బలి దేవునికి అర్పించెను. దేవుడతని అర్పణలనుగూర్చి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16275,51 +16275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. Who through faith subdued kingdoms, wrought righteousness, obtained promises, stopped the mouths]]></a:t>
+              <a:t><![CDATA[33. వారు విశ్వాసముద్వారా రాజ్యములను జయించిరి; నీతికార్యములను జరిగించిరి; వాగ్దానములను పొందిరి;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16407,51 +16407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of lions.]]></a:t>
+              <a:t><![CDATA[సింహముల నోళ్లను మూసిరి;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16539,51 +16539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. Quenched the violence of fire, escaped the edge of the sword, out of weakness were made strong,]]></a:t>
+              <a:t><![CDATA[34. అగ్నిబలమును చల్లార్చిరి; ఖడ్గధారను తప్పించుకొనిరి; బలహీనులుగా ఉండి బలపరచబడిరి; యుద్ధములో]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16671,51 +16671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[waxed valiant in fight, turned to flight the armies of the aliens.]]></a:t>
+              <a:t><![CDATA[పరాక్రమశాలులైరి; అన్యుల సేనలను పారదోలిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16803,51 +16803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. Women received their dead raised to life again: and others were tortured, not accepting]]></a:t>
+              <a:t><![CDATA[35. స్త్రీలు మృతులైన తమ వారిని పునరుత్థానమువలన మరల పొందిరి. కొందరైతే మరి శ్రేష్ఠమైన పునరుత్థానము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16935,51 +16935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[deliverance; that they might obtain a better resurrection:]]></a:t>
+              <a:t><![CDATA[పొందగోరి విడుదల పొందనొల్లక యాతనపెట్టబడిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17067,51 +17067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. And others had trial of cruel mockings and scourgings, yea, moreover of bonds and imprisonment:]]></a:t>
+              <a:t><![CDATA[36. మరికొందరు తిరస్కారములను కొరడాదెబ్బలను, మరి బంధకములను ఖైదును అనుభ వించిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17199,51 +17199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. They were stoned, they were sawn asunder, were tempted, were slain with the sword: they wandered]]></a:t>
+              <a:t><![CDATA[37. రాళ్లతో కొట్టబడిరి, రంపములతో కోయబడిరి, శోధింపబడిరి, ఖడ్గముతో చంపబడిరి,గొఱ్ఱచర్మ ములను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17331,51 +17331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[about in sheepskins and goatskins; being destitute, afflicted, tormented;]]></a:t>
+              <a:t><![CDATA[మేకచర్మములను వేసికొని, దరిద్రులైయుండి శ్రమపడి హింసపొందుచు,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17463,51 +17463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. (Of whom the world was not worthy:) they wandered in deserts, and in mountains, and in dens and]]></a:t>
+              <a:t><![CDATA[38. అడవులలోను కొండలమీదను గుహలలోను సొరంగములలోను తిరుగులాడుచు సంచరించిరి. అట్టివారికి ఈ లోకము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17595,51 +17595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that he was righteous, God testifying of his gifts: and by it he being dead yet speaks.]]></a:t>
+              <a:t><![CDATA[సాక్ష్యమిచ్చినప్పుడు అతడు ఆ విశ్వాసమునుబట్టి నీతి మంతుడని సాక్ష్యము పొందెను. అతడు మృతినొందియు ఆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17727,51 +17727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[caves of the earth.]]></a:t>
+              <a:t><![CDATA[యోగ్యమైనది కాదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17859,51 +17859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. And these all, having obtained a good report through faith, received not the promise:]]></a:t>
+              <a:t><![CDATA[39. వీరందరు తమ విశ్వాసముద్వారా సాక్ష్యము పొందిన వారైనను. మనము లేకుండ సంపూర్ణులుకాకుండు నిమిత్తము,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17991,51 +17991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. God having provided some better thing for us, that they without us should not be made perfect.]]></a:t>
+              <a:t><![CDATA[40. దేవుడు మనకొరకు మరి శ్రేష్ఠమైనదానిని ముందుగా సిద్ధ పరచెను గనుక వీరు వాగ్దానఫలము అనుభవింప లేదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18123,51 +18123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. By faith Enoch was translated that he should not see death; and was not found, because God had]]></a:t>
+              <a:t><![CDATA[విశ్వాసముద్వారా మాటలాడుచున్నాడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18255,51 +18255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[translated him: for before his translation he had this testimony, that he pleased God.]]></a:t>
+              <a:t><![CDATA[5. విశ్వాసమునుబట్టి హనోకు మరణము చూడకుండునట్లు కొని పోబడెను; అతడు కొనిపోబడకమునుపు దేవునికి ఇష్టుడై]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18316,91 +18316,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எபிரெயர் : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme86">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme10">
   <a:themeElements>
-    <a:clrScheme name="Theme86">
+    <a:clrScheme name="Theme10">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme86">
+    <a:fontScheme name="Theme10">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18426,51 +18426,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme86">
+    <a:fmtScheme name="Theme10">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>